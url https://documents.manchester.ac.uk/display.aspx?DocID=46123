--- v0 (2025-12-03)
+++ v1 (2026-06-16)
@@ -13,51 +13,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="1801"/>
         <w:tblW w:w="14737" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5387"/>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="4814"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C33F8F" w:rsidRPr="007B1B66" w14:paraId="7A9C72B4" w14:textId="77777777" w:rsidTr="00AE6932">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="695"/>
           <w:tblHeader/>
@@ -1755,51 +1755,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8641" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="7D2384FE" w14:textId="77777777" w:rsidR="00D96745" w:rsidRPr="00CA2BCE" w:rsidRDefault="00D96745" w:rsidP="009D0AD6">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D96745" w:rsidRPr="00CA2BCE" w14:paraId="1D30FBAF" w14:textId="77777777" w:rsidTr="00B26B6B">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6102" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03F2E123" w14:textId="35D43CCF" w:rsidR="00D96745" w:rsidRPr="00CA2BCE" w:rsidRDefault="00D96745" w:rsidP="009D0AD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22A47B1D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Name and contact details of</w:t>
             </w:r>
             <w:r w:rsidR="002A2D59" w:rsidRPr="22A47B1D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> line manager</w:t>
             </w:r>
             <w:r w:rsidR="002A2D59">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1813,51 +1812,50 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>academic supervisor</w:t>
             </w:r>
             <w:r w:rsidR="002A2D59">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17B3B88F" w14:textId="77777777" w:rsidR="00D96745" w:rsidRPr="00CA2BCE" w:rsidRDefault="00D96745" w:rsidP="009D0AD6">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8641" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64BC0C4E" w14:textId="77777777" w:rsidR="00D96745" w:rsidRPr="00CA2BCE" w:rsidRDefault="00D96745" w:rsidP="009D0AD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D96745" w:rsidRPr="00CA2BCE" w14:paraId="2E427EF8" w14:textId="77777777" w:rsidTr="00B26B6B">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6102" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="1497CBA1" w14:textId="77777777" w:rsidR="00D96745" w:rsidRDefault="001B134E" w:rsidP="009D0AD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
@@ -2341,50 +2339,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:id w:val="974264935"/>
             <w:placeholder>
               <w:docPart w:val="9557F5BF41D3429380FE4ED4606DD0C4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8641" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="6F256955" w14:textId="643BEAA2" w:rsidR="007D1040" w:rsidRPr="00BF5FBD" w:rsidRDefault="007D1040" w:rsidP="009D0AD6">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D228B7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Choose </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
@@ -2412,50 +2411,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="1E75DB49" w14:textId="77777777" w:rsidR="007D1040" w:rsidRDefault="007D1040" w:rsidP="009D0AD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:id w:val="1858310035"/>
             <w:placeholder>
               <w:docPart w:val="6A862C066E494DD191BA940AFF1EC7A6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8641" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
               <w:p w14:paraId="2A6A4D26" w14:textId="4133820C" w:rsidR="007D1040" w:rsidRDefault="002A0EBE" w:rsidP="009D0AD6">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B26B6B">
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:i/>
                     <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
                     <w:sz w:val="16"/>
                   </w:rPr>
                   <w:t>If not, explain why the travel should go ahead</w:t>
                 </w:r>
               </w:p>
@@ -2869,51 +2869,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="44B077D1" w14:textId="2A06E7F0" w:rsidR="001F1456" w:rsidRPr="00DA6329" w:rsidRDefault="001F1456" w:rsidP="001F1456">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F1456" w:rsidRPr="00CA2BCE" w14:paraId="5FE52935" w14:textId="77777777" w:rsidTr="00B26B6B">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6102" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7EDC75FB" w14:textId="4754D8B0" w:rsidR="001F1456" w:rsidRPr="00CA2BCE" w:rsidRDefault="001F1456" w:rsidP="001F1456">
+          <w:p w14:paraId="7EDC75FB" w14:textId="53C2DAFE" w:rsidR="001F1456" w:rsidRPr="00CA2BCE" w:rsidRDefault="001F1456" w:rsidP="001F1456">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2BCE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">What is the </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidRPr="004E3B5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>AIG country risk rating</w:t>
               </w:r>
             </w:hyperlink>
@@ -3054,111 +3054,125 @@
               </w:rPr>
               <w:t xml:space="preserve">countries </w:t>
             </w:r>
             <w:r w:rsidRPr="00B26B6B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>classified as high or extreme risk by the University’s travel insurer (AIG), this form cannot be used and a specific risk assessment should be completed.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F1456" w:rsidRPr="00CA2BCE" w14:paraId="7B1046DE" w14:textId="77777777" w:rsidTr="00B26B6B">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6102" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="324B37A6" w14:textId="65A9A762" w:rsidR="001F1456" w:rsidRDefault="001F1456" w:rsidP="001F1456">
+          <w:p w14:paraId="324B37A6" w14:textId="33AFFB66" w:rsidR="001F1456" w:rsidRDefault="001F1456" w:rsidP="001F1456">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA2BCE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">List any of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidRPr="004E3B5A">
+              <w:r w:rsidRPr="00206E74">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>AIG risk indicators</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00CA2BCE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> which are rated</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> above</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA2BCE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>moderate</w:t>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="007B3E0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>edium</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB433D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>: i.e. high or extreme.</w:t>
+              <w:t xml:space="preserve">: i.e. high or </w:t>
+            </w:r>
+            <w:r w:rsidR="003F7013">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>critical</w:t>
             </w:r>
             <w:r w:rsidRPr="001B35B7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CC20568" w14:textId="77777777" w:rsidR="001F1456" w:rsidRDefault="001F1456" w:rsidP="001F1456">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C33F4E3" w14:textId="64D00E50" w:rsidR="001F1456" w:rsidRPr="001B35B7" w:rsidRDefault="001F1456" w:rsidP="001F1456">
             <w:pPr>
               <w:ind w:left="34"/>
@@ -4635,100 +4649,100 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="77D39D70" w14:textId="77777777" w:rsidR="00BA3637" w:rsidRPr="00BA3637" w:rsidRDefault="00BA3637" w:rsidP="00BA3637">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="262626"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="457F3519" w14:textId="5DC55ED3" w:rsidR="00BA3637" w:rsidRPr="00BA3637" w:rsidRDefault="00BA3637" w:rsidP="00BA3637">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA3637">
               <w:rPr>
                 <w:color w:val="262626"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Google store (Android)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C24E922" w14:textId="77777777" w:rsidR="00BA3637" w:rsidRPr="00BA3637" w:rsidRDefault="00000000" w:rsidP="00BA3637">
+          <w:p w14:paraId="3C24E922" w14:textId="77777777" w:rsidR="00BA3637" w:rsidRPr="00BA3637" w:rsidRDefault="00BA3637" w:rsidP="00BA3637">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r w:rsidR="00BA3637" w:rsidRPr="00BA3637">
+              <w:r w:rsidRPr="00BA3637">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Key Travel Mobile - Apps on Google Play [play.google.com]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6F108A27" w14:textId="77777777" w:rsidR="00BA3637" w:rsidRPr="00BA3637" w:rsidRDefault="00BA3637" w:rsidP="00BA3637">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA3637">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6890DAF9" w14:textId="77777777" w:rsidR="00BA3637" w:rsidRPr="00BA3637" w:rsidRDefault="00BA3637" w:rsidP="00BA3637">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA3637">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Apple Store</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="182D7660" w14:textId="77777777" w:rsidR="00BA3637" w:rsidRPr="00BA3637" w:rsidRDefault="00000000" w:rsidP="00BA3637">
+          <w:p w14:paraId="182D7660" w14:textId="77777777" w:rsidR="00BA3637" w:rsidRPr="00BA3637" w:rsidRDefault="00BA3637" w:rsidP="00BA3637">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r w:rsidR="00BA3637" w:rsidRPr="00BA3637">
+              <w:r w:rsidRPr="00BA3637">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Key Travel Mobile on the App Store (apple.com) [apps.apple.com]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="08111550" w14:textId="77777777" w:rsidR="00044706" w:rsidRPr="00BA3637" w:rsidRDefault="00044706" w:rsidP="00044706">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F2C7547" w14:textId="466ABE3D" w:rsidR="00A8685A" w:rsidRPr="00BA3637" w:rsidRDefault="00A8685A" w:rsidP="00044706">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -4939,50 +4953,55 @@
                 <w:rStyle w:val="contentcontrolboundarysink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="contentcontrolboundarysink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-820958937"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="contentcontrolboundarysink"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="001822F2">
                   <w:rPr>
                     <w:rStyle w:val="contentcontrolboundarysink"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00910BD1">
               <w:rPr>
@@ -5011,50 +5030,55 @@
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​​​​</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="contentcontrolboundarysink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="502558949"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="contentcontrolboundarysink"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="001822F2">
                   <w:rPr>
                     <w:rStyle w:val="contentcontrolboundarysink"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -5103,50 +5127,55 @@
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="contentcontrolboundarysink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1736695390"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="contentcontrolboundarysink"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="003538ED">
                   <w:rPr>
                     <w:rStyle w:val="contentcontrolboundarysink"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -5194,50 +5223,55 @@
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="contentcontrolboundarysink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="1571240282"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="contentcontrolboundarysink"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="0020743C" w:rsidRPr="007E1873">
                   <w:rPr>
                     <w:rStyle w:val="contentcontrolboundarysink"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0020743C" w:rsidRPr="007E1873">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0020743C" w:rsidRPr="007E1873">
               <w:rPr>
@@ -5275,50 +5309,55 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003538ED">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1304688079"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="normaltextrun"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="003538ED">
                   <w:rPr>
                     <w:rStyle w:val="normaltextrun"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="003538ED">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
@@ -5350,50 +5389,55 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003538ED">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>​​​​</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-129249818"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="normaltextrun"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="003538ED">
                   <w:rPr>
                     <w:rStyle w:val="normaltextrun"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="003538ED">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
@@ -5445,50 +5489,55 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003538ED">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1591604874"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="normaltextrun"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="003538ED">
                   <w:rPr>
                     <w:rStyle w:val="normaltextrun"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="003538ED">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
@@ -5507,87 +5556,92 @@
             <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="0020743C">
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign </w:t>
               </w:r>
               <w:r w:rsidR="0020743C" w:rsidRPr="007E1873">
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Commonwealth &amp; Development Office advice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="35089C84" w14:textId="22AB7506" w:rsidR="0059001F" w:rsidRPr="003538ED" w:rsidRDefault="0059001F" w:rsidP="0059001F">
+          <w:p w14:paraId="35089C84" w14:textId="1195210F" w:rsidR="0059001F" w:rsidRPr="003538ED" w:rsidRDefault="0059001F" w:rsidP="0059001F">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003538ED">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1738465161"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="normaltextrun"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="003538ED">
                   <w:rPr>
                     <w:rStyle w:val="normaltextrun"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="003538ED">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
@@ -5689,50 +5743,55 @@
             </w:pPr>
             <w:r w:rsidRPr="003538ED">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-956169771"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="normaltextrun"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="003538ED">
                   <w:rPr>
                     <w:rStyle w:val="normaltextrun"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="003538ED">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
@@ -5767,50 +5826,55 @@
             </w:pPr>
             <w:r w:rsidRPr="003538ED">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="80889697"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="normaltextrun"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="003538ED">
                   <w:rPr>
                     <w:rStyle w:val="normaltextrun"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="003538ED">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
@@ -5871,79 +5935,84 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> immediately prior to travel. If the risk associated with any element of my travels increases</w:t>
             </w:r>
             <w:r w:rsidR="00EC4862">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="003538ED">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> I will flag this immediately with my Head of School or School Safety Advisor  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AE52332" w14:textId="52908A27" w:rsidR="0059001F" w:rsidRPr="0020743C" w:rsidRDefault="00000000" w:rsidP="0020743C">
+          <w:p w14:paraId="2AE52332" w14:textId="52908A27" w:rsidR="0059001F" w:rsidRPr="0020743C" w:rsidRDefault="001813A1" w:rsidP="0020743C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:ind w:left="404" w:hanging="404"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1540048299"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="normaltextrun"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="0059001F" w:rsidRPr="003538ED">
                   <w:rPr>
                     <w:rStyle w:val="normaltextrun"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0059001F" w:rsidRPr="003538ED">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0059001F">
               <w:rPr>
@@ -6071,50 +6140,55 @@
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-122696559"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="normaltextrun"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="0020743C" w:rsidRPr="007E1873">
                   <w:rPr>
                     <w:rStyle w:val="normaltextrun"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0020743C" w:rsidRPr="007E1873">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> I need a visa and will obtain this prior to travel</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AA55D87" w14:textId="6E4BBA11" w:rsidR="0059001F" w:rsidRPr="0020743C" w:rsidRDefault="0059001F" w:rsidP="0020743C">
@@ -6131,50 +6205,55 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003538ED">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>​​</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="1115107176"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="normaltextrun"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="003538ED">
                   <w:rPr>
                     <w:rStyle w:val="normaltextrun"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="003538ED">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
               </w:rPr>
@@ -6208,105 +6287,115 @@
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="contentcontrolboundarysink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1124154900"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="contentcontrolboundarysink"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="0020743C" w:rsidRPr="007E1873">
                   <w:rPr>
                     <w:rStyle w:val="contentcontrolboundarysink"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0020743C" w:rsidRPr="007E1873">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> I am a first-time traveller to the country </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6501EB4B" w14:textId="5AB3F61E" w:rsidR="0059001F" w:rsidRDefault="00000000" w:rsidP="0020743C">
+          <w:p w14:paraId="6501EB4B" w14:textId="5AB3F61E" w:rsidR="0059001F" w:rsidRDefault="001813A1" w:rsidP="0020743C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:ind w:left="390" w:hanging="390"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="1566915244"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="normaltextrun"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00527861">
                   <w:rPr>
                     <w:rStyle w:val="normaltextrun"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0059001F" w:rsidRPr="003538ED">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0059001F">
               <w:rPr>
@@ -6339,154 +6428,164 @@
               <w:t xml:space="preserve">food, drink, tuition/subscription </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00814696">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">fees, </w:t>
             </w:r>
             <w:r w:rsidR="0059001F" w:rsidRPr="003538ED">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> etc.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="2A660C67" w14:textId="5EFDEE4E" w:rsidR="0020743C" w:rsidRPr="007E1873" w:rsidRDefault="00000000" w:rsidP="0020743C">
+          <w:p w14:paraId="2A660C67" w14:textId="5EFDEE4E" w:rsidR="0020743C" w:rsidRPr="007E1873" w:rsidRDefault="001813A1" w:rsidP="0020743C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:ind w:left="334" w:hanging="334"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="2087269125"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="normaltextrun"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00527861">
                   <w:rPr>
                     <w:rStyle w:val="normaltextrun"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0020743C" w:rsidRPr="007E1873">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00527861">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0020743C" w:rsidRPr="007E1873">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I have provided a self-assessment of my general health, fitness and wellbeing and any personal characteristics which may increase my risk and adequately addressed any risks identified to my line manager/academic supervisor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27F69F6A" w14:textId="63C114EB" w:rsidR="0020743C" w:rsidRPr="001822F2" w:rsidRDefault="00000000" w:rsidP="0020743C">
+          <w:p w14:paraId="27F69F6A" w14:textId="63C114EB" w:rsidR="0020743C" w:rsidRPr="001822F2" w:rsidRDefault="001813A1" w:rsidP="0020743C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:ind w:left="376" w:hanging="376"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="contentcontrolboundarysink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1848696337"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="contentcontrolboundarysink"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="0020743C" w:rsidRPr="007E1873">
                   <w:rPr>
                     <w:rStyle w:val="contentcontrolboundarysink"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0020743C" w:rsidRPr="007E1873">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0020743C">
@@ -6547,50 +6646,55 @@
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> and: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="1911120880"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="normaltextrun"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="0020743C" w:rsidRPr="001822F2">
                   <w:rPr>
                     <w:rStyle w:val="normaltextrun"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0020743C" w:rsidRPr="001822F2">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r w:rsidR="008B4D9E">
               <w:rPr>
@@ -6617,104 +6721,114 @@
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="1751765368"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="normaltextrun"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="0020743C" w:rsidRPr="001822F2">
                   <w:rPr>
                     <w:rStyle w:val="normaltextrun"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0020743C" w:rsidRPr="001822F2">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> I have addressed these below</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64BCF342" w14:textId="2589512B" w:rsidR="0020743C" w:rsidRPr="003538ED" w:rsidRDefault="00000000" w:rsidP="00CA58FC">
+          <w:p w14:paraId="64BCF342" w14:textId="2589512B" w:rsidR="0020743C" w:rsidRPr="003538ED" w:rsidRDefault="001813A1" w:rsidP="00CA58FC">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:ind w:left="604" w:hanging="604"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1022008182"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="normaltextrun"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00CA58FC">
                   <w:rPr>
                     <w:rStyle w:val="normaltextrun"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00527861">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00527861">
               <w:rPr>
@@ -6766,509 +6880,525 @@
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1180350979"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="normaltextrun"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00CA58FC" w:rsidRPr="001822F2">
                   <w:rPr>
                     <w:rStyle w:val="normaltextrun"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CA58FC" w:rsidRPr="001822F2">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0020743C">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>will seek further advice from Occupational Health</w:t>
             </w:r>
             <w:r w:rsidR="00527861">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65BAAB7A" w14:textId="7549D725" w:rsidR="00CA58FC" w:rsidRDefault="00000000" w:rsidP="00CA58FC">
+          <w:p w14:paraId="65BAAB7A" w14:textId="7549D725" w:rsidR="00CA58FC" w:rsidRDefault="001813A1" w:rsidP="00CA58FC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="404"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1013804201"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA58FC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CA58FC">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>I will follow the control measures outlined in this risk assessment.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BE3D1C7" w14:textId="5EF6C644" w:rsidR="007E3A2E" w:rsidRPr="008C4D98" w:rsidRDefault="007E3A2E" w:rsidP="00CA58FC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A8F43F3" w14:textId="77777777" w:rsidR="0059001F" w:rsidRPr="00731342" w:rsidRDefault="0059001F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="14879" w:type="dxa"/>
-        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2136"/>
         <w:gridCol w:w="2267"/>
         <w:gridCol w:w="4664"/>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="1276"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00527861" w:rsidRPr="004630AD" w14:paraId="7EED0EBB" w14:textId="77777777" w:rsidTr="00B24A0A">
+      <w:tr w:rsidR="00527861" w:rsidRPr="004630AD" w14:paraId="7EED0EBB" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14879" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2913E4" w14:textId="0955BA06" w:rsidR="00527861" w:rsidRPr="00CD4129" w:rsidRDefault="00527861" w:rsidP="00CD4129">
+          <w:p w14:paraId="6C2913E4" w14:textId="0955BA06" w:rsidR="00527861" w:rsidRPr="00CD4129" w:rsidRDefault="00527861" w:rsidP="00805931">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731342">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>RISK ASSESSMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="009257C2" w14:paraId="1AE63F2C" w14:textId="77777777" w:rsidTr="009257C2">
+      <w:tr w:rsidR="008172CE" w:rsidRPr="009257C2" w14:paraId="1AE63F2C" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="4C71CC13" w14:textId="2C1DFBD9" w:rsidR="008172CE" w:rsidRPr="009257C2" w:rsidRDefault="008172CE" w:rsidP="54C51E15">
+          <w:p w14:paraId="4C71CC13" w14:textId="2C1DFBD9" w:rsidR="008172CE" w:rsidRPr="009257C2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009257C2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazard </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69624489" w14:textId="14B8CEDA" w:rsidR="008172CE" w:rsidRPr="009257C2" w:rsidRDefault="008172CE" w:rsidP="54C51E15">
+          <w:p w14:paraId="69624489" w14:textId="14B8CEDA" w:rsidR="008172CE" w:rsidRPr="009257C2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="79EC34ED" w14:textId="769D6D81" w:rsidR="008172CE" w:rsidRPr="009257C2" w:rsidRDefault="008172CE" w:rsidP="00E74406">
+          <w:p w14:paraId="79EC34ED" w14:textId="769D6D81" w:rsidR="008172CE" w:rsidRPr="009257C2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009257C2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Who might be harmed and how </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="75B75D48" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="009257C2" w:rsidRDefault="008172CE" w:rsidP="001B607B">
+          <w:p w14:paraId="75B75D48" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="009257C2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009257C2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing measures to control risk </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="486B639B" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="009257C2" w:rsidRDefault="008172CE" w:rsidP="008172CE">
+          <w:p w14:paraId="486B639B" w14:textId="393C9A18" w:rsidR="008172CE" w:rsidRPr="009257C2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009257C2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Additional specific measures required for this trip </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009257C2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">taking into account </w:t>
+              <w:t>taking into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009257C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidRPr="009257C2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:b/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>FCDO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009257C2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidRPr="009257C2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:b/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>AIG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009257C2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> advice </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E9E18CB" w14:textId="5AD90394" w:rsidR="008172CE" w:rsidRPr="009257C2" w:rsidRDefault="008172CE" w:rsidP="008172CE">
+          <w:p w14:paraId="7E9E18CB" w14:textId="5AD90394" w:rsidR="008172CE" w:rsidRPr="009257C2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009257C2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>(click links below to see points to consider</w:t>
             </w:r>
             <w:r w:rsidRPr="009257C2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="168296A9" w14:textId="5B44EF53" w:rsidR="008172CE" w:rsidRPr="009257C2" w:rsidRDefault="00000000" w:rsidP="009060A3">
+          <w:p w14:paraId="168296A9" w14:textId="5B44EF53" w:rsidR="008172CE" w:rsidRPr="009257C2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="RiskRating" w:history="1">
-              <w:r w:rsidR="008172CE" w:rsidRPr="009257C2">
+              <w:r w:rsidRPr="009257C2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Residual Risk Rating</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="008172CE" w:rsidRPr="009257C2">
+            <w:r w:rsidRPr="009257C2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="36A06DA5" w14:textId="51AB077C" w:rsidR="008172CE" w:rsidRPr="009257C2" w:rsidRDefault="00000000" w:rsidP="00890B27">
+          <w:p w14:paraId="36A06DA5" w14:textId="51AB077C" w:rsidR="008172CE" w:rsidRPr="009257C2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:ind w:left="80" w:right="167"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="RiskResult" w:history="1">
-              <w:r w:rsidR="008172CE" w:rsidRPr="009257C2">
+              <w:r w:rsidRPr="009257C2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:b/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Result</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="2ADA7C7B" w14:textId="65ECE8FA" w:rsidR="008172CE" w:rsidRPr="009257C2" w:rsidRDefault="008172CE" w:rsidP="00890B27">
+          <w:p w14:paraId="2ADA7C7B" w14:textId="65ECE8FA" w:rsidR="008172CE" w:rsidRPr="009257C2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:ind w:left="80" w:right="167"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="1" w:name="activity"/>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="6D753899" w14:textId="77777777" w:rsidTr="009257C2">
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="6D753899" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5C0762" w14:textId="72101854" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="0A3BD335">
+          <w:p w14:paraId="1B5C0762" w14:textId="72101854" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> HYPERLINK  \l "activity" </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7289,480 +7419,473 @@
               <w:t>Specific work / activities</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002844B2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>being undertaken during travel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="276D055C" w14:textId="5681B4F0" w:rsidR="008172CE" w:rsidRPr="008D1211" w:rsidDel="00143991" w:rsidRDefault="008172CE" w:rsidP="007E3A2E">
+          <w:p w14:paraId="276D055C" w14:textId="5681B4F0" w:rsidR="008172CE" w:rsidRPr="008D1211" w:rsidDel="00143991" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="35C6B898" w14:textId="36761E1F" w:rsidR="008172CE" w:rsidRPr="00575725" w:rsidDel="00143991" w:rsidRDefault="008172CE" w:rsidP="009060A3">
+          <w:p w14:paraId="35C6B898" w14:textId="36761E1F" w:rsidR="008172CE" w:rsidRPr="00575725" w:rsidDel="00143991" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>tbc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="76FEDBB5" w14:textId="79B5744F" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00EA3575">
+          <w:p w14:paraId="76FEDBB5" w14:textId="79B5744F" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>If none, indicate “not applicable” here.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23A4643B" w14:textId="528C9A0E" w:rsidR="008172CE" w:rsidRPr="00EA3575" w:rsidRDefault="008172CE" w:rsidP="00EA3575">
+          <w:p w14:paraId="23A4643B" w14:textId="528C9A0E" w:rsidR="008172CE" w:rsidRPr="00EA3575" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7531E354" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="002B0D83" w:rsidRDefault="008172CE" w:rsidP="006D43F2">
+          <w:p w14:paraId="7531E354" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="002B0D83" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="74A5EA12" w14:textId="6A9870F2" w:rsidR="008172CE" w:rsidRPr="002B0D83" w:rsidRDefault="008172CE" w:rsidP="006D43F2">
+          <w:p w14:paraId="74A5EA12" w14:textId="6A9870F2" w:rsidR="008172CE" w:rsidRPr="002B0D83" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B0D83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tbc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1C11AF0D" w14:textId="3BA36140" w:rsidR="008172CE" w:rsidRPr="002B0D83" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="1C11AF0D" w14:textId="3BA36140" w:rsidR="008172CE" w:rsidRPr="002B0D83" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:ind w:right="167"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B0D83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tbc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00527861" w:rsidRPr="004630AD" w14:paraId="3A5AE61F" w14:textId="77777777" w:rsidTr="00B24A0A">
+      <w:tr w:rsidR="00527861" w:rsidRPr="004630AD" w14:paraId="3A5AE61F" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14879" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5461788F" w14:textId="36C0E3D7" w:rsidR="00527861" w:rsidRPr="00CD4129" w:rsidRDefault="00527861" w:rsidP="00CD4129">
+          <w:p w14:paraId="5461788F" w14:textId="36C0E3D7" w:rsidR="00527861" w:rsidRPr="00CD4129" w:rsidRDefault="00527861" w:rsidP="00805931">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00906545">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Planned activities and contingencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="08260631" w14:textId="77777777" w:rsidTr="009257C2">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="08260631" w14:textId="77777777" w:rsidTr="00805931">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="199BFB33" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="006D43F2">
+          <w:p w14:paraId="199BFB33" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Planning for dealing with emergencies: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2181FB99" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="006D43F2">
-[...7 lines deleted...]
-          <w:p w14:paraId="3CBE15A3" w14:textId="78F99007" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="006D43F2">
+          <w:p w14:paraId="2181FB99" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CBE15A3" w14:textId="78F99007" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Due to terrorist attack or civil unrest, getting lost, sudden illness etc.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32BAA23C" w14:textId="20D43684" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="006D43F2">
-[...119 lines deleted...]
-          <w:p w14:paraId="083C250C" w14:textId="6B75D06C" w:rsidR="008172CE" w:rsidRPr="008D1211" w:rsidRDefault="008172CE" w:rsidP="008D1211">
+          <w:p w14:paraId="32BAA23C" w14:textId="20D43684" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FC2B9B2" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="008D1211" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32113BEE" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="008D1211" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AC8B545" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="008D1211" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40D406E8" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="008D1211" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74DE1CC2" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="008D1211" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A0BA0DE" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="008D1211" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00213EB6" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="008D1211" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B84FE2A" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="008D1211" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4479A30E" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="008D1211" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57B81FDE" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="008D1211" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="467C5F68" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="008D1211" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35162DF5" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="008D1211" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="746540DA" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="008D1211" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21C9A85C" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="008D1211" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="083C250C" w14:textId="6B75D06C" w:rsidR="008172CE" w:rsidRPr="008D1211" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3CEEB11D" w14:textId="6C08F0DC" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="006D43F2">
+          <w:p w14:paraId="3CEEB11D" w14:textId="6C08F0DC" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Staff and students </w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">could be </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">injured or traumatised and may not receive adequate or timely assistance   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4DABB8" w14:textId="791EBEA9" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="1A4DABB8" w14:textId="791EBEA9" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="240" w:hanging="224"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Where necessary produce a bespoke </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r w:rsidRPr="00612ABE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>contingency plan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DDBD9E8" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="007B1B66" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="4DDBD9E8" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="007B1B66" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="240" w:hanging="224"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="007B1B66">
               <w:rPr>
@@ -7782,76 +7905,76 @@
                 <w:t>Key Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007B1B66">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, who can</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B1B66">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">advise individuals directly in an emergency </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10BB9106" w14:textId="7AA60BC3" w:rsidR="008172CE" w:rsidRPr="00C66879" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="10BB9106" w14:textId="7AA60BC3" w:rsidR="008172CE" w:rsidRPr="00C66879" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="240" w:hanging="224"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C66879">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>set up arrangement to contact supervisor or colleague by text, phone or email at an agreed frequency during the trip</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72475466" w14:textId="5587C03B" w:rsidR="008172CE" w:rsidRPr="007B1B66" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="72475466" w14:textId="5587C03B" w:rsidR="008172CE" w:rsidRPr="007B1B66" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="240" w:hanging="224"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Download and u</w:t>
             </w:r>
             <w:r w:rsidRPr="007B1B66">
               <w:rPr>
@@ -7885,121 +8008,121 @@
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="007B1B66">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> which </w:t>
             </w:r>
             <w:r w:rsidRPr="007B1B66">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>can notify key contacts of their itinerary</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30C17641" w14:textId="2B85607E" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="30C17641" w14:textId="2B85607E" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="240" w:hanging="224"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>have adequate means of communicating in an emergency i.e. Mobile phone with adequate coverage and charge or, where necessary, a satellite telephone</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08E26F3D" w14:textId="60F4A466" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="08E26F3D" w14:textId="60F4A466" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="240" w:hanging="224"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide </w:t>
             </w:r>
             <w:r w:rsidRPr="77BF04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>travel it</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>inerary and individual</w:t>
             </w:r>
             <w:r w:rsidRPr="77BF04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>'s contact details with school/UK contact prior to departure</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6407ED8E" w14:textId="1B5A0E8C" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="6407ED8E" w14:textId="1B5A0E8C" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="240" w:hanging="224"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide </w:t>
             </w:r>
             <w:r w:rsidRPr="77BF04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -8078,890 +8201,904 @@
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="77BF04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> if travelling </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>within the</w:t>
             </w:r>
             <w:r w:rsidRPr="77BF04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> country </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71D21F8B" w14:textId="18083437" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="71D21F8B" w14:textId="18083437" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="240" w:hanging="224"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>keep emergency contact details for the University’s travel insurer (AIG) and the local embassy in person</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B3A2630" w14:textId="0DC7D862" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="1B3A2630" w14:textId="0DC7D862" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="240" w:hanging="224"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>provide family members with University contact details and the telephone number for University Security (+44 161 3069966) in case of an emergency</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C0D6CCB" w14:textId="25E706CC" w:rsidR="008172CE" w:rsidRPr="00E242A1" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="2C0D6CCB" w14:textId="25E706CC" w:rsidR="008172CE" w:rsidRPr="00E242A1" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="240" w:hanging="224"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD3B09">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>have adequate first-aid training and equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59E50E77" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="006D43F2">
+          <w:p w14:paraId="59E50E77" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A13779F" w14:textId="60D80282" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="006D43F2">
+          <w:p w14:paraId="1A13779F" w14:textId="60D80282" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77E0DA5C" w14:textId="3A06A0FA" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="006D43F2">
+          <w:p w14:paraId="77E0DA5C" w14:textId="3A06A0FA" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="221A5F80" w14:textId="77777777" w:rsidTr="008172CE">
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="221A5F80" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14879" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="05A83C35" w14:textId="5E35A98D" w:rsidR="008172CE" w:rsidRPr="006D43F2" w:rsidRDefault="008172CE" w:rsidP="00CD4129">
+          <w:p w14:paraId="05A83C35" w14:textId="5E35A98D" w:rsidR="008172CE" w:rsidRPr="006D43F2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D43F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Personal safety and Security</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="1D2BFFAC" w14:textId="77777777" w:rsidTr="009257C2">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="1D2BFFAC" w14:textId="77777777" w:rsidTr="00805931">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EB8C2B8" w14:textId="3E405B8F" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="006D43F2">
+          <w:p w14:paraId="5EB8C2B8" w14:textId="3E405B8F" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E44A2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Muggings </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="008E44A2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>robber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>y) and personal attack while travelling around</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7112E721" w14:textId="7A58C2B9" w:rsidR="008172CE" w:rsidRPr="00C66879" w:rsidRDefault="008172CE" w:rsidP="0059001F">
+          <w:p w14:paraId="7112E721" w14:textId="7A58C2B9" w:rsidR="008172CE" w:rsidRPr="00C66879" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Staff / students</w:t>
             </w:r>
             <w:r w:rsidRPr="00C66879">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> could be personally attacked while travelling around at location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="066DA50C" w14:textId="17037D56" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="066DA50C" w14:textId="17037D56" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="268" w:hanging="247"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Follow available advice regarding safest form of transport</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D39D877" w14:textId="4D746C5A" w:rsidR="008172CE" w:rsidRPr="00C66879" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="7D39D877" w14:textId="4D746C5A" w:rsidR="008172CE" w:rsidRPr="00C66879" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="268" w:hanging="247"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C66879">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Remain vigilant when on public transport or walking and are advised to read the </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidRPr="00C66879">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>pre-travel checklist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C66879">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> which contains advice on personal safety </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FBCE764" w14:textId="32B75871" w:rsidR="008172CE" w:rsidRPr="00C66879" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="0FBCE764" w14:textId="32B75871" w:rsidR="008172CE" w:rsidRPr="00C66879" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="268" w:hanging="247"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C66879">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Select location of accommodation in relat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ion to the location of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00C66879">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>work, to ensure they can travel safely between venues</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="740AB6AD" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00C66879" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="740AB6AD" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00C66879" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="268" w:hanging="247"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C66879">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Not to resist handing over valuables if this increases the risk to their personal safety</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7772B7C6" w14:textId="2540C1EF" w:rsidR="008172CE" w:rsidRPr="00C66879" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="7772B7C6" w14:textId="2540C1EF" w:rsidR="008172CE" w:rsidRPr="00C66879" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="268" w:hanging="247"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C66879">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Carry as little money and as few</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> documents as possible on </w:t>
             </w:r>
             <w:r w:rsidRPr="00C66879">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">person </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C7E46AC" w14:textId="44D45662" w:rsidR="008172CE" w:rsidRPr="00C66879" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="3C7E46AC" w14:textId="44D45662" w:rsidR="008172CE" w:rsidRPr="00C66879" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="268" w:hanging="247"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C66879">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Ensure that possessions and/or valuables are not visible and personal stereos/headphones are not worn</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73055B16" w14:textId="2DB0F838" w:rsidR="008172CE" w:rsidRPr="00C66879" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="73055B16" w14:textId="2DB0F838" w:rsidR="008172CE" w:rsidRPr="00C66879" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="268" w:hanging="247"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C66879">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Be wary of socialising with strangers and  of spiked drinks</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EFC9A60" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="5EFC9A60" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="268" w:hanging="247"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C66879">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Try and avoid empty carriages on trains and move near to other passengers </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D1CE1EB" w14:textId="7A1E1513" w:rsidR="008172CE" w:rsidRPr="0019253F" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="0D1CE1EB" w14:textId="7A1E1513" w:rsidR="008172CE" w:rsidRPr="0019253F" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="282" w:hanging="261"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="0019253F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>void walking alone at night</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, especially in quiet or unsafe areas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C93BF64" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="0019253F" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="6C93BF64" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="0019253F" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="282" w:hanging="261"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="0019253F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">void entering known unsafe and unfamiliar neighbourhoods </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28139A23" w14:textId="4B8F6F04" w:rsidR="008172CE" w:rsidRPr="0019253F" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="28139A23" w14:textId="4B8F6F04" w:rsidR="008172CE" w:rsidRPr="0019253F" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="282" w:hanging="261"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="0019253F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>eep to well-lit streets and check with locals which areas are to be avoided</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7548E0C1" w14:textId="51F30130" w:rsidR="008172CE" w:rsidRPr="0019253F" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="7548E0C1" w14:textId="51F30130" w:rsidR="008172CE" w:rsidRPr="0019253F" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="282" w:hanging="261"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019253F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>If necessary, inform a “reliable” person of plans and location and to arrange a rendezvous (e.g. by phone, email or face-to-face) and a response trigger if this is not met</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48BAF8A7" w14:textId="05F339C9" w:rsidR="008172CE" w:rsidRPr="00C66879" w:rsidRDefault="008172CE" w:rsidP="006D43F2">
+          <w:p w14:paraId="48BAF8A7" w14:textId="05F339C9" w:rsidR="008172CE" w:rsidRPr="00C66879" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="381"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="215E3B84" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="006D43F2">
+          <w:p w14:paraId="215E3B84" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47E20458" w14:textId="52690128" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="006D43F2">
+          <w:p w14:paraId="47E20458" w14:textId="52690128" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44CD9077" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="006D43F2">
+          <w:p w14:paraId="44CD9077" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="536D66A0" w14:textId="77777777" w:rsidTr="009257C2">
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="536D66A0" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="409C79A1" w14:textId="5E2C569D" w:rsidR="008172CE" w:rsidRDefault="00000000" w:rsidP="006D43F2">
+          <w:p w14:paraId="409C79A1" w14:textId="5E2C569D" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="security" w:history="1">
-              <w:r w:rsidR="008172CE" w:rsidRPr="009060A3">
+              <w:r w:rsidRPr="009060A3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muggings, </w:t>
               </w:r>
-              <w:r w:rsidR="008172CE" w:rsidRPr="009060A3">
+              <w:r w:rsidRPr="009060A3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>kidnap</w:t>
               </w:r>
-              <w:r w:rsidR="008172CE" w:rsidRPr="009060A3">
+              <w:r w:rsidRPr="009060A3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> and robbery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="008172CE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17E0F90D" w14:textId="008A853C" w:rsidR="008172CE" w:rsidRPr="00344152" w:rsidRDefault="008172CE" w:rsidP="006D43F2">
+          <w:p w14:paraId="17E0F90D" w14:textId="008A853C" w:rsidR="008172CE" w:rsidRPr="00344152" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2CBF29A9" w14:textId="4351DCF7" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="0059001F">
+          <w:p w14:paraId="2CBF29A9" w14:textId="4351DCF7" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Staff / students</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> could be attacked while travelling around at location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD6C8D8" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00EA3575">
+          <w:p w14:paraId="7FD6C8D8" w14:textId="7F422443" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Any specific considerations</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> taking into account </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EA3575">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>taking into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EA3575">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>FCDO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
@@ -8998,250 +9135,245 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to be specified here</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26F2D613" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00D00CF5">
+          <w:p w14:paraId="26F2D613" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:spacing w:before="100" w:beforeAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>If none, indicate “none” here</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CAE0C3D" w14:textId="69BA30E6" w:rsidR="00D00CF5" w:rsidRPr="00EA3575" w:rsidRDefault="00D00CF5" w:rsidP="00EA3575">
+          <w:p w14:paraId="3CAE0C3D" w14:textId="69BA30E6" w:rsidR="00D00CF5" w:rsidRPr="00EA3575" w:rsidRDefault="00D00CF5" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="289C1684" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="006D43F2">
+          <w:p w14:paraId="289C1684" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:alias w:val="Choose an Item"/>
             <w:tag w:val="Choose an Item"/>
             <w:id w:val="1971160419"/>
             <w:placeholder>
               <w:docPart w:val="3DF4E43CDE704D6790A55ABB032A1DC1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:displayText="Low" w:value="Low"/>
               <w:listItem w:displayText="Medium" w:value="Medium"/>
               <w:listItem w:displayText="High" w:value="High"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1275" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:tcPr>
-              <w:p w14:paraId="7C1863D0" w14:textId="16752F16" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="006D43F2">
+              <w:p w14:paraId="7C1863D0" w14:textId="16752F16" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an Item</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4EBA12BB" w14:textId="590E04CA" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="006D43F2">
+          <w:p w14:paraId="4EBA12BB" w14:textId="590E04CA" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00533F29">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tbc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="00254DAF" w14:paraId="38ADCB3A" w14:textId="77777777" w:rsidTr="00CD4129">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008172CE" w:rsidRPr="00254DAF" w14:paraId="38ADCB3A" w14:textId="77777777" w:rsidTr="00805931">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="568DC929" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="568DC929" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Terrorist attack or civil unrest</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="473FECFB" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="473FECFB" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7A73412E" w14:textId="7AFC7D5A" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="7A73412E" w14:textId="7AFC7D5A" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff / students </w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">could be </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">injured or traumatised </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2597ADCF" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="007B1B66" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="2597ADCF" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="007B1B66" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="198" w:hanging="182"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidRPr="007B1B66">
@@ -9287,51 +9419,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">up in a suspected act of </w:t>
             </w:r>
             <w:r w:rsidRPr="00664E37">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>terrorism</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> prior to travel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46F3ACB9" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="46F3ACB9" w14:textId="65655720" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="198" w:hanging="182"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="007B1B66">
               <w:rPr>
@@ -9365,293 +9497,326 @@
                   <w:sz w:val="20"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>AIG Travel Assistance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007B1B66">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:r w:rsidRPr="007B1B66">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> keep up-to-date with any potential incidents or threat</w:t>
+              <w:t xml:space="preserve"> keep </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007B1B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>up-to-date</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007B1B66">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with any potential incidents or threat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A49DFA8" w14:textId="449018B7" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="3A49DFA8" w14:textId="449018B7" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="198" w:hanging="182"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>set up arrangement to contact a colleague by text, phone or email at an agreed frequency during the trip</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32988669" w14:textId="7083C104" w:rsidR="008172CE" w:rsidRPr="009257C2" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="32988669" w14:textId="7083C104" w:rsidR="008172CE" w:rsidRPr="009257C2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="198" w:hanging="182"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide family members with University contact details and telephone number for University </w:t>
             </w:r>
             <w:r w:rsidR="009257C2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Security</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (0161 3069966) in case of an emergency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="441B1898" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="441B1898" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="206937FF" w14:textId="1AA842E5" w:rsidR="008172CE" w:rsidRPr="00254DAF" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="206937FF" w14:textId="1AA842E5" w:rsidR="008172CE" w:rsidRPr="00254DAF" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7F9600E8" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00254DAF" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="7F9600E8" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00254DAF" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="00254DAF" w14:paraId="66FC9797" w14:textId="77777777" w:rsidTr="009257C2">
+      <w:tr w:rsidR="008172CE" w:rsidRPr="00254DAF" w14:paraId="66FC9797" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0B57EAB0" w14:textId="6486DE7E" w:rsidR="008172CE" w:rsidRDefault="00000000" w:rsidP="00C85F7E">
+          <w:p w14:paraId="0B57EAB0" w14:textId="6486DE7E" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="security" w:history="1">
-              <w:r w:rsidR="008172CE" w:rsidRPr="009060A3">
+              <w:r w:rsidRPr="009060A3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Terrorist attack or civil unrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5364728F" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
-[...7 lines deleted...]
-          <w:p w14:paraId="46D3103E" w14:textId="1DDEBD52" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidDel="00143991" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="5364728F" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46D3103E" w14:textId="1DDEBD52" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidDel="00143991" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2A22FE1B" w14:textId="07D938E0" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidDel="00143991" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="2A22FE1B" w14:textId="07D938E0" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidDel="00143991" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff / students </w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">could be </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">injured or traumatised </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3E25A4B0" w14:textId="2DC29BC6" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00EA3575">
+          <w:p w14:paraId="3E25A4B0" w14:textId="3CE3DDEE" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Any specific considerations</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> taking into account </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EA3575">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>taking into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EA3575">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>FCDO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
@@ -9688,325 +9853,323 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to be specified here</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B00EE4C" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00EA3575">
+          <w:p w14:paraId="3B00EE4C" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4CB1D078" w14:textId="452BC3BC" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00EA3575">
+          <w:p w14:paraId="4CB1D078" w14:textId="452BC3BC" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>If none, indicate “no</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>t applicable</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>” here.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B7B14A6" w14:textId="5B3CF5E2" w:rsidR="008172CE" w:rsidRPr="00EA3575" w:rsidRDefault="008172CE" w:rsidP="00EA3575">
+          <w:p w14:paraId="1B7B14A6" w14:textId="5B3CF5E2" w:rsidR="008172CE" w:rsidRPr="00EA3575" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3F181AFA" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="3F181AFA" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:alias w:val="Choose an Item"/>
             <w:tag w:val="Choose an Item"/>
             <w:id w:val="1891458615"/>
             <w:placeholder>
               <w:docPart w:val="8F30E2ACE8B8413F912F005027CDBFA8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:displayText="Low" w:value="Low"/>
               <w:listItem w:displayText="Medium" w:value="Medium"/>
               <w:listItem w:displayText="High" w:value="High"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1275" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:tcPr>
-              <w:p w14:paraId="5BD3D8AE" w14:textId="21BF3319" w:rsidR="008172CE" w:rsidRPr="00254DAF" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+              <w:p w14:paraId="5BD3D8AE" w14:textId="21BF3319" w:rsidR="008172CE" w:rsidRPr="00254DAF" w:rsidRDefault="008172CE" w:rsidP="00805931">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an Item</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="692C63C6" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00254DAF" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="692C63C6" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00254DAF" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tbc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="44E7B261" w14:textId="77777777" w:rsidTr="009257C2">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="44E7B261" w14:textId="77777777" w:rsidTr="00805931">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF5516C" w14:textId="5478D901" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="7DF5516C" w14:textId="5478D901" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E44A2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Theft/loss of money and personal possessions and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="008E44A2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ata security</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4741861C" w14:textId="4BF0FDD2" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="0059001F">
+          <w:p w14:paraId="4741861C" w14:textId="4BF0FDD2" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Staff / students, and the University (if a data breach)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64CC9D00" w14:textId="03BA6357" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="64CC9D00" w14:textId="03BA6357" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="198" w:hanging="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Use the h</w:t>
             </w:r>
             <w:r w:rsidRPr="008E44A2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>otel safe to store money</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, when available</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F8E7E9B" w14:textId="209A99A9" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="5F8E7E9B" w14:textId="209A99A9" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="198" w:hanging="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="008E44A2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>nsure that laptops and smartphones are encrypted</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E4B9096" w14:textId="60D3F29F" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="3E4B9096" w14:textId="60D3F29F" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="198" w:hanging="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="008E44A2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -10056,51 +10219,51 @@
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E44A2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>smartphone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="789BF305" w14:textId="4B610839" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="789BF305" w14:textId="4B610839" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="198" w:hanging="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Take p</w:t>
             </w:r>
             <w:r w:rsidRPr="008E44A2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -10143,129 +10306,129 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E44A2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E44A2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>health related documents on the trip</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FF5F167" w14:textId="7C1AB93D" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="4FF5F167" w14:textId="7C1AB93D" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="198" w:hanging="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Prior to travel, c</w:t>
             </w:r>
             <w:r w:rsidRPr="008E44A2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">heck that credit cards are generally accepted in country and that cash is available via ATMs etc </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>and p</w:t>
             </w:r>
             <w:r w:rsidRPr="008E44A2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ersonal credit card providers and banks are advised prior to travel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5653378F" w14:textId="28415911" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="5653378F" w14:textId="28415911" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="198" w:hanging="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="008E44A2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">eep information separate from the cards themselves </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27DE3E38" w14:textId="1A04FAB9" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="27DE3E38" w14:textId="76828C5B" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="198" w:hanging="210"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Take </w:t>
             </w:r>
             <w:r w:rsidRPr="008E44A2">
               <w:rPr>
@@ -10319,517 +10482,544 @@
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r w:rsidRPr="003A6B9B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>AIG Travel Assistance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008E44A2" w:rsidDel="003A6B9B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008E44A2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(who can arrange emergency cash transfers)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37C2ACF9" w14:textId="20819FDA" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="37C2ACF9" w14:textId="20819FDA" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="381"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35E6CC04" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="35E6CC04" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4272AD44" w14:textId="706D8DD3" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="4272AD44" w14:textId="706D8DD3" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="446DD741" w14:textId="0E0CE830" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="446DD741" w14:textId="0E0CE830" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="58A3FDB8" w14:textId="77777777" w:rsidTr="009257C2">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="58A3FDB8" w14:textId="77777777" w:rsidTr="00805931">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="087F371E" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="087F371E" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E44A2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Lone working </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(including</w:t>
             </w:r>
             <w:r w:rsidRPr="008E44A2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1681669C" w14:textId="4DFD4650" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="1681669C" w14:textId="4DFD4650" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E44A2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>working out of sight of other colleagues</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D4A3E9E" w14:textId="36A9687F" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="7D4A3E9E" w14:textId="36A9687F" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Staff / students may be attacked, be injured or fall ill and not received treatment quickly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6163BEC0" w14:textId="4E78E407" w:rsidR="008172CE" w:rsidRPr="00312D45" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="6163BEC0" w14:textId="4E78E407" w:rsidR="008172CE" w:rsidRPr="00312D45" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="198" w:hanging="182"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312D45">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">avoid lone working where possible </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75480E00" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="75480E00" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="198" w:hanging="182"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00312D45">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>arry a means of contacting others in an emergency e.g. a fully charged mobile phone</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66291A6C" w14:textId="166191C3" w:rsidR="008172CE" w:rsidRPr="00312D45" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="66291A6C" w14:textId="166191C3" w:rsidR="008172CE" w:rsidRPr="00312D45" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="198" w:hanging="182"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>prior to travel, who</w:t>
             </w:r>
             <w:r w:rsidRPr="00312D45">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ensure their mobile phones will work in the country and they have sufficient data and ensure they take a means of charging their mobile phone</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1459AFE3" w14:textId="33007212" w:rsidR="008172CE" w:rsidRPr="00312D45" w:rsidRDefault="008172CE" w:rsidP="009257C2">
+          <w:p w14:paraId="1459AFE3" w14:textId="33007212" w:rsidR="008172CE" w:rsidRPr="00312D45" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="198" w:hanging="182"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00312D45">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>f necessary, inform a “reliable” person of plans and location and to arrange a rendezvous (e.g. by phone, email or face-to-face) and a response trigger if this is not met</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24512C56" w14:textId="1E82A0A6" w:rsidR="008172CE" w:rsidRPr="001E7397" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="24512C56" w14:textId="1E82A0A6" w:rsidR="008172CE" w:rsidRPr="001E7397" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="242"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F8B0964" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="5F8B0964" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="591E994F" w14:textId="4F0074BB" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="591E994F" w14:textId="4F0074BB" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05EC6324" w14:textId="3C28AB6F" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="05EC6324" w14:textId="3C28AB6F" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="034C00AB" w14:textId="77777777" w:rsidTr="009257C2">
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="034C00AB" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2E0966CE" w14:textId="01B3F18F" w:rsidR="008172CE" w:rsidRPr="002844B2" w:rsidRDefault="00000000" w:rsidP="00C85F7E">
+          <w:p w14:paraId="2E0966CE" w14:textId="01B3F18F" w:rsidR="008172CE" w:rsidRPr="002844B2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="supervision" w:history="1">
-              <w:r w:rsidR="008172CE" w:rsidRPr="00B25EF7">
+              <w:r w:rsidRPr="00B25EF7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Lone working</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="008172CE" w:rsidRPr="002844B2">
+            <w:r w:rsidRPr="002844B2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (including </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53CC4E65" w14:textId="0B8C0CF8" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="53CC4E65" w14:textId="0B8C0CF8" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002844B2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>working out of sight of other colleagues)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F121213" w14:textId="07FE33B8" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="0F121213" w14:textId="07FE33B8" w:rsidR="008172CE" w:rsidRPr="008E44A2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="434C188D" w14:textId="7775A2B9" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="434C188D" w14:textId="7775A2B9" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Staff and students may be attacked, be injured or fall ill and not received treatment quickly</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Staff and students may be attacked, be injured or fall ill </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>and not received treatment quickly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2D6FEF24" w14:textId="57B9DE7B" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00EA3575">
+          <w:p w14:paraId="2D6FEF24" w14:textId="25E279B9" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Any specific considerations</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> taking into account </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EA3575">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>taking into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EA3575">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>FCDO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
@@ -10866,1092 +11056,1054 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to be specified here</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44237CCD" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00EA3575">
+          <w:p w14:paraId="44237CCD" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B985452" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00EA3575">
+          <w:p w14:paraId="6B985452" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>If none, indicate “not applicable” here.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5956B529" w14:textId="44D8E909" w:rsidR="008172CE" w:rsidRPr="00EA3575" w:rsidRDefault="008172CE" w:rsidP="00EA3575">
+          <w:p w14:paraId="5956B529" w14:textId="44D8E909" w:rsidR="008172CE" w:rsidRPr="00EA3575" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="306"/>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6C362618" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="6C362618" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:alias w:val="Choose an Item"/>
             <w:tag w:val="Choose an Item"/>
             <w:id w:val="1582647259"/>
             <w:placeholder>
               <w:docPart w:val="3190F85C38854D4CB5F27FB365D7BA30"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:displayText="Low" w:value="Low"/>
               <w:listItem w:displayText="Medium" w:value="Medium"/>
               <w:listItem w:displayText="High" w:value="High"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1275" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:tcPr>
-              <w:p w14:paraId="6E70BADC" w14:textId="2A647DAD" w:rsidR="008172CE" w:rsidRPr="006D77F9" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+              <w:p w14:paraId="6E70BADC" w14:textId="2A647DAD" w:rsidR="008172CE" w:rsidRPr="006D77F9" w:rsidRDefault="008172CE" w:rsidP="00805931">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00257C52">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an Item</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="75BD895F" w14:textId="4698B908" w:rsidR="008172CE" w:rsidRPr="006D77F9" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="75BD895F" w14:textId="4698B908" w:rsidR="008172CE" w:rsidRPr="006D77F9" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D77F9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>tbc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="75A9475E" w14:textId="77777777" w:rsidTr="009257C2">
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="75A9475E" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="723EEBBF" w14:textId="2376962E" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="0043476C">
+          <w:p w14:paraId="723EEBBF" w14:textId="2376962E" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002844B2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Risk of attack/abuse of traveller with protected characteristics</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7587C892" w14:textId="37271AE1" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="7587C892" w14:textId="37271AE1" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75268558" w14:textId="7CA77463" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="75268558" w14:textId="7CA77463" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Staff / students</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> at risk of attack/abuse </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="056356D2" w14:textId="511FB048" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="008172CE">
+          <w:p w14:paraId="056356D2" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="179" w:hanging="179"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">read the University </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidRPr="004630AD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>guidance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> on </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Protected Characteristics </w:t>
             </w:r>
-            <w:r w:rsidR="00035E8B">
-[...37 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">and discuss any personal characteristics which may elevate </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the risk during </w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">travel with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>line manager or academic supervisor</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>; including how to reduce the risk of attack or abuse</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61D667FE" w14:textId="5F98D655" w:rsidR="009257C2" w:rsidRPr="004630AD" w:rsidRDefault="009257C2" w:rsidP="009257C2">
+          <w:p w14:paraId="61D667FE" w14:textId="5F98D655" w:rsidR="009257C2" w:rsidRPr="004630AD" w:rsidRDefault="009257C2" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="179"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FE511CF" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="1FE511CF" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7960722E" w14:textId="306B4FE7" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="7960722E" w14:textId="306B4FE7" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04095908" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="04095908" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="0D0F663F" w14:textId="77777777" w:rsidTr="009257C2">
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="0D0F663F" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="244A4C14" w14:textId="5138D228" w:rsidR="008172CE" w:rsidRDefault="00000000" w:rsidP="00C85F7E">
+          <w:p w14:paraId="244A4C14" w14:textId="5138D228" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="customs" w:history="1">
-              <w:r w:rsidR="008172CE" w:rsidRPr="00B25EF7">
+              <w:r w:rsidRPr="00B25EF7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Risk of attack/abuse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="008172CE" w:rsidRPr="002844B2">
+            <w:r w:rsidRPr="002844B2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of traveller with </w:t>
             </w:r>
             <w:hyperlink w:anchor="individualPersonal" w:history="1">
-              <w:r w:rsidR="008172CE" w:rsidRPr="00A67FBD">
+              <w:r w:rsidRPr="00A67FBD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>protected characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="0774DB10" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
-[...7 lines deleted...]
-          <w:p w14:paraId="62BB2414" w14:textId="3ECEFDD4" w:rsidR="008172CE" w:rsidRPr="008172CE" w:rsidRDefault="008172CE" w:rsidP="008172CE">
+          <w:p w14:paraId="0774DB10" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62BB2414" w14:textId="3ECEFDD4" w:rsidR="008172CE" w:rsidRPr="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4063FE43" w14:textId="280F62ED" w:rsidR="008172CE" w:rsidRPr="00E7356F" w:rsidDel="00FA59B1" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="4063FE43" w14:textId="280F62ED" w:rsidR="008172CE" w:rsidRPr="00E7356F" w:rsidDel="00FA59B1" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Staff / students</w:t>
             </w:r>
             <w:r w:rsidRPr="00E7356F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> who are at risk of attack/abuse due to their gender, race, sexual orientation or other characteristic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="721C8F3D" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="008172CE" w:rsidRDefault="008172CE" w:rsidP="008172CE">
+          <w:p w14:paraId="721C8F3D" w14:textId="4B328E1B" w:rsidR="008172CE" w:rsidRPr="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008172CE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Any specific considerations taking into account </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+              <w:t xml:space="preserve">Any specific considerations </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008172CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>taking into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008172CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r w:rsidRPr="008172CE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>FCDO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008172CE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r w:rsidRPr="008172CE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>AIG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008172CE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> advice for this trip, OR (if confidential) confirm that discussions have taken place and measures introduced to protect individuals</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C7408BA" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00EA3575">
+          <w:p w14:paraId="2C7408BA" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5BCDF108" w14:textId="45216031" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00EA3575">
+          <w:p w14:paraId="5BCDF108" w14:textId="45216031" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>If none, indicate “no</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>t applicable</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>” here</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7140CCDB" w14:textId="08727BB6" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00EA3575">
+          <w:p w14:paraId="7140CCDB" w14:textId="08727BB6" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>If confidential discussions have been held individually record that here</w:t>
             </w:r>
             <w:r w:rsidRPr="00645D6E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="571E38DD" w14:textId="07A7BA31" w:rsidR="008172CE" w:rsidRPr="00EA3575" w:rsidDel="00FA59B1" w:rsidRDefault="008172CE" w:rsidP="00DF4CB2">
+          <w:p w14:paraId="571E38DD" w14:textId="07A7BA31" w:rsidR="008172CE" w:rsidRPr="00EA3575" w:rsidDel="00FA59B1" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="28A81F35" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="28A81F35" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:alias w:val="Choose an Item"/>
             <w:tag w:val="Choose an Item"/>
             <w:id w:val="1010643476"/>
             <w:placeholder>
               <w:docPart w:val="5D4F3B0E87A044A984FDDFDCDD695741"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:displayText="Low" w:value="Low"/>
               <w:listItem w:displayText="Medium" w:value="Medium"/>
               <w:listItem w:displayText="High" w:value="High"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1275" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
               </w:tcPr>
-              <w:p w14:paraId="3D785F09" w14:textId="0AB04DDF" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+              <w:p w14:paraId="3D785F09" w14:textId="0AB04DDF" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00257C52">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an Item</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE2B38F" w14:textId="12E7ED6F" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="4DE2B38F" w14:textId="12E7ED6F" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00533F29">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tbc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="2F14A60B" w14:textId="77777777" w:rsidTr="008172CE">
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="2F14A60B" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14879" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A028E29" w14:textId="6D580D1B" w:rsidR="008172CE" w:rsidRPr="00CB332A" w:rsidRDefault="008172CE" w:rsidP="00CD4129">
+          <w:p w14:paraId="5A028E29" w14:textId="6D580D1B" w:rsidR="008172CE" w:rsidRPr="00CB332A" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB332A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Health and environment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="1F484B59" w14:textId="77777777" w:rsidTr="009257C2">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="1F484B59" w14:textId="77777777" w:rsidTr="00805931">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CABB57A" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="4CABB57A" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ill health</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01416C24" w14:textId="54A43D2F" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="01416C24" w14:textId="54A43D2F" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff / students: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="725DD4C5" w14:textId="10A6ABE2" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="725DD4C5" w14:textId="10A6ABE2" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>mpact</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of travel</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> on existing personal </w:t>
-[...7 lines deleted...]
-              <w:t>health issues or disability</w:t>
+              <w:t xml:space="preserve"> on existing personal health issues or disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14B88666" w14:textId="678A814F" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="14B88666" w14:textId="678A814F" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="179" w:hanging="179"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Travellers </w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>to ensure that they take any relevant medication with them</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69D6B18F" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00626905" w:rsidRDefault="008172CE" w:rsidP="001C1DF6">
+          <w:p w14:paraId="69D6B18F" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00626905" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="179" w:hanging="179"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D5717">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Travellers to discuss with</w:t>
             </w:r>
             <w:r w:rsidRPr="00626905">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">line manager </w:t>
             </w:r>
             <w:r w:rsidRPr="00626905">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">any potential implications, including </w:t>
+              <w:t>any potential implications, including adjustments that will need to be made</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00626905">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>adjustments that will need to be made</w:t>
+              <w:t xml:space="preserve"> and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>,</w:t>
+              <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r w:rsidRPr="00626905">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and</w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t>ensure these are implemented</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0608C236" w14:textId="0D1A2020" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="0608C236" w14:textId="0D1A2020" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="179" w:hanging="179"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Travellers</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to discuss </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">with organiser </w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">any </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -11974,388 +12126,385 @@
               </w:rPr>
               <w:t xml:space="preserve">about </w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>work location</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and their accommodation where relevant</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="190F4C37" w14:textId="37DFC05E" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="190F4C37" w14:textId="37DFC05E" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="174" w:hanging="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Where necessary, a referral is made to </w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">University’s </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r w:rsidRPr="00BE564E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Occupational Health Service</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>who</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> can advise on travel health in relation to pre-existing health problems</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AEB8F1A" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="7AEB8F1A" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
                 <w:tab w:val="left" w:pos="2316"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7501179E" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="7501179E" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39DDD055" w14:textId="62551485" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="39DDD055" w14:textId="62551485" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Low </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D8E1856" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="0D8E1856" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="5EB64DA7" w14:textId="77777777" w:rsidTr="009257C2">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="5EB64DA7" w14:textId="77777777" w:rsidTr="00805931">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D546C11" w14:textId="1F97A1E7" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="5D546C11" w14:textId="1F97A1E7" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ll-health</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> due to disease contracted in location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AC2BF51" w14:textId="4FD2336B" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="001C1DF6">
+          <w:p w14:paraId="0AC2BF51" w14:textId="4FD2336B" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff / students catching diseases due to airborne virus or vector- borne disease (e.g. from biting insects or animals) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C32328E" w14:textId="77370472" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="6C32328E" w14:textId="77370472" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="174" w:hanging="174"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>read the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> health</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r w:rsidRPr="004630AD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>travel advice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> on the University’s Occupational Health website prior to travel </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CCA7143" w14:textId="5FA5F359" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="5CCA7143" w14:textId="5FA5F359" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="174" w:hanging="174"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">check for the requirements for any </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidRPr="004630AD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>vaccinations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> or prophylactics </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">required </w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>in good time prior to travel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A93213D" w14:textId="5FEBB2F8" w:rsidR="008172CE" w:rsidRPr="00CA2BCE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="7A93213D" w14:textId="5FEBB2F8" w:rsidR="008172CE" w:rsidRPr="00CA2BCE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="174" w:hanging="174"/>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>If travelling in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
@@ -12373,337 +12522,374 @@
               </w:rPr>
               <w:t xml:space="preserve">UK Global Health Insurance Card (UK GHIC) </w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(previously European Health Insurance Card</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> prior to travel) which provides the right to access state-provided healthcare </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C501854" w14:textId="7D7EBEA1" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="7C501854" w14:textId="7D7EBEA1" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="174" w:hanging="174"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA2BCE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">nsure that basic </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">medication and </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA2BCE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>first-aid materials are available</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D0F94D9" w14:textId="200BCE20" w:rsidR="008172CE" w:rsidRPr="00CA2BCE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="5D0F94D9" w14:textId="200BCE20" w:rsidR="008172CE" w:rsidRPr="00CA2BCE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="174" w:hanging="174"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>If necessary, take further advice or make a referral to Occupational Health prior to travel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="796F131F" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="796F131F" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="174"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7A74B3" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="4F7A74B3" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="353D971B" w14:textId="4E488746" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="353D971B" w14:textId="4E488746" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16DAB09E" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="16DAB09E" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="0356630D" w14:textId="77777777" w:rsidTr="009257C2">
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="0356630D" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="12C1D6E7" w14:textId="20AC78DD" w:rsidR="008172CE" w:rsidRDefault="00000000" w:rsidP="00C85F7E">
+          <w:p w14:paraId="12C1D6E7" w14:textId="20AC78DD" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="environment" w:history="1">
-              <w:r w:rsidR="008172CE" w:rsidRPr="00B25EF7">
+              <w:r w:rsidRPr="00B25EF7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Environmental</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="008172CE" w:rsidRPr="002844B2">
+            <w:r w:rsidRPr="002844B2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> factors:</w:t>
             </w:r>
-            <w:r w:rsidR="008172CE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008172CE" w:rsidRPr="00E7356F">
-[...7 lines deleted...]
-          <w:p w14:paraId="3E428985" w14:textId="4AFC46E4" w:rsidR="008172CE" w:rsidRPr="00E7356F" w:rsidRDefault="008172CE" w:rsidP="008172CE">
+            <w:r w:rsidRPr="00E7356F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">extremes of temperature, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E7356F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>humidity and altitude</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E428985" w14:textId="4AFC46E4" w:rsidR="008172CE" w:rsidRPr="00E7356F" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="19A2879D" w14:textId="23DC1F74" w:rsidR="008172CE" w:rsidRPr="00E7356F" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="19A2879D" w14:textId="23DC1F74" w:rsidR="008172CE" w:rsidRPr="00E7356F" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Staff / student i</w:t>
             </w:r>
             <w:r w:rsidRPr="00E7356F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ll-health</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00E7356F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> such as heatstroke, hypothermia or altitude sickness</w:t>
+              <w:t xml:space="preserve"> such as heatstroke, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E7356F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>hypothermia or altitude sickness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC3A7AF" w14:textId="34CCDC9E" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="008172CE">
+          <w:p w14:paraId="4DC3A7AF" w14:textId="2364E505" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Any specific considerations</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> taking into account </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EA3575">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>taking into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EA3575">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>FCDO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>AIG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> advice</w:t>
             </w:r>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
@@ -12717,1529 +12903,1550 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to be specified here</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="489AE830" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00EA3575">
+          <w:p w14:paraId="489AE830" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B3952C7" w14:textId="72620023" w:rsidR="008172CE" w:rsidRPr="00EA3575" w:rsidRDefault="008172CE" w:rsidP="00EA3575">
+          <w:p w14:paraId="0B3952C7" w14:textId="72620023" w:rsidR="008172CE" w:rsidRPr="00EA3575" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>If none, indicate “none” here.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="027740CF" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00533F29" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="027740CF" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00533F29" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="31294D5F" w14:textId="668B20D4" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="31294D5F" w14:textId="668B20D4" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00533F29">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tbc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="188A0E61" w14:textId="7AF0B83B" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="188A0E61" w14:textId="7AF0B83B" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00533F29">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tbc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="629906AB" w14:textId="77777777" w:rsidTr="009257C2">
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="629906AB" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="08ADFA3C" w14:textId="11132632" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="08ADFA3C" w14:textId="11132632" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002844B2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Environmental factors:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00661699">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>extremes of weather or other natural phenomena</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5719B013" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
-[...7 lines deleted...]
-          <w:p w14:paraId="1710F9A8" w14:textId="4EAF6BF3" w:rsidR="008172CE" w:rsidRPr="00E7356F" w:rsidRDefault="008172CE" w:rsidP="008172CE">
+          <w:p w14:paraId="5719B013" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1710F9A8" w14:textId="4EAF6BF3" w:rsidR="008172CE" w:rsidRPr="00E7356F" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="32CB4844" w14:textId="13B7C94C" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="32CB4844" w14:textId="13B7C94C" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661699">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Personal injury </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>to staff / students</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="014651FD" w14:textId="3BA01F36" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="014651FD" w14:textId="3BA01F36" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">due to </w:t>
             </w:r>
             <w:r w:rsidRPr="00661699">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>flooding, earthquake, volcanic eruption, landslide etc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5E38C201" w14:textId="48A3A778" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="008172CE">
+          <w:p w14:paraId="5E38C201" w14:textId="498C2FC3" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Any specific considerations</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> taking into account </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EA3575">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>taking into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EA3575">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>FCDO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>AIG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> advice</w:t>
             </w:r>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for this trip</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1801ED44" w14:textId="34FB087F" w:rsidR="008172CE" w:rsidRPr="00D00CF5" w:rsidRDefault="00D00CF5" w:rsidP="00D00CF5">
+          <w:p w14:paraId="1801ED44" w14:textId="34FB087F" w:rsidR="008172CE" w:rsidRPr="00D00CF5" w:rsidRDefault="00D00CF5" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="008172CE" w:rsidRPr="00D00CF5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Include the likelihood of such incidents occurring during the trip and information about any warning systems/emergency plans in place</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CF81A1B" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00EA3575" w:rsidRDefault="008172CE" w:rsidP="00EA3575">
+          <w:p w14:paraId="1CF81A1B" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00EA3575" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="168" w:hanging="131"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="227C349E" w14:textId="72990993" w:rsidR="008172CE" w:rsidRPr="00EA3575" w:rsidRDefault="008172CE" w:rsidP="00EA3575">
+          <w:p w14:paraId="227C349E" w14:textId="72990993" w:rsidR="008172CE" w:rsidRPr="00EA3575" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="168" w:hanging="131"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>If none, indicate “none” here.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01C413FB" w14:textId="459D116E" w:rsidR="008172CE" w:rsidRPr="00EA3575" w:rsidRDefault="008172CE" w:rsidP="00CD4129">
+          <w:p w14:paraId="01C413FB" w14:textId="459D116E" w:rsidR="008172CE" w:rsidRPr="00EA3575" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA11462" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="002B0D83" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="1EA11462" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="002B0D83" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5A3F3915" w14:textId="73DDCA26" w:rsidR="008172CE" w:rsidRPr="00533F29" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="5A3F3915" w14:textId="73DDCA26" w:rsidR="008172CE" w:rsidRPr="00533F29" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B0D83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tbc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="467DC91C" w14:textId="333A71FA" w:rsidR="008172CE" w:rsidRPr="00533F29" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="467DC91C" w14:textId="333A71FA" w:rsidR="008172CE" w:rsidRPr="00533F29" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B0D83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tbc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="05ABD068" w14:textId="77777777" w:rsidTr="009257C2">
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="05ABD068" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="68D9E8CE" w14:textId="0147A9AB" w:rsidR="008172CE" w:rsidRDefault="00000000" w:rsidP="00C85F7E">
+          <w:p w14:paraId="68D9E8CE" w14:textId="0147A9AB" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="individualHealth" w:history="1">
-              <w:r w:rsidR="008172CE" w:rsidRPr="00A67FBD">
+              <w:r w:rsidRPr="00A67FBD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Ill-health</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="008172CE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> due to endemic disease in location</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7293B2C6" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
-[...7 lines deleted...]
-          <w:p w14:paraId="334EE830" w14:textId="68C67EB8" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="008172CE">
+          <w:p w14:paraId="7293B2C6" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="334EE830" w14:textId="68C67EB8" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="752E4D5B" w14:textId="2359DB88" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidDel="00FA59B1" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="752E4D5B" w14:textId="2359DB88" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidDel="00FA59B1" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Staff / students catching an endemic disease</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="07E31396" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="008172CE">
+          <w:p w14:paraId="07E31396" w14:textId="76DA1957" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Any specific considerations</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> taking into account </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EA3575">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>taking into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EA3575">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>FCDO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>AIG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> advice</w:t>
             </w:r>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for this trip</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BCE641B" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00EA3575">
+          <w:p w14:paraId="0BCE641B" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="31C7B1E3" w14:textId="7AA7A0BD" w:rsidR="008172CE" w:rsidRPr="00EA3575" w:rsidRDefault="008172CE" w:rsidP="00EA3575">
+          <w:p w14:paraId="31C7B1E3" w14:textId="7AA7A0BD" w:rsidR="008172CE" w:rsidRPr="00EA3575" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD3B09">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>If none, indicate “none” here</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C5A86AF" w14:textId="2662B720" w:rsidR="005D2610" w:rsidRPr="00EA3575" w:rsidDel="00FA59B1" w:rsidRDefault="005D2610" w:rsidP="00EA3575">
+          <w:p w14:paraId="0C5A86AF" w14:textId="2662B720" w:rsidR="005D2610" w:rsidRPr="00EA3575" w:rsidDel="00FA59B1" w:rsidRDefault="005D2610" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4346A740" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00533F29" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="4346A740" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00533F29" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="07EDAD56" w14:textId="6D17C0A7" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="07EDAD56" w14:textId="6D17C0A7" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00533F29">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tbc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="441F73D7" w14:textId="5FC120A7" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00C85F7E">
+          <w:p w14:paraId="441F73D7" w14:textId="5FC120A7" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00533F29">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tbc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="2660D936" w14:textId="77777777" w:rsidTr="008172CE">
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="2660D936" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14879" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="4D252DF4" w14:textId="0E2C78CF" w:rsidR="008172CE" w:rsidRPr="00601F69" w:rsidRDefault="008172CE" w:rsidP="00CD4129">
+          <w:p w14:paraId="4D252DF4" w14:textId="0E2C78CF" w:rsidR="008172CE" w:rsidRPr="00601F69" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00601F69">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Travelling around at location</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="00533F29" w14:paraId="421EE9C0" w14:textId="77777777" w:rsidTr="00CD4129">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008172CE" w:rsidRPr="00533F29" w14:paraId="421EE9C0" w14:textId="77777777" w:rsidTr="00805931">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="76621066" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00D7001D">
+          <w:p w14:paraId="76621066" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ransporting luggage and equipment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B1C0B52" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00BC6FA4" w:rsidRDefault="008172CE" w:rsidP="00D7001D">
+          <w:p w14:paraId="2B1C0B52" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00BC6FA4" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="11D507C9" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00D7001D">
+          <w:p w14:paraId="11D507C9" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Staff / students</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> suffer personal Manual handling</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> injury</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">from </w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>carrying luggage or equipment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DEB22C7" w14:textId="34F0B824" w:rsidR="00CD4129" w:rsidRDefault="00CD4129" w:rsidP="00D7001D">
+          <w:p w14:paraId="6DEB22C7" w14:textId="34F0B824" w:rsidR="00CD4129" w:rsidRDefault="00CD4129" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="70A20BE6" w14:textId="52D348E4" w:rsidR="008172CE" w:rsidRPr="002B0D83" w:rsidRDefault="008172CE" w:rsidP="00D7001D">
+          <w:p w14:paraId="70A20BE6" w14:textId="52D348E4" w:rsidR="008172CE" w:rsidRPr="002B0D83" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="244" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>keep the amount of baggage to a minimum and use wheeled cases or trolleys when required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BCDDCE9" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00D7001D">
+          <w:p w14:paraId="3BCDDCE9" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="13AF6E11" w14:textId="1BDB014E" w:rsidR="008172CE" w:rsidRPr="00533F29" w:rsidRDefault="008172CE" w:rsidP="00D7001D">
+          <w:p w14:paraId="13AF6E11" w14:textId="1BDB014E" w:rsidR="008172CE" w:rsidRPr="00533F29" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1E513A" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00533F29" w:rsidRDefault="008172CE" w:rsidP="00D7001D">
+          <w:p w14:paraId="4C1E513A" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00533F29" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="7143BC83" w14:textId="77777777" w:rsidTr="009257C2">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="7143BC83" w14:textId="77777777" w:rsidTr="00805931">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02DFAB6E" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="02DFAB6E" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Self- d</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>riving overseas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39BA5742" w14:textId="6F9DE72C" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="39BA5742" w14:textId="6F9DE72C" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33E55D9D" w14:textId="66C9C27C" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="33E55D9D" w14:textId="66C9C27C" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff / students </w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>who are driving</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52EEC45E" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
-[...7 lines deleted...]
-          <w:p w14:paraId="15361772" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="52EEC45E" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15361772" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC6FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Personal injury- accidents from driving</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="206E7024" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="206E7024" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC6FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the risk of kidnap or unexpected incident, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30CA3454" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="30CA3454" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC6FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>accident or delay on the road</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69CEB42E" w14:textId="47D0D00C" w:rsidR="008172CE" w:rsidRPr="00BC6FA4" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="69CEB42E" w14:textId="47D0D00C" w:rsidR="008172CE" w:rsidRPr="00BC6FA4" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">or </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41196531" w14:textId="39E32E2A" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="41196531" w14:textId="39E32E2A" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC6FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ambush</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2784C7CA" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
-[...7 lines deleted...]
-          <w:p w14:paraId="3CB248C8" w14:textId="0805CD8A" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="2784C7CA" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB248C8" w14:textId="0805CD8A" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="617D9DF8" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="006668D0" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="617D9DF8" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="006668D0" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="384" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006668D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Avoid driving if possible</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E9EF747" w14:textId="01C471DC" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="1E9EF747" w14:textId="01C471DC" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="384" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">e aware of and follow the University’s </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r w:rsidRPr="004630AD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>policy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and guidance on driving at work, if they drive on University business</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DB2F26C" w14:textId="111F5405" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="2DB2F26C" w14:textId="111F5405" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="384" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Be aware of the local driving laws and requirements for any equipment to be carried on the vehicle </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="688FF13E" w14:textId="2DF659DE" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="688FF13E" w14:textId="2DF659DE" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="384" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Undertake basic visual checks on the condition of the vehicle each time before use</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5819F32C" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="5819F32C" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="384" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006668D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">When parking a car in daylight consider what the area will be like after dark. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7370DD7A" w14:textId="2B222609" w:rsidR="008172CE" w:rsidRPr="006668D0" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="7370DD7A" w14:textId="2B222609" w:rsidR="008172CE" w:rsidRPr="006668D0" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="384" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006668D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>When returning to the car give due attention to surroundings to make sure it is safe</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BED8CA7" w14:textId="2424D0AC" w:rsidR="008172CE" w:rsidRPr="006668D0" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="4BED8CA7" w14:textId="2424D0AC" w:rsidR="008172CE" w:rsidRPr="006668D0" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="384" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ensure that v</w:t>
             </w:r>
             <w:r w:rsidRPr="006668D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>aluables are not left visible in any vehicle or within reach of open windows, even when the vehicle is occupied</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7339BBE8" w14:textId="2399F8F3" w:rsidR="008172CE" w:rsidRPr="006668D0" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="7339BBE8" w14:textId="2399F8F3" w:rsidR="008172CE" w:rsidRPr="006668D0" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="384" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006668D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>When driving, if the car is forced to stop by another car, stay in the car, lock the doors and speak through a slightly open window</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08EA99F0" w14:textId="33660A69" w:rsidR="008172CE" w:rsidRPr="006668D0" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="08EA99F0" w14:textId="33660A69" w:rsidR="008172CE" w:rsidRPr="006668D0" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="384" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006668D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Know what to do in case of a breakdown</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C6AE183" w14:textId="71900301" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="1C6AE183" w14:textId="71900301" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="384" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006668D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Check and follow the Driving Abroad Safety Advice provided by FC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="006668D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E003F00" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="4E003F00" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="384" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006668D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Carry</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> a fully charged mobile phone,</w:t>
             </w:r>
             <w:r w:rsidRPr="006668D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> water and food on all lengthy trips</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="006668D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> in </w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="780B3655" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="006E717F" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+              <w:t xml:space="preserve"> in case of incident or emergency scenarios.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="780B3655" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="006E717F" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="384" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC6FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Keep</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC6FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -14290,612 +14497,651 @@
             </w:r>
             <w:r w:rsidRPr="00BC6FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>well-lit</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC6FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC6FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>roads.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5381115E" w14:textId="369472F7" w:rsidR="008172CE" w:rsidRPr="00BC6FA4" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="5381115E" w14:textId="369472F7" w:rsidR="008172CE" w:rsidRPr="00BC6FA4" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="384"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="737DE3E2" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="737DE3E2" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1984344B" w14:textId="400DFBB3" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="1984344B" w14:textId="400DFBB3" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD6DF5C" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="7FD6DF5C" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="3520450F" w14:textId="77777777" w:rsidTr="009257C2">
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="3520450F" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="39944132" w14:textId="03AC4A7C" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="39944132" w14:textId="03AC4A7C" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002844B2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Self- driving overseas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="382A1040" w14:textId="2469458A" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="382A1040" w14:textId="2469458A" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="27E0B6C7" w14:textId="1D0E2D0D" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="27E0B6C7" w14:textId="1D0E2D0D" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Staff / students</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> who are driving </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E88704A" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
-[...7 lines deleted...]
-          <w:p w14:paraId="40BE339A" w14:textId="72D0C7A8" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidDel="00FA59B1" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="4E88704A" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40BE339A" w14:textId="72D0C7A8" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidDel="00FA59B1" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Personal injury- accidents from driving</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> including the risk of </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF2CC4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>kidnap or ambush</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2F131A" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="008172CE">
+          <w:p w14:paraId="7D2F131A" w14:textId="7CED01F9" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="24"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Any specific considerations</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> taking into account </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EA3575">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>taking into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EA3575">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>FCDO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>AIG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> advice</w:t>
             </w:r>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for this trip</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to be specified here</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2894A174" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="008172CE">
+          <w:p w14:paraId="2894A174" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="24"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="79C9213A" w14:textId="11FCC169" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="008172CE">
+          <w:p w14:paraId="79C9213A" w14:textId="11FCC169" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="24"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>If none, indicate “not applicable” here.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EDB2C25" w14:textId="29377438" w:rsidR="008172CE" w:rsidRPr="003A6B9B" w:rsidRDefault="008172CE" w:rsidP="003A6B9B"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5BCE784E" w14:textId="79394C99" w:rsidR="008172CE" w:rsidRPr="003A6B9B" w:rsidDel="00FA59B1" w:rsidRDefault="008172CE" w:rsidP="003A6B9B">
+          <w:p w14:paraId="3EDB2C25" w14:textId="29377438" w:rsidR="008172CE" w:rsidRPr="003A6B9B" w:rsidRDefault="008172CE" w:rsidP="00805931"/>
+          <w:p w14:paraId="263C7C86" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="003A6B9B" w:rsidRDefault="008172CE" w:rsidP="00805931"/>
+          <w:p w14:paraId="5BCE784E" w14:textId="79394C99" w:rsidR="008172CE" w:rsidRPr="003A6B9B" w:rsidDel="00FA59B1" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7BCB8F4F" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00533F29" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="7BCB8F4F" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00533F29" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1AEA2E9E" w14:textId="6C4A5C80" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="1AEA2E9E" w14:textId="6C4A5C80" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00533F29">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tbc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="250B148E" w14:textId="2553DAC1" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="250B148E" w14:textId="2553DAC1" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00533F29">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tbc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="2B7AAB42" w14:textId="77777777" w:rsidTr="009257C2">
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="2B7AAB42" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1A2BFAFC" w14:textId="4F01230A" w:rsidR="008172CE" w:rsidRDefault="00000000" w:rsidP="00CA61A6">
+          <w:p w14:paraId="1A2BFAFC" w14:textId="4F01230A" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="transport" w:history="1">
-              <w:r w:rsidR="008172CE" w:rsidRPr="00B25EF7">
+              <w:r w:rsidRPr="00B25EF7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Using public transport</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="008172CE" w:rsidRPr="002844B2">
+            <w:r w:rsidRPr="002844B2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> /taxis</w:t>
             </w:r>
-            <w:r w:rsidR="008172CE" w:rsidRPr="00BC6FA4">
+            <w:r w:rsidRPr="00BC6FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to travel in country overseas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04475DE7" w14:textId="31000A60" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
-[...7 lines deleted...]
-          <w:p w14:paraId="42F25359" w14:textId="5C7A35D1" w:rsidR="008172CE" w:rsidRPr="00BC6FA4" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="04475DE7" w14:textId="31000A60" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42F25359" w14:textId="5C7A35D1" w:rsidR="008172CE" w:rsidRPr="00BC6FA4" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="40AE4C09" w14:textId="570CC993" w:rsidR="008172CE" w:rsidRPr="00BC6FA4" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="40AE4C09" w14:textId="570CC993" w:rsidR="008172CE" w:rsidRPr="00BC6FA4" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Staff / students:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="657450CD" w14:textId="6EEB3F4A" w:rsidR="008172CE" w:rsidRPr="00BC6FA4" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="657450CD" w14:textId="6EEB3F4A" w:rsidR="008172CE" w:rsidRPr="00BC6FA4" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC6FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Personal injury through </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">breakdown, </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC6FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>accidents,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC6FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>attack or kidnap, mugging</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9A2B95" w14:textId="2DDB989B" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00870A3A">
+          <w:p w14:paraId="6F9A2B95" w14:textId="480C9BBA" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Any specific considerations</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> taking into account </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EA3575">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>taking into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EA3575">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>FCDO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>AIG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> advice</w:t>
             </w:r>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
@@ -14909,547 +15155,540 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to be specified here</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AD8E525" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00870A3A">
+          <w:p w14:paraId="3AD8E525" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3A4CAFA6" w14:textId="0886EA58" w:rsidR="008172CE" w:rsidRPr="00870A3A" w:rsidRDefault="008172CE" w:rsidP="00870A3A">
+          <w:p w14:paraId="3A4CAFA6" w14:textId="0886EA58" w:rsidR="008172CE" w:rsidRPr="00870A3A" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A3A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>If none, indicate “not applicable” here.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2F5EE1A9" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00533F29" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="2F5EE1A9" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00533F29" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2AFB51B7" w14:textId="3D598C0F" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="2AFB51B7" w14:textId="3D598C0F" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00533F29">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tbc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="067AAE3A" w14:textId="0A1A4A83" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="067AAE3A" w14:textId="0A1A4A83" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00533F29">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tbc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="4FAF54E0" w14:textId="77777777" w:rsidTr="008172CE">
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="4FAF54E0" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="127"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14879" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="502C546A" w14:textId="0B7AA105" w:rsidR="008172CE" w:rsidRPr="006F10E0" w:rsidRDefault="008172CE" w:rsidP="00CD4129">
+          <w:p w14:paraId="502C546A" w14:textId="0B7AA105" w:rsidR="008172CE" w:rsidRPr="006F10E0" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F10E0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Use of </w:t>
             </w:r>
             <w:hyperlink w:anchor="equipment" w:history="1">
               <w:r w:rsidRPr="00B25EF7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="07EF7BEC" w14:textId="77777777" w:rsidTr="009257C2">
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="07EF7BEC" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="127"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6728BF00" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="6728BF00" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Electricity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="213446E2" w14:textId="51D7EC8A" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="001C1DF6">
+          <w:p w14:paraId="213446E2" w14:textId="51D7EC8A" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff / students or others </w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>suffer personal injury – electric shock, burns</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9012D5" w14:textId="5E2E019A" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="6D9012D5" w14:textId="5E2E019A" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="244" w:hanging="244"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">All University issued portable electrical appliances are regularly </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Portable Appliance</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tested</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (PAT)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B2F6133" w14:textId="7C017175" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="4B2F6133" w14:textId="7C017175" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="244" w:hanging="244"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Use </w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>travel adapters</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> that </w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>meet BS 5733</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56986EC6" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="005D2610" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="56986EC6" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="005D2610" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="244" w:hanging="244"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A0560">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>carry out checks on the condition of electrical equipment before use</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73B0CA0D" w14:textId="6B813342" w:rsidR="005D2610" w:rsidRPr="004630AD" w:rsidRDefault="005D2610" w:rsidP="005D2610">
+          <w:p w14:paraId="73B0CA0D" w14:textId="6B813342" w:rsidR="005D2610" w:rsidRPr="004630AD" w:rsidRDefault="005D2610" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="244"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="256048EF" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="256048EF" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60443D79" w14:textId="376128A0" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="60443D79" w14:textId="376128A0" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34F72266" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="34F72266" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="7F073391" w14:textId="77777777" w:rsidTr="008172CE">
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="7F073391" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14879" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="1C979A4D" w14:textId="5E587D66" w:rsidR="008172CE" w:rsidRPr="00CD4129" w:rsidRDefault="00000000" w:rsidP="00CD4129">
+          <w:p w14:paraId="1C979A4D" w14:textId="5E587D66" w:rsidR="008172CE" w:rsidRPr="00CD4129" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1740"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="accommodation" w:history="1">
-              <w:r w:rsidR="008172CE" w:rsidRPr="00B25EF7">
+              <w:r w:rsidRPr="00B25EF7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Accommodation</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="008172CE" w:rsidRPr="006F10E0">
+            <w:r w:rsidRPr="006F10E0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and food safety</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="655C7697" w14:textId="77777777" w:rsidTr="005D2610">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="655C7697" w14:textId="77777777" w:rsidTr="00805931">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74E3BC6B" w14:textId="65FD0107" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="74E3BC6B" w14:textId="65FD0107" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Food Safety</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FC03BE5" w14:textId="2F654A3D" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="5FC03BE5" w14:textId="2F654A3D" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Staff / students</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> may contract food poisoning or an allergic reaction to foo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC6B71A" w14:textId="5A23973F" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="6CC6B71A" w14:textId="5A23973F" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="174" w:hanging="174"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Travellers to discuss any</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -15478,678 +15717,671 @@
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>to exercise vigilance during travel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E6B4467" w14:textId="04D7B9C9" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="1E6B4467" w14:textId="04D7B9C9" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="174" w:hanging="174"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Travellers </w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>are advised to take general precautions in relation to food and drink, further information can be found on the</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r w:rsidRPr="004630AD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> NHS website</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="142BE2E3" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="142BE2E3" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="174"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30354F52" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="30354F52" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72ABCC2B" w14:textId="1B5BEA39" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="72ABCC2B" w14:textId="1B5BEA39" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Medium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43C4862E" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="43C4862E" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="73DFC4A7" w14:textId="77777777" w:rsidTr="009257C2">
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="73DFC4A7" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4704E4E7" w14:textId="214E9202" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="4704E4E7" w14:textId="214E9202" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002844B2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Food Safety</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E305C6F" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
-[...7 lines deleted...]
-          <w:p w14:paraId="7288C3B8" w14:textId="14A974F5" w:rsidR="008172CE" w:rsidRPr="00BD3B09" w:rsidRDefault="008172CE" w:rsidP="008172CE">
+          <w:p w14:paraId="4E305C6F" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7288C3B8" w14:textId="14A974F5" w:rsidR="008172CE" w:rsidRPr="00BD3B09" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4894D7E2" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00177367">
+          <w:p w14:paraId="4894D7E2" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Staff / students</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC6FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> may contract food poisoning or an allergic reaction to food</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03C96960" w14:textId="2F0E09A5" w:rsidR="008172CE" w:rsidRPr="00BC6FA4" w:rsidDel="00FA59B1" w:rsidRDefault="008172CE" w:rsidP="00177367">
+          <w:p w14:paraId="03C96960" w14:textId="2F0E09A5" w:rsidR="008172CE" w:rsidRPr="00BC6FA4" w:rsidDel="00FA59B1" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="34451468" w14:textId="22470676" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="008172CE">
+          <w:p w14:paraId="34451468" w14:textId="22470676" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD3B09">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Any specific considerations for this trip to be specified here</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E184EBC" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="7E184EBC" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4668"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60DC4158" w14:textId="34E631FC" w:rsidR="008172CE" w:rsidRPr="00196D77" w:rsidDel="00FA59B1" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="60DC4158" w14:textId="34E631FC" w:rsidR="008172CE" w:rsidRPr="00196D77" w:rsidDel="00FA59B1" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4668"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00870A3A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>If none, indicate “not applicable” here.</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="28EA8E9C" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="002B0D83" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="28EA8E9C" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="002B0D83" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC3B305" w14:textId="16507D7B" w:rsidR="008172CE" w:rsidRPr="002B0D83" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="7CC3B305" w14:textId="16507D7B" w:rsidR="008172CE" w:rsidRPr="002B0D83" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B0D83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tbc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB7AFCA" w14:textId="27F667BE" w:rsidR="008172CE" w:rsidRPr="002B0D83" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="7AB7AFCA" w14:textId="27F667BE" w:rsidR="008172CE" w:rsidRPr="002B0D83" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B0D83">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tbc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="4A8F153A" w14:textId="77777777" w:rsidTr="005D2610">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="4A8F153A" w14:textId="77777777" w:rsidTr="00805931">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E984DEF" w14:textId="5F292B97" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="1E984DEF" w14:textId="5F292B97" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Fire Safety</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53F27D86" w14:textId="2535BB55" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00177367">
+          <w:p w14:paraId="53F27D86" w14:textId="2535BB55" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Staff / students may suffer i</w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>njury or death through smoke inhalation or burns</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18C66442" w14:textId="112AC3E2" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="18C66442" w14:textId="112AC3E2" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="179" w:hanging="179"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>book accommodation via the University’s appointed travel booking agent </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r w:rsidRPr="004630AD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Key Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, who undertake safety checks on the accommodation, including fire safety</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70E2D8BE" w14:textId="3287A98D" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="007307C1">
+          <w:p w14:paraId="70E2D8BE" w14:textId="3287A98D" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="179" w:hanging="179"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">read any information regarding emergency procedures provided in the accommodation or other venues and familiarise themselves with the location of their nearest emergency exits </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">immediately </w:t>
             </w:r>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>upon arrival</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="134FECAB" w14:textId="629E9085" w:rsidR="008172CE" w:rsidRPr="007307C1" w:rsidRDefault="008172CE" w:rsidP="007307C1">
+          <w:p w14:paraId="134FECAB" w14:textId="629E9085" w:rsidR="008172CE" w:rsidRPr="007307C1" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="179" w:hanging="179"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Raise any </w:t>
             </w:r>
             <w:r w:rsidRPr="007307C1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">concerns around emergency exits immediately </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">with </w:t>
             </w:r>
             <w:r w:rsidRPr="007307C1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>the accommodation provider</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5829C6B6" w14:textId="7C372134" w:rsidR="008172CE" w:rsidRPr="00196D77" w:rsidRDefault="008172CE" w:rsidP="00CA61A6"/>
+          <w:p w14:paraId="5829C6B6" w14:textId="7C372134" w:rsidR="008172CE" w:rsidRPr="00196D77" w:rsidRDefault="008172CE" w:rsidP="00805931"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68541D24" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="68541D24" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55B91BAB" w14:textId="15FB64BB" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="55B91BAB" w14:textId="15FB64BB" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39674A03" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="39674A03" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004630AD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="50F763C2" w14:textId="77777777" w:rsidTr="00D7771D">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="50F763C2" w14:textId="77777777" w:rsidTr="00805931">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B627103" w14:textId="2885D873" w:rsidR="008172CE" w:rsidRPr="006668D0" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="2B627103" w14:textId="2885D873" w:rsidR="008172CE" w:rsidRPr="006668D0" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006668D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Security and personal </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="006668D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>afety</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> in accommodation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A964C24" w14:textId="2EEED45A" w:rsidR="008172CE" w:rsidRPr="006668D0" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="7A964C24" w14:textId="2EEED45A" w:rsidR="008172CE" w:rsidRPr="006668D0" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Staff / students may suffer personal attack or robbery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF8FC5F" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00177367">
+          <w:p w14:paraId="0BF8FC5F" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="242" w:hanging="241"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Be </w:t>
             </w:r>
             <w:r w:rsidRPr="006668D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -16178,305 +16410,305 @@
               </w:rPr>
               <w:t>/reception</w:t>
             </w:r>
             <w:r w:rsidRPr="006668D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> telephone number</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, if available</w:t>
             </w:r>
             <w:r w:rsidRPr="006668D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1171D96C" w14:textId="76EA0CC6" w:rsidR="008172CE" w:rsidRPr="00177367" w:rsidRDefault="008172CE" w:rsidP="00177367">
+          <w:p w14:paraId="1171D96C" w14:textId="76EA0CC6" w:rsidR="008172CE" w:rsidRPr="00177367" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="242" w:hanging="241"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00177367">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Lock doors at night and when you go out during the day.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57AEC978" w14:textId="54D87672" w:rsidR="008172CE" w:rsidRPr="006668D0" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="57AEC978" w14:textId="54D87672" w:rsidR="008172CE" w:rsidRPr="006668D0" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="242" w:hanging="241"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="006668D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">n the event of a disturbance in </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>accommodation</w:t>
             </w:r>
             <w:r w:rsidRPr="006668D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, remain in the room and phone for help.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46786FF4" w14:textId="001EA8B2" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="46786FF4" w14:textId="001EA8B2" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="242" w:hanging="241"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="006668D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">void letting strangers find out where </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>they are staying</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67F7C828" w14:textId="6E4FDFD3" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="67F7C828" w14:textId="6E4FDFD3" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="242" w:hanging="241"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Not to let u</w:t>
             </w:r>
             <w:r w:rsidRPr="006668D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">nknown people into </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>accommodation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D74BD6B" w14:textId="6B685532" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="7D74BD6B" w14:textId="6B685532" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="242" w:hanging="241"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Not to enter into </w:t>
             </w:r>
             <w:r w:rsidRPr="006668D0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>other people’s rooms unless it is known to be safe</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72F3E8ED" w14:textId="64683EEE" w:rsidR="008172CE" w:rsidRPr="00D7771D" w:rsidRDefault="008172CE" w:rsidP="00D7771D">
+          <w:p w14:paraId="72F3E8ED" w14:textId="64683EEE" w:rsidR="008172CE" w:rsidRPr="00D7771D" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47EC0BC8" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="47EC0BC8" w14:textId="77777777" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="123BC303" w14:textId="3870514F" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="123BC303" w14:textId="3870514F" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19B507C2" w14:textId="3B4F90EC" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="19B507C2" w14:textId="3B4F90EC" w:rsidR="008172CE" w:rsidRPr="004630AD" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00444F05" w:rsidRPr="004630AD" w14:paraId="47F3B1CB" w14:textId="77777777" w:rsidTr="00444F05">
+      <w:tr w:rsidR="00444F05" w:rsidRPr="004630AD" w14:paraId="47F3B1CB" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14879" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF0A23E" w14:textId="60406BBB" w:rsidR="00140D26" w:rsidRPr="00140D26" w:rsidRDefault="00444F05" w:rsidP="00A14C8A">
+          <w:p w14:paraId="6DF0A23E" w14:textId="60406BBB" w:rsidR="00140D26" w:rsidRPr="00140D26" w:rsidRDefault="00444F05" w:rsidP="00805931">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E242A1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Other aspects</w:t>
             </w:r>
             <w:r w:rsidR="008E27D3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (including those</w:t>
             </w:r>
@@ -16495,115 +16727,114 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, high or extreme</w:t>
             </w:r>
             <w:r w:rsidRPr="00E242A1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> risk</w:t>
             </w:r>
             <w:r w:rsidR="00A14C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6195B954" w14:textId="278CFC27" w:rsidR="00140D26" w:rsidRPr="00140D26" w:rsidRDefault="00140D26" w:rsidP="00140D26">
+          <w:p w14:paraId="6195B954" w14:textId="278CFC27" w:rsidR="00140D26" w:rsidRPr="00140D26" w:rsidRDefault="00140D26" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="64F20705" w14:textId="77777777" w:rsidTr="0002351D">
+      <w:tr w:rsidR="008172CE" w:rsidRPr="004630AD" w14:paraId="64F20705" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2222"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="45A67295" w14:textId="13DA240C" w:rsidR="00D7771D" w:rsidRPr="00C85EBA" w:rsidRDefault="008172CE" w:rsidP="0002351D">
+          <w:p w14:paraId="45A67295" w14:textId="13DA240C" w:rsidR="00D7771D" w:rsidRPr="00C85EBA" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD3B09">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>State hazard</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and a</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD3B09">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ny specific considerations for this trip here</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1D868BC2" w14:textId="5C7C1614" w:rsidR="008172CE" w:rsidRPr="00EC43B0" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="1D868BC2" w14:textId="5C7C1614" w:rsidR="008172CE" w:rsidRPr="00EC43B0" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">State aspect, </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC43B0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>e.g. cyber security</w:t>
@@ -16665,184 +16896,181 @@
             <w:r w:rsidR="00F638FE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>lost communication</w:t>
             </w:r>
             <w:r w:rsidR="00140D26">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, etc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4DAC4BD8" w14:textId="12DD6504" w:rsidR="008172CE" w:rsidRPr="00EC43B0" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="4DAC4BD8" w14:textId="12DD6504" w:rsidR="008172CE" w:rsidRPr="00EC43B0" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="242" w:hanging="241"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC43B0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Enter controls to reduce or mitigate risks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="58EBBAFB" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00EC43B0" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="58EBBAFB" w14:textId="77777777" w:rsidR="008172CE" w:rsidRPr="00EC43B0" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="65E68A6A" w14:textId="14569701" w:rsidR="008172CE" w:rsidRPr="00EC43B0" w:rsidRDefault="008172CE" w:rsidP="00CA61A6">
+          <w:p w14:paraId="65E68A6A" w14:textId="14569701" w:rsidR="008172CE" w:rsidRPr="00EC43B0" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC43B0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>tbc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5858E264" w14:textId="3DA40A52" w:rsidR="00140D26" w:rsidRPr="00140D26" w:rsidRDefault="00983D86" w:rsidP="00983D86">
+          <w:p w14:paraId="5858E264" w14:textId="3DA40A52" w:rsidR="00140D26" w:rsidRPr="00140D26" w:rsidRDefault="00983D86" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="008172CE" w:rsidRPr="00EC43B0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>bc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F629C" w:rsidRPr="004630AD" w14:paraId="51D1F279" w14:textId="77777777" w:rsidTr="00797CCA">
+      <w:tr w:rsidR="004F629C" w:rsidRPr="004630AD" w14:paraId="51D1F279" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="30080C35" w14:textId="64CD12C2" w:rsidR="004F629C" w:rsidRPr="00797CCA" w:rsidRDefault="005245C2" w:rsidP="004F629C">
+          <w:p w14:paraId="30080C35" w14:textId="64CD12C2" w:rsidR="004F629C" w:rsidRPr="00797CCA" w:rsidRDefault="005245C2" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="004F629C" w:rsidRPr="00797CCA">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t xml:space="preserve">xport controlled research </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="004F629C" w:rsidRPr="00797CCA">
@@ -16879,384 +17107,387 @@
               <w:t>information</w:t>
             </w:r>
             <w:r w:rsidR="0014462D">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="004F629C" w:rsidRPr="00797CCA">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>physical items)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16E0CDF1" w14:textId="307C6A55" w:rsidR="004F629C" w:rsidRPr="00797CCA" w:rsidRDefault="004F629C" w:rsidP="004F629C">
+          <w:p w14:paraId="16E0CDF1" w14:textId="307C6A55" w:rsidR="004F629C" w:rsidRPr="00797CCA" w:rsidRDefault="004F629C" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="49495950" w14:textId="2C5EC7D7" w:rsidR="004F629C" w:rsidRPr="00797CCA" w:rsidRDefault="004F629C" w:rsidP="004F629C">
+          <w:p w14:paraId="49495950" w14:textId="2C5EC7D7" w:rsidR="004F629C" w:rsidRPr="00797CCA" w:rsidRDefault="004F629C" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00797CCA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>State aspect, e.g. export controls, who might be harmed and how</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="79CD5D03" w14:textId="77777777" w:rsidR="004F629C" w:rsidRPr="00797CCA" w:rsidRDefault="004F629C" w:rsidP="004F629C">
+          <w:p w14:paraId="79CD5D03" w14:textId="77777777" w:rsidR="004F629C" w:rsidRPr="00797CCA" w:rsidRDefault="004F629C" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00797CCA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Indicate here which mitigations you will apply:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56764249" w14:textId="77777777" w:rsidR="004F629C" w:rsidRPr="00797CCA" w:rsidRDefault="004F629C" w:rsidP="004F629C">
+          <w:p w14:paraId="56764249" w14:textId="77777777" w:rsidR="004F629C" w:rsidRPr="00797CCA" w:rsidRDefault="004F629C" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00797CCA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11D9D0A6" w14:textId="77777777" w:rsidR="004F629C" w:rsidRPr="00797CCA" w:rsidRDefault="004F629C" w:rsidP="004F629C">
+          <w:p w14:paraId="11D9D0A6" w14:textId="77777777" w:rsidR="004F629C" w:rsidRPr="00797CCA" w:rsidRDefault="004F629C" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:ind w:left="471" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00797CCA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">usage of </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r w:rsidRPr="00797CCA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>blank laptop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00797CCA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to not carry </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00797CCA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>export controlled</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00797CCA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> data or the export licence reference number and </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C2639E2" w14:textId="77777777" w:rsidR="004F629C" w:rsidRPr="00797CCA" w:rsidRDefault="004F629C" w:rsidP="004F629C">
+          <w:p w14:paraId="6C2639E2" w14:textId="77777777" w:rsidR="004F629C" w:rsidRPr="00797CCA" w:rsidRDefault="004F629C" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:ind w:left="471" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00797CCA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ii) details of how you will / will not access controlled data remotely that is stored in UoM (via email, servers etc)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DF425D6" w14:textId="5776E232" w:rsidR="004F629C" w:rsidRPr="004F629C" w:rsidRDefault="004F629C" w:rsidP="004F629C">
+          <w:p w14:paraId="1DF425D6" w14:textId="5776E232" w:rsidR="004F629C" w:rsidRPr="004F629C" w:rsidRDefault="004F629C" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3A5C3911" w14:textId="77777777" w:rsidR="004F629C" w:rsidRPr="00EC43B0" w:rsidRDefault="004F629C" w:rsidP="004F629C">
+          <w:p w14:paraId="3A5C3911" w14:textId="77777777" w:rsidR="004F629C" w:rsidRPr="00EC43B0" w:rsidRDefault="004F629C" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7F060F19" w14:textId="77777777" w:rsidR="004F629C" w:rsidRPr="00EC43B0" w:rsidRDefault="004F629C" w:rsidP="004F629C">
+          <w:p w14:paraId="7F060F19" w14:textId="77777777" w:rsidR="004F629C" w:rsidRPr="00EC43B0" w:rsidRDefault="004F629C" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="267E2EB1" w14:textId="77777777" w:rsidR="004F629C" w:rsidRPr="00EC43B0" w:rsidRDefault="004F629C" w:rsidP="004F629C">
+          <w:p w14:paraId="267E2EB1" w14:textId="77777777" w:rsidR="004F629C" w:rsidRPr="00EC43B0" w:rsidRDefault="004F629C" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797CCA" w:rsidRPr="004630AD" w14:paraId="36E57948" w14:textId="77777777" w:rsidTr="009257C2">
+      <w:tr w:rsidR="00797CCA" w:rsidRPr="004630AD" w14:paraId="36E57948" w14:textId="77777777" w:rsidTr="00805931">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2136" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="40AD4807" w14:textId="77777777" w:rsidR="00797CCA" w:rsidRDefault="00797CCA" w:rsidP="004F629C">
+          <w:p w14:paraId="40AD4807" w14:textId="77777777" w:rsidR="00797CCA" w:rsidRDefault="00797CCA" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038389B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Any other hazards not covered above</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A490670" w14:textId="3FB0297E" w:rsidR="005245C2" w:rsidRPr="00D7771D" w:rsidRDefault="005245C2" w:rsidP="004F629C">
+          <w:p w14:paraId="5A490670" w14:textId="3FB0297E" w:rsidR="005245C2" w:rsidRPr="00D7771D" w:rsidRDefault="005245C2" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3E88EEB9" w14:textId="77777777" w:rsidR="00797CCA" w:rsidRDefault="00797CCA" w:rsidP="004F629C">
+          <w:p w14:paraId="3E88EEB9" w14:textId="77777777" w:rsidR="00797CCA" w:rsidRDefault="00797CCA" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4664" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="263B0899" w14:textId="77777777" w:rsidR="00797CCA" w:rsidRPr="00FB2C11" w:rsidRDefault="00797CCA" w:rsidP="004F629C">
+          <w:p w14:paraId="263B0899" w14:textId="77777777" w:rsidR="00797CCA" w:rsidRPr="00FB2C11" w:rsidRDefault="00797CCA" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="41C5A3CF" w14:textId="77777777" w:rsidR="00797CCA" w:rsidRPr="00EC43B0" w:rsidRDefault="00797CCA" w:rsidP="004F629C">
+          <w:p w14:paraId="41C5A3CF" w14:textId="77777777" w:rsidR="00797CCA" w:rsidRPr="00EC43B0" w:rsidRDefault="00797CCA" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="562A07F3" w14:textId="77777777" w:rsidR="00797CCA" w:rsidRPr="00EC43B0" w:rsidRDefault="00797CCA" w:rsidP="004F629C">
+          <w:p w14:paraId="562A07F3" w14:textId="77777777" w:rsidR="00797CCA" w:rsidRPr="00EC43B0" w:rsidRDefault="00797CCA" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="257FE79F" w14:textId="77777777" w:rsidR="00797CCA" w:rsidRPr="00EC43B0" w:rsidRDefault="00797CCA" w:rsidP="004F629C">
+          <w:p w14:paraId="257FE79F" w14:textId="77777777" w:rsidR="00797CCA" w:rsidRPr="00EC43B0" w:rsidRDefault="00797CCA" w:rsidP="00805931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F7AF390" w14:textId="72A2D84B" w:rsidR="00F52920" w:rsidRPr="004630AD" w:rsidRDefault="00F52920" w:rsidP="00B806BD">
+    <w:p w14:paraId="2F7AF390" w14:textId="7717419D" w:rsidR="00F52920" w:rsidRPr="004630AD" w:rsidRDefault="00805931" w:rsidP="00B806BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br w:type="textWrapping" w:clear="all"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="156"/>
         <w:tblW w:w="14743" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1131"/>
         <w:gridCol w:w="9437"/>
         <w:gridCol w:w="1363"/>
         <w:gridCol w:w="1476"/>
         <w:gridCol w:w="1336"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F52920" w:rsidRPr="004630AD" w14:paraId="2B664376" w14:textId="77777777" w:rsidTr="00D51AEC">
         <w:trPr>
           <w:trHeight w:val="345"/>
@@ -17508,51 +17739,51 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9437" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67AD8F37" w14:textId="6AFBEAF7" w:rsidR="00D7771D" w:rsidRPr="001B607B" w:rsidRDefault="00D7771D" w:rsidP="00D7771D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B607B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Staff and students to familiarise themselves with the University’s requirements for</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r w:rsidRPr="001B607B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Accident and incident reporting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1363" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="085C1BC2" w14:textId="77777777" w:rsidR="00D7771D" w:rsidRPr="001B607B" w:rsidRDefault="00D7771D" w:rsidP="00D7771D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17886,50 +18117,51 @@
     <w:p w14:paraId="4911C389" w14:textId="77777777" w:rsidR="00F52920" w:rsidRDefault="00F52920" w:rsidP="00B806BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A847164" w14:textId="71CAB25F" w:rsidR="00E02A11" w:rsidRPr="00E02A11" w:rsidRDefault="00E02A11" w:rsidP="00B806BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E02A11">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Notes </w:t>
       </w:r>
       <w:r w:rsidR="002A60CC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidR="00C831D3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>completing this form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60138AED" w14:textId="77777777" w:rsidR="00E02A11" w:rsidRDefault="00E02A11" w:rsidP="00B806BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -18690,51 +18922,50 @@
       </w:tr>
       <w:tr w:rsidR="00835C49" w:rsidRPr="00D51AEC" w14:paraId="3D257D8F" w14:textId="18AF956E" w:rsidTr="00835C49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0961E08C" w14:textId="77777777" w:rsidR="00835C49" w:rsidRPr="00E02A11" w:rsidRDefault="00835C49" w:rsidP="00F33D98">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F063021">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>U</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="451A0EFE" w14:textId="77777777" w:rsidR="00835C49" w:rsidRPr="00D51AEC" w:rsidRDefault="00835C49" w:rsidP="00D7001D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2697" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13BDF327" w14:textId="0072288E" w:rsidR="00835C49" w:rsidRDefault="00835C49" w:rsidP="00D7001D">
             <w:pPr>
               <w:tabs>
@@ -18886,50 +19117,51 @@
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BA10B52" w14:textId="1D670829" w:rsidR="00554EC4" w:rsidRDefault="00E02A11" w:rsidP="006821CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E02A11">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00E02A11">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E02A11">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E02A11">
         <w:rPr>
@@ -19606,51 +19838,50 @@
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>What is the advice on avoiding these types of crime?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55A864A6" w14:textId="77777777" w:rsidR="007F63CB" w:rsidRPr="007F63CB" w:rsidRDefault="00F01739" w:rsidP="007F63CB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F63CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Are there any no-go areas you need to visit, or near your accommodation?</w:t>
       </w:r>
       <w:r w:rsidR="007F63CB" w:rsidRPr="007F63CB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B97DF0F" w14:textId="2CE12DD7" w:rsidR="007F63CB" w:rsidRPr="007F63CB" w:rsidRDefault="007F63CB" w:rsidP="007F63CB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F63CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Do you need to travel to areas which are less safe to carry out your research, or meet with others?</w:t>
       </w:r>
@@ -19683,99 +19914,99 @@
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D5E3E3B" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738605D1" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00000000" w:rsidP="00F01739">
+    <w:p w14:paraId="738605D1" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId73" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId72" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>FCDO – Country specific guidance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="779A1F74" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00000000" w:rsidP="00F01739">
+    <w:p w14:paraId="779A1F74" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId74" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId73" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:t>Government video</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> on their “run, hide, tell” campaign for responding to terrorist attack</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB5A125" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48F3F9F5" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -19930,61 +20161,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5721E87C" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE0B1A4" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00000000" w:rsidP="00F01739">
+    <w:p w14:paraId="4AE0B1A4" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId75" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId74" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>FCDO – Country specific guidance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="290BBD31" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="environment"/>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
@@ -20164,90 +20395,90 @@
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08317B57" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D55803C" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00000000" w:rsidP="00F01739">
+    <w:p w14:paraId="6D55803C" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId76" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId75" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>FCDO – Country specific guidance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04257084" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00000000" w:rsidP="00F01739">
+    <w:p w14:paraId="04257084" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId77" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId76" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>FCDO – Know Before You Go</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B5A2F07" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DCAE66D" w14:textId="77777777" w:rsidR="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="transport"/>
       <w:r w:rsidRPr="00F01739">
@@ -20352,51 +20583,50 @@
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Are there types of transport that are riskier than others?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76F4AD8C" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What are road safety standards like in the country you are visiting? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B2DB7B" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Will you be required to, or do you plan to drive yourself? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9ACED5" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
@@ -20472,100 +20702,100 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5971C9B2" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D53964A" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00000000" w:rsidP="00F01739">
+    <w:p w14:paraId="7D53964A" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId78" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId77" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>US Dept of State – Road Safety Overseas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AB992EA" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00000000" w:rsidP="00F01739">
+    <w:p w14:paraId="0AB992EA" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId79" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId78" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>UK Government – Driving Abroad</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C45E291" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00000000" w:rsidP="00F01739">
+    <w:p w14:paraId="0C45E291" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId80" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId79" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>AA – International Driving Permit</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="70119A0F" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E5012EE" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -21009,200 +21239,200 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7510919F" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17AF87B6" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00000000" w:rsidP="00F01739">
+    <w:p w14:paraId="17AF87B6" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId81" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId80" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>University of Manchester Insurance</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F609D7" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00000000" w:rsidP="00F01739">
+    <w:p w14:paraId="43F609D7" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId82" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId81" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>NHS – Fit For Travel</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50E443D6" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00000000" w:rsidP="00F01739">
+    <w:p w14:paraId="50E443D6" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId83" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId82" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Travel Health Pro</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600B5490" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00000000" w:rsidP="00F01739">
+    <w:p w14:paraId="600B5490" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId84" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId83" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Occupational Health Travel resources</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DB800C4" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00000000" w:rsidP="00F01739">
+    <w:p w14:paraId="2DB800C4" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId85" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId84" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>World Health Organisation (WHO) International Travel and Health</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07021AA0" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00000000" w:rsidP="00F01739">
+    <w:p w14:paraId="07021AA0" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId86" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId85" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Mind How You Go (FCDO Advice for mental health issues)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76C4212C" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00000000" w:rsidP="00F01739">
+    <w:p w14:paraId="76C4212C" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId87" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId86" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>University of Manchester Guidance on food safety and hygiene on fieldwork</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5D3985E6" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02D2BE92" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -21405,141 +21635,141 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38B8DE35" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27315A2B" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00000000" w:rsidP="00F01739">
+    <w:p w14:paraId="27315A2B" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId88" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId87" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Overseas travel guidance for staff and students with protected characteristics</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId89" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId88" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Occupational Health</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B5CDEF7" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00000000" w:rsidP="00F01739">
+    <w:p w14:paraId="2B5CDEF7" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId90" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId89" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Mind How You Go (FCDO Advice for mental health issues)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId91" w:tgtFrame="_self" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId90" w:tgtFrame="_self" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Ahead</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Association for Higher Education Access and Disability guidance on studying abroad)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24E27E2D" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="visa"/>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -21568,91 +21798,91 @@
         </w:rPr>
         <w:t>Is your passport valid? Passport validity periods might differ depending on the country you are travelling to.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F0DC62" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Are there any visa requirements? Requirements for visas may differ depending on your nationality. Always check if there are any visa requirements before booking any travel and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92" w:history="1">
+      <w:hyperlink r:id="rId91" w:history="1">
         <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Foreign, Commonwealth &amp; Development Office (FCDO) website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for political and security travel risks as there may be restrictions in place for travelling to certain destinations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61434EDA" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have dual or multiple nationalities in addition to your British nationality, make sure you understand the extent of consular assistance that might be available. Please see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93" w:history="1">
+      <w:hyperlink r:id="rId92" w:history="1">
         <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
             <w:sz w:val="20"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>Who the FCDO can support abroad</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E34E453" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -21704,51 +21934,50 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the level of other environmental, safety and security risks? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65DC7688" w14:textId="56D42A99" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Are you likely to require </w:t>
       </w:r>
       <w:r w:rsidR="00DF6D93">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>travellers</w:t>
       </w:r>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to work alone or late at night? What special considerations might you need to make in that case?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55BC23BC" w14:textId="24732359" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
@@ -21817,53 +22046,54 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="073BCE39" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What plans do you have for finding accommodation? If possible you should book your accommodation through the University’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94" w:history="1">
+      <w:hyperlink r:id="rId93" w:history="1">
         <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>travel agent</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1C630BCB" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
@@ -21897,71 +22127,71 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="313B41CF" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495878BE" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00000000" w:rsidP="00F01739">
+    <w:p w14:paraId="495878BE" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId95" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId94" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>University of Manchester Insurance</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621CEE7F" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:y="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:suppressOverlap/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="equipment"/>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -22113,61 +22343,61 @@
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3985DC1D" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5A1FF2" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00000000" w:rsidP="00F01739">
+    <w:p w14:paraId="5F5A1FF2" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId96" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId95" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>UoM guidance on equipment safety</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1F8877D5" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5169F5F4" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
@@ -22378,51 +22608,50 @@
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Do you know people from your trip destination who could advise you on safety and security in their home country?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E17E7F8" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Do you know how often and when you are expected to communicate with the University of Manchester?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="462ABEFB" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Have you left details of your itinerary with the University?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70ED6B43" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
@@ -22451,209 +22680,208 @@
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23E31C93" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01739">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ACBFC88" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00000000" w:rsidP="00F01739">
+    <w:p w14:paraId="5ACBFC88" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId97" w:history="1">
-        <w:r w:rsidR="00F01739" w:rsidRPr="00F01739">
+      <w:hyperlink r:id="rId96" w:history="1">
+        <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>UoM accident reporting</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidSect="00527861">
-      <w:headerReference w:type="default" r:id="rId98"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId100"/>
+      <w:headerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:headerReference w:type="first" r:id="rId99"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="851" w:right="1418" w:bottom="993" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="544D5D60" w14:textId="77777777" w:rsidR="00E91403" w:rsidRDefault="00E91403">
+    <w:p w14:paraId="5DF39A10" w14:textId="77777777" w:rsidR="001813A1" w:rsidRDefault="001813A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="309B57C6" w14:textId="77777777" w:rsidR="00E91403" w:rsidRDefault="00E91403">
+    <w:p w14:paraId="3741ADDC" w14:textId="77777777" w:rsidR="001813A1" w:rsidRDefault="001813A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="08317DE9" w14:textId="77777777" w:rsidR="00E91403" w:rsidRDefault="00E91403"/>
+    <w:p w14:paraId="3883BF02" w14:textId="77777777" w:rsidR="001813A1" w:rsidRDefault="001813A1"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="133028F6" w14:textId="7364B753" w:rsidR="000508B8" w:rsidRPr="00334146" w:rsidRDefault="000508B8" w:rsidP="008D1211">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="133028F6" w14:textId="67B5A9FA" w:rsidR="000508B8" w:rsidRPr="00334146" w:rsidRDefault="000508B8" w:rsidP="008D1211">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Compliance and Risk</w:t>
     </w:r>
     <w:r w:rsidRPr="00334146">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -22727,137 +22955,146 @@
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>destination</w:t>
     </w:r>
     <w:r w:rsidRPr="00334146">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="0065213C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Ju</w:t>
     </w:r>
-    <w:r w:rsidR="00140D26">
+    <w:r w:rsidR="00141D6B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>ly</w:t>
+      <w:t>ne</w:t>
     </w:r>
     <w:r w:rsidR="0065213C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00CD7D29">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>2024</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00141D6B">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="091A6008" w14:textId="2E6C7E25" w:rsidR="000508B8" w:rsidRPr="008D1211" w:rsidRDefault="000508B8" w:rsidP="008D1211">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DC0AE50" w14:textId="77777777" w:rsidR="00E91403" w:rsidRDefault="00E91403">
+    <w:p w14:paraId="417194E9" w14:textId="77777777" w:rsidR="001813A1" w:rsidRDefault="001813A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7688F41B" w14:textId="77777777" w:rsidR="00E91403" w:rsidRDefault="00E91403">
+    <w:p w14:paraId="3A1FB8F0" w14:textId="77777777" w:rsidR="001813A1" w:rsidRDefault="001813A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="31255B40" w14:textId="77777777" w:rsidR="00E91403" w:rsidRDefault="00E91403"/>
+    <w:p w14:paraId="0D8A0602" w14:textId="77777777" w:rsidR="001813A1" w:rsidRDefault="001813A1"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BF5E6B9" w14:textId="3DD9A528" w:rsidR="000508B8" w:rsidRPr="00527861" w:rsidRDefault="000508B8" w:rsidP="00527861">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6C3BC0F8" w14:textId="77777777" w:rsidR="000508B8" w:rsidRDefault="000508B8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FC1F444" w14:textId="77777777" w:rsidR="000508B8" w:rsidRDefault="000508B8" w:rsidP="00527861">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">University of Manchester </w:t>
     </w:r>
     <w:r w:rsidRPr="004630AD">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
@@ -22919,51 +23156,51 @@
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> risk </w:t>
     </w:r>
     <w:r w:rsidRPr="004630AD">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>destination</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="77465802" w14:textId="77777777" w:rsidR="000508B8" w:rsidRDefault="000508B8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01A71EA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="419A0CAA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -27648,52 +27885,52 @@
   <w:num w:numId="37" w16cid:durableId="381754450">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1827360085">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="329262025">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="673069124">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="771441134">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="631864447">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="980888236">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="144"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:displayHorizontalDrawingGridEvery w:val="6"/>
   <w:displayVerticalDrawingGridEvery w:val="6"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridVerticalOrigin w:val="1985"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
@@ -27705,137 +27942,140 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="dgnword-docGUID" w:val="{176E2524-14F0-4C72-8ED3-E8BD19368768}"/>
     <w:docVar w:name="dgnword-eventsink" w:val="2681781536736"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="0020100F"/>
     <w:rsid w:val="00002FC9"/>
     <w:rsid w:val="000047D4"/>
     <w:rsid w:val="00007F81"/>
     <w:rsid w:val="000113D7"/>
     <w:rsid w:val="0001220D"/>
     <w:rsid w:val="00013C48"/>
     <w:rsid w:val="00015DFF"/>
     <w:rsid w:val="00022896"/>
     <w:rsid w:val="0002351D"/>
     <w:rsid w:val="00024BAE"/>
     <w:rsid w:val="00025E76"/>
     <w:rsid w:val="00031405"/>
     <w:rsid w:val="000341C7"/>
     <w:rsid w:val="0003572F"/>
-    <w:rsid w:val="00035E8B"/>
     <w:rsid w:val="00042A08"/>
     <w:rsid w:val="00044706"/>
     <w:rsid w:val="000508B8"/>
     <w:rsid w:val="0005133D"/>
     <w:rsid w:val="00056DB6"/>
     <w:rsid w:val="00065577"/>
     <w:rsid w:val="00066471"/>
     <w:rsid w:val="000701CA"/>
     <w:rsid w:val="00083D61"/>
     <w:rsid w:val="00087571"/>
     <w:rsid w:val="0009445A"/>
     <w:rsid w:val="000A002D"/>
     <w:rsid w:val="000A23C0"/>
     <w:rsid w:val="000A486F"/>
     <w:rsid w:val="000A501D"/>
     <w:rsid w:val="000B0CF1"/>
     <w:rsid w:val="000B2DE9"/>
     <w:rsid w:val="000B3AE3"/>
     <w:rsid w:val="000B45E9"/>
     <w:rsid w:val="000B4621"/>
     <w:rsid w:val="000B54EC"/>
     <w:rsid w:val="000C5490"/>
     <w:rsid w:val="000D06FA"/>
     <w:rsid w:val="000D4213"/>
     <w:rsid w:val="000E5C66"/>
     <w:rsid w:val="000E7476"/>
     <w:rsid w:val="000F3156"/>
     <w:rsid w:val="000F7E0C"/>
     <w:rsid w:val="00110344"/>
     <w:rsid w:val="00120D4C"/>
     <w:rsid w:val="001255F6"/>
     <w:rsid w:val="00125A25"/>
     <w:rsid w:val="001277C7"/>
     <w:rsid w:val="00134AA9"/>
     <w:rsid w:val="00136656"/>
     <w:rsid w:val="001408F8"/>
     <w:rsid w:val="00140D26"/>
+    <w:rsid w:val="00141D6B"/>
     <w:rsid w:val="00143991"/>
     <w:rsid w:val="0014462D"/>
     <w:rsid w:val="00146346"/>
     <w:rsid w:val="00150364"/>
     <w:rsid w:val="001557F4"/>
     <w:rsid w:val="00156C4B"/>
     <w:rsid w:val="00157759"/>
     <w:rsid w:val="001606B0"/>
     <w:rsid w:val="00167407"/>
     <w:rsid w:val="00171638"/>
     <w:rsid w:val="00173398"/>
     <w:rsid w:val="00177367"/>
     <w:rsid w:val="00177893"/>
     <w:rsid w:val="00177A22"/>
+    <w:rsid w:val="001813A1"/>
     <w:rsid w:val="001821FE"/>
     <w:rsid w:val="001822F2"/>
     <w:rsid w:val="0018363F"/>
     <w:rsid w:val="00186F04"/>
     <w:rsid w:val="0019253F"/>
     <w:rsid w:val="001963F3"/>
     <w:rsid w:val="00196D77"/>
     <w:rsid w:val="00197C27"/>
     <w:rsid w:val="001A304B"/>
     <w:rsid w:val="001A4D0D"/>
     <w:rsid w:val="001A5EB4"/>
     <w:rsid w:val="001B134E"/>
     <w:rsid w:val="001B1EF8"/>
     <w:rsid w:val="001B35B7"/>
     <w:rsid w:val="001B607B"/>
     <w:rsid w:val="001C1DF6"/>
     <w:rsid w:val="001D5D34"/>
     <w:rsid w:val="001D75BD"/>
     <w:rsid w:val="001D75FC"/>
     <w:rsid w:val="001E5EFB"/>
     <w:rsid w:val="001E7397"/>
     <w:rsid w:val="001F1456"/>
     <w:rsid w:val="001F70B6"/>
     <w:rsid w:val="001F7F31"/>
     <w:rsid w:val="0020100F"/>
     <w:rsid w:val="00204C0C"/>
+    <w:rsid w:val="00206E74"/>
     <w:rsid w:val="0020743C"/>
     <w:rsid w:val="002111EF"/>
     <w:rsid w:val="00212AC9"/>
     <w:rsid w:val="002203F6"/>
     <w:rsid w:val="00222AB2"/>
     <w:rsid w:val="00231A19"/>
     <w:rsid w:val="0023367C"/>
     <w:rsid w:val="00233B01"/>
     <w:rsid w:val="00234012"/>
+    <w:rsid w:val="00244E7F"/>
     <w:rsid w:val="00244F3D"/>
     <w:rsid w:val="00246731"/>
     <w:rsid w:val="00254DAF"/>
     <w:rsid w:val="00257C52"/>
     <w:rsid w:val="00263704"/>
     <w:rsid w:val="00273F95"/>
     <w:rsid w:val="0028176B"/>
     <w:rsid w:val="00282253"/>
     <w:rsid w:val="002827D9"/>
     <w:rsid w:val="002844B2"/>
     <w:rsid w:val="00284887"/>
     <w:rsid w:val="00291FDD"/>
     <w:rsid w:val="00293B4C"/>
     <w:rsid w:val="00294E40"/>
     <w:rsid w:val="00297EC0"/>
     <w:rsid w:val="002A0BB9"/>
     <w:rsid w:val="002A0EBE"/>
     <w:rsid w:val="002A1081"/>
     <w:rsid w:val="002A1E6F"/>
     <w:rsid w:val="002A2D59"/>
     <w:rsid w:val="002A60CC"/>
     <w:rsid w:val="002B0D83"/>
     <w:rsid w:val="002B1796"/>
     <w:rsid w:val="002B2554"/>
     <w:rsid w:val="002B2710"/>
@@ -27861,64 +28101,67 @@
     <w:rsid w:val="00322DAC"/>
     <w:rsid w:val="00325B00"/>
     <w:rsid w:val="003278CA"/>
     <w:rsid w:val="00333103"/>
     <w:rsid w:val="00334146"/>
     <w:rsid w:val="00336792"/>
     <w:rsid w:val="003410DC"/>
     <w:rsid w:val="00344152"/>
     <w:rsid w:val="00344606"/>
     <w:rsid w:val="003577AF"/>
     <w:rsid w:val="003623AA"/>
     <w:rsid w:val="00364B84"/>
     <w:rsid w:val="003708A9"/>
     <w:rsid w:val="00370F86"/>
     <w:rsid w:val="00371C4E"/>
     <w:rsid w:val="00377429"/>
     <w:rsid w:val="003779B8"/>
     <w:rsid w:val="00382CA4"/>
     <w:rsid w:val="00383017"/>
     <w:rsid w:val="00385BEF"/>
     <w:rsid w:val="00397424"/>
     <w:rsid w:val="003A503D"/>
     <w:rsid w:val="003A5173"/>
     <w:rsid w:val="003A6B9B"/>
     <w:rsid w:val="003A6DD0"/>
+    <w:rsid w:val="003B1694"/>
     <w:rsid w:val="003B427A"/>
     <w:rsid w:val="003B6D6B"/>
     <w:rsid w:val="003C2234"/>
     <w:rsid w:val="003C3076"/>
     <w:rsid w:val="003C5136"/>
     <w:rsid w:val="003C6DE5"/>
     <w:rsid w:val="003D0E30"/>
     <w:rsid w:val="003D1006"/>
     <w:rsid w:val="003D1436"/>
     <w:rsid w:val="003E351A"/>
     <w:rsid w:val="003E4AEF"/>
     <w:rsid w:val="003E4FD6"/>
+    <w:rsid w:val="003E561E"/>
     <w:rsid w:val="003F37AB"/>
     <w:rsid w:val="003F56B0"/>
+    <w:rsid w:val="003F7013"/>
     <w:rsid w:val="003F7621"/>
     <w:rsid w:val="004014F9"/>
     <w:rsid w:val="0040168B"/>
     <w:rsid w:val="004073BA"/>
     <w:rsid w:val="00411D93"/>
     <w:rsid w:val="00411DCE"/>
     <w:rsid w:val="00420025"/>
     <w:rsid w:val="00432754"/>
     <w:rsid w:val="0043476C"/>
     <w:rsid w:val="0043567D"/>
     <w:rsid w:val="0043625D"/>
     <w:rsid w:val="004440A2"/>
     <w:rsid w:val="00444F05"/>
     <w:rsid w:val="00445DA7"/>
     <w:rsid w:val="0045353C"/>
     <w:rsid w:val="004630AD"/>
     <w:rsid w:val="00476521"/>
     <w:rsid w:val="00484F1E"/>
     <w:rsid w:val="00491801"/>
     <w:rsid w:val="00496FBC"/>
     <w:rsid w:val="004A54DB"/>
     <w:rsid w:val="004B295A"/>
     <w:rsid w:val="004B5BE6"/>
     <w:rsid w:val="004C4285"/>
     <w:rsid w:val="004C5660"/>
@@ -27957,166 +28200,169 @@
     <w:rsid w:val="005816CD"/>
     <w:rsid w:val="00583302"/>
     <w:rsid w:val="0059001F"/>
     <w:rsid w:val="00595A4C"/>
     <w:rsid w:val="005A5050"/>
     <w:rsid w:val="005A6576"/>
     <w:rsid w:val="005B16E5"/>
     <w:rsid w:val="005B341E"/>
     <w:rsid w:val="005C135F"/>
     <w:rsid w:val="005C5BD6"/>
     <w:rsid w:val="005C61ED"/>
     <w:rsid w:val="005C6961"/>
     <w:rsid w:val="005C7E66"/>
     <w:rsid w:val="005D2610"/>
     <w:rsid w:val="005D2C8B"/>
     <w:rsid w:val="005D634C"/>
     <w:rsid w:val="005D6C20"/>
     <w:rsid w:val="005D74B1"/>
     <w:rsid w:val="005E68E8"/>
     <w:rsid w:val="005F57CD"/>
     <w:rsid w:val="00600D0C"/>
     <w:rsid w:val="006013F7"/>
     <w:rsid w:val="006015D0"/>
     <w:rsid w:val="00601F69"/>
     <w:rsid w:val="0060241B"/>
-    <w:rsid w:val="00604B66"/>
     <w:rsid w:val="00612148"/>
     <w:rsid w:val="00612ABE"/>
     <w:rsid w:val="00614B2A"/>
     <w:rsid w:val="00622FA5"/>
     <w:rsid w:val="0062607E"/>
     <w:rsid w:val="00630003"/>
     <w:rsid w:val="00631B0F"/>
     <w:rsid w:val="00634C9D"/>
     <w:rsid w:val="00635DF2"/>
     <w:rsid w:val="00636019"/>
     <w:rsid w:val="00637356"/>
     <w:rsid w:val="00644A65"/>
     <w:rsid w:val="00644F27"/>
     <w:rsid w:val="00645D6E"/>
     <w:rsid w:val="00647D1E"/>
     <w:rsid w:val="0065213C"/>
     <w:rsid w:val="00661699"/>
     <w:rsid w:val="00662CD5"/>
     <w:rsid w:val="00663216"/>
     <w:rsid w:val="006662D4"/>
     <w:rsid w:val="006668D0"/>
     <w:rsid w:val="00672AB3"/>
     <w:rsid w:val="00675BCB"/>
     <w:rsid w:val="00676282"/>
     <w:rsid w:val="006821CE"/>
     <w:rsid w:val="00682B13"/>
     <w:rsid w:val="00684A64"/>
     <w:rsid w:val="00693071"/>
+    <w:rsid w:val="00694A94"/>
     <w:rsid w:val="006B1574"/>
     <w:rsid w:val="006B6E77"/>
     <w:rsid w:val="006C159B"/>
     <w:rsid w:val="006C2C67"/>
     <w:rsid w:val="006C7661"/>
     <w:rsid w:val="006D183E"/>
     <w:rsid w:val="006D43F2"/>
     <w:rsid w:val="006D5E84"/>
     <w:rsid w:val="006D77F9"/>
     <w:rsid w:val="006E703E"/>
     <w:rsid w:val="006E717F"/>
     <w:rsid w:val="006F10E0"/>
     <w:rsid w:val="00701080"/>
     <w:rsid w:val="007020A9"/>
     <w:rsid w:val="00707C83"/>
     <w:rsid w:val="00711B04"/>
     <w:rsid w:val="007231E6"/>
     <w:rsid w:val="007307C1"/>
     <w:rsid w:val="00730DEA"/>
     <w:rsid w:val="00731342"/>
     <w:rsid w:val="00732D35"/>
     <w:rsid w:val="00732E88"/>
     <w:rsid w:val="00740327"/>
     <w:rsid w:val="00752315"/>
     <w:rsid w:val="00756ECE"/>
     <w:rsid w:val="007572D9"/>
     <w:rsid w:val="0076358B"/>
     <w:rsid w:val="00770D13"/>
     <w:rsid w:val="00775850"/>
     <w:rsid w:val="0077669A"/>
     <w:rsid w:val="00777157"/>
     <w:rsid w:val="0078077D"/>
     <w:rsid w:val="007821A4"/>
     <w:rsid w:val="00782F4C"/>
     <w:rsid w:val="00785288"/>
     <w:rsid w:val="00785CD9"/>
     <w:rsid w:val="00790E9B"/>
     <w:rsid w:val="00791668"/>
     <w:rsid w:val="007932A3"/>
     <w:rsid w:val="00797CCA"/>
     <w:rsid w:val="007A0A3C"/>
     <w:rsid w:val="007A1F6B"/>
     <w:rsid w:val="007A6890"/>
     <w:rsid w:val="007A6DFF"/>
     <w:rsid w:val="007B1B66"/>
     <w:rsid w:val="007B3C77"/>
+    <w:rsid w:val="007B3E0F"/>
     <w:rsid w:val="007B4606"/>
     <w:rsid w:val="007B4800"/>
     <w:rsid w:val="007B5CD6"/>
     <w:rsid w:val="007C1AF4"/>
     <w:rsid w:val="007C7C1A"/>
     <w:rsid w:val="007D1040"/>
     <w:rsid w:val="007D1430"/>
     <w:rsid w:val="007D2239"/>
     <w:rsid w:val="007D3601"/>
     <w:rsid w:val="007D5463"/>
     <w:rsid w:val="007E3A2E"/>
     <w:rsid w:val="007F264A"/>
     <w:rsid w:val="007F3EFD"/>
     <w:rsid w:val="007F6333"/>
     <w:rsid w:val="007F63CB"/>
     <w:rsid w:val="007F74B3"/>
     <w:rsid w:val="00800C82"/>
     <w:rsid w:val="008018B8"/>
+    <w:rsid w:val="00805931"/>
     <w:rsid w:val="00811ADE"/>
     <w:rsid w:val="00813D97"/>
     <w:rsid w:val="00814696"/>
     <w:rsid w:val="008157D8"/>
     <w:rsid w:val="008172CE"/>
     <w:rsid w:val="00822429"/>
     <w:rsid w:val="00822AD0"/>
     <w:rsid w:val="008245F9"/>
     <w:rsid w:val="008275C9"/>
     <w:rsid w:val="008319C3"/>
     <w:rsid w:val="008325FB"/>
     <w:rsid w:val="00832AF6"/>
     <w:rsid w:val="00835139"/>
     <w:rsid w:val="00835C49"/>
     <w:rsid w:val="0084223F"/>
     <w:rsid w:val="00845D7C"/>
     <w:rsid w:val="00846448"/>
     <w:rsid w:val="00851B91"/>
     <w:rsid w:val="0085537C"/>
     <w:rsid w:val="00856A77"/>
     <w:rsid w:val="00857DB9"/>
     <w:rsid w:val="00870A3A"/>
     <w:rsid w:val="008711EE"/>
+    <w:rsid w:val="00872E71"/>
     <w:rsid w:val="008744F3"/>
     <w:rsid w:val="00875FE1"/>
     <w:rsid w:val="00876E8F"/>
     <w:rsid w:val="00890B27"/>
     <w:rsid w:val="00896503"/>
     <w:rsid w:val="008A3709"/>
     <w:rsid w:val="008A7189"/>
     <w:rsid w:val="008B4D9E"/>
     <w:rsid w:val="008B760E"/>
     <w:rsid w:val="008B7B93"/>
     <w:rsid w:val="008D1211"/>
     <w:rsid w:val="008D340F"/>
     <w:rsid w:val="008D5B86"/>
     <w:rsid w:val="008E0914"/>
     <w:rsid w:val="008E27D3"/>
     <w:rsid w:val="008E44A2"/>
     <w:rsid w:val="008E74CE"/>
     <w:rsid w:val="008F47E5"/>
     <w:rsid w:val="009060A3"/>
     <w:rsid w:val="0090613D"/>
     <w:rsid w:val="00906545"/>
     <w:rsid w:val="0091123E"/>
     <w:rsid w:val="009133FB"/>
     <w:rsid w:val="0091744A"/>
     <w:rsid w:val="00917EA2"/>
@@ -28148,50 +28394,51 @@
     <w:rsid w:val="009C5C3D"/>
     <w:rsid w:val="009C5E36"/>
     <w:rsid w:val="009D0AD6"/>
     <w:rsid w:val="009D0E93"/>
     <w:rsid w:val="009D1811"/>
     <w:rsid w:val="009D62DD"/>
     <w:rsid w:val="009E0F87"/>
     <w:rsid w:val="009E527F"/>
     <w:rsid w:val="009F1425"/>
     <w:rsid w:val="009F31A0"/>
     <w:rsid w:val="00A06EB9"/>
     <w:rsid w:val="00A137AA"/>
     <w:rsid w:val="00A13937"/>
     <w:rsid w:val="00A14C8A"/>
     <w:rsid w:val="00A15DE4"/>
     <w:rsid w:val="00A26046"/>
     <w:rsid w:val="00A26E5D"/>
     <w:rsid w:val="00A33B93"/>
     <w:rsid w:val="00A34A1C"/>
     <w:rsid w:val="00A36E86"/>
     <w:rsid w:val="00A41084"/>
     <w:rsid w:val="00A563AB"/>
     <w:rsid w:val="00A56B35"/>
     <w:rsid w:val="00A60302"/>
     <w:rsid w:val="00A67FBD"/>
+    <w:rsid w:val="00A721F2"/>
     <w:rsid w:val="00A77C3A"/>
     <w:rsid w:val="00A82749"/>
     <w:rsid w:val="00A85BBA"/>
     <w:rsid w:val="00A8685A"/>
     <w:rsid w:val="00A915F3"/>
     <w:rsid w:val="00A92B9E"/>
     <w:rsid w:val="00A95F1D"/>
     <w:rsid w:val="00A9626F"/>
     <w:rsid w:val="00AA3CF2"/>
     <w:rsid w:val="00AB0677"/>
     <w:rsid w:val="00AB2DF1"/>
     <w:rsid w:val="00AB7A0A"/>
     <w:rsid w:val="00AC3F2D"/>
     <w:rsid w:val="00AD0F5D"/>
     <w:rsid w:val="00AE1A75"/>
     <w:rsid w:val="00AE6932"/>
     <w:rsid w:val="00AF2CC4"/>
     <w:rsid w:val="00B13E03"/>
     <w:rsid w:val="00B209DE"/>
     <w:rsid w:val="00B2273A"/>
     <w:rsid w:val="00B228A6"/>
     <w:rsid w:val="00B24A0A"/>
     <w:rsid w:val="00B24F2C"/>
     <w:rsid w:val="00B25EF7"/>
     <w:rsid w:val="00B26B6B"/>
@@ -28263,113 +28510,110 @@
     <w:rsid w:val="00CC58F1"/>
     <w:rsid w:val="00CC7387"/>
     <w:rsid w:val="00CD1766"/>
     <w:rsid w:val="00CD4129"/>
     <w:rsid w:val="00CD43D4"/>
     <w:rsid w:val="00CD581D"/>
     <w:rsid w:val="00CD6512"/>
     <w:rsid w:val="00CD7D29"/>
     <w:rsid w:val="00CE26EB"/>
     <w:rsid w:val="00CF0D8A"/>
     <w:rsid w:val="00CF49B0"/>
     <w:rsid w:val="00CF5CC5"/>
     <w:rsid w:val="00D00CF5"/>
     <w:rsid w:val="00D00F34"/>
     <w:rsid w:val="00D04646"/>
     <w:rsid w:val="00D15218"/>
     <w:rsid w:val="00D15D78"/>
     <w:rsid w:val="00D176A5"/>
     <w:rsid w:val="00D264AB"/>
     <w:rsid w:val="00D30F1A"/>
     <w:rsid w:val="00D361D7"/>
     <w:rsid w:val="00D3758F"/>
     <w:rsid w:val="00D4710E"/>
     <w:rsid w:val="00D51AEC"/>
     <w:rsid w:val="00D6162F"/>
-    <w:rsid w:val="00D6484D"/>
     <w:rsid w:val="00D7001D"/>
     <w:rsid w:val="00D74E00"/>
     <w:rsid w:val="00D75F63"/>
     <w:rsid w:val="00D7771D"/>
     <w:rsid w:val="00D8466A"/>
     <w:rsid w:val="00D92266"/>
     <w:rsid w:val="00D92872"/>
     <w:rsid w:val="00D965BB"/>
     <w:rsid w:val="00D96745"/>
     <w:rsid w:val="00DA0F90"/>
     <w:rsid w:val="00DA261E"/>
     <w:rsid w:val="00DA6329"/>
     <w:rsid w:val="00DA7F0D"/>
     <w:rsid w:val="00DB2255"/>
     <w:rsid w:val="00DB7477"/>
     <w:rsid w:val="00DC1089"/>
     <w:rsid w:val="00DD1AB2"/>
     <w:rsid w:val="00DE33BE"/>
     <w:rsid w:val="00DE70DD"/>
     <w:rsid w:val="00DE7BD4"/>
     <w:rsid w:val="00DF3B84"/>
     <w:rsid w:val="00DF4CB2"/>
     <w:rsid w:val="00DF6D93"/>
     <w:rsid w:val="00E01D5E"/>
     <w:rsid w:val="00E02A11"/>
     <w:rsid w:val="00E1174B"/>
     <w:rsid w:val="00E13160"/>
     <w:rsid w:val="00E13839"/>
     <w:rsid w:val="00E14F96"/>
     <w:rsid w:val="00E20184"/>
     <w:rsid w:val="00E242A1"/>
     <w:rsid w:val="00E26214"/>
     <w:rsid w:val="00E30491"/>
     <w:rsid w:val="00E3654D"/>
     <w:rsid w:val="00E40260"/>
     <w:rsid w:val="00E41197"/>
     <w:rsid w:val="00E50BC4"/>
     <w:rsid w:val="00E533C9"/>
-    <w:rsid w:val="00E55803"/>
     <w:rsid w:val="00E724B0"/>
     <w:rsid w:val="00E7356F"/>
     <w:rsid w:val="00E74406"/>
     <w:rsid w:val="00E76B62"/>
     <w:rsid w:val="00E8709A"/>
     <w:rsid w:val="00E877E4"/>
     <w:rsid w:val="00E9116F"/>
-    <w:rsid w:val="00E91403"/>
     <w:rsid w:val="00E91CC5"/>
     <w:rsid w:val="00E95DF8"/>
     <w:rsid w:val="00EA1FC4"/>
     <w:rsid w:val="00EA206B"/>
     <w:rsid w:val="00EA3575"/>
     <w:rsid w:val="00EA361C"/>
     <w:rsid w:val="00EB008D"/>
     <w:rsid w:val="00EB0A7A"/>
     <w:rsid w:val="00EB16CF"/>
     <w:rsid w:val="00EB1E45"/>
-    <w:rsid w:val="00EC2506"/>
     <w:rsid w:val="00EC43B0"/>
     <w:rsid w:val="00EC4862"/>
     <w:rsid w:val="00ED2C95"/>
     <w:rsid w:val="00ED3275"/>
+    <w:rsid w:val="00ED4080"/>
     <w:rsid w:val="00ED7816"/>
     <w:rsid w:val="00ED7F44"/>
     <w:rsid w:val="00EE099B"/>
     <w:rsid w:val="00EE41F1"/>
     <w:rsid w:val="00EF0669"/>
     <w:rsid w:val="00F01739"/>
     <w:rsid w:val="00F073F0"/>
     <w:rsid w:val="00F12194"/>
     <w:rsid w:val="00F1374F"/>
     <w:rsid w:val="00F21446"/>
     <w:rsid w:val="00F23204"/>
     <w:rsid w:val="00F23756"/>
     <w:rsid w:val="00F26902"/>
     <w:rsid w:val="00F30A9F"/>
     <w:rsid w:val="00F3151E"/>
     <w:rsid w:val="00F33D98"/>
     <w:rsid w:val="00F35DF1"/>
     <w:rsid w:val="00F4062F"/>
     <w:rsid w:val="00F41CB9"/>
     <w:rsid w:val="00F52920"/>
     <w:rsid w:val="00F551E9"/>
     <w:rsid w:val="00F56015"/>
     <w:rsid w:val="00F61456"/>
     <w:rsid w:val="00F638FE"/>
     <w:rsid w:val="00F6549B"/>
@@ -28479,51 +28723,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="409E1B55"/>
   <w15:docId w15:val="{4EB73533-63DE-49A0-B484-FF197202F40B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -29156,108 +29400,108 @@
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007A0A3C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D965BB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="25910974">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="33044319">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1962809252">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/travel-expenses/travel/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/protected/display.aspx?DocID=72221" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travelguard.secure.force.com/TravelAssistance" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travelguard.secure.force.com/TravelAssistance" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travelguard.secure.force.com/TravelAssistance" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travelguard.secure.force.com/TravelAssistance" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.occhealth.manchester.ac.uk/travel/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.occhealth.manchester.ac.uk/travel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/travelling-abroad/email-abroad/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=46070" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/play.google.com/store/apps/details?id=com.keytravel.tripconcierge__;!!PDiH4ENfjr2_Jw!BIwkvVxKCYXntPoywQNPsDT3Qo-cN_w1nAuxYpGmAxoG7B-kZqrJksuMRu-dYAc5H2AZXe9m9Kb_eyXqZknK6_J6_X3SDaKmR517kw$" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=38313" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travelguard.secure.force.com/TravelAssistance" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travelguard.secure.force.com/TravelAssistance/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travelguard.secure.force.com/TravelAssistance" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/compliance-and-risk/travel/support/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travelguard.secure.force.com/TravelAssistance" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travelguard.secure.force.com/TravelAssistance" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/stay-safe-film" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/driving-abroad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.manchester.ac.uk/cas/login?service=http://documents.manchester.ac.uk/login2.aspx?ReturnUrl=%2fprotected%2fdisplay.aspx%3fDocID%3d44372" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travelguard.secure.force.com/TravelAssistance" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fitfortravel.nhs.uk/home.aspx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/foreign-travel-advice-for-people-with-mental-health-issues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staffnet.manchester.ac.uk/services/insurance/travel/business-travel-insurance/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.occhealth.manchester.ac.uk/contact-us" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=38313" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/apps.apple.com/gb/app/key-travel-mobile/id944977013?ls=1__;!!PDiH4ENfjr2_Jw!BIwkvVxKCYXntPoywQNPsDT3Qo-cN_w1nAuxYpGmAxoG7B-kZqrJksuMRu-dYAc5H2AZXe9m9Kb_eyXqZknK6_J6_X3SDaKq4RRd4A$" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/explained/controlled/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/stay-safe-film" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://travelguard.secure.force.com/TravelAssistance/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=9778" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthandsafety.manchester.ac.uk/toolkits/driving/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhs.uk/live-well/healthy-body/food-and-water-abroad/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/knowbeforeyougo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=23673" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.healthandsafety.manchester.ac.uk/toolkits/accidents/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theaa.com/getaway/idp/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.who.int/ith/en/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/who-the-fcdo-can-support-abroad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37546" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travelguard.secure.force.com/TravelAssistance" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=56164" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travelguard.secure.force.com/TravelAssistance" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/explained/controlled/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travelguard.secure.force.com/TravelAssistance" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.finance.manchester.ac.uk/buyingexpenses/buyinggoodsandservices/bookingtravel/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.travelhealthpro.org.uk/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=23673" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ahead.ie/studyabroad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthandsafety.manchester.ac.uk/toolkits/equipment/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=42983" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=42983" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/compliance-and-risk/travel/support/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhs.uk/conditions/travel-vaccinations/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keytravel.com/uk/travel-toolkit/key-travel-mobile-app/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/equality-diversity-inclusion/equality-groups/disability/support/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travel.state.gov/content/passports/en/go/safety/road.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staffnet.manchester.ac.uk/services/insurance/travel/business-travel-insurance/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/foreign-travel-advice-for-people-with-mental-health-issues" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/travel-expenses/travel/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=46176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travelguard.secure.force.com/TravelAssistance" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.finance.manchester.ac.uk/buyingexpenses/buyinggoodsandservices/bookingtravel/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travelguard.secure.force.com/TravelAssistance/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travelguard.secure.force.com/TravelAssistance" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.occhealth.manchester.ac.uk/services-overview/health-referrals/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthandsafety.manchester.ac.uk/toolkits/accidents/reporting/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/travel-expenses/travel/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/protected/display.aspx?DocID=72221" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthandsafety.manchester.ac.uk/toolkits/driving/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhs.uk/live-well/healthy-body/food-and-water-abroad/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.who.int/ith/en/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/foreign-travel-advice-for-people-with-mental-health-issues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=46070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=38313" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theaa.com/getaway/idp/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ahead.ie/studyabroad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthandsafety.manchester.ac.uk/toolkits/equipment/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=38313" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/stay-safe-film" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.finance.manchester.ac.uk/buyingexpenses/buyinggoodsandservices/bookingtravel/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staffnet.manchester.ac.uk/services/insurance/travel/business-travel-insurance/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/foreign-travel-advice-for-people-with-mental-health-issues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37546" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=56164" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/explained/controlled/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.occhealth.manchester.ac.uk/services-overview/health-referrals/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/travelling-abroad/email-abroad/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.occhealth.manchester.ac.uk/travel/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.occhealth.manchester.ac.uk/travel/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthandsafety.manchester.ac.uk/toolkits/accidents/reporting/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=42983" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=42983" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/compliance-and-risk/travel/support/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keytravel.com/uk/travel-toolkit/key-travel-mobile-app/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/stay-safe-film" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/driving-abroad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fitfortravel.nhs.uk/home.aspx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.manchester.ac.uk/cas/login?service=http://documents.manchester.ac.uk/login2.aspx?ReturnUrl=%2fprotected%2fdisplay.aspx%3fDocID%3d44372" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staffnet.manchester.ac.uk/services/insurance/travel/business-travel-insurance/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=46176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travelguard.secure.force.com/TravelAssistance" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.finance.manchester.ac.uk/buyingexpenses/buyinggoodsandservices/bookingtravel/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travelguard.secure.force.com/TravelAssistance/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=9778" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/knowbeforeyougo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.healthandsafety.manchester.ac.uk/toolkits/accidents/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/who-the-fcdo-can-support-abroad" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/play.google.com/store/apps/details?id=com.keytravel.tripconcierge__;!!PDiH4ENfjr2_Jw!BIwkvVxKCYXntPoywQNPsDT3Qo-cN_w1nAuxYpGmAxoG7B-kZqrJksuMRu-dYAc5H2AZXe9m9Kb_eyXqZknK6_J6_X3SDaKmR517kw$" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/compliance-and-risk/travel/support/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=23673" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.travelhealthpro.org.uk/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.occhealth.manchester.ac.uk/contact-us" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/apps.apple.com/gb/app/key-travel-mobile/id944977013?ls=1__;!!PDiH4ENfjr2_Jw!BIwkvVxKCYXntPoywQNPsDT3Qo-cN_w1nAuxYpGmAxoG7B-kZqrJksuMRu-dYAc5H2AZXe9m9Kb_eyXqZknK6_J6_X3SDaKq4RRd4A$" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/explained/controlled/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhs.uk/conditions/travel-vaccinations/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travel.state.gov/content/passports/en/go/safety/road.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=23673" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/travel-expenses/travel/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9557F5BF41D3429380FE4ED4606DD0C4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A1716D26-DC37-406F-A0ED-53C032550246}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002F7EC8" w:rsidRDefault="00722A00" w:rsidP="00722A00">
           <w:pPr>
             <w:pStyle w:val="9557F5BF41D3429380FE4ED4606DD0C45"/>
           </w:pPr>
           <w:r w:rsidRPr="00D228B7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -29412,222 +29656,221 @@
         </w:behaviors>
         <w:guid w:val="{86D80234-F204-4958-8593-370A715407A2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E66291" w:rsidRDefault="0004174F" w:rsidP="0004174F">
           <w:pPr>
             <w:pStyle w:val="5D4F3B0E87A044A984FDDFDCDD695741"/>
           </w:pPr>
           <w:r w:rsidRPr="00257C52">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Choose an Item</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="PMingLiU">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00722A00"/>
     <w:rsid w:val="0004174F"/>
     <w:rsid w:val="00260C00"/>
     <w:rsid w:val="002F7EC8"/>
     <w:rsid w:val="00557A0C"/>
     <w:rsid w:val="00670BAA"/>
     <w:rsid w:val="006D7926"/>
     <w:rsid w:val="00711AF9"/>
     <w:rsid w:val="00722A00"/>
     <w:rsid w:val="00746DD2"/>
     <w:rsid w:val="00800AA1"/>
+    <w:rsid w:val="008A1DF5"/>
     <w:rsid w:val="008F4275"/>
-    <w:rsid w:val="009374D4"/>
     <w:rsid w:val="009B1A4C"/>
+    <w:rsid w:val="00A010AE"/>
     <w:rsid w:val="00AD71F2"/>
     <w:rsid w:val="00D5259A"/>
-    <w:rsid w:val="00E55803"/>
     <w:rsid w:val="00E63633"/>
     <w:rsid w:val="00E66291"/>
+    <w:rsid w:val="00ED4080"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="zh-TW"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -30064,51 +30307,51 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DF4E43CDE704D6790A55ABB032A1DC1">
     <w:name w:val="3DF4E43CDE704D6790A55ABB032A1DC1"/>
     <w:rsid w:val="0004174F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F30E2ACE8B8413F912F005027CDBFA8">
     <w:name w:val="8F30E2ACE8B8413F912F005027CDBFA8"/>
     <w:rsid w:val="0004174F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3190F85C38854D4CB5F27FB365D7BA30">
     <w:name w:val="3190F85C38854D4CB5F27FB365D7BA30"/>
     <w:rsid w:val="0004174F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D4F3B0E87A044A984FDDFDCDD695741">
     <w:name w:val="5D4F3B0E87A044A984FDDFDCDD695741"/>
     <w:rsid w:val="0004174F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -30370,170 +30613,151 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003890FCEEF31B114094938ED373BA2245" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e40bbf066e2a0e4c09a1c51fa138bd2e">
-[...2 lines deleted...]
-    <xsd:import namespace="ce77b506-f453-4d71-892d-b0af93e47805"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="9f82b4a4-79e2-4023-8e0e-141192a79318">
+      <UserInfo>
+        <DisplayName>Larissa Fast</DisplayName>
+        <AccountId>17</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010065848BE6E29C2C4C9DE2CC31CFCA438B" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b359ac32b68aad6c0fe423b9dded422">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b976134f-9d78-4dbf-b132-18e76711157a" xmlns:ns3="9f82b4a4-79e2-4023-8e0e-141192a79318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4376ce0f353b7284717576047a73acea" ns2:_="" ns3:_="">
+    <xsd:import namespace="b976134f-9d78-4dbf-b132-18e76711157a"/>
+    <xsd:import namespace="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...11 lines deleted...]
-                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3adc53d9-8fbd-427e-bc68-e124dc7a04a2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b976134f-9d78-4dbf-b132-18e76711157a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="13" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
-[...11 lines deleted...]
-    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...21 lines deleted...]
-    <xsd:element name="_activity" ma:index="20" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ce77b506-f453-4d71-892d-b0af93e47805" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9f82b4a4-79e2-4023-8e0e-141192a79318" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...3 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -30592,154 +30816,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63A49A64-2BA1-4DE6-B4C0-2D90FF13F3C4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BE04DC9-0907-43E4-B9C1-A60A9B96D7B0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="3adc53d9-8fbd-427e-bc68-e124dc7a04a2"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48E80449-09AB-45C1-A2CA-BF9B176DADB7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BE04DC9-0907-43E4-B9C1-A60A9B96D7B0}">
-[...9 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8356263B-8592-4169-A8C9-2F65B7717822}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48B49D54-5F38-48A9-9CAF-331AC4DC7DEF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b976134f-9d78-4dbf-b132-18e76711157a"/>
+    <ds:schemaRef ds:uri="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>26</Pages>
-[...1 lines deleted...]
-  <Characters>37472</Characters>
+  <Pages>25</Pages>
+  <Words>6890</Words>
+  <Characters>36728</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>312</Lines>
-  <Paragraphs>87</Paragraphs>
+  <Lines>1311</Lines>
+  <Paragraphs>597</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>General Risk Assessment Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMIST, ISD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>43959</CharactersWithSpaces>
+  <CharactersWithSpaces>43021</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="552" baseType="variant">
       <vt:variant>
         <vt:i4>5767258</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>311</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.healthandsafety.manchester.ac.uk/toolkits/accidents/reporting/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2883685</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -32379,29 +32574,29 @@
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>General Risk Assessment Form</dc:title>
   <dc:subject/>
   <dc:creator>mprss02</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101003890FCEEF31B114094938ED373BA2245</vt:lpwstr>
+    <vt:lpwstr>0x01010065848BE6E29C2C4C9DE2CC31CFCA438B</vt:lpwstr>
   </property>
 </Properties>
 </file>