--- v1 (2026-06-16)
+++ v2 (2026-08-09)
@@ -1,44 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="1801"/>
         <w:tblW w:w="14737" w:type="dxa"/>
         <w:tblBorders>
@@ -1171,276 +1172,169 @@
                 <w:t>specific risk assessment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00822429" w:rsidRPr="00C74E5B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B0B57D1" w14:textId="77777777" w:rsidR="008744F3" w:rsidRPr="00C74E5B" w:rsidRDefault="008744F3" w:rsidP="008744F3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60463838" w14:textId="43962FBD" w:rsidR="00777157" w:rsidRPr="00C74E5B" w:rsidRDefault="00822429" w:rsidP="00822429">
+          <w:p w14:paraId="186F1B22" w14:textId="77777777" w:rsidR="007E753A" w:rsidRPr="007E753A" w:rsidRDefault="007E753A" w:rsidP="007E753A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74E5B">
-[...1 lines deleted...]
-                <w:rStyle w:val="normaltextrun"/>
+            <w:r w:rsidRPr="007E753A">
+              <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>When using thi</w:t>
-[...20 lines deleted...]
-              <w:r w:rsidRPr="00C74E5B">
+              <w:t xml:space="preserve">This assessment should consider any advice given by the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="007E753A">
                 <w:rPr>
-                  <w:rStyle w:val="normaltextrun"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                  <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Foreign, Commonwealth &amp; Development Office</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00C74E5B">
-[...1 lines deleted...]
-                <w:rStyle w:val="normaltextrun"/>
+            <w:r w:rsidRPr="007E753A">
+              <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (FCDO) and by the University’s travel insurer (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidRPr="00C74E5B">
+            <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="007E753A">
                 <w:rPr>
-                  <w:rStyle w:val="normaltextrun"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                  <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>AIG</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00C74E5B">
-[...1 lines deleted...]
-                <w:rStyle w:val="normaltextrun"/>
+            <w:r w:rsidRPr="007E753A">
+              <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">) for the areas being visited.   </w:t>
-[...3 lines deleted...]
-                <w:rStyle w:val="normaltextrun"/>
+              <w:t>) for the areas being visited. To access the AIG website, you must register an account on the app, using your University email and the policy number (0010015245).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E753A">
+              <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rStyle w:val="normaltextrun"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E753A">
+              <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> any specific or additional controls necessary due to the </w:t>
-[...3 lines deleted...]
-                <w:rStyle w:val="normaltextrun"/>
+              <w:t xml:space="preserve">If there is any specific or additional controls necessary due to the specific high risk for the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E753A">
+              <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">specific high risk </w:t>
-[...80 lines deleted...]
-              <w:t>If necessary, the residual risk rating should be altered to reflect the specific circumstances and any additional control measures identified.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>particular destination(s), you should adapt the form and complete the areas highlighted in purple.  If necessary, the residual risk rating should be altered to reflect the specific circumstances and any additional control measures identified</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16AB4F78" w14:textId="77777777" w:rsidR="00822429" w:rsidRPr="00C74E5B" w:rsidRDefault="00822429" w:rsidP="00822429">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66DFD668" w14:textId="301AFEF2" w:rsidR="00087571" w:rsidRPr="00C74E5B" w:rsidRDefault="00087571" w:rsidP="00087571">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74E5B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">You </w:t>
             </w:r>
             <w:r w:rsidR="00822429" w:rsidRPr="00C74E5B">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">should check if there is any special circumstances requiring further consideration, such as individual factors/personal characteristics; or health/disability.  If there is any, please discuss it with line manager in advance of travel.  In line with data protection requirements, any discussion should be recorded elsewhere, but it should be noted in the risk assessment that a discussion has taken place.    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34313D35" w14:textId="77777777" w:rsidR="00087571" w:rsidRPr="00C74E5B" w:rsidRDefault="00087571" w:rsidP="00087571">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6EF0084A" w14:textId="59C393ED" w:rsidR="00822429" w:rsidRPr="00C74E5B" w:rsidRDefault="00087571" w:rsidP="006E703E">
             <w:pPr>
@@ -3352,73 +3246,51 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00C9518A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">N.B. </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> or other unregulated accommodation will not be covered by the University’s travel insurance</w:t>
+              <w:t>N.B. AirBnB or other unregulated accommodation will not be covered by the University’s travel insurance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58228F6A" w14:textId="77777777" w:rsidR="00C9518A" w:rsidRDefault="00C9518A" w:rsidP="00C9518A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="948A54" w:themeColor="background2" w:themeShade="80"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A5C5941" w14:textId="29525F66" w:rsidR="00C9518A" w:rsidRPr="001F1456" w:rsidRDefault="00C9518A" w:rsidP="00C9518A">
             <w:pPr>
@@ -4822,75 +4694,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00910BD1">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ECLARATION </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">(must be completed by individual </w:t>
-[...23 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(must be completed by individual traveller)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B814BB4" w14:textId="77777777" w:rsidR="007E3A2E" w:rsidRDefault="007E3A2E" w:rsidP="009B4FF3">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A423811" w14:textId="77777777" w:rsidR="007E3A2E" w:rsidRPr="00FF04F5" w:rsidRDefault="007E3A2E" w:rsidP="009B4FF3">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
@@ -5935,51 +5783,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> immediately prior to travel. If the risk associated with any element of my travels increases</w:t>
             </w:r>
             <w:r w:rsidR="00EC4862">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="003538ED">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> I will flag this immediately with my Head of School or School Safety Advisor  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AE52332" w14:textId="52908A27" w:rsidR="0059001F" w:rsidRPr="0020743C" w:rsidRDefault="001813A1" w:rsidP="0020743C">
+          <w:p w14:paraId="2AE52332" w14:textId="52908A27" w:rsidR="0059001F" w:rsidRPr="0020743C" w:rsidRDefault="00777298" w:rsidP="0020743C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:ind w:left="404" w:hanging="404"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1540048299"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -6317,51 +6165,51 @@
               <w:sdtContent>
                 <w:r w:rsidR="0020743C" w:rsidRPr="007E1873">
                   <w:rPr>
                     <w:rStyle w:val="contentcontrolboundarysink"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0020743C" w:rsidRPr="007E1873">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> I am a first-time traveller to the country </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6501EB4B" w14:textId="5AB3F61E" w:rsidR="0059001F" w:rsidRDefault="001813A1" w:rsidP="0020743C">
+          <w:p w14:paraId="6501EB4B" w14:textId="5AB3F61E" w:rsidR="0059001F" w:rsidRDefault="00777298" w:rsidP="0020743C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:ind w:left="390" w:hanging="390"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="1566915244"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -6403,76 +6251,64 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="0059001F" w:rsidRPr="003538ED">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">I declare that I have insured or have sufficient travel funds to cover any expenses not covered by the University travel insurance (e.g. </w:t>
             </w:r>
             <w:r w:rsidR="00814696">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">food, drink, tuition/subscription </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00814696">
+              <w:t xml:space="preserve">food, drink, tuition/subscription fees, </w:t>
+            </w:r>
+            <w:r w:rsidR="0059001F" w:rsidRPr="003538ED">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">fees, </w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> etc.</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2A660C67" w14:textId="5EFDEE4E" w:rsidR="0020743C" w:rsidRPr="007E1873" w:rsidRDefault="001813A1" w:rsidP="0020743C">
+          </w:p>
+          <w:p w14:paraId="2A660C67" w14:textId="5EFDEE4E" w:rsidR="0020743C" w:rsidRPr="007E1873" w:rsidRDefault="00777298" w:rsidP="0020743C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:ind w:left="334" w:hanging="334"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="2087269125"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -6507,51 +6343,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00527861">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0020743C" w:rsidRPr="007E1873">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>I have provided a self-assessment of my general health, fitness and wellbeing and any personal characteristics which may increase my risk and adequately addressed any risks identified to my line manager/academic supervisor</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27F69F6A" w14:textId="63C114EB" w:rsidR="0020743C" w:rsidRPr="001822F2" w:rsidRDefault="001813A1" w:rsidP="0020743C">
+          <w:p w14:paraId="27F69F6A" w14:textId="63C114EB" w:rsidR="0020743C" w:rsidRPr="001822F2" w:rsidRDefault="00777298" w:rsidP="0020743C">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:ind w:left="376" w:hanging="376"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="contentcontrolboundarysink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1848696337"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -6750,51 +6586,51 @@
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="0020743C" w:rsidRPr="001822F2">
                   <w:rPr>
                     <w:rStyle w:val="normaltextrun"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0020743C" w:rsidRPr="001822F2">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> I have addressed these below</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64BCF342" w14:textId="2589512B" w:rsidR="0020743C" w:rsidRPr="003538ED" w:rsidRDefault="001813A1" w:rsidP="00CA58FC">
+          <w:p w14:paraId="64BCF342" w14:textId="2589512B" w:rsidR="0020743C" w:rsidRPr="003538ED" w:rsidRDefault="00777298" w:rsidP="00CA58FC">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
               <w:ind w:left="604" w:hanging="604"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:id w:val="-1022008182"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -6929,51 +6765,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0020743C">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>will seek further advice from Occupational Health</w:t>
             </w:r>
             <w:r w:rsidR="00527861">
               <w:rPr>
                 <w:rStyle w:val="contentcontrolboundarysink"/>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65BAAB7A" w14:textId="7549D725" w:rsidR="00CA58FC" w:rsidRDefault="001813A1" w:rsidP="00CA58FC">
+          <w:p w14:paraId="65BAAB7A" w14:textId="7549D725" w:rsidR="00CA58FC" w:rsidRDefault="00777298" w:rsidP="00CA58FC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="404"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1013804201"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -7172,71 +7008,59 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="486B639B" w14:textId="393C9A18" w:rsidR="008172CE" w:rsidRPr="009257C2" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009257C2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Additional specific measures required for this trip </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009257C2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>taking into account</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">taking into account </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidRPr="009257C2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:b/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>FCDO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009257C2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
@@ -9034,71 +8858,51 @@
               </w:tabs>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Any specific considerations</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> taking into account </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>FCDO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
@@ -9497,67 +9301,51 @@
                   <w:sz w:val="20"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>AIG Travel Assistance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007B1B66">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:r w:rsidRPr="007B1B66">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> keep </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> with any potential incidents or threat</w:t>
+              <w:t xml:space="preserve"> keep up-to-date with any potential incidents or threat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A49DFA8" w14:textId="449018B7" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:ind w:left="198" w:hanging="182"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9752,71 +9540,51 @@
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Any specific considerations</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> taking into account </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>FCDO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
@@ -10955,71 +10723,51 @@
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Any specific considerations</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> taking into account </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>FCDO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
@@ -11575,71 +11323,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="721C8F3D" w14:textId="4B328E1B" w:rsidR="008172CE" w:rsidRPr="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008172CE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Any specific considerations </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Any specific considerations taking into account </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r w:rsidRPr="008172CE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>FCDO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008172CE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r w:rsidRPr="008172CE">
                 <w:rPr>
@@ -12802,71 +12530,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Any specific considerations</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> taking into account </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>FCDO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
@@ -13139,71 +12847,51 @@
           <w:p w14:paraId="5E38C201" w14:textId="498C2FC3" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Any specific considerations</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> taking into account </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>FCDO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
@@ -13470,71 +13158,51 @@
           <w:p w14:paraId="07E31396" w14:textId="76DA1957" w:rsidR="008172CE" w:rsidRDefault="008172CE" w:rsidP="00805931">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Any specific considerations</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> taking into account </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>FCDO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
@@ -14433,59 +14101,57 @@
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:ind w:left="384" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC6FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Keep</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC6FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BC6FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BC6FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC6FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">busy </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC6FA4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC6FA4">
               <w:rPr>
@@ -14700,71 +14366,51 @@
               </w:tabs>
               <w:ind w:left="24"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Any specific considerations</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> taking into account </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>FCDO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
@@ -15054,71 +14700,51 @@
                 <w:tab w:val="left" w:pos="1450"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00344152">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Any specific considerations</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> taking into account </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>FCDO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EA3575">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r w:rsidRPr="00EA3575">
                 <w:rPr>
@@ -17211,67 +16837,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00797CCA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">usage of </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r w:rsidRPr="00797CCA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>blank laptop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00797CCA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to not carry </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> data or the export licence reference number and </w:t>
+              <w:t xml:space="preserve"> to not carry export controlled data or the export licence reference number and </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C2639E2" w14:textId="77777777" w:rsidR="004F629C" w:rsidRPr="00797CCA" w:rsidRDefault="004F629C" w:rsidP="00805931">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:ind w:left="471" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00797CCA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ii) details of how you will / will not access controlled data remotely that is stored in UoM (via email, servers etc)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DF425D6" w14:textId="5776E232" w:rsidR="004F629C" w:rsidRPr="004F629C" w:rsidRDefault="004F629C" w:rsidP="00805931">
@@ -18288,67 +17898,51 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D51AEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The risk is </w:t>
             </w:r>
             <w:r w:rsidRPr="00D51AEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>MEDIUM</w:t>
             </w:r>
             <w:r w:rsidRPr="00D51AEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - if it is more likely that harm might actually occur and the outcome could be more serious (</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> some time off work, or a minor physical injury.</w:t>
+              <w:t xml:space="preserve"> - if it is more likely that harm might actually occur and the outcome could be more serious (eg some time off work, or a minor physical injury.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D51AEC" w:rsidRPr="00D51AEC" w14:paraId="1868B621" w14:textId="77777777" w:rsidTr="00D51AEC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52080305" w14:textId="6D28354A" w:rsidR="00D51AEC" w:rsidRPr="00D51AEC" w:rsidRDefault="00D51AEC" w:rsidP="00D7001D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="567"/>
                 <w:tab w:val="num" w:pos="1134"/>
               </w:tabs>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D51AEC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
@@ -22705,78 +22299,79 @@
     <w:p w14:paraId="5ACBFC88" w14:textId="77777777" w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidRDefault="00F01739" w:rsidP="00F01739">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId96" w:history="1">
         <w:r w:rsidRPr="00F01739">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>UoM accident reporting</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00F01739" w:rsidRPr="00F01739" w:rsidSect="00527861">
       <w:headerReference w:type="default" r:id="rId97"/>
       <w:footerReference w:type="default" r:id="rId98"/>
       <w:headerReference w:type="first" r:id="rId99"/>
+      <w:footerReference w:type="first" r:id="rId100"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="851" w:right="1418" w:bottom="993" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DF39A10" w14:textId="77777777" w:rsidR="001813A1" w:rsidRDefault="001813A1">
+    <w:p w14:paraId="1BD76514" w14:textId="77777777" w:rsidR="00777298" w:rsidRDefault="00777298">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3741ADDC" w14:textId="77777777" w:rsidR="001813A1" w:rsidRDefault="001813A1">
+    <w:p w14:paraId="02627168" w14:textId="77777777" w:rsidR="00777298" w:rsidRDefault="00777298">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3883BF02" w14:textId="77777777" w:rsidR="001813A1" w:rsidRDefault="001813A1"/>
+    <w:p w14:paraId="7FC617DC" w14:textId="77777777" w:rsidR="00777298" w:rsidRDefault="00777298"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -22837,231 +22432,285 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="133028F6" w14:textId="67B5A9FA" w:rsidR="000508B8" w:rsidRPr="00334146" w:rsidRDefault="000508B8" w:rsidP="008D1211">
+  <w:p w14:paraId="133028F6" w14:textId="36D8CD40" w:rsidR="000508B8" w:rsidRPr="00334146" w:rsidRDefault="000508B8" w:rsidP="008D1211">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Compliance and Risk</w:t>
     </w:r>
     <w:r w:rsidRPr="00334146">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00334146">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00334146">
+    <w:r w:rsidR="2BF9D185" w:rsidRPr="2BF9D185">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Generic</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B3131B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> Risk Assessment Form</w:t>
     </w:r>
-    <w:r w:rsidRPr="00B3131B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Generic Risk Assessment Form</w:t>
+      <w:t xml:space="preserve"> for overseas business travel</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B3131B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> for overseas business travel</w:t>
+      <w:t xml:space="preserve">: Low </w:t>
     </w:r>
-    <w:r w:rsidRPr="00B3131B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">: Low </w:t>
+      <w:t xml:space="preserve">and moderate </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B3131B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">and moderate </w:t>
+      <w:t xml:space="preserve">risk </w:t>
     </w:r>
-    <w:r w:rsidRPr="00B3131B">
+    <w:r w:rsidR="2BF9D185" w:rsidRPr="2BF9D185">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">destination </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00334146">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">risk </w:t>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="2BF9D185" w:rsidRPr="2BF9D185">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
+        <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>destination</w:t>
-[...26 lines deleted...]
-      <w:t>ne</w:t>
+      <w:t>June</w:t>
     </w:r>
     <w:r w:rsidR="0065213C">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00CD7D29">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="00141D6B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="091A6008" w14:textId="2E6C7E25" w:rsidR="000508B8" w:rsidRPr="008D1211" w:rsidRDefault="000508B8" w:rsidP="008D1211">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4665"/>
+      <w:gridCol w:w="4665"/>
+      <w:gridCol w:w="4665"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="2BF9D185" w14:paraId="6E234328" w14:textId="77777777" w:rsidTr="2BF9D185">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4665" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="3780C146" w14:textId="5526EDD3" w:rsidR="2BF9D185" w:rsidRDefault="2BF9D185" w:rsidP="2BF9D185">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4665" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="3CD9A051" w14:textId="68204F24" w:rsidR="2BF9D185" w:rsidRDefault="2BF9D185" w:rsidP="2BF9D185">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4665" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="32FA1E3A" w14:textId="7A2918A4" w:rsidR="2BF9D185" w:rsidRDefault="2BF9D185" w:rsidP="2BF9D185">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="5A58860B" w14:textId="46B2C5CA" w:rsidR="00753D39" w:rsidRDefault="00753D39">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="417194E9" w14:textId="77777777" w:rsidR="001813A1" w:rsidRDefault="001813A1">
+    <w:p w14:paraId="0FBAFDE2" w14:textId="77777777" w:rsidR="00777298" w:rsidRDefault="00777298">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A1FB8F0" w14:textId="77777777" w:rsidR="001813A1" w:rsidRDefault="001813A1">
+    <w:p w14:paraId="11692C32" w14:textId="77777777" w:rsidR="00777298" w:rsidRDefault="00777298">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0D8A0602" w14:textId="77777777" w:rsidR="001813A1" w:rsidRDefault="001813A1"/>
+    <w:p w14:paraId="161B7AE4" w14:textId="77777777" w:rsidR="00777298" w:rsidRDefault="00777298"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BF5E6B9" w14:textId="3DD9A528" w:rsidR="000508B8" w:rsidRPr="00527861" w:rsidRDefault="000508B8" w:rsidP="00527861">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6C3BC0F8" w14:textId="77777777" w:rsidR="000508B8" w:rsidRDefault="000508B8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
@@ -23583,50 +23232,140 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F04411C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B0855BE"/>
+    <w:lvl w:ilvl="0" w:tplc="F31E87B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12E76686"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDEC0556"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23695,51 +23434,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="182C733F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7532669A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23808,51 +23547,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18837FFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A2CAF54"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23921,51 +23660,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19F3847B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C8AC7BC"/>
     <w:lvl w:ilvl="0" w:tplc="2A9894A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="43625424">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -24034,51 +23773,51 @@
     <w:lvl w:ilvl="7" w:tplc="04B25F54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AD7E5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D2C60F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43B4E268"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24147,51 +23886,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2053497D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CA0AD68"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24260,51 +23999,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21BE2352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB72BC8E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24373,51 +24112,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22430C0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFD296A6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24486,51 +24225,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29D74F30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="668470F4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24599,71 +24338,71 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A6236BA"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="08090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B104708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96EA3156"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24732,51 +24471,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39A93E16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07161DE0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EEA84E16">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
@@ -24844,51 +24583,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FE270D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2190F6F4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24957,51 +24696,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48BF18E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23A4C082"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25070,51 +24809,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A0A2592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CFCDA86"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25210,51 +24949,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DAD2CE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80188BCA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25323,51 +25062,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F2E55FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10782E3E"/>
     <w:lvl w:ilvl="0" w:tplc="F7FE58B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -25412,51 +25151,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54A4690C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E143476"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25525,51 +25264,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58AC7793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D360854E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25638,51 +25377,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A8E3EE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5674F4F0"/>
     <w:lvl w:ilvl="0" w:tplc="CAE8AF66">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25754,51 +25493,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AC50377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6B07C20"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25867,71 +25606,71 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BE9370D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="08090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CD760B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71E6E61E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26000,51 +25739,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E727ABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="819E30AA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26113,51 +25852,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F324D1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="511E7A9E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26226,51 +25965,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F6C7CF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="728E1D9E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="962" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1682" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26339,51 +26078,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6002" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6722" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61C20C83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6090DB80"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26479,51 +26218,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6476446E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC3C1DEE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26592,51 +26331,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="676E2DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7AEBE9E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26705,51 +26444,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B5B5394"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2918E820"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26818,51 +26557,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BA20713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37702324"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26931,51 +26670,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BB96151"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32C636BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -27044,51 +26783,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C0E2AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B50E5B0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27157,51 +26896,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71EB220C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1910BAEE"/>
     <w:lvl w:ilvl="0" w:tplc="73FCF85A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27273,51 +27012,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73763BFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DFD20E62"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27386,51 +27125,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73A422E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="883C07DE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27499,51 +27238,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BDF6DC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F30232C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27612,51 +27351,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FE26509"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A672EA42"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27726,213 +27465,215 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1099253193">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="46344978">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1927877314">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="175075005">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1869221520">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="271404683">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2056074408">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1816677153">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="339507174">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1442068472">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="570507252">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="46344978">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="12" w16cid:durableId="719477901">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1927877314">
+  <w:num w:numId="13" w16cid:durableId="1211071261">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="974334620">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1442727170">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1946182835">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="918052891">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1827474698">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="555824999">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1318416665">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1293444997">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="495612083">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="661852962">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="994918375">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1593319110">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="175075005">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="26" w16cid:durableId="486017815">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1869221520">
-[...29 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="1442727170">
+  <w:num w:numId="27" w16cid:durableId="1086728055">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1946182835">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="28" w16cid:durableId="1310285661">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="916285648">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="2034335116">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="2116821946">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="762410019">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1147817243">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1433012606">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="656878943">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="642202114">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="381754450">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1827360085">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="329262025">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="673069124">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="771441134">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="631864447">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="980888236">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="13116032">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="144"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:displayHorizontalDrawingGridEvery w:val="6"/>
   <w:displayVerticalDrawingGridEvery w:val="6"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridVerticalOrigin w:val="1985"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
@@ -27942,50 +27683,51 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="dgnword-docGUID" w:val="{176E2524-14F0-4C72-8ED3-E8BD19368768}"/>
     <w:docVar w:name="dgnword-eventsink" w:val="2681781536736"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="0020100F"/>
     <w:rsid w:val="00002FC9"/>
     <w:rsid w:val="000047D4"/>
     <w:rsid w:val="00007F81"/>
     <w:rsid w:val="000113D7"/>
     <w:rsid w:val="0001220D"/>
     <w:rsid w:val="00013C48"/>
     <w:rsid w:val="00015DFF"/>
     <w:rsid w:val="00022896"/>
     <w:rsid w:val="0002351D"/>
     <w:rsid w:val="00024BAE"/>
     <w:rsid w:val="00025E76"/>
     <w:rsid w:val="00031405"/>
     <w:rsid w:val="000341C7"/>
     <w:rsid w:val="0003572F"/>
+    <w:rsid w:val="0004174F"/>
     <w:rsid w:val="00042A08"/>
     <w:rsid w:val="00044706"/>
     <w:rsid w:val="000508B8"/>
     <w:rsid w:val="0005133D"/>
     <w:rsid w:val="00056DB6"/>
     <w:rsid w:val="00065577"/>
     <w:rsid w:val="00066471"/>
     <w:rsid w:val="000701CA"/>
     <w:rsid w:val="00083D61"/>
     <w:rsid w:val="00087571"/>
     <w:rsid w:val="0009445A"/>
     <w:rsid w:val="000A002D"/>
     <w:rsid w:val="000A23C0"/>
     <w:rsid w:val="000A486F"/>
     <w:rsid w:val="000A501D"/>
     <w:rsid w:val="000B0CF1"/>
     <w:rsid w:val="000B2DE9"/>
     <w:rsid w:val="000B3AE3"/>
     <w:rsid w:val="000B45E9"/>
     <w:rsid w:val="000B4621"/>
     <w:rsid w:val="000B54EC"/>
     <w:rsid w:val="000C5490"/>
     <w:rsid w:val="000D06FA"/>
     <w:rsid w:val="000D4213"/>
     <w:rsid w:val="000E5C66"/>
@@ -28183,50 +27925,51 @@
     <w:rsid w:val="0053090A"/>
     <w:rsid w:val="005316E8"/>
     <w:rsid w:val="00547538"/>
     <w:rsid w:val="00551CA6"/>
     <w:rsid w:val="00553A28"/>
     <w:rsid w:val="00554EC4"/>
     <w:rsid w:val="00555185"/>
     <w:rsid w:val="005570FB"/>
     <w:rsid w:val="00557A0C"/>
     <w:rsid w:val="00557AD1"/>
     <w:rsid w:val="0056248D"/>
     <w:rsid w:val="00571DF9"/>
     <w:rsid w:val="00574A3C"/>
     <w:rsid w:val="00574B9E"/>
     <w:rsid w:val="00575725"/>
     <w:rsid w:val="005758B0"/>
     <w:rsid w:val="005801A9"/>
     <w:rsid w:val="005816CD"/>
     <w:rsid w:val="00583302"/>
     <w:rsid w:val="0059001F"/>
     <w:rsid w:val="00595A4C"/>
     <w:rsid w:val="005A5050"/>
     <w:rsid w:val="005A6576"/>
     <w:rsid w:val="005B16E5"/>
     <w:rsid w:val="005B341E"/>
+    <w:rsid w:val="005B6C1D"/>
     <w:rsid w:val="005C135F"/>
     <w:rsid w:val="005C5BD6"/>
     <w:rsid w:val="005C61ED"/>
     <w:rsid w:val="005C6961"/>
     <w:rsid w:val="005C7E66"/>
     <w:rsid w:val="005D2610"/>
     <w:rsid w:val="005D2C8B"/>
     <w:rsid w:val="005D634C"/>
     <w:rsid w:val="005D6C20"/>
     <w:rsid w:val="005D74B1"/>
     <w:rsid w:val="005E68E8"/>
     <w:rsid w:val="005F57CD"/>
     <w:rsid w:val="00600D0C"/>
     <w:rsid w:val="006013F7"/>
     <w:rsid w:val="006015D0"/>
     <w:rsid w:val="00601F69"/>
     <w:rsid w:val="0060241B"/>
     <w:rsid w:val="00612148"/>
     <w:rsid w:val="00612ABE"/>
     <w:rsid w:val="00614B2A"/>
     <w:rsid w:val="00622FA5"/>
     <w:rsid w:val="0062607E"/>
     <w:rsid w:val="00630003"/>
     <w:rsid w:val="00631B0F"/>
     <w:rsid w:val="00634C9D"/>
@@ -28245,92 +27988,97 @@
     <w:rsid w:val="006668D0"/>
     <w:rsid w:val="00672AB3"/>
     <w:rsid w:val="00675BCB"/>
     <w:rsid w:val="00676282"/>
     <w:rsid w:val="006821CE"/>
     <w:rsid w:val="00682B13"/>
     <w:rsid w:val="00684A64"/>
     <w:rsid w:val="00693071"/>
     <w:rsid w:val="00694A94"/>
     <w:rsid w:val="006B1574"/>
     <w:rsid w:val="006B6E77"/>
     <w:rsid w:val="006C159B"/>
     <w:rsid w:val="006C2C67"/>
     <w:rsid w:val="006C7661"/>
     <w:rsid w:val="006D183E"/>
     <w:rsid w:val="006D43F2"/>
     <w:rsid w:val="006D5E84"/>
     <w:rsid w:val="006D77F9"/>
     <w:rsid w:val="006E703E"/>
     <w:rsid w:val="006E717F"/>
     <w:rsid w:val="006F10E0"/>
     <w:rsid w:val="00701080"/>
     <w:rsid w:val="007020A9"/>
     <w:rsid w:val="00707C83"/>
     <w:rsid w:val="00711B04"/>
+    <w:rsid w:val="00722A00"/>
     <w:rsid w:val="007231E6"/>
     <w:rsid w:val="007307C1"/>
     <w:rsid w:val="00730DEA"/>
     <w:rsid w:val="00731342"/>
     <w:rsid w:val="00732D35"/>
     <w:rsid w:val="00732E88"/>
     <w:rsid w:val="00740327"/>
     <w:rsid w:val="00752315"/>
+    <w:rsid w:val="00753D39"/>
     <w:rsid w:val="00756ECE"/>
     <w:rsid w:val="007572D9"/>
     <w:rsid w:val="0076358B"/>
     <w:rsid w:val="00770D13"/>
     <w:rsid w:val="00775850"/>
     <w:rsid w:val="0077669A"/>
     <w:rsid w:val="00777157"/>
+    <w:rsid w:val="00777298"/>
     <w:rsid w:val="0078077D"/>
     <w:rsid w:val="007821A4"/>
     <w:rsid w:val="00782F4C"/>
     <w:rsid w:val="00785288"/>
     <w:rsid w:val="00785CD9"/>
     <w:rsid w:val="00790E9B"/>
     <w:rsid w:val="00791668"/>
     <w:rsid w:val="007932A3"/>
     <w:rsid w:val="00797CCA"/>
+    <w:rsid w:val="007A03B3"/>
     <w:rsid w:val="007A0A3C"/>
     <w:rsid w:val="007A1F6B"/>
     <w:rsid w:val="007A6890"/>
     <w:rsid w:val="007A6DFF"/>
     <w:rsid w:val="007B1B66"/>
     <w:rsid w:val="007B3C77"/>
     <w:rsid w:val="007B3E0F"/>
     <w:rsid w:val="007B4606"/>
     <w:rsid w:val="007B4800"/>
     <w:rsid w:val="007B5CD6"/>
     <w:rsid w:val="007C1AF4"/>
     <w:rsid w:val="007C7C1A"/>
     <w:rsid w:val="007D1040"/>
     <w:rsid w:val="007D1430"/>
     <w:rsid w:val="007D2239"/>
     <w:rsid w:val="007D3601"/>
     <w:rsid w:val="007D5463"/>
     <w:rsid w:val="007E3A2E"/>
+    <w:rsid w:val="007E753A"/>
     <w:rsid w:val="007F264A"/>
     <w:rsid w:val="007F3EFD"/>
     <w:rsid w:val="007F6333"/>
     <w:rsid w:val="007F63CB"/>
     <w:rsid w:val="007F74B3"/>
     <w:rsid w:val="00800C82"/>
     <w:rsid w:val="008018B8"/>
     <w:rsid w:val="00805931"/>
     <w:rsid w:val="00811ADE"/>
     <w:rsid w:val="00813D97"/>
     <w:rsid w:val="00814696"/>
     <w:rsid w:val="008157D8"/>
     <w:rsid w:val="008172CE"/>
     <w:rsid w:val="00822429"/>
     <w:rsid w:val="00822AD0"/>
     <w:rsid w:val="008245F9"/>
     <w:rsid w:val="008275C9"/>
     <w:rsid w:val="008319C3"/>
     <w:rsid w:val="008325FB"/>
     <w:rsid w:val="00832AF6"/>
     <w:rsid w:val="00835139"/>
     <w:rsid w:val="00835C49"/>
     <w:rsid w:val="0084223F"/>
     <w:rsid w:val="00845D7C"/>
     <w:rsid w:val="00846448"/>
@@ -28647,84 +28395,87 @@
     <w:rsid w:val="0A3BD335"/>
     <w:rsid w:val="0C4D8707"/>
     <w:rsid w:val="0D4A8556"/>
     <w:rsid w:val="0F120B38"/>
     <w:rsid w:val="0F61F0BB"/>
     <w:rsid w:val="0F948A00"/>
     <w:rsid w:val="106CBD5C"/>
     <w:rsid w:val="10959AC4"/>
     <w:rsid w:val="12CC2AC2"/>
     <w:rsid w:val="1446D949"/>
     <w:rsid w:val="1677FF06"/>
     <w:rsid w:val="18E92C3A"/>
     <w:rsid w:val="1AB011EE"/>
     <w:rsid w:val="1D24B1C5"/>
     <w:rsid w:val="1DB51579"/>
     <w:rsid w:val="1E67F3C8"/>
     <w:rsid w:val="1F063021"/>
     <w:rsid w:val="21659B18"/>
     <w:rsid w:val="22196095"/>
     <w:rsid w:val="22A47B1D"/>
     <w:rsid w:val="24BE0DFE"/>
     <w:rsid w:val="251620B7"/>
     <w:rsid w:val="29C2948E"/>
     <w:rsid w:val="2ABEC8B0"/>
     <w:rsid w:val="2AFD6D96"/>
+    <w:rsid w:val="2BF9D185"/>
     <w:rsid w:val="2EADF335"/>
     <w:rsid w:val="2ED84FFE"/>
     <w:rsid w:val="2FDC005E"/>
     <w:rsid w:val="321B4FA0"/>
     <w:rsid w:val="36B8E1B6"/>
     <w:rsid w:val="36F5DCAD"/>
     <w:rsid w:val="37306414"/>
     <w:rsid w:val="39FDBD23"/>
     <w:rsid w:val="3AF551EA"/>
     <w:rsid w:val="3C0E44BF"/>
     <w:rsid w:val="40C23491"/>
     <w:rsid w:val="40F39490"/>
     <w:rsid w:val="40FB7B0A"/>
     <w:rsid w:val="43B446EC"/>
     <w:rsid w:val="44FF7363"/>
     <w:rsid w:val="46A7BB08"/>
     <w:rsid w:val="4F3A7FF5"/>
     <w:rsid w:val="4F456636"/>
     <w:rsid w:val="4FA6A220"/>
+    <w:rsid w:val="50C2FF01"/>
     <w:rsid w:val="50FC9F09"/>
     <w:rsid w:val="515DBD07"/>
     <w:rsid w:val="51F9F4F8"/>
     <w:rsid w:val="54C51E15"/>
     <w:rsid w:val="54E1DC9C"/>
     <w:rsid w:val="55DA3A99"/>
     <w:rsid w:val="571844CB"/>
     <w:rsid w:val="58197D5E"/>
     <w:rsid w:val="58D95CFA"/>
     <w:rsid w:val="5952DA60"/>
     <w:rsid w:val="5F665689"/>
     <w:rsid w:val="5F994932"/>
     <w:rsid w:val="6402D4F9"/>
     <w:rsid w:val="652C860F"/>
     <w:rsid w:val="67687710"/>
+    <w:rsid w:val="682337A9"/>
     <w:rsid w:val="68F5051B"/>
     <w:rsid w:val="6CD5B065"/>
     <w:rsid w:val="70CB2CF3"/>
     <w:rsid w:val="70F81C08"/>
     <w:rsid w:val="7402363D"/>
     <w:rsid w:val="7740C76B"/>
     <w:rsid w:val="77BF04D3"/>
     <w:rsid w:val="77FE06C1"/>
     <w:rsid w:val="7953817C"/>
     <w:rsid w:val="7A0AAFD9"/>
     <w:rsid w:val="7ED04C81"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -29117,51 +28868,50 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FB51F0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
@@ -29449,51 +29199,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1962809252">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/travel-expenses/travel/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/protected/display.aspx?DocID=72221" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthandsafety.manchester.ac.uk/toolkits/driving/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhs.uk/live-well/healthy-body/food-and-water-abroad/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.who.int/ith/en/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/foreign-travel-advice-for-people-with-mental-health-issues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=46070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=38313" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theaa.com/getaway/idp/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ahead.ie/studyabroad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthandsafety.manchester.ac.uk/toolkits/equipment/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=38313" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/stay-safe-film" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.finance.manchester.ac.uk/buyingexpenses/buyinggoodsandservices/bookingtravel/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staffnet.manchester.ac.uk/services/insurance/travel/business-travel-insurance/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/foreign-travel-advice-for-people-with-mental-health-issues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37546" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=56164" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/explained/controlled/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.occhealth.manchester.ac.uk/services-overview/health-referrals/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/travelling-abroad/email-abroad/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.occhealth.manchester.ac.uk/travel/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.occhealth.manchester.ac.uk/travel/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthandsafety.manchester.ac.uk/toolkits/accidents/reporting/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=42983" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=42983" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/compliance-and-risk/travel/support/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keytravel.com/uk/travel-toolkit/key-travel-mobile-app/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/stay-safe-film" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/driving-abroad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fitfortravel.nhs.uk/home.aspx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.manchester.ac.uk/cas/login?service=http://documents.manchester.ac.uk/login2.aspx?ReturnUrl=%2fprotected%2fdisplay.aspx%3fDocID%3d44372" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staffnet.manchester.ac.uk/services/insurance/travel/business-travel-insurance/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=46176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travelguard.secure.force.com/TravelAssistance" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.finance.manchester.ac.uk/buyingexpenses/buyinggoodsandservices/bookingtravel/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travelguard.secure.force.com/TravelAssistance/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=9778" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/knowbeforeyougo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.healthandsafety.manchester.ac.uk/toolkits/accidents/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/who-the-fcdo-can-support-abroad" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/play.google.com/store/apps/details?id=com.keytravel.tripconcierge__;!!PDiH4ENfjr2_Jw!BIwkvVxKCYXntPoywQNPsDT3Qo-cN_w1nAuxYpGmAxoG7B-kZqrJksuMRu-dYAc5H2AZXe9m9Kb_eyXqZknK6_J6_X3SDaKmR517kw$" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/compliance-and-risk/travel/support/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=23673" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.travelhealthpro.org.uk/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.occhealth.manchester.ac.uk/contact-us" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/apps.apple.com/gb/app/key-travel-mobile/id944977013?ls=1__;!!PDiH4ENfjr2_Jw!BIwkvVxKCYXntPoywQNPsDT3Qo-cN_w1nAuxYpGmAxoG7B-kZqrJksuMRu-dYAc5H2AZXe9m9Kb_eyXqZknK6_J6_X3SDaKq4RRd4A$" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/explained/controlled/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhs.uk/conditions/travel-vaccinations/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travel.state.gov/content/passports/en/go/safety/road.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=23673" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/travel-expenses/travel/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/travel-expenses/travel/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/protected/display.aspx?DocID=72221" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthandsafety.manchester.ac.uk/toolkits/driving/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhs.uk/live-well/healthy-body/food-and-water-abroad/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.who.int/ith/en/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/foreign-travel-advice-for-people-with-mental-health-issues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=46070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=38313" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theaa.com/getaway/idp/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ahead.ie/studyabroad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthandsafety.manchester.ac.uk/toolkits/equipment/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=38313" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/stay-safe-film" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.finance.manchester.ac.uk/buyingexpenses/buyinggoodsandservices/bookingtravel/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staffnet.manchester.ac.uk/services/insurance/travel/business-travel-insurance/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/foreign-travel-advice-for-people-with-mental-health-issues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37546" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=56164" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/explained/controlled/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.occhealth.manchester.ac.uk/services-overview/health-referrals/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/travelling-abroad/email-abroad/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.occhealth.manchester.ac.uk/travel/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.occhealth.manchester.ac.uk/travel/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthandsafety.manchester.ac.uk/toolkits/accidents/reporting/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=42983" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=42983" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/compliance-and-risk/travel/support/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keytravel.com/uk/travel-toolkit/key-travel-mobile-app/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/stay-safe-film" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/driving-abroad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fitfortravel.nhs.uk/home.aspx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.manchester.ac.uk/cas/login?service=http://documents.manchester.ac.uk/login2.aspx?ReturnUrl=%2fprotected%2fdisplay.aspx%3fDocID%3d44372" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staffnet.manchester.ac.uk/services/insurance/travel/business-travel-insurance/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=46176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.finance.manchester.ac.uk/buyingexpenses/buyinggoodsandservices/bookingtravel/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travelguard.secure.force.com/TravelAssistance/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=9778" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/knowbeforeyougo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.healthandsafety.manchester.ac.uk/toolkits/accidents/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/who-the-fcdo-can-support-abroad" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/play.google.com/store/apps/details?id=com.keytravel.tripconcierge__;!!PDiH4ENfjr2_Jw!BIwkvVxKCYXntPoywQNPsDT3Qo-cN_w1nAuxYpGmAxoG7B-kZqrJksuMRu-dYAc5H2AZXe9m9Kb_eyXqZknK6_J6_X3SDaKmR517kw$" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/compliance-and-risk/travel/support/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aigtravelprotect.com/?login" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=23673" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.travelhealthpro.org.uk/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.occhealth.manchester.ac.uk/contact-us" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/apps.apple.com/gb/app/key-travel-mobile/id944977013?ls=1__;!!PDiH4ENfjr2_Jw!BIwkvVxKCYXntPoywQNPsDT3Qo-cN_w1nAuxYpGmAxoG7B-kZqrJksuMRu-dYAc5H2AZXe9m9Kb_eyXqZknK6_J6_X3SDaKq4RRd4A$" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/explained/controlled/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhs.uk/conditions/travel-vaccinations/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travel.state.gov/content/passports/en/go/safety/road.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=23673" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/foreign-travel-advice" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/travel-expenses/travel/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9557F5BF41D3429380FE4ED4606DD0C4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A1716D26-DC37-406F-A0ED-53C032550246}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -29799,50 +29549,51 @@
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00722A00"/>
     <w:rsid w:val="0004174F"/>
     <w:rsid w:val="00260C00"/>
     <w:rsid w:val="002F7EC8"/>
     <w:rsid w:val="00557A0C"/>
     <w:rsid w:val="00670BAA"/>
     <w:rsid w:val="006D7926"/>
     <w:rsid w:val="00711AF9"/>
     <w:rsid w:val="00722A00"/>
     <w:rsid w:val="00746DD2"/>
     <w:rsid w:val="00800AA1"/>
     <w:rsid w:val="008A1DF5"/>
     <w:rsid w:val="008F4275"/>
     <w:rsid w:val="009B1A4C"/>
     <w:rsid w:val="00A010AE"/>
     <w:rsid w:val="00AD71F2"/>
+    <w:rsid w:val="00BA0B80"/>
     <w:rsid w:val="00D5259A"/>
     <w:rsid w:val="00E63633"/>
     <w:rsid w:val="00E66291"/>
     <w:rsid w:val="00ED4080"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -30627,63 +30378,50 @@
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="9f82b4a4-79e2-4023-8e0e-141192a79318">
       <UserInfo>
         <DisplayName>Larissa Fast</DisplayName>
         <AccountId>17</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...11 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010065848BE6E29C2C4C9DE2CC31CFCA438B" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b359ac32b68aad6c0fe423b9dded422">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b976134f-9d78-4dbf-b132-18e76711157a" xmlns:ns3="9f82b4a4-79e2-4023-8e0e-141192a79318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4376ce0f353b7284717576047a73acea" ns2:_="" ns3:_="">
     <xsd:import namespace="b976134f-9d78-4dbf-b132-18e76711157a"/>
     <xsd:import namespace="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b976134f-9d78-4dbf-b132-18e76711157a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -30816,1786 +30554,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BE04DC9-0907-43E4-B9C1-A60A9B96D7B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48E80449-09AB-45C1-A2CA-BF9B176DADB7}">
-[...14 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48B49D54-5F38-48A9-9CAF-331AC4DC7DEF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b976134f-9d78-4dbf-b132-18e76711157a"/>
     <ds:schemaRef ds:uri="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48E80449-09AB-45C1-A2CA-BF9B176DADB7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8356263B-8592-4169-A8C9-2F65B7717822}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>25</Pages>
-  <Words>6890</Words>
-  <Characters>36728</Characters>
+  <Words>6984</Words>
+  <Characters>36738</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1311</Lines>
-  <Paragraphs>597</Paragraphs>
+  <Lines>1469</Lines>
+  <Paragraphs>683</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>UMIST, ISD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>43021</CharactersWithSpaces>
+  <CharactersWithSpaces>43039</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...1658 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>General Risk Assessment Form</dc:title>
   <dc:subject/>
   <dc:creator>mprss02</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010065848BE6E29C2C4C9DE2CC31CFCA438B</vt:lpwstr>
   </property>
 </Properties>