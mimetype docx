--- v0 (2026-02-17)
+++ v1 (2026-06-19)
@@ -1,1177 +1,1321 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00760634" w:rsidRDefault="00230CED"/>
-    <w:p w:rsidR="004C674B" w:rsidRPr="004C674B" w:rsidRDefault="004C674B">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00760634" w:rsidRDefault="00230CED" w14:paraId="672A6659" wp14:textId="77777777"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="004C674B" w:rsidR="004C674B" w:rsidRDefault="004C674B" w14:paraId="0A37501D" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C674B" w:rsidRPr="004C674B" w:rsidRDefault="004C674B">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="004C674B" w:rsidR="004C674B" w:rsidRDefault="004C674B" w14:paraId="5A6D281D" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C674B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Interview Question Bank</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C674B" w:rsidRDefault="004C674B"/>
-    <w:p w:rsidR="00230CED" w:rsidRPr="00230CED" w:rsidRDefault="00230CED" w:rsidP="00230CED">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004C674B" w:rsidRDefault="004C674B" w14:paraId="5DAB6C7B" wp14:textId="77777777"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00230CED" w:rsidR="00230CED" w:rsidP="00230CED" w:rsidRDefault="00230CED" w14:paraId="1A208D58" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00230CED">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Starting the interview and put the candidate at ease:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00230CED" w:rsidRDefault="00230CED" w:rsidP="00230CED">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00230CED" w:rsidP="00230CED" w:rsidRDefault="00230CED" w14:paraId="45D0B861" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Can you tell us a little about yourself?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00230CED" w:rsidRDefault="00230CED" w:rsidP="00230CED">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00230CED" w:rsidP="00230CED" w:rsidRDefault="00230CED" w14:paraId="63AD3369" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Can you talk us through your CV / application form, highli</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>ghting the experience most relevant to the post you are applying for?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00230CED" w:rsidRDefault="00230CED" w:rsidP="00230CED">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00230CED" w:rsidP="00230CED" w:rsidRDefault="00230CED" w14:paraId="7571E323" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What do you know about the University? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00230CED" w:rsidRDefault="00230CED">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00230CED" w:rsidRDefault="00230CED" w14:paraId="02EB378F" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C674B" w:rsidRPr="004C674B" w:rsidRDefault="004C674B">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="004C674B" w:rsidR="004C674B" w:rsidRDefault="004C674B" w14:paraId="734B7A55" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C674B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Strengths Based Questions </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C674B" w:rsidRDefault="004C674B" w:rsidP="004C674B">
-      <w:pPr>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004C674B" w:rsidP="384DF7D4" w:rsidRDefault="004C674B" w14:paraId="5661D506" wp14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="390" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="384DF7D4" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strengths based </w:t>
+      </w:r>
+      <w:r w:rsidRPr="384DF7D4" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>question</w:t>
+      </w:r>
+      <w:r w:rsidRPr="384DF7D4" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are designed to focus on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="384DF7D4" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>candidates</w:t>
+      </w:r>
+      <w:r w:rsidRPr="384DF7D4" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strengths and what they enjoy, rather than just what they can do. </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004C674B" w:rsidP="384DF7D4" w:rsidRDefault="004C674B" w14:paraId="21F8C722" wp14:textId="77777777">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="390" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="54D26843" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The main benefit of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="54D26843" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>strengths based</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54D26843" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> questions is that t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54D26843" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>hey allow you to get to know the real individual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54D26843" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – they </w:t>
+      </w:r>
+      <w:r w:rsidRPr="54D26843" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54D26843" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a deeper insight to the candidate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54D26843" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="54D26843" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Competency interviews </w:t>
+      </w:r>
+      <w:r w:rsidRPr="54D26843" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>assesses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54D26843" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> whether someone can (or could) do the job, usually by asking for an example of when they have done something in the past</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54D26843" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="54D26843" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Instead</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54D26843" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a strengths approach allows you to assess someone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54D26843" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54D26843" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s motivation to do it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54D26843" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="54D26843" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is no right or wrong answer to a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="54D26843" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>strengths based</w:t>
+      </w:r>
+      <w:r w:rsidRPr="54D26843" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> question. </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004C674B" w:rsidRDefault="004C674B" w14:paraId="3EAE67D3" wp14:textId="77777777">
+      <w:r>
+        <w:t>Questions you can ask:</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004C674B" w:rsidP="384DF7D4" w:rsidRDefault="004C674B" w14:paraId="06DA53EF" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="390" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="384DF7D4" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidRPr="384DF7D4" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>energises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="384DF7D4" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004C674B" w:rsidP="404D9CC0" w:rsidRDefault="004C674B" w14:paraId="47ACB7C4" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="390" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="404D9CC0" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Describe a successful day at work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="404D9CC0" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="404D9CC0" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>What would have happened?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004C674B" w:rsidP="004C674B" w:rsidRDefault="004C674B" w14:paraId="2C4DC2A0" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="390" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Strengths based question are designed to focus on candidates strengths and what they enjoy, rather than just what they can do. </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>What is the part of your current role that interests you the most?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004C674B" w:rsidP="004C674B" w:rsidRDefault="004C674B" w14:paraId="15BEB78A" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="390" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>The main benefit of strengths based questions is that t</w:t>
-[...49 lines deleted...]
-    <w:p w:rsidR="004C674B" w:rsidRDefault="004C674B" w:rsidP="004C674B">
+        <w:t>What do you believe you are good at?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00583DC8" w:rsidP="004C674B" w:rsidRDefault="004C674B" w14:paraId="388059EE" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="390" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00583DC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">What </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="004C674B" w:rsidRDefault="004C674B" w:rsidP="004C674B">
+        <w:t>What has been your most significant achievement?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00583DC8" w:rsidP="004C674B" w:rsidRDefault="00583DC8" w14:paraId="3D905C8F" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="390" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Describe a successful day at work.  What would have happened?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="004C674B" w:rsidRDefault="004C674B" w:rsidP="004C674B">
+        <w:t>What are you most proud of?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00583DC8" w:rsidP="384DF7D4" w:rsidRDefault="00583DC8" w14:paraId="42AB12E5" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="390" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="384DF7D4" w:rsidR="00583DC8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="384DF7D4" w:rsidR="00583DC8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>favourite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="384DF7D4" w:rsidR="00583DC8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thing to do outside of work?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00583DC8" w:rsidR="004C674B" w:rsidP="384DF7D4" w:rsidRDefault="004C674B" w14:paraId="3D815D92" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="390" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="384DF7D4" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>What or who</w:t>
+      </w:r>
+      <w:r w:rsidRPr="384DF7D4" w:rsidR="004C674B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inspires you?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002F5FF8" w:rsidP="384DF7D4" w:rsidRDefault="002F5FF8" w14:paraId="3EF3E636" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="on" w:after="390" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="384DF7D4" w:rsidR="002F5FF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is the most important thing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="384DF7D4" w:rsidR="002F5FF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="384DF7D4" w:rsidR="002F5FF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="384DF7D4" w:rsidR="002F5FF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when looking for a new role?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002F5FF8" w:rsidP="004C674B" w:rsidRDefault="002F5FF8" w14:paraId="69CAB0B7" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="390" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>What is the part of your current role that interests you the most?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="004C674B" w:rsidRDefault="004C674B" w:rsidP="004C674B">
+        <w:t xml:space="preserve">What gives a job purpose for you? </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002F5FF8" w:rsidP="002F5FF8" w:rsidRDefault="002F5FF8" w14:paraId="0A188EE8" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00583DC8" w:rsidRDefault="004C674B" w:rsidP="004C674B">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What doesn’t get done on your to-do list? </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002F5FF8" w:rsidP="002F5FF8" w:rsidRDefault="002F5FF8" w14:paraId="56D9F9C3" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00583DC8" w:rsidRDefault="00583DC8" w:rsidP="004C674B">
+      </w:pPr>
+      <w:r>
+        <w:t>What de-energises you at work?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002F5FF8" w:rsidP="002F5FF8" w:rsidRDefault="002F5FF8" w14:paraId="6E16E19F" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00583DC8" w:rsidRDefault="00583DC8" w:rsidP="004C674B">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What would others describe as your key strengths?  How </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>does that compare with what you feel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> are your strengths? </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002F5FF8" w:rsidP="002F5FF8" w:rsidRDefault="002F5FF8" w14:paraId="30558D18" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...31 lines deleted...]
-    <w:p w:rsidR="004C674B" w:rsidRPr="00583DC8" w:rsidRDefault="004C674B" w:rsidP="004C674B">
+      </w:pPr>
+      <w:r>
+        <w:t>What do you do to keep up to date in your field?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002F5FF8" w:rsidP="002F5FF8" w:rsidRDefault="002F5FF8" w14:paraId="6D401689" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="002F5FF8" w:rsidRDefault="002F5FF8" w:rsidP="004C674B">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What do you believe are your biggest development areas and why?  What have you done about them in the last year? </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002F5FF8" w:rsidP="002F5FF8" w:rsidRDefault="002F5FF8" w14:paraId="58075E1D" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...129 lines deleted...]
-        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How would we get the best out of you? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F5FF8" w:rsidRDefault="002F5FF8" w:rsidP="002F5FF8">
-[...5 lines deleted...]
-    <w:p w:rsidR="004C674B" w:rsidRPr="00502213" w:rsidRDefault="004C674B">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002F5FF8" w:rsidP="002F5FF8" w:rsidRDefault="002F5FF8" w14:paraId="6A05A809" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004C674B" w:rsidRDefault="004C674B" w14:paraId="5A39BBE3" wp14:textId="77777777"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00502213" w:rsidR="004C674B" w:rsidRDefault="004C674B" w14:paraId="26781A30" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00502213">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Competency Based Questions </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C674B" w:rsidRDefault="00583DC8">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004C674B" w:rsidRDefault="00583DC8" w14:paraId="57C505A1" wp14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Competency based interview questions ask candidates to give examples of work they have done previously that aligns to the work required by the job they are applying for.  </w:t>
       </w:r>
       <w:r w:rsidR="00502213">
         <w:t xml:space="preserve">Competency based questions should be aligned to the role profile.  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The idea behind competency based interview questions is that past performance can indicate the potential for future success. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C674B" w:rsidRDefault="004C674B">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="004C674B" w:rsidRDefault="004C674B" w14:paraId="7215B121" wp14:textId="77777777">
       <w:r>
         <w:t>Remember!  Competency based questions can be practiced.  You may need to ask probing questions to get sufficient detail.  Try asking ‘tell me more about that’ or ‘tell me more about your specific role’</w:t>
       </w:r>
       <w:r w:rsidR="00502213">
         <w:t xml:space="preserve">.  The context of the example (such as the organisation or circumstances) will be relevant – you may need to ask follow up questions here too such as ‘what did you learn’,  ‘what would you do differently if you did that again’ or ‘how would you transfer that to the university’ to check whether the competency is deeply held. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00502213" w:rsidRDefault="00502213">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00502213" w:rsidRDefault="00502213" w14:paraId="203B328C" wp14:textId="77777777">
       <w:r>
         <w:t>Questions you can ask include:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00502213" w:rsidRDefault="00502213" w:rsidP="00502213">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00502213" w:rsidP="00502213" w:rsidRDefault="00502213" w14:paraId="45AC46AE" wp14:textId="5FBD08EC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00502213">
+        <w:rPr/>
         <w:t xml:space="preserve">Give me an example of when you have </w:t>
       </w:r>
+      <w:r w:rsidR="00502213">
+        <w:rPr/>
+        <w:t>led</w:t>
+      </w:r>
+      <w:r w:rsidR="00502213">
+        <w:rPr/>
+        <w:t xml:space="preserve"> a project. What was your role and what do you believe was the main success?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00583DC8" w:rsidP="00502213" w:rsidRDefault="00583DC8" w14:paraId="22744F04" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Tell me about a time that you had a challenging deadline to meet.  What happened – how well did you meet the deadline?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00583DC8" w:rsidP="00502213" w:rsidRDefault="00583DC8" w14:paraId="5816C0D9" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Give me an example of dealing with a difficult customer or colleague.  What were the circumstances and what did you do?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00583DC8" w:rsidP="00502213" w:rsidRDefault="00583DC8" w14:paraId="5602F690" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Describe a situation where you have played a key role in a team.  What was your role and what did you achieve?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00583DC8" w:rsidP="00502213" w:rsidRDefault="00583DC8" w14:paraId="5A0742A4" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tell me about a time when you required </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>lead</w:t>
+        <w:t>to come</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> a project. What was your role and what do you believe was the main success?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00583DC8" w:rsidRDefault="00583DC8" w:rsidP="00502213">
+        <w:t xml:space="preserve"> up with a new solution to a problem.  What were the circumstances and what did you do?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00583DC8" w:rsidP="00502213" w:rsidRDefault="00583DC8" w14:paraId="76886D83" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Tell me about a time that you had a challenging deadline to meet.  What happened – how well did you meet the deadline?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00583DC8" w:rsidRDefault="00583DC8" w:rsidP="00502213">
+        <w:t>Give me an example of a presentation that you have delivered.  What was the topic and what feedback did you receive?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00583DC8" w:rsidP="00502213" w:rsidRDefault="00583DC8" w14:paraId="0FF5586F" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Give me an example of dealing with a difficult customer or colleague.  What were the circumstances and what did you do?  </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00583DC8" w:rsidRDefault="00583DC8" w:rsidP="00502213">
+        <w:t>Tell me about a time where you have introduced a new approach, or changed typical ways of working.</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B5D07" w:rsidP="00502213" w:rsidRDefault="000B5D07" w14:paraId="23E40F77" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Describe a situation where you have played a key role in a team.  What was your role and what did you achieve?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00583DC8" w:rsidRDefault="00583DC8" w:rsidP="00502213">
+        <w:t>Give me an example of a challenge you have faced at work.  What was it and what did you do?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B5D07" w:rsidP="00502213" w:rsidRDefault="000B5D07" w14:paraId="640B3FBA" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tell me about a time when you required </w:t>
+        <w:t>Tell me about a time that you have used data to solve a problem at work.  What was the data and how did you analyse it?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B5D07" w:rsidP="00502213" w:rsidRDefault="000B5D07" w14:paraId="424CA122" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Tell me about a time you have had to persuade and influence someone to your point of view.  What happened?  Were you successful?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="000B5D07" w:rsidP="00502213" w:rsidRDefault="000B5D07" w14:paraId="68F70FE8" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Tell me about a time when you have worked as part of a successful team? What did you achieve together?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00583DC8" w:rsidP="00583DC8" w:rsidRDefault="000B5D07" w14:paraId="4B73F0D5" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Tell me about a time you have had to implement something you disagreed with.  What did you do?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="006753D9" w:rsidP="00583DC8" w:rsidRDefault="006753D9" w14:paraId="0C19AB7E" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tell me about the activities you have undertaken recently do develop your skills and knowledge? </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="006753D9" w:rsidP="00583DC8" w:rsidRDefault="006753D9" w14:paraId="52D738CA" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Can you tell me about a time that you have performed above and beyond the requirements of your </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>to come</w:t>
+        <w:t>role.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> up with a new solution to a problem.  What were the circumstances and what did you do?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00583DC8" w:rsidRDefault="00583DC8" w:rsidP="00502213">
+        <w:t xml:space="preserve">  What did you do? What feedback did you receive?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="006753D9" w:rsidP="00583DC8" w:rsidRDefault="006753D9" w14:paraId="46B80A85" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Give me an example of a presentation that you have delivered.  What was the topic and what feedback did you receive?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00583DC8" w:rsidRDefault="00583DC8" w:rsidP="00502213">
+        <w:t xml:space="preserve">Give me an example of where you have had to have a difficult conversation at work.  How did you approach it? </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="006753D9" w:rsidP="00583DC8" w:rsidRDefault="006753D9" w14:paraId="31DC697F" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Tell me about a time where you have introduced a new approach, or changed typical ways of working.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="000B5D07" w:rsidRDefault="000B5D07" w:rsidP="00502213">
+        <w:t xml:space="preserve">Tell me about the last time you had to make a significant decision.  How did you decide on the best course of action? </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="006753D9" w:rsidP="00583DC8" w:rsidRDefault="006753D9" w14:paraId="3D06C290" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Give me an example of a challenge you have faced at work.  What was it and what did you do?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="000B5D07" w:rsidRDefault="000B5D07" w:rsidP="00502213">
+        <w:t xml:space="preserve">Give me an example of introducing a new approach or initiative at work.  How did you go about this? </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00230CED" w:rsidP="00502213" w:rsidRDefault="00230CED" w14:paraId="41C8F396" wp14:textId="77777777"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00230CED" w:rsidR="00230CED" w:rsidP="00583DC8" w:rsidRDefault="00230CED" w14:paraId="17CD533E" wp14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00230CED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Questions for people managers</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00230CED" w:rsidP="00230CED" w:rsidRDefault="00230CED" w14:paraId="0230D481" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>How would you describe your leadership / management style?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00230CED" w:rsidP="00230CED" w:rsidRDefault="00230CED" w14:paraId="51B62083" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What do you think your team would say about you when you are not in the room? </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00230CED" w:rsidP="00230CED" w:rsidRDefault="00230CED" w14:paraId="275AE36A" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What would you like your team to say about you when you are not in the room?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00230CED" w:rsidP="00230CED" w:rsidRDefault="00230CED" w14:paraId="50C24175" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What are the best things about leading a team of people? </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00230CED" w:rsidP="00230CED" w:rsidRDefault="00230CED" w14:paraId="53B88213" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What is your approach to developing others?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00230CED" w:rsidP="00230CED" w:rsidRDefault="00230CED" w14:paraId="7759EA07" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Tell me about a time that you have used data to solve a problem at work.  What was the data and how did you analyse it?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="000B5D07" w:rsidRDefault="000B5D07" w:rsidP="00502213">
+        <w:t>Give me an example of when you have led a successful team.  What made them successful?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00230CED" w:rsidP="00230CED" w:rsidRDefault="00230CED" w14:paraId="5A6662F4" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w:rsidR="000B5D07" w:rsidRDefault="000B5D07" w:rsidP="00502213">
+        <w:t>Give me an example of dealing with under performance in your team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00230CED" w:rsidP="00230CED" w:rsidRDefault="00230CED" w14:paraId="405178EB" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Tell me about a time when you have worked as part of a successful team? What did you achieve together?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00583DC8" w:rsidRDefault="000B5D07" w:rsidP="00583DC8">
+        <w:t>Tell me about a challenging time in your role as a manager.  What was challenging and what did you do?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00230CED" w:rsidP="00230CED" w:rsidRDefault="00230CED" w14:paraId="71CBE558" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Tell me about a time you have had to implement something you disagreed with.  What did you do?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006753D9" w:rsidRDefault="006753D9" w:rsidP="00583DC8">
+        <w:t>Give me an example of dealing with a difficult or sensitive issue within your team.  What was it and what did you do?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00230CED" w:rsidP="00230CED" w:rsidRDefault="00230CED" w14:paraId="7DA1DAC3" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tell me about the activities you have undertaken recently do develop your skills and knowledge? </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006753D9" w:rsidRDefault="006753D9" w:rsidP="00583DC8">
+        <w:t xml:space="preserve">Tell me about a time when you have had to use your communication skills to best effect with your team.  What were the circumstances and how successful were you? </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00230CED" w:rsidP="00230CED" w:rsidRDefault="00230CED" w14:paraId="77068C30" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Can you tell me about a time that you have performed above and beyond the requirements of your </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="006753D9" w:rsidRDefault="006753D9" w:rsidP="00583DC8">
+        <w:t>Can you give me an example of a time when you have had to resolve conflict?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00230CED" w:rsidP="00230CED" w:rsidRDefault="00230CED" w14:paraId="475E0FF5" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Give me an example of where you have had to have a difficult conversation at work.  How did you approach it? </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006753D9" w:rsidRDefault="006753D9" w:rsidP="00583DC8">
+        <w:t xml:space="preserve">Explain how you currently develop your team.  What do you have in place in your current role to ensure people perform at their best? </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00230CED" w:rsidP="00230CED" w:rsidRDefault="00230CED" w14:paraId="247060E3" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tell me about the last time you had to make a significant decision.  How did you decide on the best course of action? </w:t>
-[...15 lines deleted...]
-    <w:p w:rsidR="00230CED" w:rsidRPr="00230CED" w:rsidRDefault="00230CED" w:rsidP="00583DC8">
+        <w:t xml:space="preserve">Give me an example of leading or implementing change.  What did you do?  How successful do you feel that you were? </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00230CED" w:rsidP="00583DC8" w:rsidRDefault="00230CED" w14:paraId="72A3D3EC" wp14:textId="77777777"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00230CED" w:rsidR="00230CED" w:rsidP="00583DC8" w:rsidRDefault="00230CED" w14:paraId="3BA4838A" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00230CED">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Questions for people managers</w:t>
-[...168 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Questions about starting successfully </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00583DC8" w:rsidRDefault="00583DC8" w:rsidP="00230CED">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00583DC8" w:rsidP="00230CED" w:rsidRDefault="00583DC8" w14:paraId="27A681C1" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How would </w:t>
       </w:r>
       <w:r w:rsidR="00E142BB">
         <w:t>you approach building credibility</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> within your team</w:t>
       </w:r>
       <w:r w:rsidR="00AA6AB9">
         <w:t xml:space="preserve"> in the first few weeks and months</w:t>
       </w:r>
       <w:r>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00583DC8" w:rsidRDefault="00583DC8" w:rsidP="00230CED">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00583DC8" w:rsidP="00230CED" w:rsidRDefault="00583DC8" w14:paraId="54E4A7E3" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>What would your 30 / 60 / 90 day plan be</w:t>
       </w:r>
       <w:r w:rsidR="00AA6AB9">
         <w:t xml:space="preserve"> if you were appointed</w:t>
       </w:r>
       <w:r>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00583DC8" w:rsidRDefault="00583DC8" w:rsidP="00230CED">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00583DC8" w:rsidP="00230CED" w:rsidRDefault="00583DC8" w14:paraId="3A181998" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>What would you want to achieve in your first 30 days</w:t>
       </w:r>
       <w:r w:rsidR="00AA6AB9">
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00583DC8" w:rsidRDefault="00583DC8" w:rsidP="00230CED">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00583DC8" w:rsidP="00230CED" w:rsidRDefault="00583DC8" w14:paraId="5FF31ED6" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>What goals would you set yourself</w:t>
       </w:r>
       <w:r w:rsidR="00AA6AB9">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA6AB9" w:rsidRDefault="00AA6AB9" w:rsidP="00230CED">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00AA6AB9" w:rsidP="00230CED" w:rsidRDefault="00AA6AB9" w14:paraId="60540FD3" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What key contribution would you make if you came to work with us? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00583DC8" w:rsidRDefault="00583DC8" w:rsidP="00230CED">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00583DC8" w:rsidP="00230CED" w:rsidRDefault="00583DC8" w14:paraId="45D4AEAA" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>What would you want from me as your manager</w:t>
       </w:r>
       <w:r w:rsidR="00AA6AB9">
         <w:t xml:space="preserve"> if you came to work for us? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00583DC8" w:rsidRDefault="00583DC8" w:rsidP="00230CED">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00583DC8" w:rsidP="00230CED" w:rsidRDefault="00583DC8" w14:paraId="3F5D003E" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Why do you want this role?</w:t>
       </w:r>
       <w:r w:rsidR="00AA6AB9">
         <w:t xml:space="preserve">  Why do you want to work for us? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00583DC8" w:rsidRDefault="00583DC8" w:rsidP="00230CED">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00583DC8" w:rsidP="00230CED" w:rsidRDefault="00583DC8" w14:paraId="1EE71CAB" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Why do you believe you are the most suitable person for this role?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00583DC8" w:rsidRDefault="00583DC8" w:rsidP="00583DC8"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00583DC8" w:rsidP="00583DC8" w:rsidRDefault="00583DC8" w14:paraId="0D0B940D" wp14:textId="77777777"/>
     <w:sectPr w:rsidR="00583DC8">
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1205,739 +1349,746 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="02423E86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C84468EC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="29D5066B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F37C7F0C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="3BF02960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1090A352"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="5EBB0345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DDA7368"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:zoom w:percent="100"/>
   <w:doNotDisplayPageBoundaries/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C674B"/>
     <w:rsid w:val="000B5D07"/>
     <w:rsid w:val="00230CED"/>
     <w:rsid w:val="002F5FF8"/>
     <w:rsid w:val="00370A8A"/>
     <w:rsid w:val="004C674B"/>
     <w:rsid w:val="00502213"/>
     <w:rsid w:val="00583DC8"/>
     <w:rsid w:val="006753D9"/>
     <w:rsid w:val="00AA6AB9"/>
     <w:rsid w:val="00CF2B54"/>
     <w:rsid w:val="00E142BB"/>
+    <w:rsid w:val="384DF7D4"/>
+    <w:rsid w:val="404D9CC0"/>
+    <w:rsid w:val="54D26843"/>
+    <w:rsid w:val="5D581FB9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="67C583B6"/>
+  <w15:docId w15:val="{7448A227-1097-49ED-B4D3-CADAD799A91A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...19 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...84 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004C674B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -2121,52 +2272,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004C674B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId8" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2410,70 +2560,364 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C2F5FF63A2F3B747BDFD33B6B723DD2C" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c4fdaf2b0033796e497d539135257a3e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="81e64b91-e382-48ec-a5e5-37dcfc1d5994" xmlns:ns3="e67922f3-9631-4005-9847-de3ff947d360" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4549cba1ca0fa5a7a90bee536c0b7ff1" ns2:_="" ns3:_="">
+    <xsd:import namespace="81e64b91-e382-48ec-a5e5-37dcfc1d5994"/>
+    <xsd:import namespace="e67922f3-9631-4005-9847-de3ff947d360"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="81e64b91-e382-48ec-a5e5-37dcfc1d5994" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="22" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e67922f3-9631-4005-9847-de3ff947d360" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f9a12ef7-d8d3-461a-84c2-03a75408ff63}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e67922f3-9631-4005-9847-de3ff947d360">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="81e64b91-e382-48ec-a5e5-37dcfc1d5994">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e67922f3-9631-4005-9847-de3ff947d360" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E68AEC2E-A1A9-44E6-98E4-E9575F453A33}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41D41236-2DAB-42D4-A911-52ADF58C2EBB}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4593F4D4-D96A-4CFE-A7A7-78DA6FFB3CA4}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>The University of Manchester</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Gemma Dale</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Nicola Somers</lastModifiedBy>
+  <revision>6</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100C2F5FF63A2F3B747BDFD33B6B723DD2C</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>