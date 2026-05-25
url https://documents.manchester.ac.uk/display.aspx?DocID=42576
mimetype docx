--- v0 (2025-11-17)
+++ v1 (2026-05-25)
@@ -1,104 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3103"/>
         <w:gridCol w:w="7159"/>
       </w:tblGrid>
       <w:tr w:rsidR="00693A67" w14:paraId="04B9D2EF" w14:textId="77777777" w:rsidTr="00F91934">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="216C3D44" w14:textId="77777777" w:rsidR="00693A67" w:rsidRDefault="00693A67" w:rsidP="004B74D9">
+          <w:p w14:paraId="216C3D44" w14:textId="77777777" w:rsidR="00693A67" w:rsidRDefault="00693A67" w:rsidP="00B20D3A">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67DDDBEF" wp14:editId="454B5A1B">
                   <wp:extent cx="1609725" cy="657225"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
                   <wp:docPr id="1" name="Picture 1" descr="C:\Users\mtfssjc2\Desktop\UoM logo.png"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name="Picture 1" descr="C:\Users\mtfssjc2\Desktop\UoM logo.png"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10">
+                          <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1609725" cy="657225"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -127,63 +128,70 @@
             </w:pPr>
             <w:r w:rsidRPr="00120201">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
               <w:t>Academic &amp; Affiliate Visitor Agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="08F1057D" w14:textId="77777777" w:rsidR="00693A67" w:rsidRPr="00F91934" w:rsidRDefault="00693A67" w:rsidP="364B8F7D">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="348DBF67" w14:textId="0D6AEE5A" w:rsidR="00E5276D" w:rsidRPr="002A0A4B" w:rsidRDefault="00E5276D" w:rsidP="00FB4D74">
+    <w:p w14:paraId="348DBF67" w14:textId="0360EB39" w:rsidR="00E5276D" w:rsidRPr="002A0A4B" w:rsidRDefault="00E5276D" w:rsidP="00966704">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="002A0A4B">
-        <w:t>Form of Undertaking for Signature by Visitors to Schools/Departments</w:t>
-[...2 lines deleted...]
-        <w:t>/Institutes</w:t>
+        <w:t xml:space="preserve">Form of Undertaking for Signature by </w:t>
+      </w:r>
+      <w:r w:rsidR="00966704">
+        <w:t xml:space="preserve">Academic &amp; Affiliate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0A4B">
+        <w:t xml:space="preserve">Visitors to </w:t>
+      </w:r>
+      <w:r w:rsidR="00966704">
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="462C5C02" w:rsidRPr="002A0A4B">
-        <w:t xml:space="preserve"> of the University of Manchester</w:t>
+        <w:t>University of Manchester</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="633AAD25" w14:textId="77777777" w:rsidR="00CB48FA" w:rsidRPr="00D37C0B" w:rsidRDefault="00CB48FA" w:rsidP="00E5276D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
@@ -240,51 +248,51 @@
               <w:ind w:left="341"/>
               <w:rPr>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0A4B">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[ENTER START &amp; END DATE HERE]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05CF9275" w14:textId="77777777" w:rsidR="00E5276D" w:rsidRPr="00E63A04" w:rsidRDefault="00E5276D" w:rsidP="00E5276D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DC4F616" w14:textId="413CAFB0" w:rsidR="00E5276D" w:rsidRPr="0096002E" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
+    <w:p w14:paraId="2DC4F616" w14:textId="704EF05B" w:rsidR="00E5276D" w:rsidRPr="0096002E" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096002E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">I acknowledge that the permission given to me to visit </w:t>
       </w:r>
       <w:r w:rsidR="357478CC" w:rsidRPr="0096002E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -330,2555 +338,3028 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>conditions</w:t>
       </w:r>
       <w:r w:rsidR="00EA5C73" w:rsidRPr="0096002E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="701B8E59" w:rsidRPr="0096002E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Should a separate agreement be required to cover to the specific activities during </w:t>
+        <w:t xml:space="preserve">Should a separate agreement be required to cover specific activities during </w:t>
       </w:r>
       <w:r w:rsidR="31E6E232" w:rsidRPr="0096002E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>my</w:t>
       </w:r>
       <w:r w:rsidR="701B8E59" w:rsidRPr="0096002E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> visit, this will be put in place. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7821872E" w14:textId="77777777" w:rsidR="00E5276D" w:rsidRPr="0096002E" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15FF60C7" w14:textId="1AE44C6D" w:rsidR="00011D60" w:rsidRPr="0096002E" w:rsidRDefault="004A09F2" w:rsidP="003A11BA">
+    <w:p w14:paraId="15FF60C7" w14:textId="1AE44C6D" w:rsidR="00011D60" w:rsidRPr="00B762B7" w:rsidRDefault="004A09F2" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...7 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I will comply with</w:t>
       </w:r>
-      <w:r w:rsidR="3F7A371A" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="3F7A371A" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="3F7A371A" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="3F7A371A" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="3F7A371A" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="3F7A371A" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> policies</w:t>
       </w:r>
-      <w:r w:rsidR="7E67E0EF" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="7E67E0EF" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and procedures </w:t>
       </w:r>
-      <w:r w:rsidR="09D12D16" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="09D12D16" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">that are </w:t>
       </w:r>
-      <w:r w:rsidR="32A0DCB0" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="32A0DCB0" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>referenced in this Agreement and any others that</w:t>
       </w:r>
-      <w:r w:rsidR="09D12D16" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="09D12D16" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> are applicable to</w:t>
       </w:r>
-      <w:r w:rsidR="7E67E0EF" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="7E67E0EF" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> me</w:t>
       </w:r>
-      <w:r w:rsidR="05B8176F" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="05B8176F" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> from time to time</w:t>
       </w:r>
-      <w:r w:rsidR="00C3576F" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00C3576F" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A245813" w14:textId="400786B3" w:rsidR="00011D60" w:rsidRPr="0096002E" w:rsidRDefault="00011D60" w:rsidP="003A11BA">
+    <w:p w14:paraId="3A245813" w14:textId="400786B3" w:rsidR="00011D60" w:rsidRPr="00B762B7" w:rsidRDefault="00011D60" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="644"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A4E0B9E" w14:textId="42E49812" w:rsidR="00011D60" w:rsidRPr="0096002E" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
+    <w:p w14:paraId="7A4E0B9E" w14:textId="42E49812" w:rsidR="00011D60" w:rsidRPr="00B762B7" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...7 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I will comply with</w:t>
       </w:r>
-      <w:r w:rsidR="466BB63C" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="466BB63C" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> an</w:t>
       </w:r>
-      <w:r w:rsidR="7F6E16BD" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="7F6E16BD" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="00011D60" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00011D60" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="05AB3A12" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="05AB3A12" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidR="00F36913" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00F36913" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="05AB3A12" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="05AB3A12" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
-      <w:r w:rsidR="003C2B96" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="003C2B96" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="13D5C085" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="13D5C085" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">local </w:t>
       </w:r>
-      <w:r w:rsidR="00011D60" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00011D60" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>school</w:t>
       </w:r>
-      <w:r w:rsidR="00B96B43" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00B96B43" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00011D60" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00011D60" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>departmental</w:t>
       </w:r>
-      <w:r w:rsidR="4D3D9B23" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="4D3D9B23" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/institute</w:t>
       </w:r>
-      <w:r w:rsidR="121B5E9D" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="121B5E9D" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004F7DAC" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="004F7DAC" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">policies, </w:t>
       </w:r>
-      <w:r w:rsidR="121B5E9D" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="121B5E9D" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">procedures, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">codes and guidelines </w:t>
       </w:r>
-      <w:r w:rsidR="044E83E5" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="044E83E5" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">as notified to </w:t>
       </w:r>
-      <w:r w:rsidR="00272963" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00272963" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>me,</w:t>
       </w:r>
-      <w:r w:rsidR="00B96B43" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00B96B43" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="77E49047" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="77E49047" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">pay any bench fees and charges which may be prescribed for the facilities which I use. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F20B718" w14:textId="77777777" w:rsidR="00011D60" w:rsidRPr="0096002E" w:rsidRDefault="00011D60" w:rsidP="003A11BA">
+    <w:p w14:paraId="1F20B718" w14:textId="77777777" w:rsidR="00011D60" w:rsidRPr="00B762B7" w:rsidRDefault="00011D60" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C804A0D" w14:textId="696BAF9E" w:rsidR="00E250E7" w:rsidRPr="0096002E" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
+    <w:p w14:paraId="7C804A0D" w14:textId="696BAF9E" w:rsidR="00E250E7" w:rsidRPr="00B762B7" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...7 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I accept that my use of IT facilities via the University’s computer network is subject to the</w:t>
       </w:r>
-      <w:r w:rsidR="4A40D242" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="4A40D242" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> IT</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
-        <w:r w:rsidR="00C147C2" w:rsidRPr="0096002E">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="00C147C2" w:rsidRPr="00B762B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Policies and Guidelines</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D44434" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00D44434" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I undertake to read them before making use of the facilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A5C078" w14:textId="77777777" w:rsidR="00E250E7" w:rsidRPr="0096002E" w:rsidRDefault="00E250E7" w:rsidP="003A11BA">
+    <w:p w14:paraId="60A5C078" w14:textId="77777777" w:rsidR="00E250E7" w:rsidRPr="00B762B7" w:rsidRDefault="00E250E7" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19E6568A" w14:textId="61C75F92" w:rsidR="00A0103B" w:rsidRPr="0096002E" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
+    <w:p w14:paraId="19E6568A" w14:textId="61C75F92" w:rsidR="00A0103B" w:rsidRPr="00B762B7" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...7 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I will comply with the University’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="0096002E">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="00B762B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Information Security Policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BC2BE0" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00BC2BE0" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidR="00BC2BE0" w:rsidRPr="0096002E">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="00BC2BE0" w:rsidRPr="00B762B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Acceptable Use Policy- IT facilities and services</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="497728D5" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="497728D5" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I will only access the data or programs I have been authorised to use. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3492B99C" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="0096002E" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
+    <w:p w14:paraId="3492B99C" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="00B762B7" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59C47642" w14:textId="2ADD5D00" w:rsidR="00A0103B" w:rsidRPr="0096002E" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
+    <w:p w14:paraId="59C47642" w14:textId="2ADD5D00" w:rsidR="00A0103B" w:rsidRPr="00B762B7" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...7 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidR="2EC80865" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="2EC80865" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>acknowledge that any intellectual property I create as a visitor will belong to the University in accordance with its</w:t>
       </w:r>
-      <w:r w:rsidR="41D930F6" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="41D930F6" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidR="41D930F6" w:rsidRPr="0096002E">
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidR="41D930F6" w:rsidRPr="00B762B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Intellectual Property Policy (The University of Manchester)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D44434" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00D44434" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> unless overruled by </w:t>
       </w:r>
-      <w:r w:rsidR="3CF12A8F" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="3CF12A8F" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">contractual </w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>arrangements</w:t>
       </w:r>
-      <w:r w:rsidR="056532DC" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="056532DC" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="095EC575" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="095EC575" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(such as a Visiting Researcher Agreement o</w:t>
       </w:r>
-      <w:r w:rsidR="00583AB1" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00583AB1" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="095EC575" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="095EC575" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> a Research Collaboration Agreement) </w:t>
       </w:r>
-      <w:r w:rsidR="056532DC" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="056532DC" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidR="19FEAEAD" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="19FEAEAD" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r w:rsidR="056532DC" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="056532DC" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the agreement of the </w:t>
       </w:r>
-      <w:r w:rsidR="1F3ACD59" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="1F3ACD59" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="056532DC" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="056532DC" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ead of School/Department/Institute</w:t>
       </w:r>
-      <w:r w:rsidR="00A0103B" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00A0103B" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F9B537" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="0096002E" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
+    <w:p w14:paraId="60F9B537" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="00B762B7" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D621EA0" w14:textId="450C233B" w:rsidR="5BE83390" w:rsidRPr="0096002E" w:rsidRDefault="5BE83390" w:rsidP="003A11BA">
+    <w:p w14:paraId="6D621EA0" w14:textId="450C233B" w:rsidR="5BE83390" w:rsidRPr="00B762B7" w:rsidRDefault="5BE83390" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...7 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I will abide by the University’s health and safety policies and procedures as notified to me. I will act safely and with due consideration for others and my own personal safety</w:t>
       </w:r>
-      <w:r w:rsidR="1871FB41" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="1871FB41" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F806AFA" w14:textId="049967B1" w:rsidR="1B829093" w:rsidRPr="0096002E" w:rsidRDefault="1B829093" w:rsidP="003A11BA">
+    <w:p w14:paraId="3F806AFA" w14:textId="049967B1" w:rsidR="1B829093" w:rsidRPr="00B762B7" w:rsidRDefault="1B829093" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08C54F9B" w14:textId="13922DB1" w:rsidR="1B829093" w:rsidRPr="0096002E" w:rsidRDefault="4B0316DE" w:rsidP="003A11BA">
+    <w:p w14:paraId="08C54F9B" w14:textId="13922DB1" w:rsidR="1B829093" w:rsidRPr="00B762B7" w:rsidRDefault="4B0316DE" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...7 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00182343" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00182343" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>he University</w:t>
       </w:r>
-      <w:r w:rsidR="5D10FCD4" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="5D10FCD4" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="1B829093" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="1B829093" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>is committed to securing and actively promoting the importance of freedom of speech and aca</w:t>
       </w:r>
-      <w:r w:rsidR="464CEE56" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="464CEE56" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">demic freedom within the law. </w:t>
       </w:r>
-      <w:r w:rsidR="1B829093" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="1B829093" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I under</w:t>
       </w:r>
-      <w:r w:rsidR="6C478E51" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="6C478E51" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="1B829093" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="1B829093" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tand and accept the University</w:t>
       </w:r>
-      <w:r w:rsidR="6A5B4CE0" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="6A5B4CE0" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
-      <w:r w:rsidR="5010CA35" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="5010CA35" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Policy and Code of Practice on</w:t>
       </w:r>
-      <w:r w:rsidR="6A5B4CE0" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="6A5B4CE0" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="0ECC0411" w:rsidRPr="0096002E">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="0ECC0411" w:rsidRPr="00B762B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">Freedom of speech | Governance office | </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="0ECC0411" w:rsidRPr="0096002E">
+        <w:r w:rsidR="0ECC0411" w:rsidRPr="00B762B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>StaffNet</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="0ECC0411" w:rsidRPr="0096002E">
+        <w:r w:rsidR="0ECC0411" w:rsidRPr="00B762B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> | The University of Manchester</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DF61181" w14:textId="3B260B79" w:rsidR="25133313" w:rsidRPr="0096002E" w:rsidRDefault="25133313" w:rsidP="003A11BA">
+    <w:p w14:paraId="0DF61181" w14:textId="3B260B79" w:rsidR="25133313" w:rsidRPr="00B762B7" w:rsidRDefault="25133313" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="441BF356" w14:textId="52FF5E7F" w:rsidR="00A0103B" w:rsidRPr="0096002E" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
+    <w:p w14:paraId="441BF356" w14:textId="633C9F98" w:rsidR="00A0103B" w:rsidRPr="00B762B7" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...7 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00E5276D" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00E5276D" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
-      <w:r w:rsidR="00E5276D" w:rsidRPr="0096002E">
+      <w:r w:rsidR="00E5276D" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">not, </w:t>
       </w:r>
-      <w:r w:rsidR="3C45BE5A" w:rsidRPr="0096002E">
+      <w:r w:rsidR="3C45BE5A" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>without explicit permission of the University</w:t>
       </w:r>
-      <w:r w:rsidR="00E5276D" w:rsidRPr="0096002E">
+      <w:r w:rsidR="00E5276D" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, either during this visit or afterwards, use or disclose to any person, company or other organisation whatsoever (and shall use all reasonable endeavours to prevent the publication or disclosure of) any confidential information.  This includes (but is not limited to) </w:t>
       </w:r>
-      <w:r w:rsidR="5EC221F3" w:rsidRPr="0096002E">
+      <w:r w:rsidR="5EC221F3" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">background intellectual property under a research agreement, </w:t>
       </w:r>
-      <w:r w:rsidR="00E5276D" w:rsidRPr="0096002E">
+      <w:r w:rsidR="00E5276D" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">financial information, details of employees, suppliers, customers or students and any information which I have been told </w:t>
       </w:r>
-      <w:r w:rsidR="567CD3AE" w:rsidRPr="0096002E">
+      <w:r w:rsidR="567CD3AE" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">verbally or in writing </w:t>
       </w:r>
-      <w:r w:rsidR="00E5276D" w:rsidRPr="0096002E">
+      <w:r w:rsidR="00E5276D" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>is confidential</w:t>
       </w:r>
-      <w:r w:rsidR="75272804" w:rsidRPr="0096002E">
+      <w:r w:rsidR="75272804" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00E5276D" w:rsidRPr="0096002E">
+      <w:r w:rsidR="00E5276D" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0E0153E7" w:rsidRPr="0096002E">
+      <w:r w:rsidR="0E0153E7" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>or informatio</w:t>
       </w:r>
-      <w:r w:rsidR="35C39708" w:rsidRPr="0096002E">
+      <w:r w:rsidR="35C39708" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="0E0153E7" w:rsidRPr="0096002E">
+      <w:r w:rsidR="0E0153E7" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2E76E8D8" w:rsidRPr="0096002E">
+      <w:r w:rsidR="2E76E8D8" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">which is </w:t>
       </w:r>
-      <w:r w:rsidR="0E0153E7" w:rsidRPr="0096002E">
+      <w:r w:rsidR="0E0153E7" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="0E0153E7" w:rsidRPr="0096002E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provided to me or I encounter which I </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5276D" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="0E0153E7" w:rsidRPr="0096002E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>might reasonably expect to be confidential.</w:t>
+      </w:r>
+      <w:r w:rsidR="008A48AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00E5276D" w:rsidRPr="0096002E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2FC7" w:rsidRPr="000B2FC7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...2 lines deleted...]
-        <w:t>might reasonably expect to be confidential.</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The University agrees that nothing in this </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clause </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2FC7" w:rsidRPr="000B2FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-GB"/>
+        </w:rPr>
+        <w:t>shall prevent me from disclosing information I am entitled to disclose under the Public Interest Disclosure Act 1998 or as required by law,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F530547" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="0096002E" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
+    <w:p w14:paraId="7F530547" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="00B762B7" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F4CBF1E" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="0096002E" w:rsidRDefault="00213F0A" w:rsidP="003A11BA">
+    <w:p w14:paraId="7F4CBF1E" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="00B762B7" w:rsidRDefault="00213F0A" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...7 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidR="00BC2BE0" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00BC2BE0" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>agree</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the University will collect and process information relating to me in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="0096002E">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00B762B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>privacy notice</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> which I have read. I shall comply with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="0096002E">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00B762B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>University’s Data Protection pol</w:t>
         </w:r>
-        <w:r w:rsidR="00BC2BE0" w:rsidRPr="0096002E">
+        <w:r w:rsidR="00BC2BE0" w:rsidRPr="00B762B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>icy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BC2BE0" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00BC2BE0" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> when handling </w:t>
       </w:r>
-      <w:r w:rsidR="00887D88" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00887D88" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">and/or processing </w:t>
       </w:r>
-      <w:r w:rsidR="00BC2BE0" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00BC2BE0" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>personal data</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, including personal data relating to any employee, student, customer, partner, supplier or agent of the University. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4CDC1B" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="0096002E" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
+    <w:p w14:paraId="3E4CDC1B" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="00B762B7" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09649282" w14:textId="3B592C8E" w:rsidR="00A0103B" w:rsidRPr="0096002E" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
+    <w:p w14:paraId="09649282" w14:textId="3B592C8E" w:rsidR="00A0103B" w:rsidRPr="00B762B7" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...7 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I will leave the premises on or before the </w:t>
       </w:r>
-      <w:r w:rsidR="003D067F" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="003D067F" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">end </w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">date stated above.  I will remove any items belonging to me and leave behind any property belonging to the </w:t>
       </w:r>
-      <w:r w:rsidR="2084528D" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="2084528D" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.  Where there is any doubt over ownership this should be resolved by the Head of School</w:t>
       </w:r>
-      <w:r w:rsidR="00071C54" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00071C54" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/Department</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72553494" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="0096002E" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
+    <w:p w14:paraId="72553494" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="00B762B7" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FCC06EC" w14:textId="7D5EE9DF" w:rsidR="00A0103B" w:rsidRPr="0096002E" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
+    <w:p w14:paraId="3FCC06EC" w14:textId="7D5EE9DF" w:rsidR="00A0103B" w:rsidRPr="00B762B7" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...7 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At no time will I use </w:t>
       </w:r>
-      <w:r w:rsidR="00E246ED" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00E246ED" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>University facilities</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
-      <w:r w:rsidR="6941AB69" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="6941AB69" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>purposes other than for which my visit has been approved</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11325F48" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="0096002E" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
+    <w:p w14:paraId="11325F48" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="00B762B7" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F943DA1" w14:textId="1B03A29D" w:rsidR="00A0103B" w:rsidRPr="0096002E" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
+    <w:p w14:paraId="3F943DA1" w14:textId="1B03A29D" w:rsidR="00A0103B" w:rsidRPr="00B762B7" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...7 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I acknowledge that I am not a</w:t>
       </w:r>
-      <w:r w:rsidR="390E6120" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="390E6120" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> student,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> employee, worker or agent of the University and will at no time hold myself out as </w:t>
       </w:r>
-      <w:r w:rsidR="285CC6D9" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="285CC6D9" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>having such status</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="350D32EA" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="0096002E" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
+    <w:p w14:paraId="350D32EA" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="00B762B7" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7932F977" w14:textId="71E580E8" w:rsidR="00A0103B" w:rsidRPr="0096002E" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
+    <w:p w14:paraId="7932F977" w14:textId="71E580E8" w:rsidR="00A0103B" w:rsidRPr="00B762B7" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...8 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>I will not apply for funding in the University’s name or on its behalf, whether under a research grant, contract or research ‘gift’</w:t>
       </w:r>
-      <w:r w:rsidR="1E5FA007" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="1E5FA007" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="14071D61" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="14071D61" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  I will not </w:t>
       </w:r>
-      <w:r w:rsidR="1FDDDC48" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="1FDDDC48" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ci</w:t>
       </w:r>
-      <w:r w:rsidR="14071D61" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="14071D61" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>te the University as my affiliation in any publications.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33995167" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="0096002E" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
+    <w:p w14:paraId="33995167" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="00B762B7" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C3CB11E" w14:textId="4571D436" w:rsidR="00A0103B" w:rsidRPr="0096002E" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
+    <w:p w14:paraId="4C3CB11E" w14:textId="4571D436" w:rsidR="00A0103B" w:rsidRPr="00B762B7" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...7 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At no time will I represent to any party that I am authorised to speak on behalf of the University or to sign any document on </w:t>
       </w:r>
-      <w:r w:rsidR="7D33D1C0" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="7D33D1C0" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">its </w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">behalf.  I will not use any of the names, marks, logos or letterheads of the University except </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in the course of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> my participation in a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="636E78B9" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="636E78B9" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="00AF7920" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00AF7920" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>niversity</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> project</w:t>
       </w:r>
-      <w:r w:rsidR="55E9CA3B" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="55E9CA3B" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F63B8EB" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="0096002E" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
+    <w:p w14:paraId="4F63B8EB" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="00B762B7" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A7A247C" w14:textId="07930CA0" w:rsidR="00A0103B" w:rsidRPr="0096002E" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
+    <w:p w14:paraId="2A7A247C" w14:textId="4D7104FE" w:rsidR="00A0103B" w:rsidRPr="00B762B7" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...23 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I confirm that </w:t>
+      </w:r>
+      <w:r w:rsidR="00467984" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for any physical visit to the University </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I have the right to work in or to visit the UK</w:t>
+      </w:r>
+      <w:r w:rsidR="00104D93" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  I confirm that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>where necessary</w:t>
+      </w:r>
+      <w:r w:rsidR="00104D93" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hold the appropriate visa for the duration of my stay</w:t>
+      </w:r>
+      <w:r w:rsidR="6277D760" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which permits the activities I will undertake at the </w:t>
+      </w:r>
+      <w:r w:rsidR="00575192" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
-      <w:r w:rsidR="00CE2AFA" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00CE2AFA" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F756C1" w14:textId="210051C3" w:rsidR="12EB0F94" w:rsidRPr="0096002E" w:rsidRDefault="12EB0F94" w:rsidP="003A11BA">
+    <w:p w14:paraId="52F756C1" w14:textId="210051C3" w:rsidR="12EB0F94" w:rsidRPr="00B762B7" w:rsidRDefault="12EB0F94" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="037A8787" w14:textId="43FC546F" w:rsidR="2EA75B18" w:rsidRPr="0096002E" w:rsidRDefault="2EA75B18" w:rsidP="003A11BA">
+    <w:p w14:paraId="037A8787" w14:textId="43FC546F" w:rsidR="2EA75B18" w:rsidRPr="00B762B7" w:rsidRDefault="2EA75B18" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...7 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I confirm that I will adhere to the University’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="0096002E">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00B762B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Code of Good Research Conduct</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> if I am involved in rese</w:t>
       </w:r>
-      <w:r w:rsidR="4292D580" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="4292D580" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rch activities and acknowledge the University of Manchester’s input into my research in any publica</w:t>
       </w:r>
-      <w:r w:rsidR="4FE20D03" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="4FE20D03" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ions resulting from it</w:t>
       </w:r>
-      <w:r w:rsidR="6BCB6455" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="6BCB6455" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in line with </w:t>
       </w:r>
-      <w:r w:rsidR="0C649B45" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="0C649B45" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="6BCB6455" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="6BCB6455" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">he University’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="6BCB6455" w:rsidRPr="0096002E">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="6BCB6455" w:rsidRPr="00B762B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Publications Policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD6794C" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="0096002E" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
+    <w:p w14:paraId="2AD6794C" w14:textId="77777777" w:rsidR="00A0103B" w:rsidRPr="00B762B7" w:rsidRDefault="00A0103B" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A203A53" w14:textId="3807CB71" w:rsidR="00326690" w:rsidRPr="0096002E" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
+    <w:p w14:paraId="4A203A53" w14:textId="41D44D06" w:rsidR="00326690" w:rsidRPr="00B762B7" w:rsidRDefault="00E5276D" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...12 lines deleted...]
-        <w:r w:rsidRPr="0096002E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I confirm that I have read </w:t>
+      </w:r>
+      <w:r w:rsidR="008A328A" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and will act in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="008A328A" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00B762B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Export Control Policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0096002E">
-[...35 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="1C9A7391" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that I will not undertake any activity </w:t>
+      </w:r>
+      <w:r w:rsidR="00F33AC3" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>during my visit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which may require a</w:t>
+      </w:r>
+      <w:r w:rsidR="007929DF" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007929DF" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">export </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>licen</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8188C" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="007929DF" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="20907882" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> without approval by the University and</w:t>
+      </w:r>
+      <w:r w:rsidR="0F165BE3" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, where required,</w:t>
       </w:r>
-      <w:r w:rsidR="20907882" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="20907882" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> an export licence in place</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00CA3BE9" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I </w:t>
+      </w:r>
+      <w:r w:rsidR="00F915A5" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3BE9" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">confirm that I have </w:t>
+      </w:r>
+      <w:r w:rsidR="00E11402" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>read</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3BE9" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="00633935" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> content of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3BE9" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="00FA38A1" w:rsidRPr="00B762B7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Research Security Hub</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FA38A1" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3BE9" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and will comply with</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5139" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> its</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5440" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D72A6" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wider </w:t>
+      </w:r>
+      <w:r w:rsidR="00B477B4" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">research security </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5440" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00F54607" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, and that</w:t>
+      </w:r>
+      <w:r w:rsidR="00845A66" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7261A" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will complete </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06B1D" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="001E642B" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">research security </w:t>
+      </w:r>
+      <w:r w:rsidR="002069CB" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">training </w:t>
+      </w:r>
+      <w:r w:rsidR="006A01E6" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:r w:rsidR="001E642B" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003556D8" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>during my induction</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6F7A" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D5489" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6F7A" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="001D59B9" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E15E23" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>refresher</w:t>
+      </w:r>
+      <w:r w:rsidR="00733F9A" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> training</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15E23" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D59B9" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15E23" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> my visit is extended</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5489" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6F7A" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15E23" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="516A5B3E" w14:textId="77777777" w:rsidR="00326690" w:rsidRPr="0096002E" w:rsidRDefault="00326690" w:rsidP="003A11BA">
+    <w:p w14:paraId="516A5B3E" w14:textId="77777777" w:rsidR="00326690" w:rsidRPr="00B762B7" w:rsidRDefault="00326690" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50AE9F30" w14:textId="04853921" w:rsidR="00326690" w:rsidRPr="0096002E" w:rsidRDefault="00777552" w:rsidP="003A11BA">
+    <w:p w14:paraId="50AE9F30" w14:textId="04853921" w:rsidR="00326690" w:rsidRPr="00B762B7" w:rsidRDefault="00777552" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...7 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
-        <w:r w:rsidR="00AF647B" w:rsidRPr="0096002E">
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidR="00AF647B" w:rsidRPr="00B762B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Academic Technology Approval Scheme (ATAS)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AF647B" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00AF647B" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">clearance is required for my visit, I confirm that I will not commence research activities at the University until </w:t>
       </w:r>
-      <w:r w:rsidR="00A15A56" w:rsidRPr="0096002E">
-[...19 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00A15A56" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clearance has been </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A15A56" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>obtained</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will not undertake any activity while a visitor which is not permitted</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15A56" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> by my ATAS</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ce</w:t>
       </w:r>
-      <w:r w:rsidR="00A15A56" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00A15A56" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rtificate. I</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">f there is a </w:t>
       </w:r>
-      <w:r w:rsidR="00BC2BE0" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00BC2BE0" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">proposed </w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>change in</w:t>
       </w:r>
-      <w:r w:rsidR="00A15A56" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00A15A56" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>research activities</w:t>
       </w:r>
-      <w:r w:rsidR="00A15A56" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00A15A56" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> during my visit which necessitate further</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ATAS clearance, I</w:t>
       </w:r>
-      <w:r w:rsidR="00A15A56" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00A15A56" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> confirm that I</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> will not commence the new res</w:t>
       </w:r>
-      <w:r w:rsidR="00FF22E7" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00FF22E7" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>earch activities until clearance</w:t>
       </w:r>
-      <w:r w:rsidR="00A15A56" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00A15A56" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been</w:t>
       </w:r>
-      <w:r w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> obtained. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561DDE03" w14:textId="77777777" w:rsidR="00326690" w:rsidRPr="0096002E" w:rsidRDefault="00326690" w:rsidP="003A11BA">
+    <w:p w14:paraId="561DDE03" w14:textId="77777777" w:rsidR="00326690" w:rsidRPr="00B762B7" w:rsidRDefault="00326690" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D74CF9F" w14:textId="40F8A957" w:rsidR="008F1B38" w:rsidRPr="0096002E" w:rsidRDefault="3DD40E15" w:rsidP="003A11BA">
+    <w:p w14:paraId="6D74CF9F" w14:textId="40F8A957" w:rsidR="008F1B38" w:rsidRPr="00B762B7" w:rsidRDefault="3DD40E15" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...7 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I confirm </w:t>
       </w:r>
-      <w:r w:rsidR="61A008A8" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="61A008A8" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>that I have read and understand the</w:t>
       </w:r>
-      <w:r w:rsidR="5F4B77CD" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="5F4B77CD" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> requirement</w:t>
       </w:r>
-      <w:r w:rsidR="6C1BD75D" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="6C1BD75D" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="5F4B77CD" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="5F4B77CD" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the</w:t>
       </w:r>
-      <w:r w:rsidR="61A008A8" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="61A008A8" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7D6489CB" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="7D6489CB" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Foreign Influence Registration Scheme (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:anchor=":~:text=FIRS%20aims%20to%20protect%20the,need%20in%20relation%20to%20FIRS." w:history="1">
-        <w:r w:rsidR="6054421F" w:rsidRPr="0096002E">
+      <w:hyperlink r:id="rId24" w:anchor=":~:text=FIRS%20aims%20to%20protect%20the,need%20in%20relation%20to%20FIRS." w:history="1">
+        <w:r w:rsidR="6054421F" w:rsidRPr="00B762B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">FIRS | Research and Business Engagement | </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="6054421F" w:rsidRPr="0096002E">
+        <w:r w:rsidR="6054421F" w:rsidRPr="00B762B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>StaffNet</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="6054421F" w:rsidRPr="0096002E">
+        <w:r w:rsidR="6054421F" w:rsidRPr="00B762B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> | The University of Manchester</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="055213E2" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="055213E2" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) and</w:t>
       </w:r>
-      <w:r w:rsidR="67764F44" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="67764F44" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> agree to</w:t>
       </w:r>
-      <w:r w:rsidR="055213E2" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="055213E2" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="6F82D5AA" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="6F82D5AA" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>notify the Univer</w:t>
       </w:r>
-      <w:r w:rsidR="1EC1B3F0" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="1EC1B3F0" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
-      <w:r w:rsidR="6F82D5AA" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="6F82D5AA" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ty’s Regulatory Compli</w:t>
       </w:r>
-      <w:r w:rsidR="27317793" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="27317793" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="6F82D5AA" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="6F82D5AA" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nce team of any activity I </w:t>
       </w:r>
-      <w:r w:rsidR="59B68582" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="59B68582" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>plan to register under the political or enhanced tier of the scheme</w:t>
       </w:r>
-      <w:r w:rsidR="6F82D5AA" w:rsidRPr="0096002E">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="6F82D5AA" w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C3A409" w14:textId="77777777" w:rsidR="00077235" w:rsidRPr="0096002E" w:rsidRDefault="00077235" w:rsidP="003A11BA">
+    <w:p w14:paraId="52C3A409" w14:textId="77777777" w:rsidR="00077235" w:rsidRPr="00B762B7" w:rsidRDefault="00077235" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3678C7B5" w14:textId="285DF94E" w:rsidR="00077235" w:rsidRPr="0096002E" w:rsidRDefault="2F8FBDBB" w:rsidP="003A11BA">
+    <w:p w14:paraId="3678C7B5" w14:textId="285DF94E" w:rsidR="00077235" w:rsidRPr="00B762B7" w:rsidRDefault="2F8FBDBB" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="21"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0096002E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I agree that t</w:t>
       </w:r>
-      <w:r w:rsidR="00077235" w:rsidRPr="0096002E">
+      <w:r w:rsidR="00077235" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>he University may terminate this invitation in the event that</w:t>
       </w:r>
-      <w:r w:rsidR="000A619F" w:rsidRPr="0096002E">
+      <w:r w:rsidR="000A619F" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00077235" w:rsidRPr="0096002E">
+      <w:r w:rsidR="00077235" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> I am in breach of any of the provisions of the Agreement</w:t>
       </w:r>
-      <w:r w:rsidR="00AEEE45" w:rsidRPr="0096002E">
+      <w:r w:rsidR="00AEEE45" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="00886BA5" w:rsidRPr="0096002E">
+      <w:r w:rsidR="00886BA5" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A619F" w:rsidRPr="0096002E">
+      <w:r w:rsidR="000A619F" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidR="7B95A0BB" w:rsidRPr="0096002E">
+      <w:r w:rsidR="7B95A0BB" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I am no longer able to carry out the approved activities</w:t>
       </w:r>
-      <w:r w:rsidR="005D60E5" w:rsidRPr="0096002E">
+      <w:r w:rsidR="005D60E5" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="7B95A0BB" w:rsidRPr="0096002E">
+      <w:r w:rsidR="7B95A0BB" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="00915947" w:rsidRPr="0096002E">
+      <w:r w:rsidR="00915947" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">if I </w:t>
       </w:r>
-      <w:r w:rsidR="00077235" w:rsidRPr="0096002E">
+      <w:r w:rsidR="00077235" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">carry out activities outside the scope of </w:t>
       </w:r>
-      <w:r w:rsidR="00915947" w:rsidRPr="0096002E">
+      <w:r w:rsidR="00915947" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>my</w:t>
       </w:r>
-      <w:r w:rsidR="00077235" w:rsidRPr="0096002E">
+      <w:r w:rsidR="00077235" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> visa</w:t>
       </w:r>
-      <w:r w:rsidR="3350A048" w:rsidRPr="0096002E">
+      <w:r w:rsidR="3350A048" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="4128C0E6" w:rsidRPr="0096002E">
+      <w:r w:rsidR="4128C0E6" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2FDF41CE" w:rsidRPr="0096002E">
+      <w:r w:rsidR="2FDF41CE" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="005D60E5" w:rsidRPr="0096002E">
+      <w:r w:rsidR="005D60E5" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> if</w:t>
       </w:r>
-      <w:r w:rsidR="2FDF41CE" w:rsidRPr="0096002E">
+      <w:r w:rsidR="2FDF41CE" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="40F97733" w:rsidRPr="0096002E">
+      <w:r w:rsidR="40F97733" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">in the University’s reasonable opinion, </w:t>
       </w:r>
-      <w:r w:rsidR="4128C0E6" w:rsidRPr="0096002E">
+      <w:r w:rsidR="4128C0E6" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I have committed an act of misconduct</w:t>
       </w:r>
-      <w:r w:rsidR="6D642538" w:rsidRPr="35470715">
+      <w:r w:rsidR="6D642538" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="0A6B3062" w:rsidRPr="0096002E">
+      <w:r w:rsidR="0A6B3062" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> am incompetent in my </w:t>
       </w:r>
-      <w:r w:rsidR="73B08076" w:rsidRPr="0096002E">
+      <w:r w:rsidR="73B08076" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>approved activities</w:t>
       </w:r>
-      <w:r w:rsidR="005D60E5" w:rsidRPr="0096002E">
+      <w:r w:rsidR="005D60E5" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00077235" w:rsidRPr="0096002E">
+      <w:r w:rsidR="00077235" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="3AB3EF85" w:rsidRPr="0096002E">
+      <w:r w:rsidR="3AB3EF85" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I am likely to bring the reputation of the</w:t>
       </w:r>
-      <w:r w:rsidR="00077235" w:rsidRPr="0096002E">
+      <w:r w:rsidR="00077235" w:rsidRPr="00B762B7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> University into disrepute.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6360FDF3" w14:textId="77777777" w:rsidR="00166E07" w:rsidRPr="0096002E" w:rsidRDefault="00166E07" w:rsidP="003A11BA">
+    <w:p w14:paraId="6360FDF3" w14:textId="77777777" w:rsidR="00166E07" w:rsidRPr="00B762B7" w:rsidRDefault="00166E07" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6459C82B" w14:textId="082D1AD7" w:rsidR="00166E07" w:rsidRPr="0096002E" w:rsidRDefault="00166E07" w:rsidP="003A11BA">
+    <w:p w14:paraId="6459C82B" w14:textId="082D1AD7" w:rsidR="00166E07" w:rsidRPr="00B762B7" w:rsidRDefault="00166E07" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="21"/>
-[...6 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B762B7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>This Agreement, and any disputes arising from it, shall be governed by and construed in accordance with English Law</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796FD823" w14:textId="77777777" w:rsidR="00077235" w:rsidRPr="002A0A4B" w:rsidRDefault="00077235" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08C23948" w14:textId="247C0226" w:rsidR="008F1B38" w:rsidRPr="002A0A4B" w:rsidRDefault="008F1B38" w:rsidP="003A11BA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -3308,51 +3789,51 @@
       </w:r>
       <w:r w:rsidR="00B25943" w:rsidRPr="002A0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Affiliate</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Visitor</w:t>
       </w:r>
       <w:r w:rsidR="00B25943" w:rsidRPr="002A0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>s (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00B25943" w:rsidRPr="002A0A4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:bidi="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve">Visitors | People Directorate | </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00B25943" w:rsidRPr="002A0A4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:bidi="en-GB"/>
           </w:rPr>
           <w:t>StaffNet</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00B25943" w:rsidRPr="002A0A4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -3373,51 +3854,51 @@
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD01EC8" w14:textId="71D99E91" w:rsidR="005E5F5C" w:rsidRPr="002A0A4B" w:rsidRDefault="00052441" w:rsidP="008C3947">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Research Security Hub (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="002A0A4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:bidi="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve">Research security | Research and Business Engagement | </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="002A0A4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:bidi="en-GB"/>
           </w:rPr>
           <w:t>StaffNet</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="002A0A4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -3438,221 +3919,221 @@
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7811AC92" w14:textId="162564E3" w:rsidR="00AA7C5D" w:rsidRPr="002A0A4B" w:rsidRDefault="00AA7C5D" w:rsidP="008C3947">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Intellectual Property (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="002A0A4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=24420</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0741A84F" w14:textId="65537A55" w:rsidR="00937B50" w:rsidRPr="002A0A4B" w:rsidRDefault="00AA7C5D" w:rsidP="00937B50">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Ethics and Integrity (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="002A0A4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.staffnet.manchester.ac.uk/rbe/ethics-integrity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34EA98CD" w14:textId="2AEE1968" w:rsidR="004D27F3" w:rsidRDefault="00E97149" w:rsidP="008C3947">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Good Research Conduct (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00E97149">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:bidi="en-GB"/>
           </w:rPr>
           <w:t>Good research conduct at The University of Manchester</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="059B4FFE" w14:textId="7681E803" w:rsidR="00F540D7" w:rsidRDefault="00F540D7" w:rsidP="008C3947">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Publications Policy (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00F540D7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:bidi="en-GB"/>
           </w:rPr>
           <w:t>display.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B0B10C5" w14:textId="77777777" w:rsidR="00D84FB7" w:rsidRPr="002A0A4B" w:rsidRDefault="00D84FB7" w:rsidP="00D84FB7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Freedom of Speech and Academic Freedom (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00652C1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:bidi="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve">Freedom of speech | Governance office | </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00652C1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:bidi="en-GB"/>
           </w:rPr>
           <w:t>StaffNet</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00652C1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -3673,213 +4154,213 @@
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="428F170E" w14:textId="77777777" w:rsidR="00D84FB7" w:rsidRPr="002A0A4B" w:rsidRDefault="00D84FB7" w:rsidP="00D84FB7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>University Statutes, Ordinances and General Regulations (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="002A0A4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:bidi="en-GB"/>
           </w:rPr>
           <w:t>Foundations of The University of Manchester</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60BFE80D" w14:textId="7DA6DDE3" w:rsidR="00B85FC8" w:rsidRDefault="00B85FC8" w:rsidP="008C3947">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>IT Policies and Guidelines (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00B85FC8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:bidi="en-GB"/>
           </w:rPr>
           <w:t>Policies and guidelines (The University of Manchester)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7D35D76C" w14:textId="1B27CBBE" w:rsidR="00892E8E" w:rsidRDefault="00AA7C5D" w:rsidP="008C3947">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Data Protection (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="002A0A4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.staffnet.manchester.ac.uk/igo/data-protection/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8DA121" w14:textId="04551A86" w:rsidR="003739F4" w:rsidRDefault="003739F4" w:rsidP="003739F4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Export Controls (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId35">
         <w:r w:rsidRPr="002A0A4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.staffnet.manchester.ac.uk/export-controls-info/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EBE03DF" w14:textId="34C94D9D" w:rsidR="001818F5" w:rsidRPr="002A0A4B" w:rsidRDefault="001818F5" w:rsidP="003739F4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Foreign Influence Registration Scheme (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="001818F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:bidi="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve">FIRS | Research and Business Engagement | </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="001818F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:bidi="en-GB"/>
           </w:rPr>
           <w:t>StaffNet</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="001818F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -3900,179 +4381,179 @@
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50ED7B7F" w14:textId="0D958438" w:rsidR="00B25943" w:rsidRPr="002A0A4B" w:rsidRDefault="00B25943" w:rsidP="008C3947">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Academic Technology Approval Scheme (ATAS) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="002A0A4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:bidi="en-GB"/>
           </w:rPr>
           <w:t>Academic Technology Approval Scheme (ATAS) - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41A7A774" w14:textId="77777777" w:rsidR="00B25943" w:rsidRPr="002A0A4B" w:rsidRDefault="00B25943" w:rsidP="008C3947">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>UKVI Visiting the UK as a Standard Visitor (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="002A0A4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:bidi="en-GB"/>
           </w:rPr>
           <w:t>Visit the UK as a Standard Visitor: Overview - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57CFF1B1" w14:textId="77777777" w:rsidR="00B25943" w:rsidRDefault="00B25943" w:rsidP="008C3947">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Government Authorised Exchange visa (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="002A0A4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:bidi="en-GB"/>
           </w:rPr>
           <w:t>Government Authorised Exchange visa (Temporary Work): Overview - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A0A4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B25943" w:rsidSect="00767927">
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="964" w:bottom="737" w:left="964" w:header="454" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F58F602" w14:textId="77777777" w:rsidR="0044057B" w:rsidRPr="002A0A4B" w:rsidRDefault="0044057B" w:rsidP="00E5276D">
+    <w:p w14:paraId="39E2F580" w14:textId="77777777" w:rsidR="00ED1840" w:rsidRPr="002A0A4B" w:rsidRDefault="00ED1840" w:rsidP="00E5276D">
       <w:r w:rsidRPr="002A0A4B">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2327ACD6" w14:textId="77777777" w:rsidR="0044057B" w:rsidRPr="002A0A4B" w:rsidRDefault="0044057B" w:rsidP="00E5276D">
+    <w:p w14:paraId="00570A71" w14:textId="77777777" w:rsidR="00ED1840" w:rsidRPr="002A0A4B" w:rsidRDefault="00ED1840" w:rsidP="00E5276D">
       <w:r w:rsidRPr="002A0A4B">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4104,62 +4585,61 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="690AD63A" w14:textId="64DDEA35" w:rsidR="0086224A" w:rsidRPr="002A0A4B" w:rsidRDefault="0086224A" w:rsidP="0086224A">
+  <w:p w14:paraId="690AD63A" w14:textId="248444A1" w:rsidR="0086224A" w:rsidRPr="002A0A4B" w:rsidRDefault="0086224A" w:rsidP="0086224A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="002A0A4B">
       <w:rPr>
         <w:rStyle w:val="normaltextrun"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t>Global Mobility</w:t>
     </w:r>
     <w:r w:rsidR="008A4B6B">
       <w:rPr>
         <w:rStyle w:val="normaltextrun"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
@@ -4179,97 +4659,152 @@
       </w:rPr>
       <w:t>Academic &amp; Affiliate Visitor Agreement</w:t>
     </w:r>
     <w:r w:rsidR="008C39CA">
       <w:rPr>
         <w:rStyle w:val="normaltextrun"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidR="008C39CA" w:rsidRPr="003D1E21">
       <w:rPr>
         <w:rStyle w:val="normaltextrun"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
-      <w:t>Version: 2.0</w:t>
+      <w:t xml:space="preserve">Version: </w:t>
+    </w:r>
+    <w:r w:rsidR="00C66961">
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="008C39CA" w:rsidRPr="003D1E21">
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>.0</w:t>
     </w:r>
     <w:r w:rsidR="008C39CA">
       <w:rPr>
         <w:rStyle w:val="normaltextrun"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidRPr="002A0A4B">
       <w:rPr>
         <w:rStyle w:val="normaltextrun"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised: </w:t>
     </w:r>
+    <w:r w:rsidR="00C66961">
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>18</w:t>
+    </w:r>
     <w:r w:rsidR="00BD1D99">
       <w:rPr>
         <w:rStyle w:val="normaltextrun"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
-      <w:t>03.11</w:t>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="007871B5">
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>05</w:t>
     </w:r>
     <w:r w:rsidR="001438F0" w:rsidRPr="002A0A4B">
       <w:rPr>
         <w:rStyle w:val="normaltextrun"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
-      <w:t>.2025</w:t>
+      <w:t>.202</w:t>
+    </w:r>
+    <w:r w:rsidR="007871B5">
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="002A0A4B">
       <w:rPr>
         <w:rStyle w:val="normaltextrun"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t xml:space="preserve">      Page </w:t>
     </w:r>
     <w:r w:rsidRPr="002A0A4B">
       <w:rPr>
         <w:rStyle w:val="normaltextrun"/>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="002A0A4B">
       <w:rPr>
@@ -4419,58 +4954,58 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="551815" cy="250190"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19F07D69" w14:textId="77777777" w:rsidR="0044057B" w:rsidRPr="002A0A4B" w:rsidRDefault="0044057B" w:rsidP="00E5276D">
+    <w:p w14:paraId="05B46062" w14:textId="77777777" w:rsidR="00ED1840" w:rsidRPr="002A0A4B" w:rsidRDefault="00ED1840" w:rsidP="00E5276D">
       <w:r w:rsidRPr="002A0A4B">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A7598C7" w14:textId="77777777" w:rsidR="0044057B" w:rsidRPr="002A0A4B" w:rsidRDefault="0044057B" w:rsidP="00E5276D">
+    <w:p w14:paraId="490375A5" w14:textId="77777777" w:rsidR="00ED1840" w:rsidRPr="002A0A4B" w:rsidRDefault="00ED1840" w:rsidP="00E5276D">
       <w:r w:rsidRPr="002A0A4B">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22530E8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCAE3C7A"/>
     <w:lvl w:ilvl="0" w:tplc="39AAC150">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
@@ -4888,539 +5423,605 @@
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E5276D"/>
     <w:rsid w:val="00004165"/>
     <w:rsid w:val="00010E30"/>
     <w:rsid w:val="00011D60"/>
     <w:rsid w:val="00014130"/>
+    <w:rsid w:val="00027BBB"/>
+    <w:rsid w:val="0003531C"/>
     <w:rsid w:val="000372E7"/>
     <w:rsid w:val="0004013A"/>
     <w:rsid w:val="000417C4"/>
     <w:rsid w:val="000436AC"/>
     <w:rsid w:val="00052441"/>
     <w:rsid w:val="000539AC"/>
     <w:rsid w:val="00053C71"/>
     <w:rsid w:val="000545E9"/>
     <w:rsid w:val="00065BCE"/>
     <w:rsid w:val="00066BFF"/>
     <w:rsid w:val="00071C54"/>
     <w:rsid w:val="00073273"/>
     <w:rsid w:val="00073970"/>
     <w:rsid w:val="00077235"/>
     <w:rsid w:val="00082441"/>
     <w:rsid w:val="00082442"/>
     <w:rsid w:val="00083B5C"/>
     <w:rsid w:val="00095545"/>
+    <w:rsid w:val="00096C40"/>
     <w:rsid w:val="000A1C7D"/>
     <w:rsid w:val="000A201F"/>
     <w:rsid w:val="000A619F"/>
     <w:rsid w:val="000A6262"/>
     <w:rsid w:val="000B17F2"/>
     <w:rsid w:val="000B2606"/>
+    <w:rsid w:val="000B2FC7"/>
+    <w:rsid w:val="000B48AD"/>
+    <w:rsid w:val="000D72A6"/>
     <w:rsid w:val="000E21FC"/>
     <w:rsid w:val="000E5268"/>
     <w:rsid w:val="000F60B4"/>
     <w:rsid w:val="001003DB"/>
     <w:rsid w:val="00103901"/>
     <w:rsid w:val="00103B3D"/>
+    <w:rsid w:val="00104D93"/>
+    <w:rsid w:val="001051FF"/>
     <w:rsid w:val="0011055F"/>
     <w:rsid w:val="00120201"/>
     <w:rsid w:val="001438F0"/>
     <w:rsid w:val="00147DBA"/>
     <w:rsid w:val="00150FBE"/>
     <w:rsid w:val="001516AF"/>
+    <w:rsid w:val="001603CD"/>
     <w:rsid w:val="00161408"/>
     <w:rsid w:val="00161F70"/>
     <w:rsid w:val="0016280B"/>
     <w:rsid w:val="00162F3A"/>
     <w:rsid w:val="001644B3"/>
     <w:rsid w:val="00166E07"/>
     <w:rsid w:val="001743DE"/>
     <w:rsid w:val="00180F57"/>
     <w:rsid w:val="001818F5"/>
     <w:rsid w:val="00182343"/>
     <w:rsid w:val="0018574E"/>
     <w:rsid w:val="00190AB7"/>
+    <w:rsid w:val="001A17CF"/>
     <w:rsid w:val="001A2BA4"/>
     <w:rsid w:val="001B56B9"/>
     <w:rsid w:val="001C3442"/>
     <w:rsid w:val="001D1A21"/>
     <w:rsid w:val="001D4C4D"/>
     <w:rsid w:val="001D5088"/>
+    <w:rsid w:val="001D5489"/>
+    <w:rsid w:val="001D59B9"/>
     <w:rsid w:val="001E4E23"/>
+    <w:rsid w:val="001E642B"/>
     <w:rsid w:val="001F074D"/>
     <w:rsid w:val="001F1AA6"/>
     <w:rsid w:val="0020041F"/>
     <w:rsid w:val="00202BBB"/>
+    <w:rsid w:val="002069CB"/>
     <w:rsid w:val="002133F2"/>
     <w:rsid w:val="00213F0A"/>
     <w:rsid w:val="002156CD"/>
     <w:rsid w:val="00220479"/>
     <w:rsid w:val="00227EBC"/>
     <w:rsid w:val="00231148"/>
     <w:rsid w:val="00231554"/>
     <w:rsid w:val="00237584"/>
-    <w:rsid w:val="00241C14"/>
     <w:rsid w:val="002475FA"/>
     <w:rsid w:val="0025269C"/>
     <w:rsid w:val="002529E5"/>
     <w:rsid w:val="00253A2B"/>
     <w:rsid w:val="0027223C"/>
     <w:rsid w:val="00272963"/>
     <w:rsid w:val="00276782"/>
     <w:rsid w:val="00281CFD"/>
     <w:rsid w:val="00282AE6"/>
     <w:rsid w:val="00290429"/>
     <w:rsid w:val="00291F42"/>
     <w:rsid w:val="002A0746"/>
     <w:rsid w:val="002A0A4B"/>
     <w:rsid w:val="002A1A01"/>
+    <w:rsid w:val="002A5139"/>
     <w:rsid w:val="002A7621"/>
     <w:rsid w:val="002B7A45"/>
     <w:rsid w:val="002C0659"/>
     <w:rsid w:val="002C4A27"/>
     <w:rsid w:val="002C6373"/>
+    <w:rsid w:val="002E0B45"/>
     <w:rsid w:val="002F01CE"/>
     <w:rsid w:val="002F147E"/>
     <w:rsid w:val="00300900"/>
     <w:rsid w:val="003151B9"/>
     <w:rsid w:val="0031729F"/>
     <w:rsid w:val="0032192F"/>
     <w:rsid w:val="003249C8"/>
     <w:rsid w:val="00326690"/>
+    <w:rsid w:val="00333405"/>
     <w:rsid w:val="00334822"/>
     <w:rsid w:val="0034036C"/>
+    <w:rsid w:val="003556D8"/>
     <w:rsid w:val="00357657"/>
     <w:rsid w:val="003739F4"/>
     <w:rsid w:val="003837D6"/>
     <w:rsid w:val="0038587C"/>
     <w:rsid w:val="00386AD9"/>
+    <w:rsid w:val="0038752E"/>
     <w:rsid w:val="00394000"/>
     <w:rsid w:val="003A11BA"/>
     <w:rsid w:val="003A2F0C"/>
     <w:rsid w:val="003A495A"/>
     <w:rsid w:val="003A59AD"/>
     <w:rsid w:val="003A59E0"/>
     <w:rsid w:val="003A5A73"/>
     <w:rsid w:val="003A61FF"/>
     <w:rsid w:val="003A6FBC"/>
     <w:rsid w:val="003B6080"/>
     <w:rsid w:val="003B70E4"/>
     <w:rsid w:val="003C2B96"/>
     <w:rsid w:val="003C3CFB"/>
     <w:rsid w:val="003C40D4"/>
     <w:rsid w:val="003D067F"/>
     <w:rsid w:val="003D1E21"/>
     <w:rsid w:val="003E1E26"/>
     <w:rsid w:val="003E6C18"/>
     <w:rsid w:val="003F0858"/>
+    <w:rsid w:val="003F228B"/>
     <w:rsid w:val="003F75E3"/>
+    <w:rsid w:val="004022B7"/>
+    <w:rsid w:val="0041015E"/>
     <w:rsid w:val="0041728F"/>
     <w:rsid w:val="00420DA3"/>
     <w:rsid w:val="004361F1"/>
     <w:rsid w:val="0044057B"/>
     <w:rsid w:val="00441DB1"/>
     <w:rsid w:val="004662BE"/>
+    <w:rsid w:val="00467984"/>
     <w:rsid w:val="00471A18"/>
     <w:rsid w:val="00472D96"/>
     <w:rsid w:val="00477518"/>
     <w:rsid w:val="00477F6B"/>
     <w:rsid w:val="0048518A"/>
     <w:rsid w:val="00485CB1"/>
     <w:rsid w:val="00491577"/>
     <w:rsid w:val="004A09F2"/>
     <w:rsid w:val="004A13CB"/>
     <w:rsid w:val="004A7B21"/>
     <w:rsid w:val="004B07AA"/>
     <w:rsid w:val="004C02A7"/>
     <w:rsid w:val="004C54A0"/>
     <w:rsid w:val="004C6FC3"/>
     <w:rsid w:val="004D051D"/>
     <w:rsid w:val="004D17E0"/>
     <w:rsid w:val="004D209D"/>
     <w:rsid w:val="004D27F3"/>
     <w:rsid w:val="004E090C"/>
     <w:rsid w:val="004F3A96"/>
     <w:rsid w:val="004F777E"/>
     <w:rsid w:val="004F7DAC"/>
     <w:rsid w:val="005003D2"/>
     <w:rsid w:val="005009E5"/>
     <w:rsid w:val="005040DC"/>
     <w:rsid w:val="00506EF4"/>
     <w:rsid w:val="0051196C"/>
     <w:rsid w:val="00512184"/>
     <w:rsid w:val="00517074"/>
     <w:rsid w:val="00526FE4"/>
     <w:rsid w:val="00532838"/>
+    <w:rsid w:val="00534599"/>
     <w:rsid w:val="0054371E"/>
     <w:rsid w:val="00545039"/>
+    <w:rsid w:val="00546CC2"/>
     <w:rsid w:val="005679B4"/>
     <w:rsid w:val="00571533"/>
     <w:rsid w:val="00573C37"/>
     <w:rsid w:val="00575192"/>
     <w:rsid w:val="00583AB1"/>
     <w:rsid w:val="00587877"/>
     <w:rsid w:val="00591A4B"/>
     <w:rsid w:val="00596813"/>
     <w:rsid w:val="005974BE"/>
     <w:rsid w:val="00597684"/>
     <w:rsid w:val="005A2442"/>
     <w:rsid w:val="005B2DA1"/>
     <w:rsid w:val="005D3644"/>
     <w:rsid w:val="005D477A"/>
     <w:rsid w:val="005D60E5"/>
     <w:rsid w:val="005D70A1"/>
     <w:rsid w:val="005E199F"/>
     <w:rsid w:val="005E5F5C"/>
     <w:rsid w:val="005E5FF3"/>
     <w:rsid w:val="005F09CF"/>
     <w:rsid w:val="005F75E6"/>
     <w:rsid w:val="00613AB9"/>
     <w:rsid w:val="00617D18"/>
     <w:rsid w:val="00627D84"/>
     <w:rsid w:val="00632517"/>
+    <w:rsid w:val="00633935"/>
     <w:rsid w:val="0063428E"/>
+    <w:rsid w:val="006365BD"/>
     <w:rsid w:val="0064676D"/>
     <w:rsid w:val="00647817"/>
+    <w:rsid w:val="00652251"/>
     <w:rsid w:val="00652C1F"/>
     <w:rsid w:val="006607A8"/>
     <w:rsid w:val="006622C6"/>
     <w:rsid w:val="0067639B"/>
     <w:rsid w:val="00692CD3"/>
     <w:rsid w:val="00693A67"/>
     <w:rsid w:val="006941DA"/>
     <w:rsid w:val="006955B4"/>
+    <w:rsid w:val="006A01E6"/>
     <w:rsid w:val="006A2884"/>
     <w:rsid w:val="006A567F"/>
     <w:rsid w:val="006A7AF2"/>
     <w:rsid w:val="006B0CF9"/>
     <w:rsid w:val="006B1396"/>
     <w:rsid w:val="006B64B0"/>
     <w:rsid w:val="006C0E6D"/>
     <w:rsid w:val="006C3E7D"/>
+    <w:rsid w:val="006D1F4C"/>
     <w:rsid w:val="006D58D9"/>
     <w:rsid w:val="006E23A6"/>
     <w:rsid w:val="006F2779"/>
     <w:rsid w:val="00703695"/>
     <w:rsid w:val="00704082"/>
     <w:rsid w:val="00716274"/>
     <w:rsid w:val="00716B4D"/>
     <w:rsid w:val="007201C4"/>
     <w:rsid w:val="00725C1F"/>
     <w:rsid w:val="00732DAC"/>
+    <w:rsid w:val="00733F9A"/>
     <w:rsid w:val="00760DD0"/>
     <w:rsid w:val="007646F1"/>
     <w:rsid w:val="00767927"/>
     <w:rsid w:val="007722F7"/>
     <w:rsid w:val="00775197"/>
     <w:rsid w:val="00775834"/>
     <w:rsid w:val="00777552"/>
     <w:rsid w:val="007832A9"/>
     <w:rsid w:val="00783E62"/>
     <w:rsid w:val="00784FAE"/>
     <w:rsid w:val="00786F44"/>
+    <w:rsid w:val="007871B5"/>
     <w:rsid w:val="00787294"/>
+    <w:rsid w:val="007929DF"/>
     <w:rsid w:val="00797B1E"/>
     <w:rsid w:val="007A66B9"/>
     <w:rsid w:val="007A6A74"/>
     <w:rsid w:val="007D74FD"/>
     <w:rsid w:val="007F1E5B"/>
     <w:rsid w:val="007F7AFA"/>
     <w:rsid w:val="0080376A"/>
     <w:rsid w:val="0082153C"/>
     <w:rsid w:val="00822150"/>
     <w:rsid w:val="00831D34"/>
     <w:rsid w:val="00835A58"/>
     <w:rsid w:val="00836D56"/>
     <w:rsid w:val="00843A1D"/>
+    <w:rsid w:val="00845A66"/>
     <w:rsid w:val="0085442B"/>
     <w:rsid w:val="00855C63"/>
     <w:rsid w:val="0086224A"/>
     <w:rsid w:val="00872CDE"/>
     <w:rsid w:val="0087300F"/>
     <w:rsid w:val="00886BA5"/>
     <w:rsid w:val="00887D88"/>
+    <w:rsid w:val="00890256"/>
     <w:rsid w:val="00892E8E"/>
     <w:rsid w:val="0089624F"/>
+    <w:rsid w:val="008A328A"/>
+    <w:rsid w:val="008A48AD"/>
     <w:rsid w:val="008A4B6B"/>
     <w:rsid w:val="008A6978"/>
     <w:rsid w:val="008B27C2"/>
     <w:rsid w:val="008B61A1"/>
     <w:rsid w:val="008C391F"/>
     <w:rsid w:val="008C3947"/>
     <w:rsid w:val="008C39CA"/>
     <w:rsid w:val="008C49B9"/>
     <w:rsid w:val="008F1B38"/>
+    <w:rsid w:val="008F7741"/>
     <w:rsid w:val="0091376B"/>
     <w:rsid w:val="00913DFD"/>
     <w:rsid w:val="00915947"/>
     <w:rsid w:val="00916D7A"/>
     <w:rsid w:val="00917452"/>
     <w:rsid w:val="0093188C"/>
     <w:rsid w:val="00933AE4"/>
     <w:rsid w:val="00934927"/>
     <w:rsid w:val="009354AF"/>
     <w:rsid w:val="0093722F"/>
     <w:rsid w:val="00937B50"/>
     <w:rsid w:val="0094430E"/>
     <w:rsid w:val="00957BFC"/>
     <w:rsid w:val="0096002E"/>
+    <w:rsid w:val="00966704"/>
     <w:rsid w:val="00973612"/>
     <w:rsid w:val="009826E2"/>
     <w:rsid w:val="00984722"/>
     <w:rsid w:val="00994CDC"/>
     <w:rsid w:val="009A1F20"/>
     <w:rsid w:val="009A46BE"/>
     <w:rsid w:val="009A6291"/>
     <w:rsid w:val="009B0BF7"/>
     <w:rsid w:val="009B51F4"/>
     <w:rsid w:val="009B7BE6"/>
     <w:rsid w:val="009C6440"/>
+    <w:rsid w:val="009C6F7A"/>
     <w:rsid w:val="009C795B"/>
     <w:rsid w:val="009D1771"/>
     <w:rsid w:val="009D31BC"/>
     <w:rsid w:val="009D3C74"/>
+    <w:rsid w:val="009E048B"/>
     <w:rsid w:val="009E107B"/>
     <w:rsid w:val="009E49B5"/>
     <w:rsid w:val="009F3970"/>
     <w:rsid w:val="00A0103B"/>
     <w:rsid w:val="00A13299"/>
     <w:rsid w:val="00A15A56"/>
     <w:rsid w:val="00A17623"/>
     <w:rsid w:val="00A205FE"/>
     <w:rsid w:val="00A21D13"/>
     <w:rsid w:val="00A40394"/>
     <w:rsid w:val="00A44264"/>
     <w:rsid w:val="00A45B44"/>
     <w:rsid w:val="00A53DC2"/>
     <w:rsid w:val="00A610B7"/>
     <w:rsid w:val="00A709D6"/>
     <w:rsid w:val="00A76411"/>
     <w:rsid w:val="00A766BB"/>
     <w:rsid w:val="00A77676"/>
     <w:rsid w:val="00A93609"/>
     <w:rsid w:val="00A93E2A"/>
     <w:rsid w:val="00A96C28"/>
     <w:rsid w:val="00AA12AF"/>
     <w:rsid w:val="00AA7C5D"/>
     <w:rsid w:val="00AB0D39"/>
     <w:rsid w:val="00AB63F0"/>
     <w:rsid w:val="00AB6A80"/>
     <w:rsid w:val="00AC0321"/>
     <w:rsid w:val="00AC6593"/>
     <w:rsid w:val="00AD752F"/>
     <w:rsid w:val="00AE3885"/>
     <w:rsid w:val="00AEEE45"/>
     <w:rsid w:val="00AF05BA"/>
     <w:rsid w:val="00AF0727"/>
     <w:rsid w:val="00AF5E72"/>
     <w:rsid w:val="00AF647B"/>
     <w:rsid w:val="00AF7920"/>
     <w:rsid w:val="00B04461"/>
+    <w:rsid w:val="00B05285"/>
     <w:rsid w:val="00B11686"/>
     <w:rsid w:val="00B1276A"/>
     <w:rsid w:val="00B164A8"/>
     <w:rsid w:val="00B16958"/>
+    <w:rsid w:val="00B20D3A"/>
     <w:rsid w:val="00B2426C"/>
     <w:rsid w:val="00B25943"/>
     <w:rsid w:val="00B327E0"/>
     <w:rsid w:val="00B35652"/>
+    <w:rsid w:val="00B3760E"/>
     <w:rsid w:val="00B43F50"/>
     <w:rsid w:val="00B44C8C"/>
     <w:rsid w:val="00B463A3"/>
+    <w:rsid w:val="00B477B4"/>
     <w:rsid w:val="00B5167D"/>
     <w:rsid w:val="00B56EFF"/>
     <w:rsid w:val="00B728CE"/>
+    <w:rsid w:val="00B762B7"/>
     <w:rsid w:val="00B828A6"/>
     <w:rsid w:val="00B85FC8"/>
     <w:rsid w:val="00B91A30"/>
     <w:rsid w:val="00B96B43"/>
     <w:rsid w:val="00BA19D6"/>
     <w:rsid w:val="00BA6555"/>
     <w:rsid w:val="00BB2F98"/>
     <w:rsid w:val="00BC2BE0"/>
-    <w:rsid w:val="00BC443F"/>
+    <w:rsid w:val="00BC5687"/>
     <w:rsid w:val="00BD12A5"/>
     <w:rsid w:val="00BD1D99"/>
     <w:rsid w:val="00BE155D"/>
     <w:rsid w:val="00BE6249"/>
     <w:rsid w:val="00BE65EE"/>
     <w:rsid w:val="00BF2CB1"/>
     <w:rsid w:val="00BF5E6B"/>
     <w:rsid w:val="00C010E9"/>
     <w:rsid w:val="00C02F1C"/>
     <w:rsid w:val="00C03115"/>
     <w:rsid w:val="00C04795"/>
     <w:rsid w:val="00C04B91"/>
     <w:rsid w:val="00C0542A"/>
     <w:rsid w:val="00C12D1F"/>
     <w:rsid w:val="00C147C2"/>
     <w:rsid w:val="00C25514"/>
+    <w:rsid w:val="00C3073A"/>
     <w:rsid w:val="00C3576F"/>
     <w:rsid w:val="00C4490D"/>
     <w:rsid w:val="00C44DA1"/>
     <w:rsid w:val="00C55924"/>
     <w:rsid w:val="00C574BB"/>
+    <w:rsid w:val="00C66961"/>
     <w:rsid w:val="00C740CC"/>
     <w:rsid w:val="00C75385"/>
     <w:rsid w:val="00C76211"/>
     <w:rsid w:val="00C82885"/>
     <w:rsid w:val="00C92F07"/>
     <w:rsid w:val="00C93EC6"/>
     <w:rsid w:val="00CA163E"/>
     <w:rsid w:val="00CA306C"/>
+    <w:rsid w:val="00CA3BE9"/>
     <w:rsid w:val="00CA6459"/>
     <w:rsid w:val="00CB12B0"/>
+    <w:rsid w:val="00CB393B"/>
     <w:rsid w:val="00CB48FA"/>
     <w:rsid w:val="00CB58CB"/>
     <w:rsid w:val="00CB74E0"/>
     <w:rsid w:val="00CC16F8"/>
     <w:rsid w:val="00CD7115"/>
     <w:rsid w:val="00CE2AFA"/>
     <w:rsid w:val="00CE4272"/>
+    <w:rsid w:val="00CE582F"/>
     <w:rsid w:val="00CE5984"/>
+    <w:rsid w:val="00CE7FB0"/>
     <w:rsid w:val="00CF25AA"/>
     <w:rsid w:val="00D06F2B"/>
     <w:rsid w:val="00D073E4"/>
     <w:rsid w:val="00D121D9"/>
+    <w:rsid w:val="00D16449"/>
     <w:rsid w:val="00D1696A"/>
     <w:rsid w:val="00D20F71"/>
     <w:rsid w:val="00D2601A"/>
     <w:rsid w:val="00D266E2"/>
     <w:rsid w:val="00D27028"/>
     <w:rsid w:val="00D30466"/>
     <w:rsid w:val="00D30AB7"/>
     <w:rsid w:val="00D335C6"/>
     <w:rsid w:val="00D37C0B"/>
     <w:rsid w:val="00D44434"/>
     <w:rsid w:val="00D46561"/>
     <w:rsid w:val="00D506DC"/>
     <w:rsid w:val="00D50BEA"/>
     <w:rsid w:val="00D621B0"/>
     <w:rsid w:val="00D64788"/>
     <w:rsid w:val="00D70302"/>
     <w:rsid w:val="00D7594F"/>
     <w:rsid w:val="00D773BB"/>
     <w:rsid w:val="00D84FB7"/>
     <w:rsid w:val="00D90E03"/>
     <w:rsid w:val="00D91151"/>
     <w:rsid w:val="00D92BDA"/>
     <w:rsid w:val="00D935D8"/>
     <w:rsid w:val="00DA035E"/>
     <w:rsid w:val="00DA1EA6"/>
     <w:rsid w:val="00DA2E6D"/>
     <w:rsid w:val="00DA588F"/>
     <w:rsid w:val="00DA5A75"/>
     <w:rsid w:val="00DA617E"/>
     <w:rsid w:val="00DC5464"/>
     <w:rsid w:val="00DC5DB1"/>
     <w:rsid w:val="00DD38CD"/>
     <w:rsid w:val="00DD4288"/>
     <w:rsid w:val="00DF0E68"/>
     <w:rsid w:val="00DF553A"/>
+    <w:rsid w:val="00E00F44"/>
     <w:rsid w:val="00E02164"/>
     <w:rsid w:val="00E0465F"/>
     <w:rsid w:val="00E07F7A"/>
-    <w:rsid w:val="00E20069"/>
+    <w:rsid w:val="00E11402"/>
+    <w:rsid w:val="00E15E23"/>
     <w:rsid w:val="00E246ED"/>
     <w:rsid w:val="00E250E7"/>
     <w:rsid w:val="00E27465"/>
     <w:rsid w:val="00E3760C"/>
     <w:rsid w:val="00E46792"/>
     <w:rsid w:val="00E47B31"/>
     <w:rsid w:val="00E5276D"/>
     <w:rsid w:val="00E565EE"/>
     <w:rsid w:val="00E63A04"/>
     <w:rsid w:val="00E63B09"/>
+    <w:rsid w:val="00E8188C"/>
     <w:rsid w:val="00E83079"/>
     <w:rsid w:val="00E8363A"/>
     <w:rsid w:val="00E87C92"/>
     <w:rsid w:val="00E900C6"/>
     <w:rsid w:val="00E913F7"/>
     <w:rsid w:val="00E93C4B"/>
     <w:rsid w:val="00E97149"/>
     <w:rsid w:val="00EA0899"/>
     <w:rsid w:val="00EA2818"/>
     <w:rsid w:val="00EA30D1"/>
     <w:rsid w:val="00EA5C73"/>
     <w:rsid w:val="00EB40E0"/>
     <w:rsid w:val="00EB5F64"/>
     <w:rsid w:val="00EC4CC0"/>
+    <w:rsid w:val="00EC6685"/>
     <w:rsid w:val="00EC796F"/>
+    <w:rsid w:val="00ED1840"/>
     <w:rsid w:val="00ED243F"/>
+    <w:rsid w:val="00EE0766"/>
     <w:rsid w:val="00EE4F94"/>
+    <w:rsid w:val="00EE5440"/>
     <w:rsid w:val="00EE5765"/>
     <w:rsid w:val="00EF0135"/>
     <w:rsid w:val="00EF03C1"/>
     <w:rsid w:val="00EF0D88"/>
     <w:rsid w:val="00EF0F74"/>
     <w:rsid w:val="00EF5EAA"/>
+    <w:rsid w:val="00F06B1D"/>
     <w:rsid w:val="00F10A2D"/>
     <w:rsid w:val="00F20318"/>
     <w:rsid w:val="00F23815"/>
     <w:rsid w:val="00F23ADA"/>
     <w:rsid w:val="00F243A2"/>
     <w:rsid w:val="00F25630"/>
     <w:rsid w:val="00F30ECD"/>
+    <w:rsid w:val="00F33AC3"/>
     <w:rsid w:val="00F33CA0"/>
     <w:rsid w:val="00F357D0"/>
     <w:rsid w:val="00F35B0F"/>
     <w:rsid w:val="00F36913"/>
     <w:rsid w:val="00F53161"/>
     <w:rsid w:val="00F53CA1"/>
     <w:rsid w:val="00F540D7"/>
+    <w:rsid w:val="00F54607"/>
     <w:rsid w:val="00F62A72"/>
     <w:rsid w:val="00F64135"/>
+    <w:rsid w:val="00F652E6"/>
     <w:rsid w:val="00F66059"/>
     <w:rsid w:val="00F71C67"/>
     <w:rsid w:val="00F71D3A"/>
+    <w:rsid w:val="00F7261A"/>
     <w:rsid w:val="00F75DF7"/>
     <w:rsid w:val="00F77713"/>
     <w:rsid w:val="00F80930"/>
     <w:rsid w:val="00F85E42"/>
+    <w:rsid w:val="00F915A5"/>
     <w:rsid w:val="00F91934"/>
     <w:rsid w:val="00F925B6"/>
     <w:rsid w:val="00F95599"/>
     <w:rsid w:val="00FA1B06"/>
+    <w:rsid w:val="00FA38A1"/>
     <w:rsid w:val="00FB4D74"/>
     <w:rsid w:val="00FB6C3F"/>
     <w:rsid w:val="00FB7441"/>
     <w:rsid w:val="00FD5B46"/>
     <w:rsid w:val="00FE6625"/>
     <w:rsid w:val="00FE7D05"/>
     <w:rsid w:val="00FF22E7"/>
     <w:rsid w:val="00FF666E"/>
     <w:rsid w:val="0113CFAE"/>
     <w:rsid w:val="01AEBC3F"/>
     <w:rsid w:val="0266405A"/>
     <w:rsid w:val="0289DBC6"/>
     <w:rsid w:val="038596A5"/>
     <w:rsid w:val="03EF9FF1"/>
     <w:rsid w:val="042013D3"/>
     <w:rsid w:val="0439A1CD"/>
     <w:rsid w:val="044E83E5"/>
     <w:rsid w:val="0479EE75"/>
     <w:rsid w:val="04EC6DDC"/>
     <w:rsid w:val="055213E2"/>
     <w:rsid w:val="056532DC"/>
     <w:rsid w:val="05AB3A12"/>
     <w:rsid w:val="05B8176F"/>
     <w:rsid w:val="05BFCE47"/>
     <w:rsid w:val="068C9DA5"/>
@@ -5652,51 +6253,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6635496A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{ED36B8A4-C493-4FF2-BF14-F6DE7C328310}"/>
+  <w15:docId w15:val="{8E559DEB-A7CC-4498-AE61-51AE6732385F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6475,51 +7076,51 @@
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007201C4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=16277" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/research/environment/governance/conduct/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/rbe/ethics-integrity/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/academic-technology-approval-scheme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/rbe/rs/preparing/research_security/firs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=6525" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=14914" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=24420" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=37024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/resources/ecc-policy-procedure-guidance/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/governance/visiting-speakers/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itservices.manchester.ac.uk/aboutus/policy/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/rbe/rs/preparing/research_security/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/igo/data-protection/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government-authorised-exchange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/governance/visiting-speakers/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/visitors/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=76067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/standard-visitor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=76067" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itservices.manchester.ac.uk/aboutus/policy/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=24420" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/rbe/rs/preparing/research_security/firs/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/research/environment/governance/conduct/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/governance/foundations/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/academic-technology-approval-scheme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=6525" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=14914" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/rbe/rs/preparing/research_security/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government-authorised-exchange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/resources/ecc-policy-procedure-guidance/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/igo/data-protection/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/governance/visiting-speakers/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=76067" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/research/environment/governance/conduct/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/rbe/rs/preparing/research_security/firs/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/governance/foundations/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/academic-technology-approval-scheme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=24420" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/academic-technology-approval-scheme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/rbe/ethics-integrity/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/rbe/rs/preparing/research_security/firs/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/research/environment/governance/conduct/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/governance/visiting-speakers/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=16277" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/rbe/research_security_hub/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=24420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=76067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itservices.manchester.ac.uk/aboutus/policy/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=37024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/visitors/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itservices.manchester.ac.uk/aboutus/policy/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/standard-visitor" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -6755,53 +7356,57 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD92DCA99A5B0B42989C49E1EF2332ED" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5f27004ad082fc89068ed7eb6fefeff3">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0286d494-7c06-4f3f-8725-392cc8b29423" xmlns:ns3="5641d3a0-4cdf-4627-8fdf-840090582e60" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b1c64941f12dc60c19fea3e436e6bb78" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD92DCA99A5B0B42989C49E1EF2332ED" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4fc8271269f93123d532583a8ed60b3b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0286d494-7c06-4f3f-8725-392cc8b29423" xmlns:ns3="5641d3a0-4cdf-4627-8fdf-840090582e60" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c909f256b5ea13441f907fe827372360" ns2:_="" ns3:_="">
     <xsd:import namespace="0286d494-7c06-4f3f-8725-392cc8b29423"/>
     <xsd:import namespace="5641d3a0-4cdf-4627-8fdf-840090582e60"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -7010,608 +7615,124 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0286d494-7c06-4f3f-8725-392cc8b29423">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5641d3a0-4cdf-4627-8fdf-840090582e60" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC6F3028-2A8B-4E20-8EE9-B60DDB38AB47}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4D55B7E-5A85-4C45-B1A6-D77300B7F33C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0286d494-7c06-4f3f-8725-392cc8b29423"/>
     <ds:schemaRef ds:uri="5641d3a0-4cdf-4627-8fdf-840090582e60"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{448FDAB7-074E-4D9B-8F52-9B0E89EEEE69}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="5641d3a0-4cdf-4627-8fdf-840090582e60"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0286d494-7c06-4f3f-8725-392cc8b29423"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="5641d3a0-4cdf-4627-8fdf-840090582e60"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{307E16D5-51A8-42F6-BD17-0FDF88366A14}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7502D5B7-E11C-40A1-A4A7-ADE332B4B0EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1249</Words>
-  <Characters>6741</Characters>
+  <Words>1601</Words>
+  <Characters>9128</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>127</Lines>
-  <Paragraphs>46</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7979</CharactersWithSpaces>
+  <CharactersWithSpaces>10708</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...488 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Vicki Gallagher</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">