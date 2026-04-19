--- v0 (2025-12-25)
+++ v1 (2026-04-19)
@@ -4,106 +4,106 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="133D360F" w14:textId="333C4432" w:rsidR="00240ED2" w:rsidRPr="007E3373" w:rsidRDefault="00240ED2" w:rsidP="00240ED2">
+    <w:p w14:paraId="133D360F" w14:textId="33248199" w:rsidR="00240ED2" w:rsidRPr="007E3373" w:rsidRDefault="00240ED2" w:rsidP="00240ED2">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E3373">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Research Staff </w:t>
       </w:r>
       <w:r w:rsidR="00BA2452" w:rsidRPr="007E3373">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Strategy </w:t>
       </w:r>
       <w:r w:rsidR="003D3343" w:rsidRPr="007E3373">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Group </w:t>
       </w:r>
       <w:r w:rsidRPr="007E3373">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Terms of Reference</w:t>
       </w:r>
       <w:r w:rsidR="00BA2452" w:rsidRPr="007E3373">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="001E0885" w:rsidRPr="007E3373">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">last updated </w:t>
       </w:r>
-      <w:r w:rsidR="00987D4F">
+      <w:r w:rsidR="00800CCB">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>August</w:t>
+        <w:t>December</w:t>
       </w:r>
       <w:r w:rsidR="00E237FE">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
       <w:r w:rsidR="00BA2452" w:rsidRPr="007E3373">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E4FAA07" w14:textId="77777777" w:rsidR="00240ED2" w:rsidRPr="007E3373" w:rsidRDefault="00240ED2" w:rsidP="00240ED2">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="413A9A72" w14:textId="71EE822F" w:rsidR="00240ED2" w:rsidRPr="007E3373" w:rsidRDefault="00240ED2" w:rsidP="00240ED2">
@@ -352,51 +352,65 @@
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidRPr="007E3373">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">research </w:t>
       </w:r>
       <w:r w:rsidR="003D3343" w:rsidRPr="007E3373">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">staff in the </w:t>
       </w:r>
       <w:r w:rsidRPr="007E3373">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>staff survey</w:t>
       </w:r>
       <w:r w:rsidR="003D3343" w:rsidRPr="007E3373">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and via research staff reps forums</w:t>
+        <w:t xml:space="preserve"> and via research staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003D3343" w:rsidRPr="007E3373">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>reps</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003D3343" w:rsidRPr="007E3373">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> forums</w:t>
       </w:r>
       <w:r w:rsidRPr="007E3373">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10C91A61" w14:textId="47A03832" w:rsidR="00240ED2" w:rsidRPr="007E3373" w:rsidRDefault="00240ED2" w:rsidP="00240ED2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E3373">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1178,178 +1192,203 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>By invitation: Comms, Ethics and Integrity</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18FC7FD1" w14:textId="0438668E" w:rsidR="00317105" w:rsidRPr="007E3373" w:rsidRDefault="002F4429" w:rsidP="00240ED2">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E3373">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Circulation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B984722" w14:textId="6D97C83B" w:rsidR="002F4429" w:rsidRPr="007E3373" w:rsidRDefault="002F4429" w:rsidP="00240ED2">
-[...15 lines deleted...]
-    <w:p w14:paraId="1DF111EB" w14:textId="0C20D953" w:rsidR="00240ED2" w:rsidRPr="007E3373" w:rsidRDefault="002F4429" w:rsidP="00240ED2">
+    <w:p w14:paraId="4D116D26" w14:textId="77777777" w:rsidR="0064371A" w:rsidRDefault="002F4429" w:rsidP="00240ED2">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E3373">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Heads of School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D30D884" w14:textId="4DC0806D" w:rsidR="00800CCB" w:rsidRDefault="00800CCB" w:rsidP="00240ED2">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty Research Staff Representatives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF111EB" w14:textId="6857377F" w:rsidR="00240ED2" w:rsidRPr="007E3373" w:rsidRDefault="002F4429" w:rsidP="00240ED2">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E3373">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Faculty internal comms </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4449373E" w14:textId="77777777" w:rsidR="00240ED2" w:rsidRPr="007E3373" w:rsidRDefault="00BA2452" w:rsidP="00240ED2">
+    <w:p w14:paraId="4449373E" w14:textId="0C8C397A" w:rsidR="00240ED2" w:rsidRPr="007E3373" w:rsidRDefault="00BA2452" w:rsidP="00240ED2">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E3373">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Representative from the </w:t>
       </w:r>
       <w:r w:rsidR="00291A4E" w:rsidRPr="007E3373">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="007E3373">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">esearch Lifecycle </w:t>
       </w:r>
       <w:r w:rsidR="00291A4E" w:rsidRPr="007E3373">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="007E3373">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>roject</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-    <w:sectPr w:rsidR="006F757D" w:rsidRPr="007E3373">
+      <w:r w:rsidR="00513004">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D91B51" w14:textId="6D0BC0AB" w:rsidR="006F757D" w:rsidRPr="00F80A76" w:rsidRDefault="006F757D">
+      <w:pPr>
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006F757D" w:rsidRPr="00F80A76">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -1483,75 +1522,89 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00240ED2"/>
     <w:rsid w:val="00015777"/>
     <w:rsid w:val="000453F2"/>
     <w:rsid w:val="00056730"/>
     <w:rsid w:val="00075D0D"/>
     <w:rsid w:val="000B0369"/>
     <w:rsid w:val="000F0013"/>
     <w:rsid w:val="000F5712"/>
     <w:rsid w:val="001243D8"/>
     <w:rsid w:val="00171844"/>
     <w:rsid w:val="001E0885"/>
     <w:rsid w:val="00240ED2"/>
     <w:rsid w:val="00291A4E"/>
     <w:rsid w:val="002F4429"/>
     <w:rsid w:val="00317105"/>
     <w:rsid w:val="003D3343"/>
+    <w:rsid w:val="003F08D7"/>
+    <w:rsid w:val="004571B5"/>
+    <w:rsid w:val="00513004"/>
+    <w:rsid w:val="0064371A"/>
+    <w:rsid w:val="006D2238"/>
     <w:rsid w:val="006D3F09"/>
     <w:rsid w:val="006F757D"/>
+    <w:rsid w:val="0070619A"/>
     <w:rsid w:val="00743214"/>
     <w:rsid w:val="007D7B7F"/>
     <w:rsid w:val="007E3373"/>
+    <w:rsid w:val="00800CCB"/>
+    <w:rsid w:val="00846085"/>
     <w:rsid w:val="008732F9"/>
     <w:rsid w:val="008B0097"/>
     <w:rsid w:val="008D5082"/>
     <w:rsid w:val="008E5B58"/>
     <w:rsid w:val="008F0A37"/>
     <w:rsid w:val="0093607D"/>
     <w:rsid w:val="00955784"/>
     <w:rsid w:val="00987D4F"/>
     <w:rsid w:val="009E4C15"/>
     <w:rsid w:val="00AD3893"/>
+    <w:rsid w:val="00B71F0F"/>
     <w:rsid w:val="00BA2452"/>
+    <w:rsid w:val="00C67B31"/>
+    <w:rsid w:val="00C741EB"/>
+    <w:rsid w:val="00D31E64"/>
     <w:rsid w:val="00D42F58"/>
     <w:rsid w:val="00D439DC"/>
     <w:rsid w:val="00D92B82"/>
     <w:rsid w:val="00DB3ADF"/>
     <w:rsid w:val="00E20B32"/>
     <w:rsid w:val="00E237FE"/>
     <w:rsid w:val="00E25E15"/>
     <w:rsid w:val="00E432EB"/>
+    <w:rsid w:val="00E878C6"/>
     <w:rsid w:val="00ED5BCC"/>
+    <w:rsid w:val="00F80A76"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="62E8083C"/>
@@ -2404,86 +2457,77 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43c3b776-f99c-4ce0-a981-071b463b7ec2" xmlns:ns3="767badf6-20c8-4220-a9b9-466f91443dee" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f1dc56a9acee5cd3434ca8e94abca47a" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001DCF199B660C6841989BB76B435E74AA" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5c159541223996ea2b5fa03e5791423">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="43c3b776-f99c-4ce0-a981-071b463b7ec2" xmlns:ns3="767badf6-20c8-4220-a9b9-466f91443dee" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d76779567099865ea6d8399e35652011" ns2:_="" ns3:_="">
     <xsd:import namespace="43c3b776-f99c-4ce0-a981-071b463b7ec2"/>
     <xsd:import namespace="767badf6-20c8-4220-a9b9-466f91443dee"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="43c3b776-f99c-4ce0-a981-071b463b7ec2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2514,50 +2558,60 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="767badf6-20c8-4220-a9b9-466f91443dee" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -2657,126 +2711,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="43c3b776-f99c-4ce0-a981-071b463b7ec2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="767badf6-20c8-4220-a9b9-466f91443dee" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{290473A9-D465-4970-8937-CB8A77E8A7A2}">
-[...10 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F3AB0DE-3B8B-4592-AD5E-4B3D3F70A80C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB11A05B-4251-4EC5-8EE7-A96CBF43052A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="43c3b776-f99c-4ce0-a981-071b463b7ec2"/>
     <ds:schemaRef ds:uri="767badf6-20c8-4220-a9b9-466f91443dee"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{290473A9-D465-4970-8937-CB8A77E8A7A2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="43c3b776-f99c-4ce0-a981-071b463b7ec2"/>
+    <ds:schemaRef ds:uri="767badf6-20c8-4220-a9b9-466f91443dee"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05FB1C57-B89D-4A79-89A8-D426E19FF39D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>350</Words>
-  <Characters>1999</Characters>
+  <Words>302</Words>
+  <Characters>1988</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2345</CharactersWithSpaces>
+  <CharactersWithSpaces>2275</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Claire Faichnie</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001DCF199B660C6841989BB76B435E74AA</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>