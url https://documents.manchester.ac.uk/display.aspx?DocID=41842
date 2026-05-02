--- v0 (2025-10-20)
+++ v1 (2026-05-02)
@@ -7,61 +7,59 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="25668C82" w14:textId="77777777" w:rsidR="00DE2B32" w:rsidRDefault="00DE2B32" w:rsidP="00103136">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="1AF776CB" w14:textId="77777777" w:rsidR="00E837FB" w:rsidRDefault="00E837FB" w:rsidP="00103136">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AEB2C8C" w14:textId="77777777" w:rsidR="00E837FB" w:rsidRPr="002F015D" w:rsidRDefault="00E837FB" w:rsidP="00103136">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59D81603" w14:textId="44DEDD4E" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00781BED">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -248,85 +246,115 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28AA3500" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00972D06">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F015D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>For any questions on the guidance or on completing this proposal, please contact:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FAC9D30" w14:textId="3A7A2E1B" w:rsidR="00F07C62" w:rsidRPr="00011BB3" w:rsidRDefault="00F07C62" w:rsidP="00011BB3">
+    <w:p w14:paraId="4FAC9D30" w14:textId="4ED6011C" w:rsidR="00F07C62" w:rsidRPr="00011BB3" w:rsidRDefault="002E3BFB" w:rsidP="00011BB3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00011BB3">
-[...4 lines deleted...]
-        <w:t>James Lalic</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>AnneMarie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Walsh</w:t>
       </w:r>
       <w:r w:rsidR="00011BB3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Postgraduate Research Manager </w:t>
+        <w:t>, Postgraduate Research Manager</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00011BB3" w:rsidRPr="00DE2F23">
+        <w:r w:rsidRPr="002571D2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>James.Lalic@manchester.ac.uk</w:t>
+          <w:t>Anne-Marie.Walsh@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00011BB3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="54D8B683" w14:textId="4E7DCEA4" w:rsidR="00011BB3" w:rsidRPr="00011BB3" w:rsidRDefault="00011BB3" w:rsidP="00011BB3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Alex Hinchcliffe, Postgraduate Research Officer </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00DE2F23">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
@@ -383,133 +411,129 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4648"/>
         <w:gridCol w:w="4650"/>
         <w:gridCol w:w="4650"/>
       </w:tblGrid>
       <w:tr w:rsidR="00972D06" w:rsidRPr="002F015D" w14:paraId="4E0CA5D2" w14:textId="77777777" w:rsidTr="00CA0495">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B800A3E" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="913"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Stage</w:t>
             </w:r>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A15B547" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Approver(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DD84CF1" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972D06" w:rsidRPr="002F015D" w14:paraId="32DB29FB" w14:textId="77777777" w:rsidTr="00CA0495">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5642552F" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="913"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1: Strategic Partnership &amp; Faculty Approval</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49CADB7E" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="913"/>
@@ -523,51 +547,50 @@
           </w:p>
           <w:p w14:paraId="06534E70" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="913"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(Please complete Section 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44F4D41D" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Head of School/Department</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F7A2390" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -640,51 +663,50 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="498E937F" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DBD424E" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60A59C00" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00A850ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>To confirm the proposal meets the strategic objectives of the Faculty/University</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C5E9AF8" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00A850ED">
             <w:pPr>
               <w:numPr>
@@ -733,51 +755,50 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>To confirm proposed fee structure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972D06" w:rsidRPr="002F015D" w14:paraId="5179027B" w14:textId="77777777" w:rsidTr="00CA0495">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1CE65249" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="913"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2: Programme Approval</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AEF74AA" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:tabs>
@@ -792,91 +813,89 @@
           </w:p>
           <w:p w14:paraId="5F5B75CC" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="913"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(Please complete section 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52C2FD5B" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Manchester Doctoral College Strategy Group</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D7E7BA1" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Associate Vice President for Research</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="185994BA" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00A850ED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>To confirm that the programmatic aspects of the proposal are in line with University of Manchester Policy and Governance</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FAB50C1" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00A850ED">
             <w:pPr>
               <w:numPr>
@@ -982,81 +1001,114 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42EF3BF4" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00972D06">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F015D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Prior to signature, any contracts related to collaborative awards should be sent to either:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EDBE910" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00A850ED">
+    <w:p w14:paraId="6EDBE910" w14:textId="1C53ACCB" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="002E3BFB" w:rsidP="00A850ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F015D">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">James Lalic, PGR Manager </w:t>
+        <w:t>AnneMarie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Walsh</w:t>
+      </w:r>
+      <w:r w:rsidR="00972D06" w:rsidRPr="002F015D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PGR Manager </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="002F015D">
+        <w:r w:rsidRPr="002571D2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>james.lalic@manchester.ac.uk</w:t>
+          <w:t>anne-marie.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="002571D2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>walsh@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002F015D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00972D06" w:rsidRPr="002F015D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0588FA76" w14:textId="43C95B1C" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00972D06">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F015D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cc Helen Baker, Head of Research Degrees &amp; Researcher Development </w:t>
       </w:r>
@@ -1670,51 +1722,50 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Length and nature of existing links with the proposed partner organisation (s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972D06" w:rsidRPr="002F015D" w14:paraId="080E2070" w14:textId="77777777" w:rsidTr="00CA0495">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01DCD40B" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0FBF4A98" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="389D5D39" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
@@ -1746,51 +1797,50 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Previous experience of the partner organisation(s) in offering research degrees</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972D06" w:rsidRPr="002F015D" w14:paraId="7F0D29B8" w14:textId="77777777" w:rsidTr="00CA0495">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B42ABD9" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77C7987E" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F3212EF" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
@@ -1821,51 +1871,50 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Proposed number of PGRs to be enrolled</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972D06" w:rsidRPr="002F015D" w14:paraId="7163B64B" w14:textId="77777777" w:rsidTr="00CA0495">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="212C5552" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3CD1DF9D" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A7C660C" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
@@ -2023,51 +2072,50 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Business case for the proposal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972D06" w:rsidRPr="002F015D" w14:paraId="1E6B2D9E" w14:textId="77777777" w:rsidTr="00CA0495">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6652FC75" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>[ Please include the financial case for setting up the proposed collaboration including costs of establishing the partnership, proposed funding mechanisms for the PGRs, details of any visits made etc.]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18AC0C9E" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -2156,51 +2204,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972D06" w:rsidRPr="002F015D" w14:paraId="77AE0B8F" w14:textId="77777777" w:rsidTr="00CA0495">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="2754C78F" w14:textId="46A1C17C" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">[Please indicate whether the </w:t>
             </w:r>
             <w:r w:rsidR="00781BED" w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>faculty</w:t>
             </w:r>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> supports the proposed collaboration and explain its strategic importance]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A789016" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
@@ -2245,51 +2292,50 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>If the collaboration is with an Institution outside the UK, please provide an evaluation of the proposed collaboration by the Director of Student Recruitment and International Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972D06" w:rsidRPr="002F015D" w14:paraId="5569350C" w14:textId="77777777" w:rsidTr="00CA0495">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2094B3A0" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>[Please indicate whether it would be appropriate to undertake the proposed collaboration in view of existing collaborative arrangements and other commitments]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03BBC11E" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -2352,51 +2398,50 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Fee payment arrangements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972D06" w:rsidRPr="002F015D" w14:paraId="74FDB307" w14:textId="77777777" w:rsidTr="00CA0495">
         <w:trPr>
           <w:trHeight w:val="1888"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="034B5233" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>[Please indicate the fee arrangements for the proposed collaboration.</w:t>
             </w:r>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
@@ -2510,51 +2555,50 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Evaluation of the proposed collaboration by partner organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972D06" w:rsidRPr="002F015D" w14:paraId="1926C2C8" w14:textId="77777777" w:rsidTr="00CA0495">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FB5338F" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>[Please provide a supporting statement from the collaborating partner organisation]</w:t>
             </w:r>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -2740,51 +2784,50 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1A076760" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29159057" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="635F48AB" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00972D06">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -3424,51 +3467,50 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972D06" w:rsidRPr="002F015D" w14:paraId="005FC306" w14:textId="77777777" w:rsidTr="00CA0495">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3356" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5615643F" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DB3A553" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3FDA0BDD" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644" w:type="pct"/>
@@ -3892,51 +3934,50 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Full details of how the PGR(s) would be managed on the joint /dual award programme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972D06" w:rsidRPr="002F015D" w14:paraId="3E185E9B" w14:textId="77777777" w:rsidTr="00CA0495">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="235C3653" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>[Please include details of how the Faculty/School/Department)  will ensure the quality of the PGR experience in line with all appropriate University of Manchester regulations and policies, including registration, supervision, progression, skills training, thesis submission and examination].</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="239CD3EA" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
@@ -3976,71 +4017,69 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Please provide full details on how the Professional Services will be resourced in order to support the programme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972D06" w:rsidRPr="002F015D" w14:paraId="1F874939" w14:textId="77777777" w:rsidTr="00CA0495">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71933839" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">[Please include details of PS support for the entire lifecycle of the programme including, for example, admissions support, in programme support and training support etc.] </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37E0E6A8" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49FD8FED" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4586,60 +4625,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="611EDB6A" w14:textId="756DB5BA" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(If policies are aligned, say Yes. If not-</w:t>
             </w:r>
             <w:r w:rsidR="00781BED" w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">aligned </w:t>
-[...8 lines deleted...]
-              <w:t>but</w:t>
+              <w:t>aligned but</w:t>
             </w:r>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> could be overcome or not-aligned but cannot be </w:t>
             </w:r>
             <w:r w:rsidR="00F24293" w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>overcome,</w:t>
             </w:r>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> please provide a brief explanation.)</w:t>
             </w:r>
@@ -4652,51 +4682,50 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77D46B1D" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Notes &amp; Guidance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00972D06" w:rsidRPr="002F015D" w14:paraId="03254AC0" w14:textId="77777777" w:rsidTr="00CA0495">
         <w:trPr>
           <w:trHeight w:val="95"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="813" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
@@ -5477,51 +5506,50 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="44E923B7" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F0C0F4D" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4CB3E56C" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
@@ -6468,60 +6496,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1621" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7871999E" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our preferred arrangement for examinations is that participating institutions agree to review and </w:t>
-[...8 lines deleted...]
-              <w:t>“validate” the assessment process for the respective partner.</w:t>
+              <w:t>Our preferred arrangement for examinations is that participating institutions agree to review and “validate” the assessment process for the respective partner.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="391F3171" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7CB89D61" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -6661,51 +6680,50 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04768992" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Research ethics, student conduct &amp; IP </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5288511F" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -6873,51 +6891,50 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36297C0D" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Minimum Residency </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7088C90D" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
@@ -7609,51 +7626,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="7DFDC92E" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0C1BEE6A" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>The UoM preference is that the home institution provides living stipend for their PGRs for the whole programme and the host institution provides living stipend for their PGRs for the duration of the programme ‘Incidentals’ would not normally be covered by a Manchester studentship.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54D7BFCE" w14:textId="77777777" w:rsidR="00311B36" w:rsidRPr="002F015D" w:rsidRDefault="00311B36" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="604FF008" w14:textId="3D11E802" w:rsidR="00311B36" w:rsidRPr="002F015D" w:rsidRDefault="00311B36" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
@@ -7849,51 +7865,50 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59E6E9F8" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Graduation &amp; Alumni status  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0AAAB646" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -8296,51 +8311,50 @@
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="637E0835" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="750DD449" w14:textId="72FE783B" w:rsidR="00937424" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Progression outcomes to be recorded on the </w:t>
             </w:r>
             <w:r w:rsidR="00937424" w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">institution where the PGR is currently studying/located </w:t>
             </w:r>
             <w:r w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> with copies provided to the</w:t>
             </w:r>
             <w:r w:rsidR="00937424" w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> collaborative</w:t>
@@ -8495,60 +8509,60 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>PGRs to apply at the institution where they are currently studying. The institution should then seek approval from the</w:t>
             </w:r>
             <w:r w:rsidR="00936EF5" w:rsidRPr="002F015D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> collaborating partner.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EDAC637" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="69F30F1C" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00A32C92" w:rsidP="00CA0495">
+          <w:p w14:paraId="69F30F1C" w14:textId="77777777" w:rsidR="00972D06" w:rsidRPr="002F015D" w:rsidRDefault="00972D06" w:rsidP="00CA0495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:anchor="d.en.708952" w:history="1">
-              <w:r w:rsidR="00972D06" w:rsidRPr="002F015D">
+              <w:r w:rsidRPr="002F015D">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change of Circumstances Policy for Postgraduate Researchers </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
@@ -8865,183 +8879,183 @@
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DB2DB2D" w14:textId="77777777" w:rsidR="002F015D" w:rsidRPr="002F015D" w:rsidRDefault="002F015D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002F015D" w:rsidRPr="002F015D" w:rsidSect="00972D06">
       <w:headerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="42DDF565" w14:textId="77777777" w:rsidR="000E701C" w:rsidRDefault="000E701C" w:rsidP="00741884">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4444A2CE" w14:textId="77777777" w:rsidR="000E701C" w:rsidRDefault="000E701C" w:rsidP="00741884">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="186324B7" w14:textId="77777777" w:rsidR="000E701C" w:rsidRDefault="000E701C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="News Gothic">
     <w:altName w:val="Franklin Gothic Book"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3C12FE49" w14:textId="77777777" w:rsidR="000E701C" w:rsidRDefault="000E701C" w:rsidP="00741884">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2EF096A9" w14:textId="77777777" w:rsidR="000E701C" w:rsidRDefault="000E701C" w:rsidP="00741884">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="065CED70" w14:textId="77777777" w:rsidR="000E701C" w:rsidRDefault="000E701C"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4E9E9394" w14:textId="39F54338" w:rsidR="00745B38" w:rsidRDefault="00745B38">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00741884">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A92046F" wp14:editId="33AE1F58">
           <wp:extent cx="1658620" cy="701675"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:docPr id="1" name="Picture 1" descr="C:\Users\p06468jm\Desktop\TAB_col_white_background.jpg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\p06468jm\Desktop\TAB_col_white_background.jpg"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -9061,51 +9075,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1658620" cy="701675"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E1F6280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA009B62"/>
     <w:lvl w:ilvl="0" w:tplc="6994E5AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -9941,100 +9955,101 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1580138969">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1668169568">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1004551966">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1104112007">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1924878491">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="622225660">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1321078336">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="970791273">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0086413D"/>
     <w:rsid w:val="0000086C"/>
     <w:rsid w:val="00010A78"/>
     <w:rsid w:val="00011BB3"/>
     <w:rsid w:val="00014081"/>
     <w:rsid w:val="0001583C"/>
     <w:rsid w:val="00042121"/>
     <w:rsid w:val="0004492F"/>
     <w:rsid w:val="00046799"/>
     <w:rsid w:val="0004723B"/>
     <w:rsid w:val="00050077"/>
     <w:rsid w:val="00051EA2"/>
     <w:rsid w:val="00056AA5"/>
     <w:rsid w:val="00057753"/>
     <w:rsid w:val="00073430"/>
     <w:rsid w:val="000773C7"/>
     <w:rsid w:val="000822C2"/>
     <w:rsid w:val="00087A9A"/>
     <w:rsid w:val="00093611"/>
     <w:rsid w:val="000947F9"/>
     <w:rsid w:val="00094D52"/>
     <w:rsid w:val="0009736E"/>
     <w:rsid w:val="000973D4"/>
@@ -10067,63 +10082,65 @@
     <w:rsid w:val="00153A69"/>
     <w:rsid w:val="0015765A"/>
     <w:rsid w:val="00166A09"/>
     <w:rsid w:val="00191BDD"/>
     <w:rsid w:val="001A7113"/>
     <w:rsid w:val="001B1EAE"/>
     <w:rsid w:val="001B2A23"/>
     <w:rsid w:val="001B2ABE"/>
     <w:rsid w:val="001B3F37"/>
     <w:rsid w:val="001C08C7"/>
     <w:rsid w:val="001C1E54"/>
     <w:rsid w:val="001C7ABC"/>
     <w:rsid w:val="001D0D11"/>
     <w:rsid w:val="001D1682"/>
     <w:rsid w:val="001D6E1F"/>
     <w:rsid w:val="001E75B0"/>
     <w:rsid w:val="001F62D4"/>
     <w:rsid w:val="001F67C6"/>
     <w:rsid w:val="00201A36"/>
     <w:rsid w:val="00215D40"/>
     <w:rsid w:val="00231BDB"/>
     <w:rsid w:val="00243410"/>
     <w:rsid w:val="00246C71"/>
     <w:rsid w:val="002479DC"/>
     <w:rsid w:val="00254B07"/>
+    <w:rsid w:val="00260A98"/>
     <w:rsid w:val="0026161A"/>
     <w:rsid w:val="00263D68"/>
     <w:rsid w:val="0027475E"/>
     <w:rsid w:val="00290097"/>
     <w:rsid w:val="002900F2"/>
     <w:rsid w:val="00291EE5"/>
     <w:rsid w:val="00293112"/>
     <w:rsid w:val="00295110"/>
     <w:rsid w:val="002A0584"/>
     <w:rsid w:val="002C38A9"/>
     <w:rsid w:val="002C3928"/>
     <w:rsid w:val="002C76D8"/>
     <w:rsid w:val="002D6522"/>
+    <w:rsid w:val="002E3BFB"/>
     <w:rsid w:val="002F015D"/>
     <w:rsid w:val="002F5DD0"/>
     <w:rsid w:val="00303EDB"/>
     <w:rsid w:val="00311B36"/>
     <w:rsid w:val="003170EA"/>
     <w:rsid w:val="0032404C"/>
     <w:rsid w:val="003243AD"/>
     <w:rsid w:val="0032537D"/>
     <w:rsid w:val="003318F8"/>
     <w:rsid w:val="003400F9"/>
     <w:rsid w:val="003443FF"/>
     <w:rsid w:val="003471B0"/>
     <w:rsid w:val="00355E9B"/>
     <w:rsid w:val="00383D19"/>
     <w:rsid w:val="00386DFF"/>
     <w:rsid w:val="003A3664"/>
     <w:rsid w:val="003A65DE"/>
     <w:rsid w:val="003C2EAC"/>
     <w:rsid w:val="003C3DF6"/>
     <w:rsid w:val="003C6547"/>
     <w:rsid w:val="003C7129"/>
     <w:rsid w:val="003D0EB7"/>
     <w:rsid w:val="003D0F74"/>
     <w:rsid w:val="003D500A"/>
     <w:rsid w:val="003D67FA"/>
@@ -10592,67 +10609,67 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2E6B0146"/>
   <w15:docId w15:val="{C8C64B96-67FE-4FD3-99CE-2561695B3E56}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10980,50 +10997,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0086413D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="0086413D"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
@@ -11866,80 +11888,92 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00E525A4"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00E525A4"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00E525A4"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention3">
+    <w:name w:val="Unresolved Mention3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED2141"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
     <w:name w:val="pf0"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008E31C4"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E3BFB"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="212085910">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="319432929">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12008,51 +12042,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1293899059">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=41841" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=11944" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=615" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=11944" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helen.baker-2@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:james.lalic@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=7445" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=68687" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/rbe/rdrd/code/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Alexander.Hinchcliffe@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=41841" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:James.Lalic@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/study/postgraduate-research/funding/living-costs/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=41841" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=11944" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=615" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=11944" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:helen.baker-2@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anne-marie.walsh@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=7445" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=68687" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/rbe/rdrd/code/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Alexander.Hinchcliffe@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=41841" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Anne-Marie.Walsh@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/study/postgraduate-research/funding/living-costs/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -12317,56 +12351,55 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="b5923c8c-6d29-4aa5-a339-25ad98e424f1" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010034C0C61BBD81F34C890C4CBA56380F3E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fb8d9e4d1e8792153e72c6037860004d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="f7f4a9a0-52fd-42a0-bb6c-c7bd03652d67" xmlns:ns4="b5923c8c-6d29-4aa5-a339-25ad98e424f1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="69c919428690069fea1051f56612810a" ns3:_="" ns4:_="">
     <xsd:import namespace="f7f4a9a0-52fd-42a0-bb6c-c7bd03652d67"/>
     <xsd:import namespace="b5923c8c-6d29-4aa5-a339-25ad98e424f1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
@@ -12567,143 +12600,144 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81C476F9-AE5D-464E-A5D5-D4687A949745}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E30FB548-C951-44F0-8FC0-CDDA340DACBE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="b5923c8c-6d29-4aa5-a339-25ad98e424f1"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="f7f4a9a0-52fd-42a0-bb6c-c7bd03652d67"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8D15FDA-6297-431D-B387-25759B00BF76}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f7f4a9a0-52fd-42a0-bb6c-c7bd03652d67"/>
     <ds:schemaRef ds:uri="b5923c8c-6d29-4aa5-a339-25ad98e424f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E30FB548-C951-44F0-8FC0-CDDA340DACBE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81C476F9-AE5D-464E-A5D5-D4687A949745}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A9B481D-A656-472B-95F3-963F99E2B0B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>2421</Words>
-  <Characters>13804</Characters>
+  <Words>2391</Words>
+  <Characters>13848</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>115</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>692</Lines>
+  <Paragraphs>238</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16193</CharactersWithSpaces>
+  <CharactersWithSpaces>16001</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Martin Conway</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010034C0C61BBD81F34C890C4CBA56380F3E</vt:lpwstr>
   </property>
 </Properties>
 </file>