--- v0 (2026-02-26)
+++ v1 (2026-10-12)
@@ -1,30273 +1,7368 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...27429 lines deleted...]
-</w:document>
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr codeName="ThisWorkbook"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://livemanchesterac-my.sharepoint.com/personal/fiona_hallard_manchester_ac_uk/Documents/Programme Development Work/NPP June 2026/NPP September 2026 updates/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D171EE4B-090C-4D33-B8D5-64E068EA1A7D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="936" xr2:uid="{547D7A77-F98F-497F-9AD5-301220849E7C}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Programme Summary" sheetId="6" r:id="rId1"/>
+    <sheet name="Approvals" sheetId="9" r:id="rId2"/>
+    <sheet name="Stage 1. EoI" sheetId="1" r:id="rId3"/>
+    <sheet name="Stage 2. Marketing Approval" sheetId="2" r:id="rId4"/>
+    <sheet name="Programme Specification" sheetId="13" r:id="rId5"/>
+    <sheet name="Stage 2. Marketing Web Form" sheetId="10" r:id="rId6"/>
+    <sheet name="Stage 2. CMA Durable Info" sheetId="11" r:id="rId7"/>
+    <sheet name="Stage 3. Full Academic Approval" sheetId="3" r:id="rId8"/>
+    <sheet name="TEMP" sheetId="15" state="hidden" r:id="rId9"/>
+    <sheet name="Unit &amp; Curriculum Map" sheetId="14" r:id="rId10"/>
+    <sheet name="Lists" sheetId="7" state="hidden" r:id="rId11"/>
+  </sheets>
+  <definedNames>
+    <definedName name="Highlightrow" localSheetId="9">"'=1'"</definedName>
+  </definedNames>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
+</workbook>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-</w:endnotes>
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B38" i="10" l="1"/>
+  <c r="B39" i="10"/>
+  <c r="C5" i="1"/>
+  <c r="B89" i="13"/>
+  <c r="C6" i="13"/>
+  <c r="C4" i="13"/>
+  <c r="C11" i="1"/>
+  <c r="B87" i="13"/>
+  <c r="B90" i="13"/>
+  <c r="B88" i="13"/>
+  <c r="C24" i="1"/>
+  <c r="E12" i="2"/>
+  <c r="E13" i="2"/>
+  <c r="E35" i="2"/>
+  <c r="E6" i="2"/>
+  <c r="D12" i="3"/>
+  <c r="B3" i="11"/>
+  <c r="E9" i="2"/>
+  <c r="C10" i="1" l="1"/>
+  <c r="B14" i="11"/>
+  <c r="B44" i="10"/>
+  <c r="B24" i="10"/>
+  <c r="B27" i="10"/>
+  <c r="B26" i="10"/>
+  <c r="B28" i="10"/>
+  <c r="B25" i="10"/>
+  <c r="B23" i="10"/>
+  <c r="C32" i="13"/>
+  <c r="C36" i="13" l="1"/>
+  <c r="C37" i="13"/>
+  <c r="C35" i="13"/>
+  <c r="C34" i="13"/>
+  <c r="C33" i="13"/>
+  <c r="C18" i="13"/>
+  <c r="C17" i="13"/>
+  <c r="C39" i="13"/>
+  <c r="C38" i="13"/>
+  <c r="C25" i="13" l="1"/>
+  <c r="C23" i="1"/>
+  <c r="C24" i="13"/>
+  <c r="D9" i="3"/>
+  <c r="B5" i="10"/>
+  <c r="E10" i="2"/>
+  <c r="C15" i="13"/>
+  <c r="C9" i="1"/>
+  <c r="C14" i="13" l="1"/>
+  <c r="D13" i="3"/>
+  <c r="B5" i="11"/>
+  <c r="B4" i="11"/>
+  <c r="C98" i="13"/>
+  <c r="C97" i="13"/>
+  <c r="C96" i="13"/>
+  <c r="B49" i="10"/>
+  <c r="C22" i="13"/>
+  <c r="B41" i="10" s="1"/>
+  <c r="C16" i="13"/>
+  <c r="B11" i="10"/>
+  <c r="C21" i="13"/>
+  <c r="D11" i="3"/>
+  <c r="D8" i="3"/>
+  <c r="C19" i="13"/>
+  <c r="C7" i="13"/>
+  <c r="C23" i="13"/>
+  <c r="C20" i="13"/>
+  <c r="C27" i="13"/>
+  <c r="C7" i="9"/>
+  <c r="D5" i="3" s="1"/>
+  <c r="B37" i="10"/>
+  <c r="B36" i="10"/>
+  <c r="B35" i="10"/>
+  <c r="B34" i="10"/>
+  <c r="B3" i="10"/>
+  <c r="C14" i="1"/>
+  <c r="C13" i="1"/>
+  <c r="C6" i="1"/>
+  <c r="C7" i="1"/>
+  <c r="C12" i="1"/>
+  <c r="C4" i="1"/>
+  <c r="C5" i="13" s="1"/>
+  <c r="C3" i="1"/>
+  <c r="D14" i="3"/>
+  <c r="C8" i="9"/>
+  <c r="D6" i="3" s="1"/>
+  <c r="B13" i="11"/>
+  <c r="B51" i="10"/>
+  <c r="B50" i="10"/>
+  <c r="B10" i="10"/>
+  <c r="B9" i="10"/>
+  <c r="B4" i="10"/>
+  <c r="E15" i="2"/>
+  <c r="E14" i="2"/>
+  <c r="E11" i="2"/>
+  <c r="E8" i="2"/>
+  <c r="E7" i="2"/>
+  <c r="E5" i="2"/>
+  <c r="E4" i="2"/>
+  <c r="E3" i="2"/>
+  <c r="C12" i="9"/>
+  <c r="D15" i="3" s="1"/>
+  <c r="C11" i="9"/>
+  <c r="C10" i="9"/>
+  <c r="D10" i="3" s="1"/>
+  <c r="C9" i="9"/>
+  <c r="D7" i="3" s="1"/>
+  <c r="C6" i="9"/>
+  <c r="C5" i="9"/>
+  <c r="D3" i="3" s="1"/>
+  <c r="D4" i="3" l="1"/>
+  <c r="C26" i="13"/>
+  <c r="C13" i="13"/>
+  <c r="C28" i="13"/>
+  <c r="C12" i="13"/>
+</calcChain>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...86 lines deleted...]
-</w:fonts>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="409">
+  <si>
+    <t>Proposed Programme Details</t>
+  </si>
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>Programme Proposal Type</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Award </t>
+  </si>
+  <si>
+    <t>Faculty</t>
+  </si>
+  <si>
+    <t>School</t>
+  </si>
+  <si>
+    <t>Manchester Online Programme</t>
+  </si>
+  <si>
+    <t>Proposed start date</t>
+  </si>
+  <si>
+    <t>Mode of study</t>
+  </si>
+  <si>
+    <t>Mode of delivery</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Location of Study </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(if not Manchester)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Name of Professional/Statutory/Regulatory Body
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(if applicable)</t>
+    </r>
+  </si>
+  <si>
+    <t>Summary of Accreditation provided and/or Regulatory requirements</t>
+  </si>
+  <si>
+    <t>Proposer Details and Key Contacts</t>
+  </si>
+  <si>
+    <t>Proposer Name</t>
+  </si>
+  <si>
+    <t>Proposer Job Title</t>
+  </si>
+  <si>
+    <t>Proposer Email</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faculty </t>
+  </si>
+  <si>
+    <t>Department/Discipline</t>
+  </si>
+  <si>
+    <r>
+      <t>COMPLETE ROWS 26-29</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color theme="0"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>FOR COLLABORATIVE PROGRAMMES ONLY</t>
+    </r>
+  </si>
+  <si>
+    <t>Name of Collaborative partner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Awarding institution </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teaching institution </t>
+  </si>
+  <si>
+    <t>Type of Collaborative Partnership</t>
+  </si>
+  <si>
+    <t>Approval authorisation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proposed Programme Details </t>
+  </si>
+  <si>
+    <t>Level</t>
+  </si>
+  <si>
+    <t>Stage 1 - Approval to Develop</t>
+  </si>
+  <si>
+    <t>Confirmation of Endorsement to proceed to Stage 2 of the NPP process</t>
+  </si>
+  <si>
+    <t>Name and Signature</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Head of School or Nominee (School Director of Teaching and Learning/School Head of Education)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+By signing this, I confirm that the proposal has been discussed at a Scoping meeting and, if applicable, the relevant School-level Committee.  I also confirm that the School endorses the proposal.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Manchester Online/TNE Education Academic Lead </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(if applicable)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>By signing this, I confirm that appropriate senior academic and PS input has been sought (including Head of Education Development and Head of Digital Learning), that the resource implications of the programme are acceptable and that an appropriate programme management structure and examination board has been agreed.</t>
+    </r>
+  </si>
+  <si>
+    <t>Stage 2 - Marketing/Publishing Core Information Approval (Reviewing Stage 2 including Resource Requirements)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Head of School or nominee (School Director of Teaching and Learning/School Head of Education)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">By signing this, I confirm that the academic input of staff to the programme is appropriate, that the resource implications of the programme </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">(Stage 2 Marketing Approval Section 2.4) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">and financial implications </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Stage 2 Marketing Approval Section 2.5)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> are acceptable and that the appropriate programme management structure and examination board has been agreed.</t>
+    </r>
+  </si>
+  <si>
+    <t>Programme Proposal accepted to progress to Stage 3 Full Programme Design</t>
+  </si>
+  <si>
+    <t>Faculty Decision</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Proposal referred back to Department/School for amendments </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(with feedback provided)</t>
+    </r>
+  </si>
+  <si>
+    <t>Proposal rejected (No further action)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rationale for decision </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(if applicable)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>:</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Approval given on behalf of the Faculty Programme Committee (Chair or nominee e.g. Vice/Associate Dean)
+</t>
+  </si>
+  <si>
+    <t>School and Stakeholder sign-off</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date
+</t>
+  </si>
+  <si>
+    <r>
+      <t>Financial and Tuition Fee Approval</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (School Accountant)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>By signing this, I confirm that the fees payable by students for the programme have been agreed.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Financial and Tuition Fee Approval </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Head of Faculty Finance)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>By signing this, I confirm that the fees payable by students for the programme have been agreed.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Manchester Online Approval/TNE Education Academic Lead </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(if applicable)</t>
+    </r>
+  </si>
+  <si>
+    <t>Ready to Publish and Recruit</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Programmes should only be published once fully approved with School and Faculty signatures for Stage 2. </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+By signing this, I confirm that the programme is ready to be marketed (subject to final academic approval) and arrangements are in place in order to prepare a full marketing plan, including the preparation of additional materials such as brochures and multimedia. 
+</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Faculty Marketing 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Admissions Team
+</t>
+  </si>
+  <si>
+    <t>Stage 3 - Full Academic Approval</t>
+  </si>
+  <si>
+    <t>Approved/Approved with conditions</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Decision</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>The decision should take into consideration feedback from both Internal and External advisers</t>
+    </r>
+  </si>
+  <si>
+    <t>Programme referred back for further redevelopment</t>
+  </si>
+  <si>
+    <t>(Note: CMA implications)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Not Approved</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(please give further details below where appropriate)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rationale for Faculty Decision </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(if applicable)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>:</t>
+    </r>
+  </si>
+  <si>
+    <t>On behalf of the Faculty Programme Committee (Chair or nominee e.g. Associate Dean for Curriculum and Quality)</t>
+  </si>
+  <si>
+    <t>School and Stakeholder Final approval</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Head of Joint School
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>By signing this, I confirm that the programme meets all quality assurance standards, is a sound strategic and market fit for the University of Manchester  and is fully compliant with Competition and Markets Authority regulations (including the content of the programme itself and also all information published at the time of providing the approval)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Stage 1: Expression of Interest (EoI) - This stage determines whether the proposal should proceed to development.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <u/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Before filling in this form:</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Discuss the proposal with Heads of Department (or equivalent) and confirm it is aligned with School strategic priorities. Informal discussions with Faculty to ensure strategic alignment. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <u/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Form to be completed by:</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Departments in collaboration with School staff. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <u/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Approval level:</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> School approval required before progressing to the next stage. </t>
+    </r>
+  </si>
+  <si>
+    <t>Proposed Programme Summary</t>
+  </si>
+  <si>
+    <t>Name of cross-School/Faculty/external delivery partner(s)</t>
+  </si>
+  <si>
+    <t>1.1.1</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Standard programme duration </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(months)</t>
+    </r>
+  </si>
+  <si>
+    <t>1.1.2</t>
+  </si>
+  <si>
+    <t>Student Intake Points</t>
+  </si>
+  <si>
+    <t>If other please state</t>
+  </si>
+  <si>
+    <t>1.1.3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Exit award(s) </t>
+  </si>
+  <si>
+    <t>1.1.4</t>
+  </si>
+  <si>
+    <t>Placement/Work Year of Study and Duration</t>
+  </si>
+  <si>
+    <t>1.1.5</t>
+  </si>
+  <si>
+    <t>1.1.6</t>
+  </si>
+  <si>
+    <t>1.1.7</t>
+  </si>
+  <si>
+    <t>Proposed Programme Description (max. 250 words)</t>
+  </si>
+  <si>
+    <t>Proposal Rationale</t>
+  </si>
+  <si>
+    <t>1.2.1</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Summary of Proposal Rationale
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Please include any relevant research to the proposal including market positioning, potential demand, implications for existing UoM/Faculty/School portfolio</t>
+    </r>
+  </si>
+  <si>
+    <t>1.2.2</t>
+  </si>
+  <si>
+    <t>Programme Target Audience</t>
+  </si>
+  <si>
+    <t>1.2.3</t>
+  </si>
+  <si>
+    <t>Details of any additional/specialist resources required to deliver the programme</t>
+  </si>
+  <si>
+    <t>1.2.4</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Initial Financial viability
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Please include minimum viable cohort size</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Stage 2: Marketing Approval &amp; Publishing Core Programme Information - This stage confirms whether the core programme information is sufficiently stable, accurate and complete to support marketing/publication. It does not constitute full academic approval of the programme.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <u/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Before filling in this form:</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> The proposal will have School level approval and the proposer must now formally liaise with Faculty colleagues to seek sign-off. A stakeholder meeting will be held to confirm the programme is viable, and multiple stakeholders across academic and Professional Services teams will input in this process. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <u/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Form to be completed by:</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Departments in collaboration with School staff.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <u/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Approval Level: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Faculty sign-off is required to progress to the next stage. Following Faculty sign-off, the programme may be advertised as subject to approval. </t>
+    </r>
+  </si>
+  <si>
+    <t>Entry requirements</t>
+  </si>
+  <si>
+    <t>2.1.1</t>
+  </si>
+  <si>
+    <t>A-Level (including contextual offer)</t>
+  </si>
+  <si>
+    <t>2.1.2</t>
+  </si>
+  <si>
+    <t>English language entry requirements</t>
+  </si>
+  <si>
+    <t>2.1.3</t>
+  </si>
+  <si>
+    <t>UK refugee/care-experienced offer</t>
+  </si>
+  <si>
+    <t>2.1.4</t>
+  </si>
+  <si>
+    <t>International Baccalaureate</t>
+  </si>
+  <si>
+    <t>2.1.5</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Other entry requirements </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(if applicable)</t>
+    </r>
+  </si>
+  <si>
+    <t>2.1.6</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">PGT Entry Requirements </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(if applicable)</t>
+    </r>
+  </si>
+  <si>
+    <t>Proposed programme information</t>
+  </si>
+  <si>
+    <t>2.2.1</t>
+  </si>
+  <si>
+    <t>Intended Programme Learning Outcomes (ILOs)</t>
+  </si>
+  <si>
+    <t>2.2.2</t>
+  </si>
+  <si>
+    <t>2.2.3</t>
+  </si>
+  <si>
+    <t>Proposed Programme Structure</t>
+  </si>
+  <si>
+    <t>Year</t>
+  </si>
+  <si>
+    <t>Total number of course units per year</t>
+  </si>
+  <si>
+    <t>2.2.4</t>
+  </si>
+  <si>
+    <t>2.2.5</t>
+  </si>
+  <si>
+    <t>HECoS Code(s) and %</t>
+  </si>
+  <si>
+    <t>2.2.6</t>
+  </si>
+  <si>
+    <t>ATAS Requirements</t>
+  </si>
+  <si>
+    <t>Programme Specification</t>
+  </si>
+  <si>
+    <t>2.3.1</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> The full programme specification is completed at Stage 3.</t>
+  </si>
+  <si>
+    <t>I confirm that the Stage 2 programme-specification fields have been populated sufficiently to support marketing/publication.</t>
+  </si>
+  <si>
+    <t>2.3.2</t>
+  </si>
+  <si>
+    <t>Please provide details of any opposition/disagreement during the New Programme Proposal process</t>
+  </si>
+  <si>
+    <t xml:space="preserve">I confirm there was no opposition/disagreement during the New Programme Proposal process </t>
+  </si>
+  <si>
+    <t>Details of opposition/disagreement, including resolution(s)</t>
+  </si>
+  <si>
+    <t>Resources required (additional to standard)</t>
+  </si>
+  <si>
+    <t>The Stage 2 stakeholder/resource review is a market-readiness and resource-confirmation checkpoint. It confirms that core programme information is stable enough for publication, material student-facing information has been identified, and relevant academic, Faculty and Professional Services implications have been considered.</t>
+  </si>
+  <si>
+    <t>Contact</t>
+  </si>
+  <si>
+    <t>Details of Additional/Non-standard Resources required</t>
+  </si>
+  <si>
+    <t>2.4.1</t>
+  </si>
+  <si>
+    <t>Timetabling/Space Requirements</t>
+  </si>
+  <si>
+    <t>Teaching &amp; Learning Delivery Scheduling Projects</t>
+  </si>
+  <si>
+    <t>2.4.2</t>
+  </si>
+  <si>
+    <t>Library</t>
+  </si>
+  <si>
+    <t>Academic Engagement Librarian</t>
+  </si>
+  <si>
+    <t>2.4.3</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Information Systems </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(N/A for Manchester Online programmes)</t>
+    </r>
+  </si>
+  <si>
+    <t>IS Manager</t>
+  </si>
+  <si>
+    <t>2.4.4</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Education Development / eLearning 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(N/A for Manchester Online programmes)</t>
+    </r>
+  </si>
+  <si>
+    <t>Teaching and Learning Manager (DL) / eLearning Manager</t>
+  </si>
+  <si>
+    <t>2.4.5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Personnel Resources </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Head of School 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(or nominee)</t>
+    </r>
+  </si>
+  <si>
+    <t>2.4.6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Consumables and Equipment </t>
+  </si>
+  <si>
+    <t>2.4.7</t>
+  </si>
+  <si>
+    <t>Student Engagement (UG only)</t>
+  </si>
+  <si>
+    <t>Student Success and Development Manager</t>
+  </si>
+  <si>
+    <t>Financial and operational appraisal</t>
+  </si>
+  <si>
+    <t>2.5.1</t>
+  </si>
+  <si>
+    <t>2.5.2</t>
+  </si>
+  <si>
+    <t>Will there be an application fee OR acceptance deposit?</t>
+  </si>
+  <si>
+    <t>2.5.3</t>
+  </si>
+  <si>
+    <t>Tuition fee</t>
+  </si>
+  <si>
+    <t>2.5.4</t>
+  </si>
+  <si>
+    <t>Funding source (Scholarships and Bursaries)</t>
+  </si>
+  <si>
+    <t>2.5.5</t>
+  </si>
+  <si>
+    <t>Additional costs</t>
+  </si>
+  <si>
+    <t>Consultation</t>
+  </si>
+  <si>
+    <t>2.6.1</t>
+  </si>
+  <si>
+    <t>Please provide details of any opposition/disagreement(s) during any staff/student consultation during the programme development</t>
+  </si>
+  <si>
+    <t xml:space="preserve">I confirm there was no opposition/disagreement(s) during any staff/student consultation </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">I confirm there was opposition/disagreement (which subsequently resolved) during any staff/student consultation </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(please provide details in 2.6.2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">I confirm there was opposition/disagreement (which remains unresolved) during any staff/student consultation </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(please provide details below in 2.6.2)</t>
+    </r>
+  </si>
+  <si>
+    <t>2.6.2</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>If applicable</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>please provide details of any opposition/disagreement(s) (including resolutation where appropriate)</t>
+    </r>
+  </si>
+  <si>
+    <t>Complete at Stage 2 &amp; Confirm at Stage 3</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Exit/Alternative Award </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(if applicable)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">UCAS Code </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(add following Stage 2 approval, if applicable)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Campus Solutions Programme Code </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(add following Stage 2 approval)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Campus Solutions Plan Code(s) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(add following Stage 2 approval)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Campus Solutions Plan Title </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(add following Stage 2 approval)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Awarding Body/Institution </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(collaborative partners only)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Teaching Institution </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(if different to UoM)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Standard Duration of Programme </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(months)</t>
+    </r>
+  </si>
+  <si>
+    <t>Location of Study</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Location of Delivery </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(if not Manchester)</t>
+    </r>
+  </si>
+  <si>
+    <t>Name of Professional/Statutory/Regulatory Body</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Programme Entry Requirements and External Bodies </t>
+  </si>
+  <si>
+    <t>English Language requirements</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Programe Description and Learning Outcomes </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Programme Description </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(maximum 250 words)</t>
+    </r>
+  </si>
+  <si>
+    <t>Special Features</t>
+  </si>
+  <si>
+    <t>Programme Aims</t>
+  </si>
+  <si>
+    <t>Programme-level Learning Outcomes</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Summary of Programme Outcomes </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(by year)</t>
+    </r>
+  </si>
+  <si>
+    <t>Year 1</t>
+  </si>
+  <si>
+    <t>Year 2</t>
+  </si>
+  <si>
+    <t>Year 3</t>
+  </si>
+  <si>
+    <t>Year 4</t>
+  </si>
+  <si>
+    <t>Year 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Programme Structure </t>
+  </si>
+  <si>
+    <r>
+      <t>Total Number of Credits (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>per year of study)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Maximum Number of Optional Credits </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(per year of study)</t>
+    </r>
+  </si>
+  <si>
+    <t>FHEQ Level(s)</t>
+  </si>
+  <si>
+    <t>Summary of Teaching and Learning Methods</t>
+  </si>
+  <si>
+    <t>Summary of Assessment Methods</t>
+  </si>
+  <si>
+    <t>Summary of Feedback approach</t>
+  </si>
+  <si>
+    <t>Progression and Assessment Regulations</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Placement Learning  
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Tick if applicable and provide details:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Field Trips
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Tick if applicable and provide details:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Study Abroad
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Tick if applicable and provide details:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Partner-enabled Learning</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Tick if applicable and provide details:</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Support for Student Learning and Development </t>
+  </si>
+  <si>
+    <t>Complete at Stage 3</t>
+  </si>
+  <si>
+    <t>Overview of support for students on the Programme</t>
+  </si>
+  <si>
+    <t>Details of any School-specific support for students</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Student Engagement </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(UG programmes only)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Personalised learning </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(UG programmes only)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Links to relevant Student Handbook Sections 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(e.g Disability Support/University-wide support)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Enhancement of Digital Literacy </t>
+  </si>
+  <si>
+    <t>Learning Resources</t>
+  </si>
+  <si>
+    <t>Student Voice Route</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Graduate attributes and expected outcomes </t>
+  </si>
+  <si>
+    <t>Exam Board, Governance and Quality Assurance Compliance</t>
+  </si>
+  <si>
+    <t>QAA Benchmark Statement</t>
+  </si>
+  <si>
+    <t>Indicators of Quality Enhancement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">How does the programme fit into the School structure and governance? </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">How does the programme fit into the Validated Partner's structure and governance </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>if applicable</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Will the proposed programme comply with the UoM Assessment Framework?
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Provide details if applicable:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Will the proposed programme comply with the University's degree regulations?
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Tick if applicable and provide details:</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Yes </t>
+  </si>
+  <si>
+    <t>No (please complete a Degree Regulations Variation form)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Confirmation that all relevant PSRB requirements have been addressed and any outstanding conditions identified </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(if applicable)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Confirmation that all relevant collaborative partner requirements and approvals have been completed or appropriately evidenced </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(if applicable)</t>
+    </r>
+  </si>
+  <si>
+    <t>Which Examination Board(s) will have responsibility for this Programme?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">HEAR Programme statement </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(UG only)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Fees, Funding and Additional Costs </t>
+  </si>
+  <si>
+    <t>Fee Information (per year)</t>
+  </si>
+  <si>
+    <t>Additional Costs</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Funding Sources </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(if applicable)</t>
+    </r>
+  </si>
+  <si>
+    <t>Version History</t>
+  </si>
+  <si>
+    <t>Date approved and exported</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For cohort </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(State cohort year of entry)</t>
+    </r>
+  </si>
+  <si>
+    <t>Course Details</t>
+  </si>
+  <si>
+    <t>UCAS Code</t>
+  </si>
+  <si>
+    <t>Campus Solutions Programme Code</t>
+  </si>
+  <si>
+    <t>Campus Solutions Plan Code(s)</t>
+  </si>
+  <si>
+    <t>Course Title</t>
+  </si>
+  <si>
+    <t>Qualification Awarded</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Course Duration </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(months)</t>
+    </r>
+  </si>
+  <si>
+    <t>Course Overview</t>
+  </si>
+  <si>
+    <t>Subject Area</t>
+  </si>
+  <si>
+    <t>Related Subjects/Courses</t>
+  </si>
+  <si>
+    <t>UCAS Search Terms</t>
+  </si>
+  <si>
+    <t>Contact Details (to be published on the UoM website)</t>
+  </si>
+  <si>
+    <t>Admissions Contact Email address</t>
+  </si>
+  <si>
+    <t>Admissions Contact Phone number</t>
+  </si>
+  <si>
+    <t>Subject/Department website</t>
+  </si>
+  <si>
+    <t>Entry Requirements</t>
+  </si>
+  <si>
+    <t>Course Full Description </t>
+  </si>
+  <si>
+    <t>Teaching and Learning </t>
+  </si>
+  <si>
+    <t>Coursework and Assessment</t>
+  </si>
+  <si>
+    <t>Course content for Year 1</t>
+  </si>
+  <si>
+    <t>Course content for Year 2</t>
+  </si>
+  <si>
+    <t>Course content for Year 3</t>
+  </si>
+  <si>
+    <r>
+      <t>Course content for Year 4</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>(if applicable)</t>
+    </r>
+  </si>
+  <si>
+    <t>Special Features </t>
+  </si>
+  <si>
+    <t>Facilities</t>
+  </si>
+  <si>
+    <t>Career Opportunities </t>
+  </si>
+  <si>
+    <t>Course Collaborations</t>
+  </si>
+  <si>
+    <t>CPD Opportunities</t>
+  </si>
+  <si>
+    <t>Fees and Funding</t>
+  </si>
+  <si>
+    <t>Tuition Fee</t>
+  </si>
+  <si>
+    <t>Details of Funding sources available (Scholarships and Bursaries)</t>
+  </si>
+  <si>
+    <t>Application and Selection</t>
+  </si>
+  <si>
+    <t>How to Apply</t>
+  </si>
+  <si>
+    <t>Number of places/applicants</t>
+  </si>
+  <si>
+    <t>Advice to Applicants</t>
+  </si>
+  <si>
+    <t>Open Days</t>
+  </si>
+  <si>
+    <t>Teaching and Learning</t>
+  </si>
+  <si>
+    <t>Fieldwork and Placement</t>
+  </si>
+  <si>
+    <t>Course Content Year 1</t>
+  </si>
+  <si>
+    <t>Course Content Year 2</t>
+  </si>
+  <si>
+    <t>Course Content Year 3</t>
+  </si>
+  <si>
+    <t>Course Content Year 4</t>
+  </si>
+  <si>
+    <t>Course Content Year 5</t>
+  </si>
+  <si>
+    <t>Additional Expenses</t>
+  </si>
+  <si>
+    <t>Accrediting Organisation(s)</t>
+  </si>
+  <si>
+    <t>Partner-enabled learning</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Stage 3: Full Academic Approval - Where applicable, the programme will have received Stage 2 approval to market/publish core programme information. At Stage 3, the team submits the complete programme specification, final course-unit information, curriculum and assessment mapping, adviser feedback and response, confirmed resource position and student-facing material information for full academic approval.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <u/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Before filling in this form:</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> The programme will have been advertised as subject to approval, approved as viable by multiple Stakeholders and signed off by Faculty. Input from internal and external advisors will be sought and actioned. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <u/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Form to be completed by:</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Departments in collaboration with School staff. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <u/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Approval Level:</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> School and Faculty approval required for final sign-off. </t>
+    </r>
+  </si>
+  <si>
+    <t>Full Programme Design</t>
+  </si>
+  <si>
+    <t>3.1.1</t>
+  </si>
+  <si>
+    <t>Have there been any changes to the proposed programme since publishing subject to approval?</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>3.1.2</t>
+  </si>
+  <si>
+    <t>If there have been changes to the proposed programme, please provide a summary.  Confirm whether the resources required to deliver the programme are still available.</t>
+  </si>
+  <si>
+    <t>3.1.3</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Programme checklist
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Please confirm that you have included:</t>
+    </r>
+  </si>
+  <si>
+    <t>3.1.4</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Use of existing course units (with permission from owning Schools if applicable)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Tick if yes and provide further information</t>
+    </r>
+  </si>
+  <si>
+    <t>3.1.5</t>
+  </si>
+  <si>
+    <t>Confirm that the final programme-level teaching and learning summary has been completed in the Programme Specification and that any material changes since Stage 2 have been documented.</t>
+  </si>
+  <si>
+    <t>3.1.6</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Placement Learning/Study Abroad/Partner-enabled Learning </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Tick if yes and provide further information</t>
+    </r>
+  </si>
+  <si>
+    <t>3.1.7</t>
+  </si>
+  <si>
+    <t>Name of Internal Adviser</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.1.8 </t>
+  </si>
+  <si>
+    <t>Name of External Adviser</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.1.9 </t>
+  </si>
+  <si>
+    <t>Summary of actions taken in response to the Internal and External Advisers</t>
+  </si>
+  <si>
+    <t>Exam Board, Governance and Quality Assurance</t>
+  </si>
+  <si>
+    <t>3.2.1</t>
+  </si>
+  <si>
+    <t>3.2.2</t>
+  </si>
+  <si>
+    <r>
+      <t>How does the programme fit into the Validated Partner's structure and governance</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (if applicable)</t>
+    </r>
+  </si>
+  <si>
+    <t>3.2.3</t>
+  </si>
+  <si>
+    <t>Will the proposed programme comply with the UoM Assessment Framework?</t>
+  </si>
+  <si>
+    <t>3.2.4</t>
+  </si>
+  <si>
+    <t>Will the proposed programme comply with the University's degree regulations?</t>
+  </si>
+  <si>
+    <t>3.2.5</t>
+  </si>
+  <si>
+    <t>3.2.6</t>
+  </si>
+  <si>
+    <t>3.2.7</t>
+  </si>
+  <si>
+    <t>Name of Subject and/or Programme External Examiner(s) responsible for this programme</t>
+  </si>
+  <si>
+    <t>3.2.8</t>
+  </si>
+  <si>
+    <t>3.2.9</t>
+  </si>
+  <si>
+    <t>HEAR Programme statement (UG only)</t>
+  </si>
+  <si>
+    <t>Education Development supported OBL Programme</t>
+  </si>
+  <si>
+    <t>Faculty of Biology, Medicine and Health</t>
+  </si>
+  <si>
+    <t>Alliance Manchester Business School (AMBS)</t>
+  </si>
+  <si>
+    <t>Undergraduate</t>
+  </si>
+  <si>
+    <t>Full time</t>
+  </si>
+  <si>
+    <t>Articulation/Progression</t>
+  </si>
+  <si>
+    <t>Face-to-face (UoM)</t>
+  </si>
+  <si>
+    <t>New Manchester Online Programme</t>
+  </si>
+  <si>
+    <t>Faculty of Humanities</t>
+  </si>
+  <si>
+    <t>School of Arts, Languages and Cultures (SALC)</t>
+  </si>
+  <si>
+    <t>Postgraduate Taught</t>
+  </si>
+  <si>
+    <t>Part time</t>
+  </si>
+  <si>
+    <t>Branch Campus</t>
+  </si>
+  <si>
+    <t>Face-to-face (Partner site)</t>
+  </si>
+  <si>
+    <t>New Programme requested by External Body/Partner</t>
+  </si>
+  <si>
+    <t>Faculty of Science &amp; Engineering</t>
+  </si>
+  <si>
+    <t>School of Biological Sciences (SBS)</t>
+  </si>
+  <si>
+    <t>Postgraduate Research with Taught Elements</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Full-time &amp; Part-time </t>
+  </si>
+  <si>
+    <t>Dual Award</t>
+  </si>
+  <si>
+    <t>Joint Delivery (UoM &amp; Partner sites)</t>
+  </si>
+  <si>
+    <t>Online-only Taught Programme with workplace route</t>
+  </si>
+  <si>
+    <t>School of Engineering (SoE)</t>
+  </si>
+  <si>
+    <t>Franchise/Sub-contracted</t>
+  </si>
+  <si>
+    <t>Blended learning</t>
+  </si>
+  <si>
+    <t>Part of larger funded Institute or Centre proposal</t>
+  </si>
+  <si>
+    <t>School of Environment, Education and Development (SEED)</t>
+  </si>
+  <si>
+    <t>Hybrid</t>
+  </si>
+  <si>
+    <t>Online delivery only</t>
+  </si>
+  <si>
+    <t>Standard UG/PGT Programme</t>
+  </si>
+  <si>
+    <t>School of Health Sciences (SHS)</t>
+  </si>
+  <si>
+    <t>Joint Award</t>
+  </si>
+  <si>
+    <t>Tender for Educational Contract</t>
+  </si>
+  <si>
+    <t>School of Medical Sciences (SMS)</t>
+  </si>
+  <si>
+    <t>Validation</t>
+  </si>
+  <si>
+    <t>Validated partner programme</t>
+  </si>
+  <si>
+    <t>School of Natural Sciences (SoNS)</t>
+  </si>
+  <si>
+    <t>Postgraduate</t>
+  </si>
+  <si>
+    <t>School of Social Sciences (SoSS)</t>
+  </si>
+  <si>
+    <t>September</t>
+  </si>
+  <si>
+    <t>CPD</t>
+  </si>
+  <si>
+    <t>January</t>
+  </si>
+  <si>
+    <t>Other (please add further details in programme description)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Other </t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mandatory </t>
+  </si>
+  <si>
+    <t>Face-to-Face</t>
+  </si>
+  <si>
+    <t>Compulsory</t>
+  </si>
+  <si>
+    <t>Optional</t>
+  </si>
+  <si>
+    <t>Online only</t>
+  </si>
+  <si>
+    <t>Core</t>
+  </si>
+  <si>
+    <t>Blended</t>
+  </si>
+  <si>
+    <t>Mandatory course units</t>
+  </si>
+  <si>
+    <t>Optional course units</t>
+  </si>
+  <si>
+    <t>Unit code</t>
+  </si>
+  <si>
+    <t>Credits</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color theme="0"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Summary Course Unit Information </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color theme="0"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+This form is to be completed by the Programme Team </t>
+    </r>
+  </si>
+  <si>
+    <t>All CORE course unit assessments must be mapped to Programme Learning Outcomes.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">This map shows programme structure and alignment to programme learning outcomes. Detailed course-unit assessment information is provided in the course unit specifications at Stage 3.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color theme="0"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Once completed, a Macro can be run on this worksheet to create a word document version of the Unit &amp; Curriculum Map. Press Alt+F8 to run the Macro (ensure Macros are enabled and the document is opened in the Excel app).</t>
+    </r>
+  </si>
+  <si>
+    <t>Course Unit Information</t>
+  </si>
+  <si>
+    <t>Year of Study</t>
+  </si>
+  <si>
+    <t>Course Unit Code</t>
+  </si>
+  <si>
+    <t>Course Unit title</t>
+  </si>
+  <si>
+    <t>Credit Value</t>
+  </si>
+  <si>
+    <t>Mandatory/ Optional</t>
+  </si>
+  <si>
+    <t>Compulsory/ Core</t>
+  </si>
+  <si>
+    <t>Pre/Co-requisite/Anti-requisite Unit(s)</t>
+  </si>
+  <si>
+    <t>Existing Unit?</t>
+  </si>
+  <si>
+    <t>Delivery Method</t>
+  </si>
+  <si>
+    <t>Permission to use if shared unit?</t>
+  </si>
+  <si>
+    <t>Programme learning outcome/s assessed (e.g. PLO 3, 6)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">I confirm there was opposition/disagreement during the New Programme Proposal process 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Please provide details below, including resolution(s)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Confirmation that all relevant PSRB requirements have been addressed and any outstanding conditions identified </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(if applicable)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Confirmation that all relevant collaborative partner requirements and approvals have been completed or appropriately evidenced </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(if applicable)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>No</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="10"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (please complete a Degree Regulations Variation form)</t>
+    </r>
+  </si>
+  <si>
+    <t>Please read the Full NPP Guidance document before completing the NPP form. Note that the details input on this page will autopopulate fields throughout the document.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Programme Summary 
+</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="26"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Programme Specification</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">This form is to be completed by Departments in collaboration with School staff. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>At Stage 2, only the core programme information required for marketing/publication needs to be sufficiently complete and stable. The full programme specification is completed and approved at Stage 3. Programme teams may complete additional sections earlier if they wish, but this is not required for Stage 2 unless specifically indicated.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Marketing Webpage Form (only for use following Faculty approval and Stakeholder sign-off)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">This information is to be completed by Departments in collaboration with School staff, in order to advertise the programme on the University website. </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="16"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Please note all information will be proofed and copy edited before going live on the website to ensure consistency and that it fits within branding guidelines and is appropriate for the target audience.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CMA Durable Information (only for use following Faculty approval and Stakeholder sign-off)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">This information is to be completed by Departments in collaboration with School staff.  The information provided below will be included in CMA Durable emails, which are sent to Applicants ahead of the firm/insurance UCAS deadline in early June. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Indicative Assessment Type(s) at Programme level
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Use broad assessment categories rather than detailed assessment information)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Summary of Course Content 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Include core course unit information including titles, and an indication of optional course units where relevant)</t>
+    </r>
+  </si>
+  <si>
+    <t>Final Programme Specification form</t>
+  </si>
+  <si>
+    <t>Course Unit Specification form(s) for existing course units</t>
+  </si>
+  <si>
+    <t>Course Unit Specification form(s) for new course units</t>
+  </si>
+  <si>
+    <t>Course Unit &amp; Curriculum Map</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Full Financial Viability assessment
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>The financial case should be demonstrated for a minimum of a 3 year period or an estimated period before recruitment reaches a steady state. This should include full estimates of costs, revenues and the impact of the proposed programme on the the School.</t>
+    </r>
+  </si>
+  <si>
+    <t>Faculty Sign-off</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Joint School Approval </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">(if applicable)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>By signing this, I confirm that the academic input of staff to the programme is appropriate, that the resource implications of the programme (Stage 2 Marketing Approval Section 2.4) and financial implications (Stage 2 Marketing Approval Section 2.5) are acceptable and that the appropriate programme management structure and examination board has been agreed.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Joint School Approval </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">(if applicable)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>By signing this, I confirm that the proposal has been discussed at a Scoping meeting and, if applicable, the relevant School-level Committee.  I also confirm that the Joint School endorses the proposal.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Head of Teaching Learning and Student Experience Approval </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(or Nominee)
+By signing this, I confirm that the input of Professional Services staff to the programme is appropriate, that the resource implications of the programme are acceptable and that an appropriate programme management structure and resources to support the programme have been agreed</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Head of School or nominee (School Director of Teaching and Learning/School Head of Education)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">By signing this, I confirm that the academic input of staff to the programme is appropriate, that the resource implications of the programme </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">(Stage 2 Marketing Approval Section 2.4) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">and financial implications </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Stage 2 Marketing Approval Section 2.5)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> are acceptable and that the appropriate programme management structure and examination board has been agreed.</t>
+    </r>
+  </si>
+  <si>
+    <t>Year 6</t>
+  </si>
+  <si>
+    <r>
+      <t>Course content for Year 5</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>(if applicable)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Course content for Year 6</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>(if applicable)</t>
+    </r>
+  </si>
+  <si>
+    <t>Course Content Year 6</t>
+  </si>
+</sst>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...55 lines deleted...]
-</w:ftr>
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="2">
+    <numFmt numFmtId="6" formatCode="&quot;£&quot;#,##0;[Red]\-&quot;£&quot;#,##0"/>
+    <numFmt numFmtId="164" formatCode="&quot;£&quot;#,##0.00"/>
+  </numFmts>
+  <fonts count="59" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF7030A0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF00B0F0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF00B050"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <u/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="14"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="12"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="12"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="12"/>
+      <color theme="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="12"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="26"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="14"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <u/>
+      <sz val="14"/>
+      <color theme="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="16"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+  </fonts>
+  <fills count="9">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD3B5E9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF7030A0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFB888DC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="67">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  </cellStyleXfs>
+  <cellXfs count="482">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="5" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="40" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="40" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="8" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="8" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="8" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="5" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="5" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="5" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="2">
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="35">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="8" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="7" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFD3B5E9"/>
+      <color rgb="FFB888DC"/>
+      <color rgb="FFAC74D6"/>
+    </mruColors>
+  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-</w:footnotes>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</w:hdr>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...873 lines deleted...]
-</w:numbering>
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-[...558 lines deleted...]
-</w:settings>
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...736 lines deleted...]
-</w:styles>
+<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...279 lines deleted...]
-</w:webSettings>
+<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/tlso/quality/programme-development/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://discoveruni.gov.uk/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75396" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tlso.manchester.ac.uk/externalexaminers/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://discoveruni.gov.uk/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fdocuments.manchester.ac.uk%2Fdisplay.aspx%3FDocID%3D4733&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=13511" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75396" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://discoveruni.gov.uk/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75396" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qaa.ac.uk/quality-code" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75396" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/transnational/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=38361" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/find-out-if-you-require-an-atas-certificate" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=13512" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peersupport.manchester.ac.uk/contact-us/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=4720" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75396" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staffnet.manchester.ac.uk/tlso/student-engagement/hear/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75399" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=19217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-SMRA-Admissions/Shared%20Documents/Forms/Qualifications%20for%20undergraduate%20and%20foundation%20year%20entry.aspx?id=%2Fsites%2FUOM%2DSMRA%2DAdmissions%2FShared%20Documents%2FCourse%20Marketing%2FSubjects%20on%20Collection%20Tool%2Epdf&amp;viewid=1f056c26%2D54fd%2D4a56%2D8a5e%2D0071fc8c72f6&amp;parent=%2Fsites%2FUOM%2DSMRA%2DAdmissions%2FShared%20Documents%2FCourse%20Marketing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unistats.ac.uk/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=10046" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/tlso/quality/competitions-and-markets-authority-cma/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unistats.ac.uk/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hesa.ac.uk/innovation/hecos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75396" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=4738" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75396" TargetMode="External"/></Relationships>
+<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1696720</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>172720</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 1" descr="A purple and white logo&#10;&#10;Description automatically generated">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E28A0349-5238-29F2-F7F9-5102E855305C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1476375" y="0"/>
+          <a:ext cx="1668145" cy="702310"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1656715</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>359522</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="A purple and white logo&#10;&#10;Description automatically generated">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFBD2DE9-E342-429A-8601-914514A87181}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1266825" y="0"/>
+          <a:ext cx="1654810" cy="692785"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1045210</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>706120</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="A purple and white logo&#10;&#10;Description automatically generated">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77D7918A-3339-4A4E-9CE3-6E7421811158}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="609600" y="0"/>
+          <a:ext cx="1651000" cy="698500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1905</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1045210</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>704215</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="A purple and white logo&#10;&#10;Description automatically generated">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA932045-91F9-4257-BD07-65BA41B7CDEF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="611505" y="9525"/>
+          <a:ext cx="1645285" cy="692785"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1692910</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>744220</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3" descr="A purple and white logo&#10;&#10;Description automatically generated">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B1A126D-18A6-427B-B7BE-1C6F213B5F6F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="647700" y="28575"/>
+          <a:ext cx="1654810" cy="702310"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1660525</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>685165</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="A purple and white logo&#10;&#10;Description automatically generated">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19BDEE70-3061-4EB7-B3AC-34F478EE0977}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1228725" y="0"/>
+          <a:ext cx="1658620" cy="692785"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1656715</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>702310</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="A purple and white logo&#10;&#10;Description automatically generated">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BFCC4F7-860E-4346-A17D-CE8627DC3616}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="619125" y="0"/>
+          <a:ext cx="1654810" cy="692785"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1050290</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>708025</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 1" descr="A purple and white logo&#10;&#10;Description automatically generated">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{336833DF-F0F5-44C8-B4BF-BDF8AB740553}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="619125" y="9525"/>
+          <a:ext cx="1658620" cy="692785"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>287020</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>708025</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="A purple and white logo&#10;&#10;Description automatically generated">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FA60B76-B205-4CC4-B78C-B085FAEAD686}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1658620" cy="717550"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
+<FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
+  <bag type="Checkbox"/>
+  <bag type="XFControls">
+    <bagId k="CellControl">0</bagId>
+  </bag>
+  <bag type="XFComplement">
+    <bagId k="XFControls">1</bagId>
+  </bag>
+  <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
+    <a k="MappedFeaturePropertyBags">
+      <bagId>2</bagId>
+    </a>
+  </bag>
+</FeaturePropertyBags>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="University 1">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="6D009D"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C300AE"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="959597"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="FFCC33"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="00A2AE"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="34BE51"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="5368E0"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="D22332"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -30285,65 +7380,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -30364,248 +7459,5892 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75396" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peersupport.manchester.ac.uk/contact-us/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=19217" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qaa.ac.uk/the-quality-code/subject-benchmark-statements" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/tlso/policy-guidance/degree-regulations/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/tlso/quality/programme-development/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/tlso/policy-guidance/degree-regulations/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D203C38-B5FB-484F-B9DD-1C909000C325}">
+  <sheetPr codeName="Sheet1"/>
+  <dimension ref="A1:D30"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="52.109375" style="84" customWidth="1"/>
+    <col min="2" max="2" width="80" style="84" customWidth="1"/>
+    <col min="3" max="3" width="14" style="84" customWidth="1"/>
+    <col min="4" max="16384" width="8.6640625" style="84"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1" s="209"/>
+      <c r="B1" s="409" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="63" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="210"/>
+      <c r="B2" s="412" t="s">
+        <v>388</v>
+      </c>
+      <c r="C2" s="138"/>
+    </row>
+    <row r="3" spans="1:4" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A3" s="224" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="121"/>
+    </row>
+    <row r="4" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="393"/>
+    </row>
+    <row r="5" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="211"/>
+    </row>
+    <row r="6" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="211"/>
+      <c r="D6" s="212"/>
+    </row>
+    <row r="7" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A7" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="213"/>
+    </row>
+    <row r="8" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A8" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="211"/>
+    </row>
+    <row r="9" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A9" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="211"/>
+    </row>
+    <row r="10" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A10" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="214"/>
+    </row>
+    <row r="11" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A11" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="211"/>
+      <c r="D11" s="212"/>
+    </row>
+    <row r="12" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="211"/>
+    </row>
+    <row r="13" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="211"/>
+    </row>
+    <row r="14" spans="1:4" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A14" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="216"/>
+    </row>
+    <row r="15" spans="1:4" ht="44.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="216"/>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A16" s="217"/>
+      <c r="B16" s="218"/>
+    </row>
+    <row r="17" spans="1:4" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="180" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="181"/>
+    </row>
+    <row r="18" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="219"/>
+    </row>
+    <row r="19" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="219"/>
+    </row>
+    <row r="20" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A20" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="220"/>
+    </row>
+    <row r="21" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="219"/>
+    </row>
+    <row r="22" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="B22" s="219"/>
+      <c r="D22" s="212"/>
+    </row>
+    <row r="23" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A23" s="225" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="219"/>
+      <c r="D23" s="212"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="221"/>
+      <c r="B24" s="218"/>
+    </row>
+    <row r="25" spans="1:4" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="180" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="181"/>
+    </row>
+    <row r="26" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A26" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="219"/>
+    </row>
+    <row r="27" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A27" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B27" s="219"/>
+    </row>
+    <row r="28" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A28" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="B28" s="219"/>
+    </row>
+    <row r="29" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A29" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="219"/>
+    </row>
+    <row r="30" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="222"/>
+      <c r="B30" s="223"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" selectLockedCells="1"/>
+  <conditionalFormatting sqref="B26:B29">
+    <cfRule type="containsBlanks" dxfId="34" priority="3">
+      <formula>LEN(TRIM(B26))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B18:B23">
+    <cfRule type="containsBlanks" dxfId="33" priority="2">
+      <formula>LEN(TRIM(B18))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B4:B15">
+    <cfRule type="containsBlanks" dxfId="32" priority="1">
+      <formula>LEN(TRIM(B4))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="22">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="The title of the programme that is presented on transcripts and certificates and should include any pathways, shown in brackets, if they are intended to appear on the qualification certificate. (Maximum 150 characters)" sqref="A4" xr:uid="{C7E498E6-97DB-438E-9CDC-D206CCBD077C}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="The level of study, e.g. Undergraduate/Postgraduate Taught/Postgraduate Research Elements_x000a_" sqref="A5" xr:uid="{93379E67-4044-4AE7-B419-B611C95C075D}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="This refers to the qualification students will register onto and is their intended final qualification if they successfully complete the programme.  _x000a_" sqref="A6" xr:uid="{098739B8-AFBE-4EC1-9275-25B16BF961E9}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Indicate whether the programme will be delivered on campus, online or hybrid._x000a_" sqref="A12" xr:uid="{3261B0CB-268E-4EE0-A3D6-D47D408C966F}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Include all applicable modes of attendance for the programme, for example full-time and/or part-time._x000a_" sqref="A11" xr:uid="{1A276106-6C29-4CAE-A54B-D20875B034F9}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Indicate the Faculty that will own the proposed programme." sqref="A7" xr:uid="{C72D2788-3D0D-46F1-99EB-2884DB272F92}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Indicate the School that will own the proposed programme." sqref="A8" xr:uid="{80B939BF-E4BB-4D37-A363-394333718F54}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Stipulate the first term valid for all proposed delivery.  Please refer to the NPP timescales, to ensure that sufficient time has been allowed for discussion, endorsement, marketing and final approval." sqref="A11" xr:uid="{56D77E99-A94B-46CE-87FF-CECA0490FEF0}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="The name of the Collaborative/Validated Partner that will be involved in the programme." sqref="A26" xr:uid="{33B08998-6388-46B7-85D2-7E42565C3127}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Please confirm the awarding body for the programme.  Please state it the Award is conferred by the Validated Partner Institution." sqref="A27" xr:uid="{4206FFCC-5729-46F0-B52A-79B50B1C28C4}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="If teaching for the programme will be delivered elsewhere, other than main UoM campus, please indicate whether the programme will be taught wholly (eg. Validated Programmes) or partly (eg. Joint Programmes) at another institution." sqref="A28:A29 A30" xr:uid="{B68788BF-982C-4976-95A5-2CE8271A12F0}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B30" xr:uid="{E85E689A-4B40-48E4-A138-275B39F7D303}">
+      <formula1>#REF!</formula1>
+    </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Include where the programme will be delivered._x000a_" sqref="A13" xr:uid="{10F7E271-9CE8-48EC-96CA-75ED45B775FB}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Indicate whether the Programme is owned/delivered by Manchester Online" sqref="A9" xr:uid="{4428FEB1-A99A-4502-9254-C54FD04324EA}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="State the first term valid for all proposed delivery.  Please refer to the NPP timescales, to ensure that sufficient time has been allowed for discussion, endorsement, marketing and final approval." sqref="A10" xr:uid="{D137258F-0860-4133-B5D1-C72D56D4FEC0}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="If the programme will not be delivered at the UoM Manchester campus, please state where students will complete their studies.  E.g. UoM Branch campus, Validated Partner site etc._x000a_" sqref="A13" xr:uid="{9E1898B0-4BDF-403F-9078-CA258B3877B8}"/>
+    <dataValidation allowBlank="1" showErrorMessage="1" sqref="A15" xr:uid="{00E07883-AADD-435E-910F-A2B432B268D5}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="The proposer will normally be the colleague who will become the Programme Director/Lead.  However, if the form is being completed and submitted by another member of staff, they should include their job role within teaching and learning in this section." sqref="A17:B17" xr:uid="{A9F7F282-035F-4B8B-A4EF-04F1A9DDCB69}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Only add if applicable for your area" sqref="A23" xr:uid="{0909A48C-10E2-4A30-91B1-1CE1D456F117}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="The School in which the Programme Proposer is based" sqref="A22" xr:uid="{C23E80D9-49EA-4935-B3AE-3045C1E28955}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="The Faculty in which the Programme Proposer is based" sqref="A21" xr:uid="{AAD5074A-4659-4B37-B3F4-F9F8C17DFF65}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="If the Programme will have an associated Professional/Statutory/Regulatory Body (PSRB), please include the name of the PSRB " sqref="A14" xr:uid="{51C4B6B7-B187-4EB5-8B4D-8CA9CA7B7E09}"/>
+  </dataValidations>
+  <hyperlinks>
+    <hyperlink ref="B2" r:id="rId1" xr:uid="{C7571363-0C07-469E-A1DE-FD27073F9D83}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId2"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="7">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{FE4E247F-7C59-4B38-A63C-C3170DE11C7B}">
+          <x14:formula1>
+            <xm:f>Lists!$M$7:$M$11</xm:f>
+          </x14:formula1>
+          <xm:sqref>B5</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{FC29EFF5-6DD3-4E5F-90E3-71396393C14A}">
+          <x14:formula1>
+            <xm:f>Lists!$F$1:$F$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>B7 B21</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{4E588E0B-753B-4211-B879-FAB9630FBEAB}">
+          <x14:formula1>
+            <xm:f>Lists!$H$1:$H$9</xm:f>
+          </x14:formula1>
+          <xm:sqref>B22 B8</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{D9F13220-820E-402F-A5F9-2C0FB5EC4CB0}">
+          <x14:formula1>
+            <xm:f>Lists!$O$1:$O$3</xm:f>
+          </x14:formula1>
+          <xm:sqref>B11</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{8178BA02-E66E-4AAE-8568-4D2EC71060D6}">
+          <x14:formula1>
+            <xm:f>Lists!$P$1:$P$7</xm:f>
+          </x14:formula1>
+          <xm:sqref>B29</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{44210A45-C895-4738-AA9F-63C257DF28DD}">
+          <x14:formula1>
+            <xm:f>Lists!$Q$1:$Q$5</xm:f>
+          </x14:formula1>
+          <xm:sqref>B12</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{43CF4522-B234-4BC6-A750-F458D7BA2E61}">
+          <x14:formula1>
+            <xm:f>Lists!$A$14:$A$15</xm:f>
+          </x14:formula1>
+          <xm:sqref>B9</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F9675A7-51DF-4EE7-A220-BD8D9335A4BD}">
+  <sheetPr codeName="Sheet10"/>
+  <dimension ref="A1:K40"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="2" max="2" width="11.109375" customWidth="1"/>
+    <col min="3" max="3" width="17.109375" customWidth="1"/>
+    <col min="4" max="4" width="8.44140625" customWidth="1"/>
+    <col min="5" max="5" width="20.6640625" customWidth="1"/>
+    <col min="6" max="6" width="18" customWidth="1"/>
+    <col min="7" max="7" width="17.6640625" customWidth="1"/>
+    <col min="8" max="8" width="13.109375" customWidth="1"/>
+    <col min="9" max="9" width="13.33203125" customWidth="1"/>
+    <col min="10" max="10" width="16.6640625" customWidth="1"/>
+    <col min="11" max="11" width="19.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="102" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D1" s="477" t="s">
+        <v>369</v>
+      </c>
+      <c r="E1" s="478"/>
+      <c r="F1" s="478"/>
+      <c r="G1" s="478"/>
+      <c r="H1" s="479" t="s">
+        <v>370</v>
+      </c>
+      <c r="I1" s="479"/>
+      <c r="J1" s="479"/>
+      <c r="K1" s="479"/>
+    </row>
+    <row r="2" spans="1:11" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="D2" s="480" t="s">
+        <v>371</v>
+      </c>
+      <c r="E2" s="481"/>
+      <c r="F2" s="481"/>
+      <c r="G2" s="481"/>
+      <c r="H2" s="481"/>
+      <c r="I2" s="481"/>
+      <c r="J2" s="481"/>
+      <c r="K2" s="481"/>
+    </row>
+    <row r="3" spans="1:11" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="476" t="s">
+        <v>372</v>
+      </c>
+      <c r="B3" s="476"/>
+      <c r="C3" s="476"/>
+      <c r="D3" s="476"/>
+      <c r="E3" s="476"/>
+      <c r="F3" s="476"/>
+      <c r="G3" s="476"/>
+      <c r="H3" s="476"/>
+      <c r="I3" s="476"/>
+      <c r="J3" s="476"/>
+      <c r="K3" s="32"/>
+    </row>
+    <row r="4" spans="1:11" ht="78.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="34" t="s">
+        <v>373</v>
+      </c>
+      <c r="B4" s="34" t="s">
+        <v>374</v>
+      </c>
+      <c r="C4" s="34" t="s">
+        <v>375</v>
+      </c>
+      <c r="D4" s="34" t="s">
+        <v>376</v>
+      </c>
+      <c r="E4" s="35" t="s">
+        <v>377</v>
+      </c>
+      <c r="F4" s="35" t="s">
+        <v>378</v>
+      </c>
+      <c r="G4" s="36" t="s">
+        <v>379</v>
+      </c>
+      <c r="H4" s="34" t="s">
+        <v>380</v>
+      </c>
+      <c r="I4" s="34" t="s">
+        <v>381</v>
+      </c>
+      <c r="J4" s="34" t="s">
+        <v>382</v>
+      </c>
+      <c r="K4" s="35" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="37"/>
+      <c r="B5" s="38"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="41"/>
+      <c r="K5" s="42"/>
+    </row>
+    <row r="6" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="43"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="48"/>
+    </row>
+    <row r="7" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A7" s="49">
+        <v>1</v>
+      </c>
+      <c r="B7" s="44"/>
+      <c r="C7" s="45"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="47"/>
+      <c r="K7" s="48"/>
+    </row>
+    <row r="8" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A8" s="43"/>
+      <c r="B8" s="44"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="46"/>
+      <c r="F8" s="46"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="48"/>
+    </row>
+    <row r="9" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A9" s="43"/>
+      <c r="B9" s="44"/>
+      <c r="C9" s="45"/>
+      <c r="D9" s="45"/>
+      <c r="E9" s="46"/>
+      <c r="F9" s="46"/>
+      <c r="G9" s="45"/>
+      <c r="H9" s="45"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="48"/>
+    </row>
+    <row r="10" spans="1:11" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="50"/>
+      <c r="B10" s="78"/>
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="80"/>
+      <c r="F10" s="80"/>
+      <c r="G10" s="79"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="81"/>
+      <c r="K10" s="82"/>
+    </row>
+    <row r="11" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A11" s="57"/>
+      <c r="B11" s="429"/>
+      <c r="C11" s="430"/>
+      <c r="D11" s="430"/>
+      <c r="E11" s="431"/>
+      <c r="F11" s="431"/>
+      <c r="G11" s="431"/>
+      <c r="H11" s="430"/>
+      <c r="I11" s="430"/>
+      <c r="J11" s="432"/>
+      <c r="K11" s="433"/>
+    </row>
+    <row r="12" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="57"/>
+      <c r="B12" s="58"/>
+      <c r="C12" s="59"/>
+      <c r="D12" s="59"/>
+      <c r="E12" s="60"/>
+      <c r="F12" s="60"/>
+      <c r="G12" s="60"/>
+      <c r="H12" s="59"/>
+      <c r="I12" s="59"/>
+      <c r="J12" s="61"/>
+      <c r="K12" s="62"/>
+    </row>
+    <row r="13" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="63">
+        <v>2</v>
+      </c>
+      <c r="B13" s="58"/>
+      <c r="C13" s="59"/>
+      <c r="D13" s="59"/>
+      <c r="E13" s="60"/>
+      <c r="F13" s="60"/>
+      <c r="G13" s="60"/>
+      <c r="H13" s="59"/>
+      <c r="I13" s="59"/>
+      <c r="J13" s="61"/>
+      <c r="K13" s="62"/>
+    </row>
+    <row r="14" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="57"/>
+      <c r="B14" s="58"/>
+      <c r="C14" s="59"/>
+      <c r="D14" s="59"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="60"/>
+      <c r="G14" s="60"/>
+      <c r="H14" s="59"/>
+      <c r="I14" s="59"/>
+      <c r="J14" s="61"/>
+      <c r="K14" s="62"/>
+    </row>
+    <row r="15" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="57"/>
+      <c r="B15" s="58"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="59"/>
+      <c r="E15" s="60"/>
+      <c r="F15" s="60"/>
+      <c r="G15" s="60"/>
+      <c r="H15" s="59"/>
+      <c r="I15" s="59"/>
+      <c r="J15" s="61"/>
+      <c r="K15" s="62"/>
+    </row>
+    <row r="16" spans="1:11" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="64"/>
+      <c r="B16" s="65"/>
+      <c r="C16" s="66"/>
+      <c r="D16" s="66"/>
+      <c r="E16" s="67"/>
+      <c r="F16" s="67"/>
+      <c r="G16" s="67"/>
+      <c r="H16" s="66"/>
+      <c r="I16" s="66"/>
+      <c r="J16" s="68"/>
+      <c r="K16" s="69"/>
+    </row>
+    <row r="17" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A17" s="70"/>
+      <c r="B17" s="71"/>
+      <c r="C17" s="72"/>
+      <c r="D17" s="72"/>
+      <c r="E17" s="73"/>
+      <c r="F17" s="73"/>
+      <c r="G17" s="73"/>
+      <c r="H17" s="72"/>
+      <c r="I17" s="72"/>
+      <c r="J17" s="74"/>
+      <c r="K17" s="75"/>
+    </row>
+    <row r="18" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="76"/>
+      <c r="B18" s="44"/>
+      <c r="C18" s="45"/>
+      <c r="D18" s="45"/>
+      <c r="E18" s="46"/>
+      <c r="F18" s="46"/>
+      <c r="G18" s="46"/>
+      <c r="H18" s="45"/>
+      <c r="I18" s="45"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="48"/>
+    </row>
+    <row r="19" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="49">
+        <v>3</v>
+      </c>
+      <c r="B19" s="44"/>
+      <c r="C19" s="45"/>
+      <c r="D19" s="45"/>
+      <c r="E19" s="46"/>
+      <c r="F19" s="46"/>
+      <c r="G19" s="46"/>
+      <c r="H19" s="45"/>
+      <c r="I19" s="45"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="48"/>
+    </row>
+    <row r="20" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A20" s="76"/>
+      <c r="B20" s="44"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="45"/>
+      <c r="E20" s="46"/>
+      <c r="F20" s="46"/>
+      <c r="G20" s="46"/>
+      <c r="H20" s="45"/>
+      <c r="I20" s="45"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="48"/>
+    </row>
+    <row r="21" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="76"/>
+      <c r="B21" s="44"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="46"/>
+      <c r="F21" s="46"/>
+      <c r="G21" s="46"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="47"/>
+      <c r="K21" s="48"/>
+    </row>
+    <row r="22" spans="1:11" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="77"/>
+      <c r="B22" s="78"/>
+      <c r="C22" s="79"/>
+      <c r="D22" s="79"/>
+      <c r="E22" s="80"/>
+      <c r="F22" s="80"/>
+      <c r="G22" s="80"/>
+      <c r="H22" s="79"/>
+      <c r="I22" s="79"/>
+      <c r="J22" s="81"/>
+      <c r="K22" s="82"/>
+    </row>
+    <row r="23" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A23" s="51"/>
+      <c r="B23" s="52"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="54"/>
+      <c r="F23" s="54"/>
+      <c r="G23" s="54"/>
+      <c r="H23" s="53"/>
+      <c r="I23" s="53"/>
+      <c r="J23" s="55"/>
+      <c r="K23" s="56"/>
+    </row>
+    <row r="24" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A24" s="57"/>
+      <c r="B24" s="58"/>
+      <c r="C24" s="59"/>
+      <c r="D24" s="59"/>
+      <c r="E24" s="60"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="60"/>
+      <c r="H24" s="59"/>
+      <c r="I24" s="59"/>
+      <c r="J24" s="61"/>
+      <c r="K24" s="62"/>
+    </row>
+    <row r="25" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A25" s="63">
+        <v>4</v>
+      </c>
+      <c r="B25" s="58"/>
+      <c r="C25" s="59"/>
+      <c r="D25" s="59"/>
+      <c r="E25" s="60"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="59"/>
+      <c r="I25" s="59"/>
+      <c r="J25" s="61"/>
+      <c r="K25" s="62"/>
+    </row>
+    <row r="26" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A26" s="57"/>
+      <c r="B26" s="58"/>
+      <c r="C26" s="59"/>
+      <c r="D26" s="59"/>
+      <c r="E26" s="60"/>
+      <c r="F26" s="60"/>
+      <c r="G26" s="60"/>
+      <c r="H26" s="59"/>
+      <c r="I26" s="59"/>
+      <c r="J26" s="61"/>
+      <c r="K26" s="62"/>
+    </row>
+    <row r="27" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A27" s="57"/>
+      <c r="B27" s="58"/>
+      <c r="C27" s="59"/>
+      <c r="D27" s="59"/>
+      <c r="E27" s="60"/>
+      <c r="F27" s="60"/>
+      <c r="G27" s="60"/>
+      <c r="H27" s="59"/>
+      <c r="I27" s="59"/>
+      <c r="J27" s="61"/>
+      <c r="K27" s="62"/>
+    </row>
+    <row r="28" spans="1:11" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="64"/>
+      <c r="B28" s="65"/>
+      <c r="C28" s="66"/>
+      <c r="D28" s="66"/>
+      <c r="E28" s="67"/>
+      <c r="F28" s="67"/>
+      <c r="G28" s="67"/>
+      <c r="H28" s="66"/>
+      <c r="I28" s="66"/>
+      <c r="J28" s="68"/>
+      <c r="K28" s="69"/>
+    </row>
+    <row r="29" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A29" s="70"/>
+      <c r="B29" s="38"/>
+      <c r="C29" s="39"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="39"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="41"/>
+      <c r="K29" s="83"/>
+    </row>
+    <row r="30" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A30" s="76"/>
+      <c r="B30" s="44"/>
+      <c r="C30" s="45"/>
+      <c r="D30" s="45"/>
+      <c r="E30" s="46"/>
+      <c r="F30" s="46"/>
+      <c r="G30" s="46"/>
+      <c r="H30" s="45"/>
+      <c r="I30" s="45"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="48"/>
+    </row>
+    <row r="31" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A31" s="49">
+        <v>5</v>
+      </c>
+      <c r="B31" s="44"/>
+      <c r="C31" s="45"/>
+      <c r="D31" s="45"/>
+      <c r="E31" s="46"/>
+      <c r="F31" s="46"/>
+      <c r="G31" s="46"/>
+      <c r="H31" s="45"/>
+      <c r="I31" s="45"/>
+      <c r="J31" s="47"/>
+      <c r="K31" s="48"/>
+    </row>
+    <row r="32" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A32" s="76"/>
+      <c r="B32" s="44"/>
+      <c r="C32" s="45"/>
+      <c r="D32" s="45"/>
+      <c r="E32" s="46"/>
+      <c r="F32" s="46"/>
+      <c r="G32" s="46"/>
+      <c r="H32" s="45"/>
+      <c r="I32" s="45"/>
+      <c r="J32" s="47"/>
+      <c r="K32" s="48"/>
+    </row>
+    <row r="33" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="76"/>
+      <c r="B33" s="44"/>
+      <c r="C33" s="45"/>
+      <c r="D33" s="45"/>
+      <c r="E33" s="46"/>
+      <c r="F33" s="46"/>
+      <c r="G33" s="46"/>
+      <c r="H33" s="45"/>
+      <c r="I33" s="45"/>
+      <c r="J33" s="47"/>
+      <c r="K33" s="48"/>
+    </row>
+    <row r="34" spans="1:11" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="77"/>
+      <c r="B34" s="78"/>
+      <c r="C34" s="79"/>
+      <c r="D34" s="79"/>
+      <c r="E34" s="80"/>
+      <c r="F34" s="80"/>
+      <c r="G34" s="80"/>
+      <c r="H34" s="79"/>
+      <c r="I34" s="79"/>
+      <c r="J34" s="81"/>
+      <c r="K34" s="82"/>
+    </row>
+    <row r="35" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A35" s="51"/>
+      <c r="B35" s="52"/>
+      <c r="C35" s="53"/>
+      <c r="D35" s="53"/>
+      <c r="E35" s="54"/>
+      <c r="F35" s="54"/>
+      <c r="G35" s="54"/>
+      <c r="H35" s="53"/>
+      <c r="I35" s="53"/>
+      <c r="J35" s="55"/>
+      <c r="K35" s="56"/>
+    </row>
+    <row r="36" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A36" s="57"/>
+      <c r="B36" s="58"/>
+      <c r="C36" s="59"/>
+      <c r="D36" s="59"/>
+      <c r="E36" s="60"/>
+      <c r="F36" s="60"/>
+      <c r="G36" s="60"/>
+      <c r="H36" s="59"/>
+      <c r="I36" s="59"/>
+      <c r="J36" s="61"/>
+      <c r="K36" s="62"/>
+    </row>
+    <row r="37" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A37" s="63">
+        <v>6</v>
+      </c>
+      <c r="B37" s="58"/>
+      <c r="C37" s="59"/>
+      <c r="D37" s="59"/>
+      <c r="E37" s="60"/>
+      <c r="F37" s="60"/>
+      <c r="G37" s="60"/>
+      <c r="H37" s="59"/>
+      <c r="I37" s="59"/>
+      <c r="J37" s="61"/>
+      <c r="K37" s="62"/>
+    </row>
+    <row r="38" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A38" s="57"/>
+      <c r="B38" s="58"/>
+      <c r="C38" s="59"/>
+      <c r="D38" s="59"/>
+      <c r="E38" s="60"/>
+      <c r="F38" s="60"/>
+      <c r="G38" s="60"/>
+      <c r="H38" s="59"/>
+      <c r="I38" s="59"/>
+      <c r="J38" s="61"/>
+      <c r="K38" s="62"/>
+    </row>
+    <row r="39" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A39" s="57"/>
+      <c r="B39" s="58"/>
+      <c r="C39" s="59"/>
+      <c r="D39" s="59"/>
+      <c r="E39" s="60"/>
+      <c r="F39" s="60"/>
+      <c r="G39" s="60"/>
+      <c r="H39" s="59"/>
+      <c r="I39" s="59"/>
+      <c r="J39" s="61"/>
+      <c r="K39" s="62"/>
+    </row>
+    <row r="40" spans="1:11" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="64"/>
+      <c r="B40" s="65"/>
+      <c r="C40" s="66"/>
+      <c r="D40" s="66"/>
+      <c r="E40" s="67"/>
+      <c r="F40" s="67"/>
+      <c r="G40" s="67"/>
+      <c r="H40" s="66"/>
+      <c r="I40" s="66"/>
+      <c r="J40" s="68"/>
+      <c r="K40" s="69"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" insertRows="0" selectLockedCells="1"/>
+  <mergeCells count="4">
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="D1:G1"/>
+    <mergeCell ref="H1:K1"/>
+    <mergeCell ref="D2:K2"/>
+  </mergeCells>
+  <conditionalFormatting sqref="A5:XFD72">
+    <cfRule type="expression" dxfId="0" priority="1">
+      <formula>OR(ROW()=CELL("row"), COLUMN()=CELL("col"))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="6">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Please list any course units that are a pre-requisite (P), co-requisite (C) or anti-requisite (A).  _x000a_Please include the relevant suffix in brackets to denote the requisite type." sqref="G4" xr:uid="{AC0C42C5-79B8-47D8-9A9A-DF189E9D185A}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Compulsory units are mandatory and can be resat but cannot be compensated._x000a__x000a_Core units are mandatory and can be compensated or resat." sqref="F4" xr:uid="{1A188CC6-6160-47CA-9DFF-451086DAE03D}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Please indicate whether the unit is mandatory or optional." sqref="E4" xr:uid="{34601297-2C24-48D4-9698-88F97D9ACAE5}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Please add Yes/No to indicate whether this is an existing course unit." sqref="H4" xr:uid="{207E2D92-1144-4ACA-8F64-CEF9F24C3DA5}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Please indicate whether the course unit will be delivered face-to-face, online or a hybrid of in-person/online delivery._x000a_" sqref="I4" xr:uid="{0D3EC3C0-D09E-49D8-A9BD-FA76B3DB7CFA}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="If the course unit is shared/owned by another School/Faculty, please indicate whether you have permission to use the unit." sqref="J4" xr:uid="{24C31CF3-7968-4C7C-9FB4-541D6D5A5EF2}"/>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="22" max="16383" man="1"/>
+  </rowBreaks>
+  <drawing r:id="rId2"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{359981E8-7F1A-431F-A111-AB88AA5A9F78}">
+          <x14:formula1>
+            <xm:f>Lists!$A$14:$A$15</xm:f>
+          </x14:formula1>
+          <xm:sqref>H5:H40 J5:J40</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{2EAB485E-0270-4ABA-B464-61C53448CC47}">
+          <x14:formula1>
+            <xm:f>Lists!$C$14:$C$15</xm:f>
+          </x14:formula1>
+          <xm:sqref>J5:J40 E5:E40 H5:H40</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{CF158006-E2E5-45C4-8A74-68D7DB4E450B}">
+          <x14:formula1>
+            <xm:f>Lists!$E$14:$E$16</xm:f>
+          </x14:formula1>
+          <xm:sqref>I5:I40</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F48E86AE-03AA-4B9F-833A-77DD6C41C26D}">
+          <x14:formula1>
+            <xm:f>Lists!$P$13:$P$21</xm:f>
+          </x14:formula1>
+          <xm:sqref>D5:D40</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{0BE016C2-421B-40CF-B564-E9FBE8D67C84}">
+          <x14:formula1>
+            <xm:f>Lists!$G$14:$G$15</xm:f>
+          </x14:formula1>
+          <xm:sqref>F5:F40</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2FD09D7-CEFA-42B0-8799-C6B0BD38174A}">
+  <sheetPr codeName="Sheet8"/>
+  <dimension ref="A1:Q21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="O1" sqref="O1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="15" max="15" width="17.109375" customWidth="1"/>
+    <col min="16" max="16" width="23.44140625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A1" t="s">
+        <v>313</v>
+      </c>
+      <c r="F1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H1" t="s">
+        <v>315</v>
+      </c>
+      <c r="M1" t="s">
+        <v>316</v>
+      </c>
+      <c r="O1" t="s">
+        <v>317</v>
+      </c>
+      <c r="P1" t="s">
+        <v>318</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
+        <v>320</v>
+      </c>
+      <c r="F2" t="s">
+        <v>321</v>
+      </c>
+      <c r="H2" t="s">
+        <v>322</v>
+      </c>
+      <c r="M2" t="s">
+        <v>323</v>
+      </c>
+      <c r="O2" t="s">
+        <v>324</v>
+      </c>
+      <c r="P2" t="s">
+        <v>325</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
+        <v>327</v>
+      </c>
+      <c r="F3" t="s">
+        <v>328</v>
+      </c>
+      <c r="H3" t="s">
+        <v>329</v>
+      </c>
+      <c r="M3" t="s">
+        <v>330</v>
+      </c>
+      <c r="O3" t="s">
+        <v>331</v>
+      </c>
+      <c r="P3" t="s">
+        <v>332</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A4" t="s">
+        <v>334</v>
+      </c>
+      <c r="H4" t="s">
+        <v>335</v>
+      </c>
+      <c r="P4" t="s">
+        <v>336</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A5" t="s">
+        <v>338</v>
+      </c>
+      <c r="H5" t="s">
+        <v>339</v>
+      </c>
+      <c r="P5" t="s">
+        <v>340</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A6" t="s">
+        <v>342</v>
+      </c>
+      <c r="H6" t="s">
+        <v>343</v>
+      </c>
+      <c r="P6" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A7" t="s">
+        <v>345</v>
+      </c>
+      <c r="H7" t="s">
+        <v>346</v>
+      </c>
+      <c r="M7" t="s">
+        <v>316</v>
+      </c>
+      <c r="P7" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A8" t="s">
+        <v>348</v>
+      </c>
+      <c r="H8" t="s">
+        <v>349</v>
+      </c>
+      <c r="M8" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="H9" t="s">
+        <v>351</v>
+      </c>
+      <c r="M9" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A10" t="s">
+        <v>352</v>
+      </c>
+      <c r="M10" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A11" t="s">
+        <v>354</v>
+      </c>
+      <c r="M11" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A12" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="P13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A14" t="s">
+        <v>357</v>
+      </c>
+      <c r="C14" t="s">
+        <v>358</v>
+      </c>
+      <c r="E14" t="s">
+        <v>359</v>
+      </c>
+      <c r="G14" t="s">
+        <v>360</v>
+      </c>
+      <c r="P14">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A15" t="s">
+        <v>281</v>
+      </c>
+      <c r="C15" t="s">
+        <v>361</v>
+      </c>
+      <c r="E15" t="s">
+        <v>362</v>
+      </c>
+      <c r="G15" t="s">
+        <v>363</v>
+      </c>
+      <c r="P15">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="E16" t="s">
+        <v>364</v>
+      </c>
+      <c r="P16">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="16:16" x14ac:dyDescent="0.3">
+      <c r="P17">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="16:16" x14ac:dyDescent="0.3">
+      <c r="P18">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="16:16" x14ac:dyDescent="0.3">
+      <c r="P19">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="16:16" x14ac:dyDescent="0.3">
+      <c r="P20">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="21" spans="16:16" x14ac:dyDescent="0.3">
+      <c r="P21">
+        <v>120</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H1:H9">
+    <sortCondition ref="H1:H9"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFC14B9D-ED7D-4F8C-B74C-0CC326B99952}">
+  <sheetPr codeName="Sheet2"/>
+  <dimension ref="A1:J66"/>
+  <sheetViews>
+    <sheetView showZeros="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:E3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="94.33203125" style="84" customWidth="1"/>
+    <col min="2" max="2" width="8.6640625" style="84" customWidth="1"/>
+    <col min="3" max="3" width="56" style="84" customWidth="1"/>
+    <col min="4" max="4" width="37.44140625" style="84" customWidth="1"/>
+    <col min="5" max="5" width="11.6640625" style="84" customWidth="1"/>
+    <col min="6" max="6" width="46.6640625" style="84" customWidth="1"/>
+    <col min="7" max="7" width="83.33203125" style="84" customWidth="1"/>
+    <col min="8" max="16384" width="8.6640625" style="84"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B1" s="464" t="s">
+        <v>24</v>
+      </c>
+      <c r="C1" s="465"/>
+      <c r="D1" s="465"/>
+      <c r="E1" s="466"/>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B2" s="467"/>
+      <c r="C2" s="468"/>
+      <c r="D2" s="468"/>
+      <c r="E2" s="469"/>
+    </row>
+    <row r="3" spans="1:10" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="470"/>
+      <c r="C3" s="471"/>
+      <c r="D3" s="471"/>
+      <c r="E3" s="472"/>
+    </row>
+    <row r="4" spans="1:10" ht="24" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="85" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="87"/>
+    </row>
+    <row r="5" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="88" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="89"/>
+      <c r="C5" s="226">
+        <f>'Programme Summary'!B4</f>
+        <v>0</v>
+      </c>
+      <c r="D5" s="90"/>
+      <c r="E5" s="91"/>
+    </row>
+    <row r="6" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="92" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="93"/>
+      <c r="C6" s="226">
+        <f>'Programme Summary'!B5</f>
+        <v>0</v>
+      </c>
+      <c r="D6" s="94"/>
+      <c r="E6" s="95"/>
+    </row>
+    <row r="7" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A7" s="92" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="93"/>
+      <c r="C7" s="226">
+        <f>'Programme Summary'!B6</f>
+        <v>0</v>
+      </c>
+      <c r="D7" s="94"/>
+      <c r="E7" s="95"/>
+    </row>
+    <row r="8" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A8" s="92" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="93"/>
+      <c r="C8" s="227">
+        <f>'Programme Summary'!B7</f>
+        <v>0</v>
+      </c>
+      <c r="D8" s="94"/>
+      <c r="E8" s="95"/>
+    </row>
+    <row r="9" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A9" s="92" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="93"/>
+      <c r="C9" s="226">
+        <f>'Programme Summary'!B8</f>
+        <v>0</v>
+      </c>
+      <c r="D9" s="94"/>
+      <c r="E9" s="95"/>
+    </row>
+    <row r="10" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A10" s="92" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="93"/>
+      <c r="C10" s="228">
+        <f>'Programme Summary'!B10</f>
+        <v>0</v>
+      </c>
+      <c r="D10" s="94"/>
+      <c r="E10" s="95"/>
+    </row>
+    <row r="11" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A11" s="92" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="93"/>
+      <c r="C11" s="226">
+        <f>'Programme Summary'!B18</f>
+        <v>0</v>
+      </c>
+      <c r="D11" s="94"/>
+      <c r="E11" s="95"/>
+    </row>
+    <row r="12" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="92" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="93"/>
+      <c r="C12" s="229">
+        <f>'Programme Summary'!B19</f>
+        <v>0</v>
+      </c>
+      <c r="D12" s="94"/>
+      <c r="E12" s="95"/>
+    </row>
+    <row r="13" spans="1:10" ht="23.4" x14ac:dyDescent="0.3">
+      <c r="A13" s="96" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="97"/>
+      <c r="C13" s="97"/>
+      <c r="D13" s="97"/>
+      <c r="E13" s="98"/>
+    </row>
+    <row r="14" spans="1:10" ht="21.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="99" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="100"/>
+      <c r="C14" s="100"/>
+      <c r="D14" s="100"/>
+      <c r="E14" s="101"/>
+      <c r="F14" s="102"/>
+      <c r="G14" s="103"/>
+    </row>
+    <row r="15" spans="1:10" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="104"/>
+      <c r="B15" s="105"/>
+      <c r="C15" s="423" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" s="424" t="s">
+        <v>30</v>
+      </c>
+      <c r="E15" s="425" t="s">
+        <v>31</v>
+      </c>
+      <c r="G15" s="103"/>
+    </row>
+    <row r="16" spans="1:10" ht="67.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="106" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="107"/>
+      <c r="C16" s="426"/>
+      <c r="D16" s="427"/>
+      <c r="E16" s="428"/>
+      <c r="F16" s="111"/>
+      <c r="G16" s="112"/>
+      <c r="H16" s="111"/>
+      <c r="I16" s="111"/>
+      <c r="J16" s="111"/>
+    </row>
+    <row r="17" spans="1:10" ht="67.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="155" t="s">
+        <v>402</v>
+      </c>
+      <c r="B17" s="107"/>
+      <c r="C17" s="108"/>
+      <c r="D17" s="109"/>
+      <c r="E17" s="110"/>
+      <c r="F17" s="111"/>
+      <c r="G17" s="112"/>
+      <c r="H17" s="111"/>
+      <c r="I17" s="111"/>
+      <c r="J17" s="111"/>
+    </row>
+    <row r="18" spans="1:10" ht="97.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="113" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="114"/>
+      <c r="C18" s="159"/>
+      <c r="D18" s="417"/>
+      <c r="E18" s="418"/>
+      <c r="F18" s="419"/>
+      <c r="G18" s="112"/>
+      <c r="H18" s="111"/>
+      <c r="I18" s="111"/>
+      <c r="J18" s="111"/>
+    </row>
+    <row r="19" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="116"/>
+      <c r="B19" s="116"/>
+      <c r="C19" s="116"/>
+      <c r="D19" s="116"/>
+      <c r="E19" s="117"/>
+      <c r="F19" s="115"/>
+      <c r="G19" s="112"/>
+      <c r="H19" s="111"/>
+      <c r="I19" s="111"/>
+      <c r="J19" s="111"/>
+    </row>
+    <row r="20" spans="1:10" ht="24" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="96" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="97"/>
+      <c r="C20" s="97"/>
+      <c r="D20" s="97"/>
+      <c r="E20" s="98"/>
+      <c r="F20" s="118"/>
+    </row>
+    <row r="21" spans="1:10" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A21" s="119" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="120"/>
+      <c r="C21" s="120"/>
+      <c r="D21" s="120"/>
+      <c r="E21" s="121"/>
+    </row>
+    <row r="22" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="94"/>
+      <c r="B22" s="94"/>
+      <c r="C22" s="143" t="s">
+        <v>29</v>
+      </c>
+      <c r="D22" s="144" t="s">
+        <v>30</v>
+      </c>
+      <c r="E22" s="145" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A23" s="152" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23" s="94"/>
+      <c r="C23" s="108"/>
+      <c r="D23" s="109"/>
+      <c r="E23" s="110"/>
+    </row>
+    <row r="24" spans="1:10" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A24" s="153" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24" s="154"/>
+      <c r="C24" s="108"/>
+      <c r="D24" s="109"/>
+      <c r="E24" s="110"/>
+    </row>
+    <row r="25" spans="1:10" ht="84" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="155" t="s">
+        <v>403</v>
+      </c>
+      <c r="B25" s="154"/>
+      <c r="C25" s="108"/>
+      <c r="D25" s="109"/>
+      <c r="E25" s="110"/>
+      <c r="F25" s="434"/>
+    </row>
+    <row r="26" spans="1:10" ht="93.6" x14ac:dyDescent="0.3">
+      <c r="A26" s="155" t="s">
+        <v>401</v>
+      </c>
+      <c r="B26" s="156"/>
+      <c r="C26" s="108"/>
+      <c r="D26" s="109"/>
+      <c r="E26" s="110"/>
+      <c r="F26" s="419"/>
+    </row>
+    <row r="27" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="116"/>
+      <c r="B27" s="116"/>
+      <c r="C27" s="116"/>
+      <c r="D27" s="116"/>
+      <c r="E27" s="117"/>
+    </row>
+    <row r="28" spans="1:10" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A28" s="416"/>
+      <c r="B28" s="125"/>
+      <c r="C28" s="122" t="s">
+        <v>29</v>
+      </c>
+      <c r="D28" s="123" t="s">
+        <v>30</v>
+      </c>
+      <c r="E28" s="124" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="94.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="125" t="s">
+        <v>404</v>
+      </c>
+      <c r="B29" s="125"/>
+      <c r="C29" s="159"/>
+      <c r="D29" s="417"/>
+      <c r="E29" s="418"/>
+      <c r="F29" s="435"/>
+    </row>
+    <row r="30" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="116"/>
+      <c r="B30" s="116"/>
+      <c r="C30" s="116"/>
+      <c r="D30" s="116"/>
+      <c r="E30" s="117"/>
+    </row>
+    <row r="31" spans="1:10" ht="21.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="119" t="s">
+        <v>400</v>
+      </c>
+      <c r="B31" s="149"/>
+      <c r="C31" s="150"/>
+      <c r="D31" s="150"/>
+      <c r="E31" s="151"/>
+      <c r="F31" s="436"/>
+    </row>
+    <row r="32" spans="1:10" ht="24.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="126"/>
+      <c r="B32" s="127" t="b">
+        <v>0</v>
+      </c>
+      <c r="C32" s="128" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32" s="129"/>
+      <c r="E32" s="130"/>
+    </row>
+    <row r="33" spans="1:6" ht="33.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="131" t="b">
+        <v>0</v>
+      </c>
+      <c r="C33" s="132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33" s="133"/>
+      <c r="E33" s="134"/>
+      <c r="F33" s="135"/>
+    </row>
+    <row r="34" spans="1:6" ht="33.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="94"/>
+      <c r="B34" s="136" t="b">
+        <v>0</v>
+      </c>
+      <c r="C34" s="137" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34" s="133"/>
+      <c r="E34" s="134"/>
+      <c r="F34" s="138"/>
+    </row>
+    <row r="35" spans="1:6" ht="48.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="139" t="s">
+        <v>40</v>
+      </c>
+      <c r="B35" s="140"/>
+      <c r="C35" s="457"/>
+      <c r="D35" s="458"/>
+      <c r="E35" s="459"/>
+    </row>
+    <row r="36" spans="1:6" ht="48.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="141"/>
+      <c r="B36" s="142"/>
+      <c r="C36" s="143" t="s">
+        <v>29</v>
+      </c>
+      <c r="D36" s="144" t="s">
+        <v>30</v>
+      </c>
+      <c r="E36" s="145" t="s">
+        <v>31</v>
+      </c>
+      <c r="F36" s="146"/>
+    </row>
+    <row r="37" spans="1:6" ht="44.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="147" t="s">
+        <v>41</v>
+      </c>
+      <c r="B37" s="148"/>
+      <c r="C37" s="108"/>
+      <c r="D37" s="109"/>
+      <c r="E37" s="110"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A38" s="116"/>
+      <c r="B38" s="116"/>
+      <c r="C38" s="116"/>
+      <c r="D38" s="116"/>
+      <c r="E38" s="117"/>
+    </row>
+    <row r="39" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="116"/>
+      <c r="B39" s="116"/>
+      <c r="C39" s="116"/>
+      <c r="D39" s="116"/>
+      <c r="E39" s="117"/>
+    </row>
+    <row r="40" spans="1:6" ht="21.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="119" t="s">
+        <v>46</v>
+      </c>
+      <c r="B40" s="149"/>
+      <c r="C40" s="157"/>
+      <c r="D40" s="157"/>
+      <c r="E40" s="158"/>
+    </row>
+    <row r="41" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A41" s="94"/>
+      <c r="B41" s="94"/>
+      <c r="C41" s="143" t="s">
+        <v>29</v>
+      </c>
+      <c r="D41" s="144" t="s">
+        <v>30</v>
+      </c>
+      <c r="E41" s="145" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="99" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="152" t="s">
+        <v>33</v>
+      </c>
+      <c r="B42" s="94"/>
+      <c r="C42" s="159"/>
+      <c r="D42" s="160"/>
+      <c r="E42" s="161"/>
+    </row>
+    <row r="43" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="116"/>
+      <c r="B43" s="116"/>
+      <c r="C43" s="116"/>
+      <c r="D43" s="116"/>
+      <c r="E43" s="117"/>
+    </row>
+    <row r="44" spans="1:6" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A44" s="162" t="s">
+        <v>47</v>
+      </c>
+      <c r="B44" s="120"/>
+      <c r="C44" s="120"/>
+      <c r="D44" s="120"/>
+      <c r="E44" s="121"/>
+    </row>
+    <row r="45" spans="1:6" ht="109.2" x14ac:dyDescent="0.3">
+      <c r="A45" s="163" t="s">
+        <v>48</v>
+      </c>
+      <c r="B45" s="164"/>
+      <c r="C45" s="165" t="s">
+        <v>29</v>
+      </c>
+      <c r="D45" s="165" t="s">
+        <v>30</v>
+      </c>
+      <c r="E45" s="166" t="s">
+        <v>31</v>
+      </c>
+      <c r="F45" s="102"/>
+    </row>
+    <row r="46" spans="1:6" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A46" s="167" t="s">
+        <v>49</v>
+      </c>
+      <c r="B46" s="168"/>
+      <c r="C46" s="169"/>
+      <c r="D46" s="170"/>
+      <c r="E46" s="171"/>
+    </row>
+    <row r="47" spans="1:6" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A47" s="172" t="s">
+        <v>50</v>
+      </c>
+      <c r="B47" s="173"/>
+      <c r="C47" s="174"/>
+      <c r="D47" s="175"/>
+      <c r="E47" s="176"/>
+    </row>
+    <row r="48" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="116"/>
+      <c r="B48" s="116"/>
+      <c r="C48" s="116"/>
+      <c r="D48" s="116"/>
+      <c r="E48" s="117"/>
+    </row>
+    <row r="49" spans="1:7" ht="24" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A49" s="177" t="s">
+        <v>51</v>
+      </c>
+      <c r="B49" s="178"/>
+      <c r="C49" s="178"/>
+      <c r="D49" s="178"/>
+      <c r="E49" s="179"/>
+      <c r="F49" s="135"/>
+    </row>
+    <row r="50" spans="1:7" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A50" s="162" t="s">
+        <v>59</v>
+      </c>
+      <c r="B50" s="120"/>
+      <c r="C50" s="120"/>
+      <c r="D50" s="120"/>
+      <c r="E50" s="121"/>
+    </row>
+    <row r="51" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="114"/>
+      <c r="B51" s="113"/>
+      <c r="C51" s="197" t="s">
+        <v>29</v>
+      </c>
+      <c r="D51" s="165" t="s">
+        <v>30</v>
+      </c>
+      <c r="E51" s="166" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="109.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="172" t="s">
+        <v>60</v>
+      </c>
+      <c r="B52" s="173"/>
+      <c r="C52" s="198"/>
+      <c r="D52" s="199"/>
+      <c r="E52" s="200"/>
+      <c r="F52" s="419"/>
+    </row>
+    <row r="53" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A53" s="416"/>
+      <c r="B53" s="125"/>
+      <c r="C53" s="122" t="s">
+        <v>29</v>
+      </c>
+      <c r="D53" s="123" t="s">
+        <v>30</v>
+      </c>
+      <c r="E53" s="124" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="89.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="125" t="s">
+        <v>35</v>
+      </c>
+      <c r="B54" s="125"/>
+      <c r="C54" s="159"/>
+      <c r="D54" s="417"/>
+      <c r="E54" s="418"/>
+    </row>
+    <row r="55" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="116"/>
+      <c r="B55" s="116"/>
+      <c r="C55" s="116"/>
+      <c r="D55" s="116"/>
+      <c r="E55" s="117"/>
+    </row>
+    <row r="56" spans="1:7" ht="21.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="119" t="s">
+        <v>400</v>
+      </c>
+      <c r="B56" s="149"/>
+      <c r="C56" s="150"/>
+      <c r="D56" s="150"/>
+      <c r="E56" s="151"/>
+    </row>
+    <row r="57" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="182"/>
+      <c r="B57" s="183" t="b">
+        <v>0</v>
+      </c>
+      <c r="C57" s="184" t="s">
+        <v>52</v>
+      </c>
+      <c r="D57" s="185"/>
+      <c r="E57" s="186"/>
+      <c r="F57" s="463"/>
+    </row>
+    <row r="58" spans="1:7" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="187" t="s">
+        <v>53</v>
+      </c>
+      <c r="B58" s="188" t="b">
+        <v>0</v>
+      </c>
+      <c r="C58" s="189" t="s">
+        <v>54</v>
+      </c>
+      <c r="D58" s="190" t="s">
+        <v>55</v>
+      </c>
+      <c r="E58" s="134"/>
+      <c r="F58" s="463"/>
+    </row>
+    <row r="59" spans="1:7" ht="35.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="191"/>
+      <c r="B59" s="136" t="b">
+        <v>0</v>
+      </c>
+      <c r="C59" s="192" t="s">
+        <v>56</v>
+      </c>
+      <c r="D59" s="129" t="s">
+        <v>55</v>
+      </c>
+      <c r="E59" s="193"/>
+      <c r="F59" s="463"/>
+    </row>
+    <row r="60" spans="1:7" ht="67.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="194" t="s">
+        <v>57</v>
+      </c>
+      <c r="B60" s="140"/>
+      <c r="C60" s="460"/>
+      <c r="D60" s="461"/>
+      <c r="E60" s="462"/>
+      <c r="G60" s="138"/>
+    </row>
+    <row r="61" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="374"/>
+      <c r="B61" s="95"/>
+      <c r="C61" s="165" t="s">
+        <v>29</v>
+      </c>
+      <c r="D61" s="165" t="s">
+        <v>30</v>
+      </c>
+      <c r="E61" s="166" t="s">
+        <v>31</v>
+      </c>
+      <c r="G61" s="138"/>
+    </row>
+    <row r="62" spans="1:7" ht="37.200000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="113" t="s">
+        <v>58</v>
+      </c>
+      <c r="B62" s="113"/>
+      <c r="C62" s="421"/>
+      <c r="D62" s="422"/>
+      <c r="E62" s="208"/>
+      <c r="F62" s="196"/>
+    </row>
+    <row r="63" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="116"/>
+      <c r="B63" s="116"/>
+      <c r="C63" s="116"/>
+      <c r="D63" s="116"/>
+      <c r="E63" s="117"/>
+    </row>
+    <row r="64" spans="1:7" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A64" s="119" t="s">
+        <v>46</v>
+      </c>
+      <c r="B64" s="201"/>
+      <c r="C64" s="201"/>
+      <c r="D64" s="201"/>
+      <c r="E64" s="202"/>
+    </row>
+    <row r="65" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A65" s="203"/>
+      <c r="B65" s="204"/>
+      <c r="C65" s="197" t="s">
+        <v>29</v>
+      </c>
+      <c r="D65" s="165" t="s">
+        <v>30</v>
+      </c>
+      <c r="E65" s="166" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="101.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="205" t="s">
+        <v>33</v>
+      </c>
+      <c r="B66" s="206"/>
+      <c r="C66" s="207"/>
+      <c r="D66" s="195"/>
+      <c r="E66" s="208"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" selectLockedCells="1"/>
+  <mergeCells count="4">
+    <mergeCell ref="C35:E35"/>
+    <mergeCell ref="C60:E60"/>
+    <mergeCell ref="F57:F59"/>
+    <mergeCell ref="B1:E3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8231A175-CE36-4D16-B08A-C61CC9706071}">
+  <sheetPr codeName="Sheet3"/>
+  <dimension ref="A1:E33"/>
+  <sheetViews>
+    <sheetView showZeros="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C30" sqref="C30"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="8.6640625" style="84"/>
+    <col min="2" max="2" width="54.6640625" style="84" customWidth="1"/>
+    <col min="3" max="3" width="115.6640625" style="84" customWidth="1"/>
+    <col min="4" max="16384" width="8.6640625" style="84"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="114.6" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="230"/>
+      <c r="B1" s="230"/>
+      <c r="C1" s="231" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="24" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="85" t="s">
+        <v>62</v>
+      </c>
+      <c r="B2" s="85"/>
+      <c r="C2" s="87"/>
+      <c r="E2" s="232"/>
+    </row>
+    <row r="3" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="233"/>
+      <c r="B3" s="126" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="254">
+        <f>'Programme Summary'!B4</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="233"/>
+      <c r="B4" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="255">
+        <f>'Programme Summary'!B5</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="233"/>
+      <c r="B5" s="126" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="255">
+        <f>'Programme Summary'!B6</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="233"/>
+      <c r="B6" s="126" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="255">
+        <f>'Programme Summary'!B7</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A7" s="233"/>
+      <c r="B7" s="126" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="255">
+        <f>'Programme Summary'!B8</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A8" s="233"/>
+      <c r="B8" s="126" t="s">
+        <v>63</v>
+      </c>
+      <c r="C8" s="235"/>
+    </row>
+    <row r="9" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A9" s="233"/>
+      <c r="B9" s="126" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="255">
+        <f>'Programme Summary'!B9</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A10" s="233"/>
+      <c r="B10" s="126" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="255">
+        <f>'Programme Summary'!B11</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A11" s="233"/>
+      <c r="B11" s="126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="255">
+        <f>'Programme Summary'!B12</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="233"/>
+      <c r="B12" s="126" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="256">
+        <f>'Programme Summary'!B10</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="233"/>
+      <c r="B13" s="126" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="255">
+        <f>'Programme Summary'!B18</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="233"/>
+      <c r="B14" s="126" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="255">
+        <f>'Programme Summary'!B19</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="236"/>
+      <c r="B15" s="116"/>
+      <c r="C15" s="218"/>
+      <c r="E15" s="212"/>
+    </row>
+    <row r="16" spans="1:5" ht="21" x14ac:dyDescent="0.4">
+      <c r="A16" s="237">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="B16" s="238" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="239"/>
+    </row>
+    <row r="17" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="240"/>
+      <c r="B17" s="241"/>
+      <c r="C17" s="242"/>
+    </row>
+    <row r="18" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="437" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="113" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" s="216"/>
+    </row>
+    <row r="19" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="437" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="113" t="s">
+        <v>67</v>
+      </c>
+      <c r="C19" s="216"/>
+    </row>
+    <row r="20" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="438"/>
+      <c r="B20" s="439" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" s="216"/>
+    </row>
+    <row r="21" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="437" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="113" t="s">
+        <v>70</v>
+      </c>
+      <c r="C21" s="216"/>
+    </row>
+    <row r="22" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="437" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="113" t="s">
+        <v>72</v>
+      </c>
+      <c r="C22" s="216"/>
+    </row>
+    <row r="23" spans="1:5" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A23" s="437" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="113" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="255">
+        <f>'Programme Summary'!B14</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A24" s="437" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="113" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="254">
+        <f>'Programme Summary'!B15</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="61.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="437" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="113" t="s">
+        <v>76</v>
+      </c>
+      <c r="C25" s="234"/>
+      <c r="E25" s="212"/>
+    </row>
+    <row r="26" spans="1:5" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="236"/>
+      <c r="B26" s="236"/>
+      <c r="C26" s="244"/>
+    </row>
+    <row r="27" spans="1:5" ht="21" x14ac:dyDescent="0.3">
+      <c r="A27" s="245">
+        <v>1.2</v>
+      </c>
+      <c r="B27" s="246" t="s">
+        <v>77</v>
+      </c>
+      <c r="C27" s="247"/>
+    </row>
+    <row r="28" spans="1:5" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A28" s="248"/>
+      <c r="B28" s="249"/>
+      <c r="C28" s="250"/>
+    </row>
+    <row r="29" spans="1:5" ht="64.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="440" t="s">
+        <v>78</v>
+      </c>
+      <c r="B29" s="113" t="s">
+        <v>79</v>
+      </c>
+      <c r="C29" s="216"/>
+      <c r="E29" s="212"/>
+    </row>
+    <row r="30" spans="1:5" ht="56.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="440" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" s="113" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" s="216"/>
+      <c r="E30" s="212"/>
+    </row>
+    <row r="31" spans="1:5" ht="65.400000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="440" t="s">
+        <v>82</v>
+      </c>
+      <c r="B31" s="113" t="s">
+        <v>83</v>
+      </c>
+      <c r="C31" s="216"/>
+    </row>
+    <row r="32" spans="1:5" ht="31.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="440" t="s">
+        <v>84</v>
+      </c>
+      <c r="B32" s="113" t="s">
+        <v>85</v>
+      </c>
+      <c r="C32" s="216"/>
+      <c r="E32" s="420"/>
+    </row>
+    <row r="33" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="252"/>
+      <c r="B33" s="253"/>
+      <c r="C33" s="223"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" selectLockedCells="1"/>
+  <conditionalFormatting sqref="C8">
+    <cfRule type="containsBlanks" dxfId="31" priority="4">
+      <formula>LEN(TRIM(C8))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C19">
+    <cfRule type="containsBlanks" priority="3">
+      <formula>LEN(TRIM(C19))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C18:C25">
+    <cfRule type="containsBlanks" dxfId="30" priority="2">
+      <formula>LEN(TRIM(C18))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C29:C32">
+    <cfRule type="containsBlanks" dxfId="29" priority="1">
+      <formula>LEN(TRIM(C29))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations xWindow="474" yWindow="859" count="13">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Provide a succinct summary of the proposed programme content, including teaching involved, student contact time, and indicative overall methods of assessment.  You should also include the ILOs a student should expect to achieve and graduate outcomes._x000a_" sqref="B25" xr:uid="{FE5939D8-B7BD-4D48-B8E7-BB70281AB02D}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Indicate whether the Programme is owned/delivered by Manchester Online" sqref="B9" xr:uid="{E089E6EE-4FB5-48B3-8F03-D3AB29C83799}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Please state if there will be an exit award e.g Certificate of Higher Education/Diploma of Higher Education etc." sqref="B21" xr:uid="{F2073DD3-DB20-497D-AB4B-1CF5D85B5821}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Please include reference to:_x000a_Market intelligence_x000a_Market appeal and target demographic_x000a_Strategic rationale/Strategic fit _x000a_" sqref="B29" xr:uid="{0D12017C-C8B3-4EBE-895D-75EF84A35D07}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="This may include timetabling/scheduling requirements, specialist software, specialist staff etc." sqref="B31" xr:uid="{EEAC8163-B714-4EA1-828C-B595B53CB4DC}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Please include any information about the PSRB Accreditation/Regulatory requirements in the Proposed Programme Description (below)" sqref="B23" xr:uid="{7AADA7C8-7513-43CC-A7B8-B426A8D2BEC6}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Stipulate the first term valid for all proposed delivery.  Please refer to the NPP timescales, to ensure that sufficient time has been allowed for discussion, endorsement, marketing and final approval." sqref="B10" xr:uid="{F81E3F5F-FB75-491F-9C0F-83E8A36072B3}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Include all applicable modes of attendance for the programme, for example full-time and/or part-time._x000a_" sqref="B10" xr:uid="{5C6121A0-2DD0-4FE5-8A76-2B7DD7586C00}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Indicate whether the programme will be delivered on campus, online or hybrid._x000a_" sqref="B11" xr:uid="{680CC51D-5099-4706-9D10-70145295BEF0}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Please provide a summary of the target audience for the programme.  This may include the academic background, prior qualifications, professional experience (if relevant), career aspirations or any other characteristics of prospective applicants/learners. " sqref="B30" xr:uid="{D66E5170-95AB-4D0D-AFA9-F5957C187E96}"/>
+    <dataValidation allowBlank="1" showErrorMessage="1" sqref="B24" xr:uid="{210454DD-510E-48EE-9C43-ABC5DD8526B2}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Please state all intake points where students can be admitted to the programme.  For example September/January etc." sqref="B19" xr:uid="{46A19E0C-1C92-4EA8-A828-19F439732EB5}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Please provide a summary to demonstrate that the proposed programme will be financially sustainable, and deliver sufficient value to justify investment based upon projected recruitment numbers, projected operating costs and resource implications." sqref="B32" xr:uid="{A0CCD26B-A922-402F-B4DF-DB8118FA1C49}"/>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xWindow="474" yWindow="859" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{A7042BDD-2990-4284-9EF0-0E0BD2A4E074}">
+          <x14:formula1>
+            <xm:f>Lists!$A$10:$A$12</xm:f>
+          </x14:formula1>
+          <xm:sqref>C19</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B0BB832D-5175-47E1-9C63-17FB3B71DAA2}">
+          <x14:formula1>
+            <xm:f>Lists!$H$1:$H$9</xm:f>
+          </x14:formula1>
+          <xm:sqref>C8</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8B48DB4-45DF-4B23-8162-82BA8402DFF9}">
+  <sheetPr codeName="Sheet4"/>
+  <dimension ref="A1:I66"/>
+  <sheetViews>
+    <sheetView showZeros="0" topLeftCell="A27" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B52" sqref="B52"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="8.6640625" style="84"/>
+    <col min="2" max="2" width="58.33203125" style="84" customWidth="1"/>
+    <col min="3" max="3" width="7.6640625" style="84" customWidth="1"/>
+    <col min="4" max="4" width="22.33203125" style="84" customWidth="1"/>
+    <col min="5" max="5" width="102.6640625" style="84" customWidth="1"/>
+    <col min="6" max="6" width="8.6640625" style="84"/>
+    <col min="7" max="7" width="17.44140625" style="84" customWidth="1"/>
+    <col min="8" max="8" width="8" style="84" customWidth="1"/>
+    <col min="9" max="9" width="14.6640625" style="84" customWidth="1"/>
+    <col min="10" max="10" width="8.6640625" style="84"/>
+    <col min="11" max="11" width="21.6640625" style="84" customWidth="1"/>
+    <col min="12" max="16384" width="8.6640625" style="84"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="214.2" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="E1" s="231" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1" s="257"/>
+      <c r="G1" s="257"/>
+    </row>
+    <row r="2" spans="1:7" ht="24" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="85" t="s">
+        <v>62</v>
+      </c>
+      <c r="B2" s="86"/>
+      <c r="C2" s="258"/>
+      <c r="D2" s="120"/>
+      <c r="E2" s="87"/>
+    </row>
+    <row r="3" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="217"/>
+      <c r="B3" s="126" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="126"/>
+      <c r="D3" s="126"/>
+      <c r="E3" s="306">
+        <f>'Programme Summary'!B4</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="217"/>
+      <c r="B4" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="126"/>
+      <c r="D4" s="126"/>
+      <c r="E4" s="307">
+        <f>'Programme Summary'!B5</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="217"/>
+      <c r="B5" s="126" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="126"/>
+      <c r="D5" s="126"/>
+      <c r="E5" s="307">
+        <f>'Programme Summary'!B6</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="217"/>
+      <c r="B6" s="125" t="s">
+        <v>65</v>
+      </c>
+      <c r="C6" s="126"/>
+      <c r="D6" s="126"/>
+      <c r="E6" s="308">
+        <f>'Stage 1. EoI'!C18</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A7" s="217"/>
+      <c r="B7" s="126" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="126"/>
+      <c r="D7" s="126"/>
+      <c r="E7" s="309">
+        <f>'Programme Summary'!B7</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A8" s="217"/>
+      <c r="B8" s="126" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="126"/>
+      <c r="D8" s="126"/>
+      <c r="E8" s="307">
+        <f>'Programme Summary'!B8</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A9" s="217"/>
+      <c r="B9" s="126" t="s">
+        <v>63</v>
+      </c>
+      <c r="C9" s="126"/>
+      <c r="D9" s="126"/>
+      <c r="E9" s="307">
+        <f>'Stage 1. EoI'!C8</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A10" s="217"/>
+      <c r="B10" s="126" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="126"/>
+      <c r="D10" s="126"/>
+      <c r="E10" s="310">
+        <f>'Programme Summary'!B9</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A11" s="217"/>
+      <c r="B11" s="126" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="126"/>
+      <c r="D11" s="126"/>
+      <c r="E11" s="311">
+        <f>'Programme Summary'!B10</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A12" s="217"/>
+      <c r="B12" s="215" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="126"/>
+      <c r="D12" s="126"/>
+      <c r="E12" s="311">
+        <f>'Programme Summary'!B14</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A13" s="217"/>
+      <c r="B13" s="215" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="126"/>
+      <c r="D13" s="126"/>
+      <c r="E13" s="308">
+        <f>'Programme Summary'!B15</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="217"/>
+      <c r="B14" s="126" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="126"/>
+      <c r="D14" s="126"/>
+      <c r="E14" s="307">
+        <f>'Programme Summary'!B18</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="217"/>
+      <c r="B15" s="126" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="126"/>
+      <c r="D15" s="126"/>
+      <c r="E15" s="307">
+        <f>'Programme Summary'!B19</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="259"/>
+      <c r="B16" s="116"/>
+      <c r="C16" s="260"/>
+      <c r="D16" s="236"/>
+      <c r="E16" s="261"/>
+    </row>
+    <row r="17" spans="1:9" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="262">
+        <v>2.1</v>
+      </c>
+      <c r="B17" s="263" t="s">
+        <v>87</v>
+      </c>
+      <c r="C17" s="258"/>
+      <c r="D17" s="120"/>
+      <c r="E17" s="264"/>
+    </row>
+    <row r="18" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A18" s="265" t="s">
+        <v>88</v>
+      </c>
+      <c r="B18" s="125" t="s">
+        <v>89</v>
+      </c>
+      <c r="C18" s="125"/>
+      <c r="D18" s="125"/>
+      <c r="E18" s="266"/>
+    </row>
+    <row r="19" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="265" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="C19" s="125"/>
+      <c r="D19" s="125"/>
+      <c r="E19" s="219"/>
+    </row>
+    <row r="20" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A20" s="265" t="s">
+        <v>92</v>
+      </c>
+      <c r="B20" s="125" t="s">
+        <v>93</v>
+      </c>
+      <c r="C20" s="125"/>
+      <c r="D20" s="125"/>
+      <c r="E20" s="266"/>
+    </row>
+    <row r="21" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="265" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" s="125" t="s">
+        <v>95</v>
+      </c>
+      <c r="C21" s="125"/>
+      <c r="D21" s="125"/>
+      <c r="E21" s="266"/>
+    </row>
+    <row r="22" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="265" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" s="125" t="s">
+        <v>97</v>
+      </c>
+      <c r="C22" s="125"/>
+      <c r="D22" s="125"/>
+      <c r="E22" s="266"/>
+    </row>
+    <row r="23" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A23" s="265" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" s="125" t="s">
+        <v>99</v>
+      </c>
+      <c r="C23" s="267"/>
+      <c r="D23" s="94"/>
+      <c r="E23" s="266"/>
+    </row>
+    <row r="24" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="259"/>
+      <c r="B24" s="268"/>
+      <c r="C24" s="260"/>
+      <c r="D24" s="236"/>
+      <c r="E24" s="261"/>
+    </row>
+    <row r="25" spans="1:9" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="262">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="B25" s="263" t="s">
+        <v>100</v>
+      </c>
+      <c r="C25" s="258"/>
+      <c r="D25" s="120"/>
+      <c r="E25" s="264"/>
+    </row>
+    <row r="26" spans="1:9" ht="123.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="152" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="113" t="s">
+        <v>102</v>
+      </c>
+      <c r="C26" s="269"/>
+      <c r="D26" s="125"/>
+      <c r="E26" s="266"/>
+      <c r="F26" s="138"/>
+      <c r="G26" s="138"/>
+      <c r="H26" s="138"/>
+      <c r="I26" s="138"/>
+    </row>
+    <row r="27" spans="1:9" ht="123.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="152" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="113" t="s">
+        <v>393</v>
+      </c>
+      <c r="C27" s="269"/>
+      <c r="D27" s="125"/>
+      <c r="E27" s="266"/>
+      <c r="F27" s="138"/>
+      <c r="G27" s="138"/>
+      <c r="H27" s="138"/>
+      <c r="I27" s="138"/>
+    </row>
+    <row r="28" spans="1:9" ht="76.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="152" t="s">
+        <v>104</v>
+      </c>
+      <c r="B28" s="113" t="s">
+        <v>105</v>
+      </c>
+      <c r="C28" s="270" t="s">
+        <v>106</v>
+      </c>
+      <c r="D28" s="271" t="s">
+        <v>107</v>
+      </c>
+      <c r="E28" s="272" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="35.700000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="273"/>
+      <c r="B29" s="215"/>
+      <c r="C29" s="270">
+        <v>1</v>
+      </c>
+      <c r="D29" s="274"/>
+      <c r="E29" s="275"/>
+    </row>
+    <row r="30" spans="1:9" ht="36.450000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="273"/>
+      <c r="B30" s="215"/>
+      <c r="C30" s="270">
+        <v>2</v>
+      </c>
+      <c r="D30" s="274"/>
+      <c r="E30" s="275"/>
+    </row>
+    <row r="31" spans="1:9" ht="32.700000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="273"/>
+      <c r="B31" s="215"/>
+      <c r="C31" s="270">
+        <v>3</v>
+      </c>
+      <c r="D31" s="274"/>
+      <c r="E31" s="275"/>
+    </row>
+    <row r="32" spans="1:9" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="273"/>
+      <c r="B32" s="215"/>
+      <c r="C32" s="270">
+        <v>4</v>
+      </c>
+      <c r="D32" s="274"/>
+      <c r="E32" s="275"/>
+    </row>
+    <row r="33" spans="1:7" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="273"/>
+      <c r="B33" s="215"/>
+      <c r="C33" s="270">
+        <v>5</v>
+      </c>
+      <c r="D33" s="274"/>
+      <c r="E33" s="275"/>
+    </row>
+    <row r="34" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="273"/>
+      <c r="B34" s="215"/>
+      <c r="C34" s="270">
+        <v>6</v>
+      </c>
+      <c r="D34" s="274"/>
+      <c r="E34" s="275"/>
+    </row>
+    <row r="35" spans="1:7" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="265" t="s">
+        <v>108</v>
+      </c>
+      <c r="B35" s="125" t="s">
+        <v>72</v>
+      </c>
+      <c r="C35" s="276"/>
+      <c r="D35" s="277"/>
+      <c r="E35" s="312">
+        <f>'Stage 1. EoI'!C22</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="265" t="s">
+        <v>109</v>
+      </c>
+      <c r="B36" s="125" t="s">
+        <v>110</v>
+      </c>
+      <c r="C36" s="125"/>
+      <c r="D36" s="277"/>
+      <c r="E36" s="219"/>
+    </row>
+    <row r="37" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="265" t="s">
+        <v>111</v>
+      </c>
+      <c r="B37" s="125" t="s">
+        <v>112</v>
+      </c>
+      <c r="C37" s="125"/>
+      <c r="D37" s="277"/>
+      <c r="E37" s="219"/>
+    </row>
+    <row r="38" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="259"/>
+      <c r="B38" s="116"/>
+      <c r="C38" s="260"/>
+      <c r="D38" s="236"/>
+      <c r="E38" s="261"/>
+    </row>
+    <row r="39" spans="1:7" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A39" s="262">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="B39" s="263" t="s">
+        <v>113</v>
+      </c>
+      <c r="C39" s="278"/>
+      <c r="D39" s="263"/>
+      <c r="E39" s="264"/>
+    </row>
+    <row r="40" spans="1:7" ht="31.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="279" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="280" t="s">
+        <v>115</v>
+      </c>
+      <c r="C40" s="280"/>
+      <c r="D40" s="281" t="b">
+        <v>0</v>
+      </c>
+      <c r="E40" s="282" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="31.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="265" t="s">
+        <v>117</v>
+      </c>
+      <c r="B41" s="125" t="s">
+        <v>118</v>
+      </c>
+      <c r="C41" s="125"/>
+      <c r="D41" s="281" t="b">
+        <v>0</v>
+      </c>
+      <c r="E41" s="277" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="30.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="265"/>
+      <c r="B42" s="125"/>
+      <c r="C42" s="125"/>
+      <c r="D42" s="281" t="b">
+        <v>0</v>
+      </c>
+      <c r="E42" s="277" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="265"/>
+      <c r="B43" s="283" t="s">
+        <v>120</v>
+      </c>
+      <c r="C43" s="125"/>
+      <c r="D43" s="236"/>
+      <c r="E43" s="219"/>
+    </row>
+    <row r="44" spans="1:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="252"/>
+      <c r="B44" s="253"/>
+      <c r="C44" s="284"/>
+      <c r="D44" s="285"/>
+      <c r="E44" s="286"/>
+    </row>
+    <row r="45" spans="1:7" ht="72.599999999999994" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A45" s="287">
+        <v>2.4</v>
+      </c>
+      <c r="B45" s="288" t="s">
+        <v>121</v>
+      </c>
+      <c r="C45" s="289"/>
+      <c r="D45" s="290"/>
+      <c r="E45" s="291" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A46" s="292"/>
+      <c r="B46" s="280"/>
+      <c r="C46" s="94"/>
+      <c r="D46" s="271" t="s">
+        <v>123</v>
+      </c>
+      <c r="E46" s="270" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A47" s="125" t="s">
+        <v>125</v>
+      </c>
+      <c r="B47" s="125" t="s">
+        <v>126</v>
+      </c>
+      <c r="C47" s="94"/>
+      <c r="D47" s="293" t="s">
+        <v>127</v>
+      </c>
+      <c r="E47" s="294"/>
+      <c r="G47" s="212"/>
+    </row>
+    <row r="48" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A48" s="273" t="s">
+        <v>128</v>
+      </c>
+      <c r="B48" s="125" t="s">
+        <v>129</v>
+      </c>
+      <c r="C48" s="94"/>
+      <c r="D48" s="293" t="s">
+        <v>130</v>
+      </c>
+      <c r="E48" s="295"/>
+    </row>
+    <row r="49" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A49" s="273" t="s">
+        <v>131</v>
+      </c>
+      <c r="B49" s="125" t="s">
+        <v>132</v>
+      </c>
+      <c r="C49" s="94"/>
+      <c r="D49" s="293" t="s">
+        <v>133</v>
+      </c>
+      <c r="E49" s="295"/>
+    </row>
+    <row r="50" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A50" s="273" t="s">
+        <v>134</v>
+      </c>
+      <c r="B50" s="125" t="s">
+        <v>135</v>
+      </c>
+      <c r="C50" s="94"/>
+      <c r="D50" s="293" t="s">
+        <v>136</v>
+      </c>
+      <c r="E50" s="295"/>
+    </row>
+    <row r="51" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A51" s="273" t="s">
+        <v>137</v>
+      </c>
+      <c r="B51" s="125" t="s">
+        <v>138</v>
+      </c>
+      <c r="C51" s="94"/>
+      <c r="D51" s="293" t="s">
+        <v>139</v>
+      </c>
+      <c r="E51" s="295"/>
+    </row>
+    <row r="52" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A52" s="125" t="s">
+        <v>140</v>
+      </c>
+      <c r="B52" s="125" t="s">
+        <v>141</v>
+      </c>
+      <c r="C52" s="94"/>
+      <c r="D52" s="293" t="s">
+        <v>139</v>
+      </c>
+      <c r="E52" s="295"/>
+      <c r="G52" s="296"/>
+    </row>
+    <row r="53" spans="1:7" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="273" t="s">
+        <v>142</v>
+      </c>
+      <c r="B53" s="297" t="s">
+        <v>143</v>
+      </c>
+      <c r="C53" s="94"/>
+      <c r="D53" s="293" t="s">
+        <v>144</v>
+      </c>
+      <c r="E53" s="295"/>
+      <c r="G53" s="296"/>
+    </row>
+    <row r="54" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="252"/>
+      <c r="B54" s="253"/>
+      <c r="C54" s="284"/>
+      <c r="D54" s="285"/>
+      <c r="E54" s="286"/>
+    </row>
+    <row r="55" spans="1:7" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A55" s="287">
+        <v>2.5</v>
+      </c>
+      <c r="B55" s="290" t="s">
+        <v>145</v>
+      </c>
+      <c r="C55" s="289"/>
+      <c r="D55" s="290"/>
+      <c r="E55" s="298"/>
+    </row>
+    <row r="56" spans="1:7" ht="94.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="441" t="s">
+        <v>146</v>
+      </c>
+      <c r="B56" s="442" t="s">
+        <v>399</v>
+      </c>
+      <c r="C56" s="280"/>
+      <c r="D56" s="299"/>
+      <c r="E56" s="219"/>
+    </row>
+    <row r="57" spans="1:7" ht="29.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="273" t="s">
+        <v>147</v>
+      </c>
+      <c r="B57" s="125" t="s">
+        <v>148</v>
+      </c>
+      <c r="C57" s="125"/>
+      <c r="D57" s="215"/>
+      <c r="E57" s="219"/>
+    </row>
+    <row r="58" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="273" t="s">
+        <v>149</v>
+      </c>
+      <c r="B58" s="125" t="s">
+        <v>150</v>
+      </c>
+      <c r="C58" s="125"/>
+      <c r="D58" s="215"/>
+      <c r="E58" s="300"/>
+    </row>
+    <row r="59" spans="1:7" ht="29.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="273" t="s">
+        <v>151</v>
+      </c>
+      <c r="B59" s="125" t="s">
+        <v>152</v>
+      </c>
+      <c r="C59" s="301"/>
+      <c r="D59" s="215"/>
+      <c r="E59" s="219"/>
+    </row>
+    <row r="60" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="273" t="s">
+        <v>153</v>
+      </c>
+      <c r="B60" s="125" t="s">
+        <v>154</v>
+      </c>
+      <c r="C60" s="301"/>
+      <c r="D60" s="215"/>
+      <c r="E60" s="300"/>
+    </row>
+    <row r="61" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="252"/>
+      <c r="B61" s="253"/>
+      <c r="C61" s="284"/>
+      <c r="D61" s="285"/>
+      <c r="E61" s="286"/>
+    </row>
+    <row r="62" spans="1:7" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A62" s="262">
+        <v>2.6</v>
+      </c>
+      <c r="B62" s="263" t="s">
+        <v>155</v>
+      </c>
+      <c r="C62" s="278"/>
+      <c r="D62" s="246"/>
+      <c r="E62" s="302"/>
+    </row>
+    <row r="63" spans="1:7" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A63" s="441" t="s">
+        <v>156</v>
+      </c>
+      <c r="B63" s="442" t="s">
+        <v>157</v>
+      </c>
+      <c r="C63" s="303"/>
+      <c r="D63" s="304" t="b">
+        <v>0</v>
+      </c>
+      <c r="E63" s="415" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A64" s="443"/>
+      <c r="B64" s="444"/>
+      <c r="C64" s="236"/>
+      <c r="D64" s="304" t="b">
+        <v>0</v>
+      </c>
+      <c r="E64" s="415" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A65" s="443"/>
+      <c r="B65" s="444"/>
+      <c r="C65" s="236"/>
+      <c r="D65" s="304" t="b">
+        <v>0</v>
+      </c>
+      <c r="E65" s="415" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="205" t="s">
+        <v>161</v>
+      </c>
+      <c r="B66" s="445" t="s">
+        <v>162</v>
+      </c>
+      <c r="C66" s="285"/>
+      <c r="D66" s="285"/>
+      <c r="E66" s="305"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" selectLockedCells="1"/>
+  <phoneticPr fontId="17" type="noConversion"/>
+  <conditionalFormatting sqref="E18:E23">
+    <cfRule type="containsBlanks" dxfId="28" priority="8">
+      <formula>LEN(TRIM(E18))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E26:E27">
+    <cfRule type="containsBlanks" dxfId="27" priority="7">
+      <formula>LEN(TRIM(E26))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D29:E34 E35">
+    <cfRule type="containsBlanks" dxfId="26" priority="6">
+      <formula>LEN(TRIM(D29))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E36:E37">
+    <cfRule type="containsBlanks" dxfId="25" priority="5">
+      <formula>LEN(TRIM(E36))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D40:D42">
+    <cfRule type="containsBlanks" dxfId="24" priority="4">
+      <formula>LEN(TRIM(D40))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E47:E53">
+    <cfRule type="containsBlanks" dxfId="23" priority="3">
+      <formula>LEN(TRIM(E47))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E56:E60">
+    <cfRule type="containsBlanks" dxfId="22" priority="2">
+      <formula>LEN(TRIM(E56))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E43">
+    <cfRule type="containsBlanks" dxfId="21" priority="1">
+      <formula>LEN(TRIM(E43))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="11">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Indicate whether the Programme is owned/delivered by Manchester Online" sqref="B10" xr:uid="{66862A35-5A90-4DD3-9726-5524F1E81177}"/>
+    <dataValidation allowBlank="1" showErrorMessage="1" sqref="B12:B13" xr:uid="{3CD4842C-33E1-4AAB-B25D-6DB7FBD2D4AE}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Details of any additional/specialist resources required to deliver the programme, including any specific Timetabling locations required to deliver the programme." sqref="B47" xr:uid="{5CB2944B-E22D-4129-995D-36A620FFADCC}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Include if any additional resources will be required, in addition to what we already have available in the library." sqref="B48" xr:uid="{948B0516-8790-4A0E-92D2-44E48C400541}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Please also include academic, technical, support and contributions from other schools" sqref="B51" xr:uid="{0485031A-8419-4C69-8498-400AFE231A3D}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Please include any relevant software or specialist equipment required" sqref="B52" xr:uid="{170787E6-F8E3-401E-B891-591969461030}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Further information on HECoS codes can be found via: https://www.hesa.ac.uk/collection/coding-manual-tools/hecoscahdata/hecos_x000a_" sqref="B36" xr:uid="{29A89155-E441-4C18-A1FF-DA02121EAD06}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Further information on the Academic Technology Approval Scheme (ATAS) can be found via: https://www.gov.uk/guidance/academic-technology-approval-scheme" sqref="B37" xr:uid="{1BB3766D-EBBC-4929-8AB7-8C2E81EF9BBC}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="For Undergraduate Programmes only_x000a__x000a_Please confirm that the PEER Support Team have been contacted to discuss arrangements for PEER Support provision." sqref="B53" xr:uid="{5AE89F4C-49E5-4BB2-A84D-A0BE7843FCBA}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="If there are any IT systems or non-standard software/applications required to deliver the programme, please include them here.  If possible, please include the cost of any license(s) required." sqref="B49" xr:uid="{22FCB943-B5EE-42C0-ABE4-772EC9835E11}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Please include any non-standard educational technology required to support the teaching and learning/assessment/communications/student support for the programme.  If there are additional training requirements for staff/students, please include them." sqref="B50" xr:uid="{D2A568F7-1A1E-42C2-84D4-340372AA25BA}"/>
+  </dataValidations>
+  <hyperlinks>
+    <hyperlink ref="B53" r:id="rId1" xr:uid="{718E2AC4-BFA1-4DBD-B6B3-56B8277DA920}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <ignoredErrors>
+    <ignoredError xmlns:x16r3="http://schemas.microsoft.com/office/spreadsheetml/2018/08/main" sqref="E12" x16r3:misleadingFormat="1"/>
+  </ignoredErrors>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72F021C3-71D1-4406-A2B7-B986874E7063}">
+  <sheetPr codeName="Sheet9"/>
+  <dimension ref="A1:F102"/>
+  <sheetViews>
+    <sheetView showZeros="0" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="62.33203125" style="358" customWidth="1"/>
+    <col min="2" max="2" width="8.6640625" style="358" customWidth="1"/>
+    <col min="3" max="3" width="96.6640625" style="358" customWidth="1"/>
+    <col min="4" max="16384" width="8.6640625" style="84"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="148.19999999999999" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="313"/>
+      <c r="B1" s="410"/>
+      <c r="C1" s="411" t="s">
+        <v>390</v>
+      </c>
+      <c r="D1" s="410"/>
+    </row>
+    <row r="2" spans="1:6" ht="23.4" x14ac:dyDescent="0.4">
+      <c r="A2" s="314" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="201"/>
+      <c r="C2" s="315"/>
+    </row>
+    <row r="3" spans="1:6" ht="24" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A3" s="316" t="s">
+        <v>163</v>
+      </c>
+      <c r="B3" s="317"/>
+      <c r="C3" s="318"/>
+    </row>
+    <row r="4" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="251" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="126"/>
+      <c r="C4" s="359">
+        <f>'Programme Summary'!B4</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="251" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="126"/>
+      <c r="C5" s="360">
+        <f>'Stage 1. EoI'!C4</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="251" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="126"/>
+      <c r="C6" s="360">
+        <f>'Programme Summary'!B6</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="251" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7" s="126"/>
+      <c r="C7" s="360">
+        <f>'Stage 1. EoI'!C21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="251" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8" s="126"/>
+      <c r="C8" s="320"/>
+      <c r="E8" s="212"/>
+    </row>
+    <row r="9" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="251" t="s">
+        <v>166</v>
+      </c>
+      <c r="B9" s="126"/>
+      <c r="C9" s="320"/>
+    </row>
+    <row r="10" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="251" t="s">
+        <v>167</v>
+      </c>
+      <c r="B10" s="126"/>
+      <c r="C10" s="321"/>
+    </row>
+    <row r="11" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="251" t="s">
+        <v>168</v>
+      </c>
+      <c r="B11" s="126"/>
+      <c r="C11" s="321"/>
+    </row>
+    <row r="12" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="251" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="126"/>
+      <c r="C12" s="361">
+        <f>Approvals!C8</f>
+        <v>0</v>
+      </c>
+      <c r="E12" s="212"/>
+    </row>
+    <row r="13" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="251" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="126"/>
+      <c r="C13" s="360">
+        <f>Approvals!C9</f>
+        <v>0</v>
+      </c>
+      <c r="E13" s="212"/>
+    </row>
+    <row r="14" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="251" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="126"/>
+      <c r="C14" s="360">
+        <f>'Programme Summary'!B23</f>
+        <v>0</v>
+      </c>
+      <c r="E14" s="212"/>
+    </row>
+    <row r="15" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="92" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="126"/>
+      <c r="C15" s="360">
+        <f>'Programme Summary'!B9</f>
+        <v>0</v>
+      </c>
+      <c r="E15" s="212"/>
+      <c r="F15" s="322"/>
+    </row>
+    <row r="16" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="251" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="126"/>
+      <c r="C16" s="360">
+        <f>'Stage 2. Marketing Approval'!E9</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="251" t="s">
+        <v>169</v>
+      </c>
+      <c r="B17" s="126"/>
+      <c r="C17" s="362">
+        <f>'Programme Summary'!B27</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="273" t="s">
+        <v>170</v>
+      </c>
+      <c r="B18" s="126"/>
+      <c r="C18" s="362">
+        <f>'Programme Summary'!B28</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="251" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="126"/>
+      <c r="C19" s="363">
+        <f>'Programme Summary'!B12</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="212"/>
+    </row>
+    <row r="20" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="251" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="126"/>
+      <c r="C20" s="363">
+        <f>'Programme Summary'!B11</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="251" t="s">
+        <v>171</v>
+      </c>
+      <c r="B21" s="126"/>
+      <c r="C21" s="364">
+        <f>'Stage 1. EoI'!C18</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="251" t="s">
+        <v>172</v>
+      </c>
+      <c r="B22" s="126"/>
+      <c r="C22" s="363">
+        <f>'Programme Summary'!B12</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="251" t="s">
+        <v>173</v>
+      </c>
+      <c r="B23" s="126"/>
+      <c r="C23" s="363">
+        <f>'Programme Summary'!B13</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="126" t="s">
+        <v>174</v>
+      </c>
+      <c r="B24" s="126"/>
+      <c r="C24" s="364">
+        <f>'Programme Summary'!B14</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="31.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="215" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" s="126"/>
+      <c r="C25" s="364">
+        <f>'Programme Summary'!B15</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="251" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="126"/>
+      <c r="C26" s="365">
+        <f>Approvals!C10</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="251" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" s="126"/>
+      <c r="C27" s="360">
+        <f>'Programme Summary'!B18</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="251" t="s">
+        <v>15</v>
+      </c>
+      <c r="B28" s="126"/>
+      <c r="C28" s="360">
+        <f>Approvals!C12</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="325"/>
+      <c r="B29" s="236"/>
+      <c r="C29" s="326"/>
+    </row>
+    <row r="30" spans="1:5" ht="23.4" x14ac:dyDescent="0.4">
+      <c r="A30" s="314" t="s">
+        <v>175</v>
+      </c>
+      <c r="B30" s="201"/>
+      <c r="C30" s="327"/>
+    </row>
+    <row r="31" spans="1:5" ht="24" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="316" t="s">
+        <v>163</v>
+      </c>
+      <c r="B31" s="317"/>
+      <c r="C31" s="328"/>
+    </row>
+    <row r="32" spans="1:5" ht="30.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="251" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" s="243"/>
+      <c r="C32" s="359">
+        <f>'Stage 2. Marketing Approval'!E18</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="212"/>
+    </row>
+    <row r="33" spans="1:5" ht="30.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="251" t="s">
+        <v>93</v>
+      </c>
+      <c r="B33" s="243"/>
+      <c r="C33" s="366">
+        <f>'Stage 2. Marketing Approval'!E20</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="30.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="329" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="330"/>
+      <c r="C34" s="360">
+        <f>'Stage 2. Marketing Approval'!E21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="30.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="329" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="330"/>
+      <c r="C35" s="360">
+        <f>'Stage 2. Marketing Approval'!E22</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="30.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="329" t="s">
+        <v>176</v>
+      </c>
+      <c r="B36" s="330"/>
+      <c r="C36" s="360">
+        <f>'Stage 2. Marketing Approval'!E19</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="30.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="329" t="s">
+        <v>99</v>
+      </c>
+      <c r="B37" s="330"/>
+      <c r="C37" s="360">
+        <f>'Stage 2. Marketing Approval'!E23</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="215" t="s">
+        <v>11</v>
+      </c>
+      <c r="B38" s="330"/>
+      <c r="C38" s="365">
+        <f>'Stage 2. Marketing Approval'!E12</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="30.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="215" t="s">
+        <v>12</v>
+      </c>
+      <c r="B39" s="330"/>
+      <c r="C39" s="360">
+        <f>'Stage 2. Marketing Approval'!E13</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="325"/>
+      <c r="B40" s="236"/>
+      <c r="C40" s="331"/>
+    </row>
+    <row r="41" spans="1:5" ht="23.4" x14ac:dyDescent="0.4">
+      <c r="A41" s="314" t="s">
+        <v>177</v>
+      </c>
+      <c r="B41" s="201"/>
+      <c r="C41" s="315"/>
+    </row>
+    <row r="42" spans="1:5" ht="24" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A42" s="316" t="s">
+        <v>163</v>
+      </c>
+      <c r="B42" s="317"/>
+      <c r="C42" s="318"/>
+    </row>
+    <row r="43" spans="1:5" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="329" t="s">
+        <v>178</v>
+      </c>
+      <c r="B43" s="330"/>
+      <c r="C43" s="332"/>
+    </row>
+    <row r="44" spans="1:5" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="329" t="s">
+        <v>179</v>
+      </c>
+      <c r="B44" s="330"/>
+      <c r="C44" s="333"/>
+    </row>
+    <row r="45" spans="1:5" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="329" t="s">
+        <v>180</v>
+      </c>
+      <c r="B45" s="330"/>
+      <c r="C45" s="334"/>
+    </row>
+    <row r="46" spans="1:5" ht="67.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="329" t="s">
+        <v>181</v>
+      </c>
+      <c r="B46" s="330"/>
+      <c r="C46" s="455"/>
+      <c r="E46" s="212"/>
+    </row>
+    <row r="47" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="329" t="s">
+        <v>182</v>
+      </c>
+      <c r="B47" s="335" t="s">
+        <v>183</v>
+      </c>
+      <c r="C47" s="453"/>
+    </row>
+    <row r="48" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="329"/>
+      <c r="B48" s="336" t="s">
+        <v>184</v>
+      </c>
+      <c r="C48" s="453"/>
+    </row>
+    <row r="49" spans="1:3" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="329"/>
+      <c r="B49" s="336" t="s">
+        <v>185</v>
+      </c>
+      <c r="C49" s="453"/>
+    </row>
+    <row r="50" spans="1:3" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="329"/>
+      <c r="B50" s="336" t="s">
+        <v>186</v>
+      </c>
+      <c r="C50" s="453"/>
+    </row>
+    <row r="51" spans="1:3" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="329"/>
+      <c r="B51" s="336" t="s">
+        <v>187</v>
+      </c>
+      <c r="C51" s="454"/>
+    </row>
+    <row r="52" spans="1:3" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="329"/>
+      <c r="B52" s="337" t="s">
+        <v>405</v>
+      </c>
+      <c r="C52" s="456"/>
+    </row>
+    <row r="53" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="325"/>
+      <c r="B53" s="236"/>
+      <c r="C53" s="331"/>
+    </row>
+    <row r="54" spans="1:3" ht="23.4" x14ac:dyDescent="0.4">
+      <c r="A54" s="314" t="s">
+        <v>188</v>
+      </c>
+      <c r="B54" s="201"/>
+      <c r="C54" s="315"/>
+    </row>
+    <row r="55" spans="1:3" ht="24" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A55" s="316" t="s">
+        <v>163</v>
+      </c>
+      <c r="B55" s="317"/>
+      <c r="C55" s="318"/>
+    </row>
+    <row r="56" spans="1:3" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="329" t="s">
+        <v>189</v>
+      </c>
+      <c r="B56" s="330"/>
+      <c r="C56" s="319"/>
+    </row>
+    <row r="57" spans="1:3" ht="29.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="329" t="s">
+        <v>190</v>
+      </c>
+      <c r="B57" s="330"/>
+      <c r="C57" s="338"/>
+    </row>
+    <row r="58" spans="1:3" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="329" t="s">
+        <v>191</v>
+      </c>
+      <c r="B58" s="330"/>
+      <c r="C58" s="334"/>
+    </row>
+    <row r="59" spans="1:3" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="329" t="s">
+        <v>192</v>
+      </c>
+      <c r="B59" s="330"/>
+      <c r="C59" s="334"/>
+    </row>
+    <row r="60" spans="1:3" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="329" t="s">
+        <v>193</v>
+      </c>
+      <c r="B60" s="330"/>
+      <c r="C60" s="334"/>
+    </row>
+    <row r="61" spans="1:3" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="329" t="s">
+        <v>194</v>
+      </c>
+      <c r="B61" s="330"/>
+      <c r="C61" s="334"/>
+    </row>
+    <row r="62" spans="1:3" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="339" t="s">
+        <v>195</v>
+      </c>
+      <c r="B62" s="330"/>
+      <c r="C62" s="333"/>
+    </row>
+    <row r="63" spans="1:3" ht="50.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="329" t="s">
+        <v>196</v>
+      </c>
+      <c r="B63" s="340" t="b">
+        <v>0</v>
+      </c>
+      <c r="C63" s="334"/>
+    </row>
+    <row r="64" spans="1:3" ht="50.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="329" t="s">
+        <v>197</v>
+      </c>
+      <c r="B64" s="341" t="b">
+        <v>0</v>
+      </c>
+      <c r="C64" s="334"/>
+    </row>
+    <row r="65" spans="1:3" ht="50.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="329" t="s">
+        <v>198</v>
+      </c>
+      <c r="B65" s="341" t="b">
+        <v>0</v>
+      </c>
+      <c r="C65" s="323"/>
+    </row>
+    <row r="66" spans="1:3" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="342" t="s">
+        <v>199</v>
+      </c>
+      <c r="B66" s="343" t="b">
+        <v>0</v>
+      </c>
+      <c r="C66" s="323"/>
+    </row>
+    <row r="67" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="325"/>
+      <c r="B67" s="236"/>
+      <c r="C67" s="331"/>
+    </row>
+    <row r="68" spans="1:3" ht="23.4" x14ac:dyDescent="0.4">
+      <c r="A68" s="314" t="s">
+        <v>200</v>
+      </c>
+      <c r="B68" s="201"/>
+      <c r="C68" s="315"/>
+    </row>
+    <row r="69" spans="1:3" ht="24" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A69" s="316" t="s">
+        <v>201</v>
+      </c>
+      <c r="B69" s="317"/>
+      <c r="C69" s="318"/>
+    </row>
+    <row r="70" spans="1:3" ht="38.700000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="344" t="s">
+        <v>202</v>
+      </c>
+      <c r="B70" s="125"/>
+      <c r="C70" s="345"/>
+    </row>
+    <row r="71" spans="1:3" ht="38.700000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="344" t="s">
+        <v>203</v>
+      </c>
+      <c r="B71" s="125"/>
+      <c r="C71" s="334"/>
+    </row>
+    <row r="72" spans="1:3" ht="38.700000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A72" s="273" t="s">
+        <v>204</v>
+      </c>
+      <c r="B72" s="125"/>
+      <c r="C72" s="334"/>
+    </row>
+    <row r="73" spans="1:3" ht="38.700000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="273" t="s">
+        <v>205</v>
+      </c>
+      <c r="B73" s="125"/>
+      <c r="C73" s="334"/>
+    </row>
+    <row r="74" spans="1:3" ht="38.700000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A74" s="273" t="s">
+        <v>206</v>
+      </c>
+      <c r="B74" s="125"/>
+      <c r="C74" s="334"/>
+    </row>
+    <row r="75" spans="1:3" ht="38.700000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A75" s="273" t="s">
+        <v>207</v>
+      </c>
+      <c r="B75" s="125"/>
+      <c r="C75" s="334"/>
+    </row>
+    <row r="76" spans="1:3" ht="38.700000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A76" s="273" t="s">
+        <v>208</v>
+      </c>
+      <c r="B76" s="125"/>
+      <c r="C76" s="334"/>
+    </row>
+    <row r="77" spans="1:3" ht="38.700000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A77" s="273" t="s">
+        <v>209</v>
+      </c>
+      <c r="B77" s="125"/>
+      <c r="C77" s="334"/>
+    </row>
+    <row r="78" spans="1:3" ht="38.700000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A78" s="273" t="s">
+        <v>210</v>
+      </c>
+      <c r="B78" s="125"/>
+      <c r="C78" s="333"/>
+    </row>
+    <row r="79" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A79" s="325"/>
+      <c r="B79" s="236"/>
+      <c r="C79" s="331"/>
+    </row>
+    <row r="80" spans="1:3" ht="23.4" x14ac:dyDescent="0.4">
+      <c r="A80" s="314" t="s">
+        <v>211</v>
+      </c>
+      <c r="B80" s="201"/>
+      <c r="C80" s="315"/>
+    </row>
+    <row r="81" spans="1:5" ht="24" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A81" s="316" t="s">
+        <v>201</v>
+      </c>
+      <c r="B81" s="317"/>
+      <c r="C81" s="318"/>
+    </row>
+    <row r="82" spans="1:5" ht="33.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A82" s="346" t="s">
+        <v>212</v>
+      </c>
+      <c r="B82" s="347"/>
+      <c r="C82" s="332"/>
+    </row>
+    <row r="83" spans="1:5" ht="33.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A83" s="347" t="s">
+        <v>213</v>
+      </c>
+      <c r="B83" s="347"/>
+      <c r="C83" s="332"/>
+    </row>
+    <row r="84" spans="1:5" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A84" s="347" t="s">
+        <v>214</v>
+      </c>
+      <c r="B84" s="347"/>
+      <c r="C84" s="332"/>
+    </row>
+    <row r="85" spans="1:5" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A85" s="347" t="s">
+        <v>215</v>
+      </c>
+      <c r="B85" s="347"/>
+      <c r="C85" s="333"/>
+    </row>
+    <row r="86" spans="1:5" ht="47.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A86" s="347" t="s">
+        <v>216</v>
+      </c>
+      <c r="B86" s="347"/>
+      <c r="C86" s="333"/>
+      <c r="E86" s="212"/>
+    </row>
+    <row r="87" spans="1:5" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A87" s="347" t="s">
+        <v>217</v>
+      </c>
+      <c r="B87" s="348" t="b">
+        <f>'Stage 3. Full Academic Approval'!C35</f>
+        <v>0</v>
+      </c>
+      <c r="C87" s="333" t="s">
+        <v>218</v>
+      </c>
+      <c r="E87" s="212"/>
+    </row>
+    <row r="88" spans="1:5" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A88" s="347"/>
+      <c r="B88" s="349" t="b">
+        <f>'Stage 3. Full Academic Approval'!C36</f>
+        <v>0</v>
+      </c>
+      <c r="C88" s="333" t="s">
+        <v>219</v>
+      </c>
+      <c r="E88" s="212"/>
+    </row>
+    <row r="89" spans="1:5" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A89" s="350" t="s">
+        <v>220</v>
+      </c>
+      <c r="B89" s="348" t="b">
+        <f>'Stage 3. Full Academic Approval'!C37</f>
+        <v>0</v>
+      </c>
+      <c r="C89" s="211"/>
+      <c r="E89" s="212"/>
+    </row>
+    <row r="90" spans="1:5" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A90" s="350" t="s">
+        <v>221</v>
+      </c>
+      <c r="B90" s="349" t="b">
+        <f>'Stage 3. Full Academic Approval'!C38</f>
+        <v>0</v>
+      </c>
+      <c r="C90" s="351"/>
+      <c r="E90" s="212"/>
+    </row>
+    <row r="91" spans="1:5" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A91" s="347" t="s">
+        <v>222</v>
+      </c>
+      <c r="B91" s="347"/>
+      <c r="C91" s="333"/>
+    </row>
+    <row r="92" spans="1:5" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A92" s="347" t="s">
+        <v>223</v>
+      </c>
+      <c r="B92" s="347"/>
+      <c r="C92" s="333"/>
+    </row>
+    <row r="93" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A93" s="260"/>
+      <c r="B93" s="236"/>
+      <c r="C93" s="331"/>
+    </row>
+    <row r="94" spans="1:5" ht="23.4" x14ac:dyDescent="0.4">
+      <c r="A94" s="314" t="s">
+        <v>224</v>
+      </c>
+      <c r="B94" s="201"/>
+      <c r="C94" s="315"/>
+    </row>
+    <row r="95" spans="1:5" ht="24" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A95" s="316" t="s">
+        <v>163</v>
+      </c>
+      <c r="B95" s="317"/>
+      <c r="C95" s="318"/>
+    </row>
+    <row r="96" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A96" s="347" t="s">
+        <v>225</v>
+      </c>
+      <c r="B96" s="347"/>
+      <c r="C96" s="367">
+        <f>'Stage 2. Marketing Approval'!E58</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A97" s="346" t="s">
+        <v>226</v>
+      </c>
+      <c r="B97" s="347"/>
+      <c r="C97" s="367">
+        <f>'Stage 2. Marketing Approval'!E60</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A98" s="347" t="s">
+        <v>227</v>
+      </c>
+      <c r="B98" s="347"/>
+      <c r="C98" s="367">
+        <f>'Stage 2. Marketing Approval'!E59</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A99" s="260"/>
+      <c r="B99" s="236"/>
+      <c r="C99" s="331"/>
+    </row>
+    <row r="100" spans="1:3" ht="24" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A100" s="314" t="s">
+        <v>228</v>
+      </c>
+      <c r="B100" s="201"/>
+      <c r="C100" s="352"/>
+    </row>
+    <row r="101" spans="1:3" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A101" s="353" t="s">
+        <v>229</v>
+      </c>
+      <c r="B101" s="354"/>
+      <c r="C101" s="355"/>
+    </row>
+    <row r="102" spans="1:3" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A102" s="356" t="s">
+        <v>230</v>
+      </c>
+      <c r="B102" s="357"/>
+      <c r="C102" s="355"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <phoneticPr fontId="17" type="noConversion"/>
+  <conditionalFormatting sqref="C8:C11 C82:C88 C91:C92">
+    <cfRule type="containsBlanks" dxfId="20" priority="8">
+      <formula>LEN(TRIM(C8))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C43:C52">
+    <cfRule type="containsBlanks" dxfId="19" priority="7">
+      <formula>LEN(TRIM(C43))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C56:C66">
+    <cfRule type="containsBlanks" dxfId="18" priority="6">
+      <formula>LEN(TRIM(C56))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C70:C78">
+    <cfRule type="containsBlanks" dxfId="17" priority="5">
+      <formula>LEN(TRIM(C70))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C101:C102">
+    <cfRule type="containsBlanks" dxfId="16" priority="3">
+      <formula>LEN(TRIM(C101))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C89">
+    <cfRule type="containsBlanks" dxfId="15" priority="2">
+      <formula>LEN(TRIM(C89))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C90">
+    <cfRule type="containsBlanks" dxfId="14" priority="1">
+      <formula>LEN(TRIM(C90))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="20">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Please include:_x000a_Placement Location, Duration, whether the placement is mandatory/optional and any progression requirements." sqref="A63:A64" xr:uid="{D90BF576-64CD-460B-B817-81A82E6B8CCB}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Please include:_x000a_Name(s) of Partner organisation(s)_x000a_Type of partner-enabled learning offered_x000a_Duration " sqref="A66:A67" xr:uid="{F446F550-5964-4BBA-A523-FAE52073CF5F}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="A HEAR Statement should be included for UG programmes only, and should be a maximum of 3000 characters/400 words.  It should not contain any formatting (bold/italic/underline) and should be written in an accessible way." sqref="A92:B93 A99:B99" xr:uid="{224B4DAB-C214-4916-BA5C-4A8FA5CCEF9D}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Include where the programme will be delivered._x000a_" sqref="B22:B26 A22:A23 A26" xr:uid="{1064FB5A-1933-4976-B846-3085B77CD098}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Include all applicable modes of attendance for the programme, for example full-time and/or part-time._x000a_" sqref="A20:B21" xr:uid="{5A9B5623-F604-452C-BCFC-55CB42210260}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Indicate whether the programme will be delivered on campus, online or hybrid._x000a_" sqref="A19:B19" xr:uid="{A7F3A630-E422-4862-B947-EB7B477C70FC}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Reflect learning outcomes at the end of the programe.  Maximum 12 Learning Outcomes, which should be student-facing and written in the format: By the end of the programme, you have… / you can… / you will be able to" sqref="A46" xr:uid="{7BD1DDDF-CAEE-4F6C-BE08-F065C6B6D135}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="What makes the programme distinctive at Manchester.  Avoid including specific commitments that may shift annually.  E.g. Research-led, partner-enabled, civic, professionally relevant." sqref="A44" xr:uid="{FCF6EAD1-EB12-453D-880C-4A85BABD7BA3}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="How student feedback informs programme enhancement. E.g. Programme committee and student reps." sqref="A77" xr:uid="{6CB7EB50-770C-4CF4-B4DB-AE8EB0934049}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Confirm whether the programme with adhere to the University of Manchester Degree Regulations.  Include a summary of any variations, which must be approved by the relevant Faculty." sqref="A62" xr:uid="{D4285AF1-8375-4065-ACEA-1E549441B6C1}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Provide a summary of the processes and procedures in place to continuously monitor the programme and student experience." sqref="A83" xr:uid="{6D62F0CB-4074-40F1-99B4-B0A63927283C}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Provide a summary of resources available to support the programme and student development, library/teaching support/online resources" sqref="A76" xr:uid="{FEB1E033-58EE-49ED-B6CE-D8A78E48F05C}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Provide a summary of how the intended learning outcomes support and enhance student outcomes e.g. employability/further study" sqref="A78" xr:uid="{F8C358F8-AC8B-44A8-BB82-60873EFB80B8}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE " prompt="Provide a summary of how digital skills development is supported by the curriculum; how students are supported to recognise the value of digital skills for studies/employability._x000a_" sqref="A75" xr:uid="{92F89069-7B74-4919-A211-F4635E297C37}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="As per the University's policy on additional costs, costs above £100 should be made clear to the student as they are likely to have a direct impact on the outcome of students’ academic success" sqref="A97" xr:uid="{1C97553D-326F-4C20-91E6-76FEE06A52B6}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Please outline the Teaching and Learning Methods and Delivery to allow students to achieve intended learning outcomes" sqref="A59" xr:uid="{95747C98-A11E-4247-A615-83203F35A7FC}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Summary of Induction/Support/Development and Inclusivity - in order to deliver the intended learning outcomes, including dissertation support and guidance and how the programme will incorporate equality, diversity and inclusion into teaching and learning." sqref="A70" xr:uid="{51DA9331-61BA-4FCC-8F78-7135CFF05FFE}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Programme-level approach to formative/summative feedback._x000a_Avoid over-promising individual mechanisms beyond policy commitments._x000a_Feedback supports feed-forward at programme level." sqref="A61" xr:uid="{BA16C215-9BB4-4CBE-8BE1-5D479FC6AD23}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Indicate whether the Programme is owned/delivered by Manchester Online" sqref="A15" xr:uid="{97528822-9E64-46F8-B82F-8DBD5F4E12AF}"/>
+    <dataValidation allowBlank="1" showErrorMessage="1" sqref="A24:A25 A38:A39" xr:uid="{6DB14CE0-5DCD-486B-A9F9-8A4FFEDFBE0E}"/>
+  </dataValidations>
+  <hyperlinks>
+    <hyperlink ref="A62" r:id="rId1" xr:uid="{FD51D211-20B1-4673-834F-8ECCE7EF9FC0}"/>
+    <hyperlink ref="A82" r:id="rId2" xr:uid="{45A0A118-338C-46FB-AD5F-D85FE5B14AC9}"/>
+    <hyperlink ref="A97" r:id="rId3" xr:uid="{AD5460D7-12FA-436A-9DA8-BC6D4C2A8273}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+  <drawing r:id="rId5"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{0E1CBAD2-692F-4EC6-BB4B-53453E02E0AE}">
+          <x14:formula1>
+            <xm:f>Lists!$O$1:$O$2</xm:f>
+          </x14:formula1>
+          <xm:sqref>C20</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A917D1D-A034-4B14-91A3-47DAE8636A1D}">
+  <sheetPr codeName="Sheet5"/>
+  <dimension ref="A1:D57"/>
+  <sheetViews>
+    <sheetView showZeros="0" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="68.33203125" style="84" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="126.44140625" style="84" customWidth="1"/>
+    <col min="3" max="16384" width="8.6640625" style="84"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="125.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="413" t="s">
+        <v>391</v>
+      </c>
+      <c r="C1" s="257"/>
+      <c r="D1" s="212"/>
+    </row>
+    <row r="2" spans="1:4" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="368" t="s">
+        <v>231</v>
+      </c>
+      <c r="B2" s="202"/>
+    </row>
+    <row r="3" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="88" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="379">
+        <f>'Programme Summary'!B7</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="92" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="379">
+        <f>'Programme Summary'!B8</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="92" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="310">
+        <f>'Programme Summary'!B9</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="92" t="s">
+        <v>232</v>
+      </c>
+      <c r="B6" s="369"/>
+    </row>
+    <row r="7" spans="1:4" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="92" t="s">
+        <v>233</v>
+      </c>
+      <c r="B7" s="216"/>
+    </row>
+    <row r="8" spans="1:4" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="92" t="s">
+        <v>234</v>
+      </c>
+      <c r="B8" s="324"/>
+    </row>
+    <row r="9" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="370" t="s">
+        <v>235</v>
+      </c>
+      <c r="B9" s="379">
+        <f>'Programme Summary'!B4</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="370" t="s">
+        <v>236</v>
+      </c>
+      <c r="B10" s="379">
+        <f>'Programme Summary'!B6</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="370" t="s">
+        <v>237</v>
+      </c>
+      <c r="B11" s="379">
+        <f>'Stage 1. EoI'!C18</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="55.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="251" t="s">
+        <v>238</v>
+      </c>
+      <c r="B12" s="371"/>
+      <c r="D12" s="212"/>
+    </row>
+    <row r="13" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="92" t="s">
+        <v>239</v>
+      </c>
+      <c r="B13" s="219"/>
+    </row>
+    <row r="14" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="92" t="s">
+        <v>240</v>
+      </c>
+      <c r="B14" s="219"/>
+    </row>
+    <row r="15" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="92" t="s">
+        <v>241</v>
+      </c>
+      <c r="B15" s="219"/>
+    </row>
+    <row r="16" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="252"/>
+      <c r="B16" s="372"/>
+    </row>
+    <row r="17" spans="1:2" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="368" t="s">
+        <v>242</v>
+      </c>
+      <c r="B17" s="202"/>
+    </row>
+    <row r="18" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="92" t="s">
+        <v>243</v>
+      </c>
+      <c r="B18" s="220"/>
+    </row>
+    <row r="19" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="92" t="s">
+        <v>244</v>
+      </c>
+      <c r="B19" s="219"/>
+    </row>
+    <row r="20" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="92" t="s">
+        <v>245</v>
+      </c>
+      <c r="B20" s="219"/>
+    </row>
+    <row r="21" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="252"/>
+      <c r="B21" s="372"/>
+    </row>
+    <row r="22" spans="1:2" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="368" t="s">
+        <v>246</v>
+      </c>
+      <c r="B22" s="202"/>
+    </row>
+    <row r="23" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="370" t="s">
+        <v>89</v>
+      </c>
+      <c r="B23" s="310">
+        <f>'Stage 2. Marketing Approval'!E18</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="370" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" s="310">
+        <f>'Stage 2. Marketing Approval'!E20</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="370" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" s="310">
+        <f>'Stage 2. Marketing Approval'!E21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="370" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26" s="310">
+        <f>'Stage 2. Marketing Approval'!E22</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="370" t="s">
+        <v>176</v>
+      </c>
+      <c r="B27" s="310">
+        <f>'Stage 2. Marketing Approval'!E19</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="370" t="s">
+        <v>99</v>
+      </c>
+      <c r="B28" s="380">
+        <f>'Stage 2. Marketing Approval'!E23</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="252"/>
+      <c r="B29" s="372"/>
+    </row>
+    <row r="30" spans="1:2" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="368" t="s">
+        <v>231</v>
+      </c>
+      <c r="B30" s="202"/>
+    </row>
+    <row r="31" spans="1:2" ht="43.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="373" t="s">
+        <v>247</v>
+      </c>
+      <c r="B31" s="219"/>
+    </row>
+    <row r="32" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="370" t="s">
+        <v>248</v>
+      </c>
+      <c r="B32" s="219"/>
+    </row>
+    <row r="33" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="370" t="s">
+        <v>249</v>
+      </c>
+      <c r="B33" s="219"/>
+    </row>
+    <row r="34" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="370" t="s">
+        <v>250</v>
+      </c>
+      <c r="B34" s="380">
+        <f>'Stage 2. Marketing Approval'!E29</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="370" t="s">
+        <v>251</v>
+      </c>
+      <c r="B35" s="380">
+        <f>'Stage 2. Marketing Approval'!E30</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="370" t="s">
+        <v>252</v>
+      </c>
+      <c r="B36" s="380">
+        <f>'Stage 2. Marketing Approval'!E31</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="370" t="s">
+        <v>253</v>
+      </c>
+      <c r="B37" s="380">
+        <f>'Stage 2. Marketing Approval'!E32</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="370" t="s">
+        <v>406</v>
+      </c>
+      <c r="B38" s="380">
+        <f>'Stage 2. Marketing Approval'!E33</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="370" t="s">
+        <v>407</v>
+      </c>
+      <c r="B39" s="380">
+        <f>'Stage 2. Marketing Approval'!E34</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="370" t="s">
+        <v>254</v>
+      </c>
+      <c r="B40" s="219"/>
+    </row>
+    <row r="41" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="370" t="s">
+        <v>172</v>
+      </c>
+      <c r="B41" s="380">
+        <f>'Programme Specification'!C22</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="370" t="s">
+        <v>255</v>
+      </c>
+      <c r="B42" s="219"/>
+    </row>
+    <row r="43" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="370" t="s">
+        <v>256</v>
+      </c>
+      <c r="B43" s="219"/>
+    </row>
+    <row r="44" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="126" t="s">
+        <v>174</v>
+      </c>
+      <c r="B44" s="380">
+        <f>'Programme Summary'!B14</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="370" t="s">
+        <v>257</v>
+      </c>
+      <c r="B45" s="219"/>
+    </row>
+    <row r="46" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="370" t="s">
+        <v>258</v>
+      </c>
+      <c r="B46" s="219"/>
+    </row>
+    <row r="47" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="252"/>
+      <c r="B47" s="372"/>
+    </row>
+    <row r="48" spans="1:2" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A48" s="368" t="s">
+        <v>259</v>
+      </c>
+      <c r="B48" s="202"/>
+    </row>
+    <row r="49" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="370" t="s">
+        <v>260</v>
+      </c>
+      <c r="B49" s="381">
+        <f>'Stage 2. Marketing Approval'!E58</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="370" t="s">
+        <v>226</v>
+      </c>
+      <c r="B50" s="382">
+        <f>'Stage 2. Marketing Approval'!E60</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="92" t="s">
+        <v>261</v>
+      </c>
+      <c r="B51" s="307">
+        <f>'Stage 2. Marketing Approval'!E59</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="252"/>
+      <c r="B52" s="372"/>
+    </row>
+    <row r="53" spans="1:2" ht="21.6" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A53" s="368" t="s">
+        <v>262</v>
+      </c>
+      <c r="B53" s="202"/>
+    </row>
+    <row r="54" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="374" t="s">
+        <v>263</v>
+      </c>
+      <c r="B54" s="375"/>
+    </row>
+    <row r="55" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="376" t="s">
+        <v>264</v>
+      </c>
+      <c r="B55" s="377"/>
+    </row>
+    <row r="56" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="376" t="s">
+        <v>265</v>
+      </c>
+      <c r="B56" s="219"/>
+    </row>
+    <row r="57" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="378" t="s">
+        <v>266</v>
+      </c>
+      <c r="B57" s="219"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <conditionalFormatting sqref="B12">
+    <cfRule type="containsBlanks" dxfId="13" priority="8">
+      <formula>LEN(TRIM(B12))=0</formula>
+    </cfRule>
+    <cfRule type="containsBlanks" dxfId="12" priority="9">
+      <formula>LEN(TRIM(B12))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B13:B15">
+    <cfRule type="containsBlanks" dxfId="11" priority="7">
+      <formula>LEN(TRIM(B13))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B18:B20">
+    <cfRule type="containsBlanks" dxfId="10" priority="6">
+      <formula>LEN(TRIM(B18))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B31:B33">
+    <cfRule type="containsBlanks" dxfId="9" priority="5">
+      <formula>LEN(TRIM(B31))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B40">
+    <cfRule type="containsBlanks" dxfId="8" priority="4">
+      <formula>LEN(TRIM(B40))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B42:B43">
+    <cfRule type="containsBlanks" dxfId="7" priority="3">
+      <formula>LEN(TRIM(B42))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B45:B46">
+    <cfRule type="containsBlanks" dxfId="6" priority="2">
+      <formula>LEN(TRIM(B45))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B54:B57">
+    <cfRule type="containsBlanks" dxfId="5" priority="1">
+      <formula>LEN(TRIM(B54))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="5">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Fee information should be submitted separately for inclusion in the central fees database. The course page will then automatically pull this info from the database." sqref="A48" xr:uid="{99D15F22-1602-4DF2-8E08-EC065C8F108A}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Refer to the list of UCAS key words to indicate those to be used in the search facility for both UG and PGT programmes.  If any clarity is needed on UCAS terms, please liaise with your admissions manager" sqref="A15" xr:uid="{57CAFC37-142A-4FEF-97E8-F02C2257A556}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Indicate whether the Programme is owned/delivered by Manchester Online" sqref="A5" xr:uid="{FFBBB3EF-D157-45AD-BED7-2C81CD6D75AF}"/>
+    <dataValidation allowBlank="1" showErrorMessage="1" sqref="A44" xr:uid="{64528A55-14F7-4A7B-918F-1FB29FD15221}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Please provide a summary of the Course. For example:_x000a__x000a_Why students should study this course. _x000a_A summary of the benefits for students. _x000a_Any unique selling points of studying this programme at The University of Manchester." sqref="A12" xr:uid="{B1489F83-EB71-4E8F-A98E-21132625373D}"/>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5075F822-302A-4CEA-9837-F3861BAB7238}">
+          <x14:formula1>
+            <xm:f>Lists!$O$1:$O$2</xm:f>
+          </x14:formula1>
+          <xm:sqref>B16 B14</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71E2CC5C-85D0-4526-AC35-37CB4963A4EE}">
+  <sheetPr codeName="Sheet6"/>
+  <dimension ref="A1:D15"/>
+  <sheetViews>
+    <sheetView showZeros="0" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="30.6640625" style="84" customWidth="1"/>
+    <col min="2" max="2" width="128.6640625" style="84" customWidth="1"/>
+    <col min="3" max="16384" width="8.6640625" style="84"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="85.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B1" s="414" t="s">
+        <v>392</v>
+      </c>
+      <c r="D1" s="212"/>
+    </row>
+    <row r="2" spans="1:4" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="368" t="s">
+        <v>231</v>
+      </c>
+      <c r="B2" s="201"/>
+    </row>
+    <row r="3" spans="1:4" ht="54.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="383" t="s">
+        <v>179</v>
+      </c>
+      <c r="B3" s="386">
+        <f>'Stage 2. Marketing Web Form'!B40</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="54.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="383" t="s">
+        <v>267</v>
+      </c>
+      <c r="B4" s="386">
+        <f>'Stage 2. Marketing Web Form'!B32</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="54.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="383" t="s">
+        <v>249</v>
+      </c>
+      <c r="B5" s="386">
+        <f>'Stage 2. Marketing Web Form'!B33</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="54.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="243" t="s">
+        <v>268</v>
+      </c>
+      <c r="B6" s="211"/>
+    </row>
+    <row r="7" spans="1:4" ht="54.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="383" t="s">
+        <v>269</v>
+      </c>
+      <c r="B7" s="211"/>
+      <c r="D7" s="212"/>
+    </row>
+    <row r="8" spans="1:4" ht="54.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="243" t="s">
+        <v>270</v>
+      </c>
+      <c r="B8" s="211"/>
+    </row>
+    <row r="9" spans="1:4" ht="54.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="383" t="s">
+        <v>271</v>
+      </c>
+      <c r="B9" s="211"/>
+    </row>
+    <row r="10" spans="1:4" ht="54.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="243" t="s">
+        <v>272</v>
+      </c>
+      <c r="B10" s="211"/>
+    </row>
+    <row r="11" spans="1:4" ht="54.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="383" t="s">
+        <v>273</v>
+      </c>
+      <c r="B11" s="211"/>
+    </row>
+    <row r="12" spans="1:4" ht="54.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="383" t="s">
+        <v>408</v>
+      </c>
+      <c r="B12" s="211"/>
+    </row>
+    <row r="13" spans="1:4" ht="54.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="383" t="s">
+        <v>274</v>
+      </c>
+      <c r="B13" s="310">
+        <f>'Stage 2. Marketing Approval'!E60</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="54.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="384" t="s">
+        <v>275</v>
+      </c>
+      <c r="B14" s="386">
+        <f>'Programme Summary'!B14</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="49.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="385" t="s">
+        <v>276</v>
+      </c>
+      <c r="B15" s="211"/>
+      <c r="D15" s="212"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <conditionalFormatting sqref="B6:B12">
+    <cfRule type="containsBlanks" dxfId="4" priority="2">
+      <formula>LEN(TRIM(B6))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B15">
+    <cfRule type="containsBlanks" dxfId="3" priority="1">
+      <formula>LEN(TRIM(B15))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="1">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="There are no requirements to include additional information here but there is the option to provide any of the following that haven’t already been included in the Teaching and Learning section. E.g. Composition of the course, balance of contact hours etc." sqref="A7:A12" xr:uid="{5D377888-C22F-4EC3-82E3-80D264A800C1}"/>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D668E3F-B7DF-4B32-9D71-C541E0E7A853}">
+  <sheetPr codeName="Sheet7"/>
+  <dimension ref="A1:F41"/>
+  <sheetViews>
+    <sheetView showZeros="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B39" sqref="B39"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="8.6640625" style="111"/>
+    <col min="2" max="2" width="53.33203125" style="358" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11" style="358" customWidth="1"/>
+    <col min="4" max="4" width="114.6640625" style="358" customWidth="1"/>
+    <col min="5" max="5" width="31.44140625" style="84" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="8.6640625" style="84"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="195.6" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="D1" s="231" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="21.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="262" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="387"/>
+      <c r="C2" s="263"/>
+      <c r="D2" s="388"/>
+    </row>
+    <row r="3" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="389"/>
+      <c r="B3" s="390" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="390"/>
+      <c r="D3" s="310">
+        <f>Approvals!C5</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="391"/>
+      <c r="B4" s="126" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="126"/>
+      <c r="D4" s="310">
+        <f>Approvals!C6</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="391"/>
+      <c r="B5" s="126" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="126"/>
+      <c r="D5" s="310">
+        <f>Approvals!C7</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="391"/>
+      <c r="B6" s="126" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="126"/>
+      <c r="D6" s="406">
+        <f>Approvals!C8</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="391"/>
+      <c r="B7" s="126" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="126"/>
+      <c r="D7" s="310">
+        <f>Approvals!C9</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="391"/>
+      <c r="B8" s="126" t="s">
+        <v>63</v>
+      </c>
+      <c r="C8" s="126"/>
+      <c r="D8" s="310">
+        <f>'Stage 2. Marketing Approval'!E9</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="391"/>
+      <c r="B9" s="126" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="126"/>
+      <c r="D9" s="310">
+        <f>'Programme Summary'!B9</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="391"/>
+      <c r="B10" s="126" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="126"/>
+      <c r="D10" s="407">
+        <f>Approvals!C10</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="391"/>
+      <c r="B11" s="126" t="s">
+        <v>232</v>
+      </c>
+      <c r="C11" s="126"/>
+      <c r="D11" s="310">
+        <f>'Stage 2. Marketing Web Form'!B6</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="391"/>
+      <c r="B12" s="126" t="s">
+        <v>233</v>
+      </c>
+      <c r="C12" s="126"/>
+      <c r="D12" s="310">
+        <f>'Programme Specification'!C9</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="391"/>
+      <c r="B13" s="126" t="s">
+        <v>234</v>
+      </c>
+      <c r="C13" s="126"/>
+      <c r="D13" s="310">
+        <f>'Programme Specification'!C10</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="391"/>
+      <c r="B14" s="126" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="126"/>
+      <c r="D14" s="310">
+        <f>'Programme Summary'!B18</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="391"/>
+      <c r="B15" s="126" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="126"/>
+      <c r="D15" s="408">
+        <f>Approvals!C12</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="21.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="262">
+        <v>3.1</v>
+      </c>
+      <c r="B16" s="387" t="s">
+        <v>278</v>
+      </c>
+      <c r="C16" s="263"/>
+      <c r="D16" s="388"/>
+    </row>
+    <row r="17" spans="1:6" ht="31.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="446" t="s">
+        <v>279</v>
+      </c>
+      <c r="B17" s="447" t="s">
+        <v>280</v>
+      </c>
+      <c r="C17" s="392" t="b">
+        <v>0</v>
+      </c>
+      <c r="D17" s="393" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="446"/>
+      <c r="B18" s="447"/>
+      <c r="C18" s="394" t="b">
+        <v>0</v>
+      </c>
+      <c r="D18" s="393" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="446" t="s">
+        <v>282</v>
+      </c>
+      <c r="B19" s="448" t="s">
+        <v>283</v>
+      </c>
+      <c r="C19" s="347"/>
+      <c r="D19" s="211"/>
+      <c r="E19" s="212"/>
+    </row>
+    <row r="20" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A20" s="446"/>
+      <c r="B20" s="447"/>
+      <c r="C20" s="392" t="b">
+        <v>0</v>
+      </c>
+      <c r="D20" s="395" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A21" s="446" t="s">
+        <v>284</v>
+      </c>
+      <c r="B21" s="447" t="s">
+        <v>285</v>
+      </c>
+      <c r="C21" s="396" t="b">
+        <v>0</v>
+      </c>
+      <c r="D21" s="397" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="446"/>
+      <c r="B22" s="447"/>
+      <c r="C22" s="396" t="b">
+        <v>0</v>
+      </c>
+      <c r="D22" s="398" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="446"/>
+      <c r="B23" s="447"/>
+      <c r="C23" s="349" t="b">
+        <v>0</v>
+      </c>
+      <c r="D23" s="399" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="47.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="446" t="s">
+        <v>286</v>
+      </c>
+      <c r="B24" s="447" t="s">
+        <v>287</v>
+      </c>
+      <c r="C24" s="349" t="b">
+        <v>0</v>
+      </c>
+      <c r="D24" s="211"/>
+    </row>
+    <row r="25" spans="1:6" ht="65.400000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="446" t="s">
+        <v>288</v>
+      </c>
+      <c r="B25" s="448" t="s">
+        <v>289</v>
+      </c>
+      <c r="C25" s="349" t="b">
+        <v>0</v>
+      </c>
+      <c r="D25" s="211"/>
+      <c r="E25" s="400"/>
+    </row>
+    <row r="26" spans="1:6" ht="50.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="446" t="s">
+        <v>290</v>
+      </c>
+      <c r="B26" s="448" t="s">
+        <v>291</v>
+      </c>
+      <c r="C26" s="348" t="b">
+        <v>0</v>
+      </c>
+      <c r="D26" s="401"/>
+    </row>
+    <row r="27" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="446" t="s">
+        <v>292</v>
+      </c>
+      <c r="B27" s="447" t="s">
+        <v>293</v>
+      </c>
+      <c r="C27" s="347"/>
+      <c r="D27" s="211"/>
+    </row>
+    <row r="28" spans="1:6" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="446" t="s">
+        <v>294</v>
+      </c>
+      <c r="B28" s="447" t="s">
+        <v>295</v>
+      </c>
+      <c r="C28" s="347"/>
+      <c r="D28" s="211"/>
+    </row>
+    <row r="29" spans="1:6" ht="40.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="446" t="s">
+        <v>296</v>
+      </c>
+      <c r="B29" s="447" t="s">
+        <v>297</v>
+      </c>
+      <c r="C29" s="347"/>
+      <c r="D29" s="211"/>
+    </row>
+    <row r="30" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="259"/>
+      <c r="B30" s="116"/>
+      <c r="C30" s="116"/>
+      <c r="D30" s="402"/>
+    </row>
+    <row r="31" spans="1:6" ht="42.6" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="262">
+        <v>3.2</v>
+      </c>
+      <c r="B31" s="387" t="s">
+        <v>298</v>
+      </c>
+      <c r="C31" s="263"/>
+      <c r="D31" s="388"/>
+    </row>
+    <row r="32" spans="1:6" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="446" t="s">
+        <v>299</v>
+      </c>
+      <c r="B32" s="447" t="s">
+        <v>214</v>
+      </c>
+      <c r="C32" s="347"/>
+      <c r="D32" s="393"/>
+      <c r="F32" s="212"/>
+    </row>
+    <row r="33" spans="1:5" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="446" t="s">
+        <v>300</v>
+      </c>
+      <c r="B33" s="447" t="s">
+        <v>301</v>
+      </c>
+      <c r="C33" s="347"/>
+      <c r="D33" s="211"/>
+    </row>
+    <row r="34" spans="1:5" ht="38.700000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="446" t="s">
+        <v>302</v>
+      </c>
+      <c r="B34" s="447" t="s">
+        <v>303</v>
+      </c>
+      <c r="C34" s="347"/>
+      <c r="D34" s="211"/>
+    </row>
+    <row r="35" spans="1:5" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="446" t="s">
+        <v>304</v>
+      </c>
+      <c r="B35" s="449" t="s">
+        <v>305</v>
+      </c>
+      <c r="C35" s="403" t="b">
+        <v>0</v>
+      </c>
+      <c r="D35" s="211" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="446"/>
+      <c r="B36" s="447"/>
+      <c r="C36" s="403" t="b">
+        <v>0</v>
+      </c>
+      <c r="D36" s="404" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="450" t="s">
+        <v>306</v>
+      </c>
+      <c r="B37" s="448" t="s">
+        <v>385</v>
+      </c>
+      <c r="C37" s="403" t="b">
+        <v>0</v>
+      </c>
+      <c r="D37" s="211"/>
+      <c r="E37" s="212"/>
+    </row>
+    <row r="38" spans="1:5" ht="47.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="450" t="s">
+        <v>307</v>
+      </c>
+      <c r="B38" s="448" t="s">
+        <v>386</v>
+      </c>
+      <c r="C38" s="348" t="b">
+        <v>0</v>
+      </c>
+      <c r="D38" s="351"/>
+      <c r="E38" s="212"/>
+    </row>
+    <row r="39" spans="1:5" ht="40.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="446" t="s">
+        <v>308</v>
+      </c>
+      <c r="B39" s="447" t="s">
+        <v>309</v>
+      </c>
+      <c r="C39" s="347"/>
+      <c r="D39" s="211"/>
+    </row>
+    <row r="40" spans="1:5" ht="40.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="446" t="s">
+        <v>310</v>
+      </c>
+      <c r="B40" s="447" t="s">
+        <v>222</v>
+      </c>
+      <c r="C40" s="347"/>
+      <c r="D40" s="211"/>
+    </row>
+    <row r="41" spans="1:5" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="451" t="s">
+        <v>311</v>
+      </c>
+      <c r="B41" s="452" t="s">
+        <v>312</v>
+      </c>
+      <c r="C41" s="405"/>
+      <c r="D41" s="211"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <conditionalFormatting sqref="D35:D40 D17:D25">
+    <cfRule type="containsBlanks" dxfId="2" priority="3">
+      <formula>LEN(TRIM(D17))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D26:D29">
+    <cfRule type="containsBlanks" dxfId="1" priority="2">
+      <formula>LEN(TRIM(D26))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="2">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="Indicate whether the Programme is owned/delivered by Manchester Online" sqref="B9" xr:uid="{FCF33600-C6D9-4019-B3AB-F406A0685C7A}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="GUIDANCE" prompt="A HEAR Statement should be included for UG programmes only, and should be a maximum of 3000 characters/400 words.  It should not contain any formatting (bold/italic/underline) and should be written in an accessible way." sqref="B41:C41" xr:uid="{8AA421BE-C549-4870-86A6-B42B0FE744D6}"/>
+  </dataValidations>
+  <hyperlinks>
+    <hyperlink ref="B35" r:id="rId1" xr:uid="{FE3E3AF1-6B95-4EAE-A921-53E9B3E5B60F}"/>
+    <hyperlink ref="D36" r:id="rId2" xr:uid="{20DF0F9E-B781-42EE-AD7C-A5AFED29BFFF}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId3"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{9B7E0AD3-5460-40AF-9B38-B7404B6D979C}">
+          <x14:formula1>
+            <xm:f>Lists!$A$14:$A$15</xm:f>
+          </x14:formula1>
+          <xm:sqref>D24:D25</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02033D2A-6AA9-4E71-9871-074FB2A2C5B8}">
+  <sheetPr codeName="Sheet11"/>
+  <dimension ref="A1:F43"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="O24" sqref="O24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetData>
+    <row r="1" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="473" t="s">
+        <v>365</v>
+      </c>
+      <c r="B1" s="474"/>
+      <c r="C1" s="475"/>
+      <c r="D1" s="473" t="s">
+        <v>366</v>
+      </c>
+      <c r="E1" s="474"/>
+      <c r="F1" s="475"/>
+    </row>
+    <row r="2" spans="1:6" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="19" t="s">
+        <v>367</v>
+      </c>
+      <c r="B2" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="21" t="s">
+        <v>368</v>
+      </c>
+      <c r="D2" s="19" t="s">
+        <v>367</v>
+      </c>
+      <c r="E2" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2" s="21" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A3" s="16"/>
+      <c r="B3" s="17"/>
+      <c r="C3" s="18"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="23"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A4" s="1"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="5"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A5" s="1"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="2"/>
+      <c r="F5" s="5"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A6" s="1"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="5"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A7" s="1"/>
+      <c r="B7" s="2"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="2"/>
+      <c r="F7" s="5"/>
+    </row>
+    <row r="8" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="6"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="8"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="10"/>
+    </row>
+    <row r="9" spans="1:6" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="19" t="s">
+        <v>367</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>368</v>
+      </c>
+      <c r="D9" s="19" t="s">
+        <v>367</v>
+      </c>
+      <c r="E9" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="F9" s="21" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A10" s="16"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="17"/>
+      <c r="F10" s="23"/>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A11" s="1"/>
+      <c r="B11" s="2"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="5"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A12" s="1"/>
+      <c r="B12" s="2"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="2"/>
+      <c r="F12" s="5"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="1"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="2"/>
+      <c r="F13" s="5"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A14" s="1"/>
+      <c r="B14" s="2"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="2"/>
+      <c r="F14" s="5"/>
+    </row>
+    <row r="15" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="6"/>
+      <c r="B15" s="7"/>
+      <c r="C15" s="8"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="10"/>
+    </row>
+    <row r="16" spans="1:6" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="19" t="s">
+        <v>367</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>368</v>
+      </c>
+      <c r="D16" s="19" t="s">
+        <v>367</v>
+      </c>
+      <c r="E16" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="F16" s="21" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A17" s="16"/>
+      <c r="B17" s="17"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="17"/>
+      <c r="F17" s="23"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A18" s="1"/>
+      <c r="B18" s="2"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="5"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A19" s="1"/>
+      <c r="B19" s="2"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="5"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A20" s="1"/>
+      <c r="B20" s="2"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="5"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A21" s="11"/>
+      <c r="B21" s="12"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="14"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="15"/>
+    </row>
+    <row r="22" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="8"/>
+      <c r="D22" s="9"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="10"/>
+    </row>
+    <row r="23" spans="1:6" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="19" t="s">
+        <v>367</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>368</v>
+      </c>
+      <c r="D23" s="19" t="s">
+        <v>367</v>
+      </c>
+      <c r="E23" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="F23" s="21" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A24" s="16"/>
+      <c r="B24" s="17"/>
+      <c r="C24" s="18"/>
+      <c r="D24" s="22"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="23"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A25" s="1"/>
+      <c r="B25" s="2"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="5"/>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A26" s="1"/>
+      <c r="B26" s="2"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="5"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A27" s="1"/>
+      <c r="B27" s="2"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="4"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="5"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A28" s="1"/>
+      <c r="B28" s="2"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="4"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="5"/>
+    </row>
+    <row r="29" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="6"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="8"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="10"/>
+    </row>
+    <row r="30" spans="1:6" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="19" t="s">
+        <v>367</v>
+      </c>
+      <c r="B30" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="C30" s="24" t="s">
+        <v>368</v>
+      </c>
+      <c r="D30" s="19" t="s">
+        <v>367</v>
+      </c>
+      <c r="E30" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="F30" s="21" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A31" s="16"/>
+      <c r="B31" s="17"/>
+      <c r="C31" s="18"/>
+      <c r="D31" s="22"/>
+      <c r="E31" s="17"/>
+      <c r="F31" s="23"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A32" s="1"/>
+      <c r="B32" s="2"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="5"/>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A33" s="1"/>
+      <c r="B33" s="2"/>
+      <c r="C33" s="3"/>
+      <c r="D33" s="4"/>
+      <c r="E33" s="2"/>
+      <c r="F33" s="5"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A34" s="1"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="3"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="2"/>
+      <c r="F34" s="5"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A35" s="1"/>
+      <c r="B35" s="2"/>
+      <c r="C35" s="3"/>
+      <c r="D35" s="4"/>
+      <c r="E35" s="2"/>
+      <c r="F35" s="5"/>
+    </row>
+    <row r="36" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="6"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="8"/>
+      <c r="D36" s="14"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="15"/>
+    </row>
+    <row r="37" spans="1:6" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="19" t="s">
+        <v>367</v>
+      </c>
+      <c r="B37" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="C37" s="21" t="s">
+        <v>368</v>
+      </c>
+      <c r="D37" s="28" t="s">
+        <v>367</v>
+      </c>
+      <c r="E37" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="F37" s="21" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A38" s="25"/>
+      <c r="B38" s="26"/>
+      <c r="C38" s="27"/>
+      <c r="D38" s="25"/>
+      <c r="E38" s="26"/>
+      <c r="F38" s="27"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A39" s="4"/>
+      <c r="B39" s="2"/>
+      <c r="C39" s="5"/>
+      <c r="D39" s="4"/>
+      <c r="E39" s="2"/>
+      <c r="F39" s="5"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A40" s="4"/>
+      <c r="B40" s="2"/>
+      <c r="C40" s="5"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="2"/>
+      <c r="F40" s="5"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A41" s="4"/>
+      <c r="B41" s="2"/>
+      <c r="C41" s="5"/>
+      <c r="D41" s="4"/>
+      <c r="E41" s="2"/>
+      <c r="F41" s="5"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A42" s="14"/>
+      <c r="B42" s="12"/>
+      <c r="C42" s="15"/>
+      <c r="D42" s="14"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="15"/>
+    </row>
+    <row r="43" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="9"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="10"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="10"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="D1:F1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...17 lines deleted...]
-    <xsd:import namespace="ccea6129-a4de-4ebb-a2df-964426fcb083"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DA5D2E778605424CAA402C0BE5821DD9" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="871ab2dbaadc9524ff6aef78e4f9832d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d516a1a1-4a41-4172-bf4a-b5852c977fc9" xmlns:ns3="3f3b5f08-be49-4f40-9bab-417885f038d2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b28907587788f7899361180b274f7fec" ns2:_="" ns3:_="">
+    <xsd:import namespace="d516a1a1-4a41-4172-bf4a-b5852c977fc9"/>
+    <xsd:import namespace="3f3b5f08-be49-4f40-9bab-417885f038d2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8eb575d9-e216-45aa-b1ec-9c3d53cf458e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d516a1a1-4a41-4172-bf4a-b5852c977fc9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...43 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ccea6129-a4de-4ebb-a2df-964426fcb083" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3f3b5f08-be49-4f40-9bab-417885f038d2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
-[...6 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a26024ac-09be-47b8-a5b7-fa8fd0e8b732}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ccea6129-a4de-4ebb-a2df-964426fcb083">
-[...8 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -30663,135 +13402,145 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d516a1a1-4a41-4172-bf4a-b5852c977fc9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EB782F3-4091-4A7B-9795-C7454D84AC83}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A24EF37-3A13-412C-9BF9-130FA94C9A2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1AB0154-4D90-4736-BFBE-198CD2A5EF9F}">
-[...24 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2405E933-E28B-4711-A436-C4E950D92E18}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D202EFE7-8285-4052-9E86-102CDCA3E474}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="8eb575d9-e216-45aa-b1ec-9c3d53cf458e"/>
-    <ds:schemaRef ds:uri="ccea6129-a4de-4ebb-a2df-964426fcb083"/>
+    <ds:schemaRef ds:uri="d516a1a1-4a41-4172-bf4a-b5852c977fc9"/>
+    <ds:schemaRef ds:uri="3f3b5f08-be49-4f40-9bab-417885f038d2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5FD4E22-DB0C-4F36-B829-F351CAD52CF3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="3f3b5f08-be49-4f40-9bab-417885f038d2"/>
+    <ds:schemaRef ds:uri="d516a1a1-4a41-4172-bf4a-b5852c977fc9"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
-[...4 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>134</Lines>
-  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="11" baseType="lpstr">
+      <vt:lpstr>Programme Summary</vt:lpstr>
+      <vt:lpstr>Approvals</vt:lpstr>
+      <vt:lpstr>Stage 1. EoI</vt:lpstr>
+      <vt:lpstr>Stage 2. Marketing Approval</vt:lpstr>
+      <vt:lpstr>Programme Specification</vt:lpstr>
+      <vt:lpstr>Stage 2. Marketing Web Form</vt:lpstr>
+      <vt:lpstr>Stage 2. CMA Durable Info</vt:lpstr>
+      <vt:lpstr>Stage 3. Full Academic Approval</vt:lpstr>
+      <vt:lpstr>TEMP</vt:lpstr>
+      <vt:lpstr>Unit &amp; Curriculum Map</vt:lpstr>
+      <vt:lpstr>Lists</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>The University of Liverpool</Company>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18991</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>McAleer, Liz</dc:creator>
+  <dc:subject/>
+  <dc:creator>Elanor Hough</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100121D272E51003842A56278D44195AE23</vt:lpwstr>
+    <vt:lpwstr>0x010100DA5D2E778605424CAA402C0BE5821DD9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>