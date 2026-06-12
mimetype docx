--- v0 (2025-10-07)
+++ v1 (2026-06-12)
@@ -9,62 +9,62 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0BF9742F" w14:textId="4421216B" w:rsidR="0028450F" w:rsidRDefault="009E4252" w:rsidP="009E4252">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D4F47DA" wp14:editId="478DBBFB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D4F47DA" wp14:editId="7C6A1CD6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-577850</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>381000</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6934200" cy="4991100"/>
                 <wp:effectExtent l="57150" t="38100" r="76200" b="95250"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="2018" y="-165"/>
                     <wp:lineTo x="415" y="0"/>
                     <wp:lineTo x="415" y="1319"/>
                     <wp:lineTo x="-119" y="1319"/>
                     <wp:lineTo x="-178" y="19374"/>
                     <wp:lineTo x="890" y="21270"/>
                     <wp:lineTo x="2077" y="21847"/>
                     <wp:lineTo x="2374" y="21930"/>
                     <wp:lineTo x="19226" y="21930"/>
                     <wp:lineTo x="19286" y="21847"/>
                     <wp:lineTo x="20710" y="21105"/>
                     <wp:lineTo x="20769" y="21105"/>
                     <wp:lineTo x="21541" y="19786"/>
                     <wp:lineTo x="21778" y="18467"/>
@@ -89,108 +89,123 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6934200" cy="4991100"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4758A958" w14:textId="1A1CFF5C" w:rsidR="00A460D1" w:rsidRPr="009E4252" w:rsidRDefault="00A460D1" w:rsidP="009E4252">
+                          <w:p w14:paraId="4758A958" w14:textId="0997FAD8" w:rsidR="00A460D1" w:rsidRPr="009E4252" w:rsidRDefault="00A460D1" w:rsidP="009E4252">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009E4252">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>UoM Template for Research Participant Information Sheets</w:t>
                             </w:r>
                             <w:r w:rsidR="009E4252">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> V</w:t>
                             </w:r>
                             <w:r w:rsidR="006D6A28">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>9</w:t>
                             </w:r>
                             <w:r w:rsidR="0007299A">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
-                              <w:t>.3</w:t>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003F601F">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <w:t>4</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4B107B21" w14:textId="0AFA3D1E" w:rsidR="00A10D74" w:rsidRDefault="0028450F" w:rsidP="00EE201A">
                             <w:pPr>
                               <w:jc w:val="both"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00993185">
                               <w:t>This is a template Participant Information Sheet which includes all essential information that you are obliged to provide to participants</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00993185">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:r w:rsidR="00993185">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00993185" w:rsidRPr="00993185">
-                              <w:t>It is recommended that you use the same section and sub-headings for your sheet(s) but you may add sections and change the order as appropriate for your study.</w:t>
+                              <w:t>It is recommended that you use the same section and sub-headings for your sheet(s</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidR="00993185" w:rsidRPr="00993185">
+                              <w:t>)</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidR="00993185" w:rsidRPr="00993185">
+                              <w:t xml:space="preserve"> but you may add sections and change the order as appropriate for your study.</w:t>
                             </w:r>
                             <w:r w:rsidR="00EE201A" w:rsidRPr="00993185">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0CE75AEF" w14:textId="20D4BAA1" w:rsidR="0028450F" w:rsidRPr="00993185" w:rsidRDefault="0028450F" w:rsidP="00EE201A">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00993185">
                               <w:rPr>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:t>Important note:</w:t>
@@ -275,51 +290,71 @@
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve">We have provided guidance notes in </w:t>
                             </w:r>
                             <w:r w:rsidR="00DF5AA1" w:rsidRPr="00DF5AA1">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="7030A0"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:t>purple</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00993185">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> for you to consider, please ensure you </w:t>
+                              <w:t xml:space="preserve"> for you to </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00993185">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t>consider,</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00993185">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> please ensure you </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00416411">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:t>replace these</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00993185">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> with your own text or delete sections if not appropriate to your project (e.g. DBS checks). In all </w:t>
                             </w:r>
                             <w:r w:rsidR="0059186F">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
@@ -479,154 +514,129 @@
                               <w:t xml:space="preserve">An example participant information sheet is included in </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00676968">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>Appendix 1</w:t>
                             </w:r>
                             <w:r>
                               <w:t>. The corresponding example consent form can be found as Appendix 1 of the consent form template document</w:t>
                             </w:r>
                             <w:r w:rsidR="00774D3C">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00FD1557">
                               <w:t>for general</w:t>
                             </w:r>
                             <w:r w:rsidR="00774D3C">
                               <w:t xml:space="preserve"> studies</w:t>
                             </w:r>
                             <w:r>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5994704A" w14:textId="461BD915" w:rsidR="00FD1557" w:rsidRPr="00FD1557" w:rsidRDefault="00FD1557" w:rsidP="00676968">
+                          <w:p w14:paraId="69A069E7" w14:textId="0C9790B4" w:rsidR="00841D29" w:rsidRPr="00FD1557" w:rsidRDefault="00841D29" w:rsidP="00676968">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00FD1557">
+                            <w:r w:rsidRPr="00841D29">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
-                              <w:t xml:space="preserve">If you are submitting your study for HRA approval, please read </w:t>
+                              <w:t xml:space="preserve">If your study involves the NHS and you are submitting for HRA </w:t>
                             </w:r>
-                            <w:r w:rsidR="00FE6C49" w:rsidRPr="005A525A">
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00841D29">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>approval</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00841D29">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> then please use the NHS specific PIS templates available at: </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId11" w:history="1">
+                              <w:r w:rsidRPr="002522D5">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>Application Preparation &amp; Guidan</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="002522D5">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>c</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="002522D5">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>e</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00841D29">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002522D5">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                               </w:rPr>
-                              <w:t>2.</w:t>
+                              <w:t>not</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="005A525A">
-[...35 lines deleted...]
-                            <w:r w:rsidR="00FE6C49">
+                            <w:r w:rsidRPr="00841D29">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
-[...37 lines deleted...]
-                              <w:t>as you will be required to include additional information.</w:t>
+                              <w:t xml:space="preserve"> this template.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4EAF8600" w14:textId="3EB48930" w:rsidR="00B261C6" w:rsidRDefault="00B261C6" w:rsidP="00EE201A">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="2EFFD273" w14:textId="77777777" w:rsidR="00B261C6" w:rsidRDefault="00B261C6" w:rsidP="00EE201A">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="52CAC3C8" w14:textId="398FA490" w:rsidR="00E22DFC" w:rsidRDefault="00E22DFC" w:rsidP="0028450F">
@@ -695,108 +705,123 @@
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="6D4F47DA" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-45.5pt;margin-top:30pt;width:546pt;height:393pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeielgZwIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtr2zAUfh/sPwi9L46zrFtMnBJSOgah&#10;DW1HnxVZik1lHU1SYme/fkfypaUrbIy9CB2d+3e+o+VlWytyEtZVoHOaTqaUCM2hqPQhp98frj98&#10;ocR5pgumQIucnoWjl6v375aNycQMSlCFsASDaJc1Jqel9yZLEsdLUTM3ASM0KiXYmnkU7SEpLGsw&#10;eq2S2XR6kTRgC2OBC+fw9apT0lWML6Xg/lZKJzxROcXafDxtPPfhTFZLlh0sM2XF+zLYP1RRs0pj&#10;0jHUFfOMHG31W6i64hYcSD/hUCcgZcVF7AG7SaevurkvmRGxFwTHmREm9//C8pvTvdnZULozW+BP&#10;jmjYlEwfxNoZhA+HGkBKGuOy0TgIrndrpa2DO/ZC2gjseQRWtJ5wfLxYfJzjtCjhqJsvFmmKQojK&#10;ssHdWOe/CqhJuOTUwlEXd5g/ospOW+c7+8GuL6mrItbjz0qEQpS+E5JUBeZNo3ckk9goS04MacA4&#10;F9pf9PmjdXCTlVKj4+zPjr19cBWRaKPzX2QdPWJm0H50risN9q3sxVM3CKy0sx8Q6PoOEPh23yJK&#10;4bqH4ryzxELHeGf4dYXAbpnzO2aR4jgMXFt/i4dU0OQU+hslJdifb70He2QeailpcGVy6n4cmRWU&#10;qG8aOblI5/OwY1GYf/o8Q8G+1OxfavSx3gCOI8UPwvB4DfZeDVdpoX7E7V6HrKhimmPunHJvB2Hj&#10;u1XG/4GL9Tqa4V4Z5rf63vCBAIEzD+0js6Znl0di3sCwXix7xa/ONoxGw/roQVaRfM+49tDjTkYO&#10;9/9HWPqXcrR6/uVWvwAAAP//AwBQSwMEFAAGAAgAAAAhAK1kpYjiAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLw0AQhe+C/2EZwUtpdysS2jSbItIeBFEalV432WkSzM7G3W0a/72bUz0NM+/x&#10;5nvZdjQdG9D51pKE5UIAQ6qsbqmW8Pmxn6+A+aBIq84SSvhFD9v89iZTqbYXOuBQhJrFEPKpktCE&#10;0Kec+6pBo/zC9khRO1lnVIirq7l26hLDTccfhEi4US3FD43q8bnB6rs4Gwkv9c/ha9iLsljvdjP3&#10;djzN8PVdyvu78WkDLOAYrmaY8CM65JGptGfSnnUS5utl7BIkJCLOySDEdCklrB4TATzP+P8O+R8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3onpYGcCAAAtBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArWSliOIAAAALAQAADwAAAAAAAAAAAAAA&#10;AADBBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" fillcolor="#fbcaa2 [1625]" strokecolor="#f68c36 [3049]">
                 <v:fill color2="#fdefe3 [505]" rotate="t" angle="180" colors="0 #ffbe86;22938f #ffd0aa;1 #ffebdb" focus="100%" type="gradient"/>
                 <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
                 <v:path arrowok="t"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4758A958" w14:textId="1A1CFF5C" w:rsidR="00A460D1" w:rsidRPr="009E4252" w:rsidRDefault="00A460D1" w:rsidP="009E4252">
+                    <w:p w14:paraId="4758A958" w14:textId="0997FAD8" w:rsidR="00A460D1" w:rsidRPr="009E4252" w:rsidRDefault="00A460D1" w:rsidP="009E4252">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009E4252">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>UoM Template for Research Participant Information Sheets</w:t>
                       </w:r>
                       <w:r w:rsidR="009E4252">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> V</w:t>
                       </w:r>
                       <w:r w:rsidR="006D6A28">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>9</w:t>
                       </w:r>
                       <w:r w:rsidR="0007299A">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                         </w:rPr>
-                        <w:t>.3</w:t>
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003F601F">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <w:t>4</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4B107B21" w14:textId="0AFA3D1E" w:rsidR="00A10D74" w:rsidRDefault="0028450F" w:rsidP="00EE201A">
                       <w:pPr>
                         <w:jc w:val="both"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00993185">
                         <w:t>This is a template Participant Information Sheet which includes all essential information that you are obliged to provide to participants</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00993185">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidR="00993185">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00993185" w:rsidRPr="00993185">
-                        <w:t>It is recommended that you use the same section and sub-headings for your sheet(s) but you may add sections and change the order as appropriate for your study.</w:t>
+                        <w:t>It is recommended that you use the same section and sub-headings for your sheet(s</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidR="00993185" w:rsidRPr="00993185">
+                        <w:t>)</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidR="00993185" w:rsidRPr="00993185">
+                        <w:t xml:space="preserve"> but you may add sections and change the order as appropriate for your study.</w:t>
                       </w:r>
                       <w:r w:rsidR="00EE201A" w:rsidRPr="00993185">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0CE75AEF" w14:textId="20D4BAA1" w:rsidR="0028450F" w:rsidRPr="00993185" w:rsidRDefault="0028450F" w:rsidP="00EE201A">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00993185">
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>Important note:</w:t>
@@ -881,51 +906,71 @@
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">We have provided guidance notes in </w:t>
                       </w:r>
                       <w:r w:rsidR="00DF5AA1" w:rsidRPr="00DF5AA1">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="7030A0"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>purple</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00993185">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> for you to consider, please ensure you </w:t>
+                        <w:t xml:space="preserve"> for you to </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00993185">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t>consider,</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00993185">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> please ensure you </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00416411">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>replace these</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00993185">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> with your own text or delete sections if not appropriate to your project (e.g. DBS checks). In all </w:t>
                       </w:r>
                       <w:r w:rsidR="0059186F">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
@@ -1085,154 +1130,129 @@
                         <w:t xml:space="preserve">An example participant information sheet is included in </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00676968">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>Appendix 1</w:t>
                       </w:r>
                       <w:r>
                         <w:t>. The corresponding example consent form can be found as Appendix 1 of the consent form template document</w:t>
                       </w:r>
                       <w:r w:rsidR="00774D3C">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00FD1557">
                         <w:t>for general</w:t>
                       </w:r>
                       <w:r w:rsidR="00774D3C">
                         <w:t xml:space="preserve"> studies</w:t>
                       </w:r>
                       <w:r>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5994704A" w14:textId="461BD915" w:rsidR="00FD1557" w:rsidRPr="00FD1557" w:rsidRDefault="00FD1557" w:rsidP="00676968">
+                    <w:p w14:paraId="69A069E7" w14:textId="0C9790B4" w:rsidR="00841D29" w:rsidRPr="00FD1557" w:rsidRDefault="00841D29" w:rsidP="00676968">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00FD1557">
+                      <w:r w:rsidRPr="00841D29">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
-                        <w:t xml:space="preserve">If you are submitting your study for HRA approval, please read </w:t>
+                        <w:t xml:space="preserve">If your study involves the NHS and you are submitting for HRA </w:t>
                       </w:r>
-                      <w:r w:rsidR="00FE6C49" w:rsidRPr="005A525A">
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00841D29">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>approval</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00841D29">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> then please use the NHS specific PIS templates available at: </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId12" w:history="1">
+                        <w:r w:rsidRPr="002522D5">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>Application Preparation &amp; Guidan</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="002522D5">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>c</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="002522D5">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>e</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00841D29">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002522D5">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                         </w:rPr>
-                        <w:t>2.</w:t>
+                        <w:t>not</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="005A525A">
-[...35 lines deleted...]
-                      <w:r w:rsidR="00FE6C49">
+                      <w:r w:rsidRPr="00841D29">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
-[...37 lines deleted...]
-                        <w:t>as you will be required to include additional information.</w:t>
+                        <w:t xml:space="preserve"> this template.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4EAF8600" w14:textId="3EB48930" w:rsidR="00B261C6" w:rsidRDefault="00B261C6" w:rsidP="00EE201A">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="2EFFD273" w14:textId="77777777" w:rsidR="00B261C6" w:rsidRDefault="00B261C6" w:rsidP="00EE201A">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="52CAC3C8" w14:textId="398FA490" w:rsidR="00E22DFC" w:rsidRDefault="00E22DFC" w:rsidP="0028450F">
@@ -1537,75 +1557,93 @@
         </w:rPr>
         <w:t xml:space="preserve">d why the research is being </w:t>
       </w:r>
       <w:r w:rsidRPr="008D0EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>conducted</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and what it will involve. Please take time to read the following information carefully </w:t>
       </w:r>
       <w:r w:rsidR="00186138">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>before deciding whether to take part</w:t>
+        <w:t xml:space="preserve">before deciding whether to take </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00186138">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>part</w:t>
       </w:r>
       <w:r w:rsidR="0059186F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00186138">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>and discuss it with others if you wish. Please ask if there is anything that is not clear or if you would like more information. Thank you for taking the time to read this.</w:t>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discuss it with others if you wish. Please ask if there is anything that is not clear or if you would like more information. Thank you for taking the time to read this.</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4881F5CB" w14:textId="6EEE6061" w:rsidR="00913D7D" w:rsidRPr="0006013F" w:rsidRDefault="00913D7D" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
@@ -2310,71 +2348,93 @@
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicate that the project has been reviewed by </w:t>
       </w:r>
       <w:r w:rsidR="00336D66" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>he University of Manchester Research Ethics Committee 1/2/3/5/</w:t>
+        <w:t>he University of Manchester Research Ethics Committee 1/2/3/5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00C21EF6" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Proportionate Research Ethics Committee or the name of the Division/School Ethics Committee. </w:t>
+        <w:t xml:space="preserve"> Proportionate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Research Ethics Committee or the name of the Division/School Ethics Committee. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="324EBB2C" w14:textId="05E3C1F6" w:rsidR="00AC00AB" w:rsidRPr="00AD4A60" w:rsidRDefault="00AC00AB" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For studies approved by an NHS REC, provide </w:t>
       </w:r>
@@ -2450,51 +2510,75 @@
         <w:t xml:space="preserve">Details of external funding should be provided. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D94AA40" w14:textId="52CA29A4" w:rsidR="00A049C6" w:rsidRPr="00AD4A60" w:rsidRDefault="00A049C6" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>If there is no external funding then this section can be removed.</w:t>
+        <w:t xml:space="preserve">If there is no external </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then this section can be removed.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7582E876" w14:textId="00E8BB51" w:rsidR="00913D7D" w:rsidRPr="00913D7D" w:rsidRDefault="00913D7D" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -2721,61 +2805,83 @@
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">order, </w:t>
       </w:r>
       <w:r w:rsidR="00FC06A1" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>as a participant ‘journey’</w:t>
       </w:r>
       <w:r w:rsidR="00E04D91" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and a</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E04D91" w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and a</w:t>
       </w:r>
       <w:r w:rsidR="0028450F" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">lso include </w:t>
+        <w:t>lso</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0028450F" w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>details of any possible risks</w:t>
       </w:r>
       <w:r w:rsidR="00FC06A1" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/benefits</w:t>
       </w:r>
       <w:r w:rsidR="0028450F" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
@@ -2833,51 +2939,73 @@
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Provide details o</w:t>
       </w:r>
       <w:r w:rsidR="00A93FF5" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the duration of the study (e.g. 3x ½ hour interviews; 1x 30 minute questionnaire etc) including how long in total the participant will be involved in the study (from consent to final visit).</w:t>
+        <w:t xml:space="preserve"> the duration of the study (e.g. 3x ½ hour interviews; 1x </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30 minute</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> questionnaire etc) including how long in total the participant will be involved in the study (from consent to final visit).</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Remember to also include time for checking processes or taking part in follow up interviews or multiple processes.</w:t>
       </w:r>
       <w:r w:rsidR="00FC06A1" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E04D91" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2891,51 +3019,71 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> include a flow chart or diagram here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16BF40E0" w14:textId="06301BFD" w:rsidR="00E04D91" w:rsidRDefault="00E04D91" w:rsidP="00793598">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>If the participant will require any form of support (such as from family members, friends or carers) during the course of their involvement this should be laid out in detail.</w:t>
+        <w:t xml:space="preserve">If the participant will require any form of support (such as from family members, friends or carers) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>during the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their involvement this should be laid out in detail.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="413ACC0A" w14:textId="30CAAB6E" w:rsidR="00044380" w:rsidRPr="006F3C12" w:rsidRDefault="00044380" w:rsidP="00C51138">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3C12">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
@@ -3330,166 +3478,258 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6683C89D" w14:textId="707CA0A8" w:rsidR="00003EE1" w:rsidRDefault="00003EE1" w:rsidP="00003EE1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>It is up to you to decide whether or not to take part.</w:t>
+        <w:t xml:space="preserve">It is up to you to decide </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to take part.</w:t>
       </w:r>
       <w:r w:rsidR="00A93FF5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00A93FF5" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Give details here about how the participant should inform you whether they want to take part or not.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>If you do decide to take part you will be given this information sheet to keep</w:t>
+        <w:t xml:space="preserve">If you do decide to take </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>part</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you will be given this information sheet to keep</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and [will be asked to sign a consent form/will be asked to provide verbal consent</w:t>
       </w:r>
       <w:r w:rsidR="00416411" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/will be asked to tick a box to confirm consent</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]. </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you decide to take part you are still free to withdraw </w:t>
+        <w:t xml:space="preserve">If you decide to take </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>part</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you are still free to withdraw </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">at any time without giving a reason and without detriment to yourself. However, it will not be possible to remove your data from the project once it has been anonymised as we will not be able to identify your specific data. This does not affect your data protection rights. </w:t>
       </w:r>
       <w:r w:rsidR="00E04D91">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you decide not to take part you do not need to do anything further. </w:t>
+        <w:t xml:space="preserve">If you decide not to take </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E04D91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>part</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E04D91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you do not need to do anything further. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C07198" w14:textId="2748F744" w:rsidR="00003EE1" w:rsidRPr="00AD4A60" w:rsidRDefault="00003EE1" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">For audio/video recordings you must explicitly state whether participants are free to decline the recording or whether it is essential to their participation in the study. You must also state that participants should be comfortable with the recording process at all times and they are free to stop recording at any time. </w:t>
+        <w:t xml:space="preserve">For audio/video recordings you must explicitly state whether participants are free to decline the recording or whether it is essential to their participation in the study. You must also state that participants should </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>be comfortable with the recording process at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and they are free to stop recording at any time. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E698C6B" w14:textId="7AD0BD58" w:rsidR="00913D7D" w:rsidRPr="00913D7D" w:rsidRDefault="00913D7D" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00913D7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
@@ -3541,185 +3781,251 @@
         <w:t>What information</w:t>
       </w:r>
       <w:r w:rsidR="005E4D99">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> will you collect about me</w:t>
       </w:r>
       <w:r w:rsidRPr="00913D7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77968911" w14:textId="79B66A13" w:rsidR="0028450F" w:rsidRDefault="0028450F" w:rsidP="0028450F">
+    <w:p w14:paraId="77968911" w14:textId="2F1E71CA" w:rsidR="0028450F" w:rsidRDefault="0028450F" w:rsidP="0028450F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="1A1A1A" w:themeColor="background1" w:themeShade="1A"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="1A1A1A" w:themeColor="background1" w:themeShade="1A"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">In order to </w:t>
-[...3 lines deleted...]
-          <w:color w:val="1A1A1A" w:themeColor="background1" w:themeShade="1A"/>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00186138" w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t>participate in this</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="1A1A1A" w:themeColor="background1" w:themeShade="1A"/>
+      <w:r w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> research </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we will need to collect </w:t>
+      </w:r>
+      <w:r w:rsidR="005E4D99" w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t xml:space="preserve">information </w:t>
       </w:r>
-      <w:r w:rsidR="00EA0FA3">
-[...1 lines deleted...]
-          <w:color w:val="1A1A1A" w:themeColor="background1" w:themeShade="1A"/>
+      <w:r w:rsidR="00EA0FA3" w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t xml:space="preserve">that could identify you, called </w:t>
       </w:r>
-      <w:r w:rsidR="005E4D99">
-[...1 lines deleted...]
-          <w:color w:val="1A1A1A" w:themeColor="background1" w:themeShade="1A"/>
+      <w:r w:rsidR="005E4D99" w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00EA0FA3">
-[...1 lines deleted...]
-          <w:color w:val="1A1A1A" w:themeColor="background1" w:themeShade="1A"/>
+      <w:r w:rsidR="00EA0FA3" w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t>personal identifiable information</w:t>
       </w:r>
-      <w:r w:rsidR="005E4D99">
-[...1 lines deleted...]
-          <w:color w:val="1A1A1A" w:themeColor="background1" w:themeShade="1A"/>
+      <w:r w:rsidR="005E4D99" w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00EA0FA3">
-[...7 lines deleted...]
-          <w:color w:val="1A1A1A" w:themeColor="background1" w:themeShade="1A"/>
+      <w:r w:rsidR="00EA0FA3" w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EA0FA3" w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+        </w:rPr>
+        <w:t>Specifically</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EA0FA3" w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we will need to collect</w:t>
+      </w:r>
+      <w:r w:rsidR="28E223F5" w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65153B59" w14:textId="7BDB4CFD" w:rsidR="0028450F" w:rsidRPr="00F0084B" w:rsidRDefault="0028450F" w:rsidP="0028450F">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00F0084B">
+    <w:p w14:paraId="65153B59" w14:textId="13F2FBD7" w:rsidR="0028450F" w:rsidRPr="00F0084B" w:rsidRDefault="0028450F" w:rsidP="0028450F">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>List the personal information</w:t>
       </w:r>
-      <w:r w:rsidR="0052499A" w:rsidRPr="00F0084B">
+      <w:r w:rsidR="0052499A" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00416411" w:rsidRPr="00F0084B">
-[...11 lines deleted...]
-      <w:r w:rsidR="00416411" w:rsidRPr="00F0084B">
+      <w:r w:rsidR="3ED1C26C" w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r w:rsidR="00F347F5">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="3ED1C26C" w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but </w:t>
+      </w:r>
+      <w:r w:rsidR="00F347F5">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not </w:t>
+      </w:r>
+      <w:r w:rsidR="3ED1C26C" w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>limited to</w:t>
+      </w:r>
+      <w:r w:rsidR="008702B7">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0052499A" w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00416411" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="0052499A" w:rsidRPr="00F0084B">
+      <w:r w:rsidR="0052499A" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>ame, address, contact details, date of birth, ethnicity</w:t>
       </w:r>
-      <w:r w:rsidR="006D6A28" w:rsidRPr="00F0084B">
+      <w:r w:rsidR="006D6A28" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>, record of consent</w:t>
       </w:r>
-      <w:r w:rsidR="00044380">
+      <w:r w:rsidR="00044380" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>, tissue samples</w:t>
       </w:r>
-      <w:r w:rsidR="0052499A" w:rsidRPr="00F0084B">
+      <w:r w:rsidR="0052499A" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0084B">
+      <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> you will be collecting about the participant in bullet point format.</w:t>
       </w:r>
-      <w:r w:rsidR="005B50C8" w:rsidRPr="00F0084B">
+      <w:r w:rsidR="005B50C8" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> This may also need to include details of their GP, care team or family member if there is a risk of potential disclosures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A92AE01" w14:textId="15C5CF79" w:rsidR="0028450F" w:rsidRPr="00CC696E" w:rsidRDefault="0028450F" w:rsidP="0028450F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC696E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
@@ -4027,70 +4333,83 @@
           <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>What are my rights in relation to the information you will collect about me?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EFD6036" w14:textId="1F8788A5" w:rsidR="002240A0" w:rsidRDefault="002240A0" w:rsidP="002240A0">
       <w:r>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:t xml:space="preserve">ou have </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t xml:space="preserve">a number of </w:t>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:t xml:space="preserve">rights </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">under data protection </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:t>law</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE236D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>regarding your personal information. For</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
-        <w:t xml:space="preserve"> example you can request a copy of the information we hold about you</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00685985">
+        <w:t>example</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00685985">
+        <w:t xml:space="preserve"> you can request a copy of the information we hold about you</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">including audio recordings or photographs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66722605" w14:textId="2F769D01" w:rsidR="00316514" w:rsidRDefault="002240A0" w:rsidP="002240A0">
       <w:r w:rsidRPr="00685985">
         <w:t>If you would like to know more about your different rights</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or the way we use your personal information </w:t>
       </w:r>
       <w:r w:rsidR="00E04D91">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
         <w:t>ensure we follow the law</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
@@ -4381,58 +4700,66 @@
         <w:lastRenderedPageBreak/>
         <w:t>Provide details of:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60FD4747" w14:textId="5EFAE9A8" w:rsidR="005D2C86" w:rsidRPr="00F0084B" w:rsidRDefault="001C4DEF" w:rsidP="005D2C86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="005D2C86" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t>hat measures you will take to ensure confidentiality, such as providing participants with an assigned ID number only known to the research team (known as pseudonymised)</w:t>
+        <w:t xml:space="preserve">hat measures you will take to ensure confidentiality, such as providing participants with an assigned ID number only known to the research team (known as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005D2C86" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>pseudonymised)</w:t>
       </w:r>
       <w:r w:rsidR="00F874DF" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1BCE8311" w14:textId="77777777" w:rsidR="0043318C" w:rsidRPr="00F0084B" w:rsidRDefault="0043318C" w:rsidP="00D27D00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="005D2C86" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>hether</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
@@ -4467,55 +4794,63 @@
       </w:r>
       <w:r w:rsidR="005D2C86" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F70D8A" w14:textId="114E3236" w:rsidR="0043318C" w:rsidRPr="00F0084B" w:rsidRDefault="0043318C" w:rsidP="0043318C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Specifically when data will become fully anonymised (e.g. key link broken for pseudonymised data) so that participants know the exact timeframe in which they can request that their data is withdrawn. </w:t>
+        <w:t>Specifically</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when data will become fully anonymised (e.g. key link broken for pseudonymised data) so that participants know the exact timeframe in which they can request that their data is withdrawn. </w:t>
       </w:r>
       <w:r w:rsidR="005D2C86" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="767FBD87" w14:textId="55D3F205" w:rsidR="00D27D00" w:rsidRPr="00F0084B" w:rsidRDefault="005D2C86" w:rsidP="00320F2D">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
@@ -4524,55 +4859,73 @@
       </w:r>
       <w:r w:rsidR="00320F2D" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>l be identifiable or anonymous.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB6F98D" w14:textId="77777777" w:rsidR="00D27D00" w:rsidRPr="00F0084B" w:rsidRDefault="00D27D00" w:rsidP="00D27D00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0084B">
+      <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Where data will be held and when/how it will be transferred between UoM and other sites or devices (including transcription services)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD2FA25" w14:textId="65CC9B42" w:rsidR="6BEF699B" w:rsidRDefault="6BEF699B" w:rsidP="79515971">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you will be using Microsoft Copilot for transcription, you must include a line telling participants that it will be used for this purpose. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F9076BB" w14:textId="233C2438" w:rsidR="00D27D00" w:rsidRPr="00F0084B" w:rsidRDefault="00D27D00" w:rsidP="00D27D00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>How long data will be stored</w:t>
       </w:r>
       <w:r w:rsidR="002D68F7" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
@@ -4714,51 +5067,67 @@
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">If the recordings will be used to create transcripts, state who will be performing the transcribing, for example a member of the research team, another UoM employee or a third party who is a UoM approved supplier. If they are another UoM employee, ensure they are reminded of the guidelines regarding confidentiality and ask them to sign a copy of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00A37D4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Confidentiality A</w:t>
         </w:r>
         <w:r w:rsidRPr="00982EA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>greement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t>). If they are a third party they must be a UoM approved supplier as this ensures a confidentiality agreement is in place between their organisation and UoM.</w:t>
+        <w:t xml:space="preserve">). If they are a third </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they must be a UoM approved supplier as this ensures a confidentiality agreement is in place between their organisation and UoM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ACAEF8F" w14:textId="77777777" w:rsidR="00F874DF" w:rsidRPr="00F0084B" w:rsidRDefault="00F874DF" w:rsidP="00F874DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>whether the personal identifiable information will be removed in the final transcript or not</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3655279A" w14:textId="77777777" w:rsidR="00F874DF" w:rsidRPr="00F0084B" w:rsidRDefault="00F874DF" w:rsidP="00F874DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -4773,144 +5142,76 @@
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">when and how the recordings/photographs will be destroyed or digitally altered to remove personal information (for example, by </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Pixellation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> / voice masking software).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4635CCAF" w14:textId="09B282DC" w:rsidR="00F874DF" w:rsidRPr="00F0084B" w:rsidRDefault="00F874DF" w:rsidP="00F938EF">
+    <w:p w14:paraId="4635CCAF" w14:textId="1DCF960B" w:rsidR="00F874DF" w:rsidRPr="00F0084B" w:rsidRDefault="00F874DF" w:rsidP="44495FC1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...82 lines deleted...]
-        <w:t>The recordings will be removed from the above third party platform and stored on University of Manchester managed file storage as soon as possible following the completion of data collection.</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44495FC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">who will have access to the recordings/photographs (if different to the rest of the personal </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2052E925" w14:textId="05F9441D" w:rsidR="006D6A28" w:rsidRPr="006D6A28" w:rsidRDefault="006D6A28" w:rsidP="006D6A28">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">If using Zoom, please also consult the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00CB4C57">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>FAQs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D6A28">
         <w:rPr>
@@ -4970,50 +5271,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UoM requires identifiable data to be anonymised as soon as the objectives of the project allow.  The standard retention period for data once anonymised is 5 years unless funders or regulators have specified longer retention requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B369266" w14:textId="77777777" w:rsidR="008A3C92" w:rsidRPr="00F0084B" w:rsidRDefault="00F874DF" w:rsidP="00D27D00">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00A64D42" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="002D68F7" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00A64D42" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
@@ -5148,51 +5450,87 @@
         </w:rPr>
         <w:t>he research team will have access to the key that links this ID number to your personal information. Y</w:t>
       </w:r>
       <w:r w:rsidR="00D27D00" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">our consent form </w:t>
       </w:r>
       <w:r w:rsidR="006857D7" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">will be retained for 5 years in a locked cabinet </w:t>
       </w:r>
       <w:r w:rsidR="00FA6A3F" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">on UoM premises for audit purposes. With your consent, we would also like to retain your contact details for 5 years in order to provide you with a summary of the findings for this study and also to inform you about future studies that you may be interested in. If you provide consent for this, your details will be safely stored on UoM servers in a digital folder only accessible to the study team and used only for the purposes described above. </w:t>
+        <w:t xml:space="preserve">on UoM premises for audit purposes. With your consent, we would also like to retain your contact details for 5 years </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FA6A3F" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FA6A3F" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide you with a summary of the findings for this study </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FA6A3F" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FA6A3F" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to inform you about future studies that you may be interested in. If you provide consent for this, your details will be safely stored on UoM servers in a digital folder only accessible to the study team and used only for the purposes described above. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44984694" w14:textId="10626EBC" w:rsidR="00633BE0" w:rsidRPr="00F0084B" w:rsidRDefault="00043A6E" w:rsidP="00316514">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
@@ -5333,51 +5671,71 @@
       <w:r w:rsidR="00FB3774" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidR="008C241C" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shared</w:t>
       </w:r>
       <w:r w:rsidR="00FB3774" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in order to support</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FB3774" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FB3774" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> support</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB3774" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">additional </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5413,68 +5771,79 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0764AADF" w14:textId="53B36998" w:rsidR="00EB3479" w:rsidRPr="00F0084B" w:rsidRDefault="00EB3479" w:rsidP="00316514">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="FrutigerLight" w:hAnsi="FrutigerLight" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This information will not identify you and will not be combined with other information in a way that could identify you. The information will only be used for the purpose of </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00686D4B" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, and cannot be used to contact you regarding any other matter. It will not be used to make decisions about future services available to you.</w:t>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cannot be used to contact you regarding any other matter. It will not be used to make decisions about future services available to you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB251EA" w14:textId="00F1F2EA" w:rsidR="008C241C" w:rsidRPr="00F0084B" w:rsidRDefault="008C241C" w:rsidP="00316514">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For NHS REC studies, please re</w:t>
       </w:r>
@@ -5522,189 +5891,156 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="31A2CFE6" w14:textId="6FFD393B" w:rsidR="00043A6E" w:rsidRDefault="00043A6E" w:rsidP="008A3C92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>**If you will be providing electronic vouchers as a form of compensation you must include the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608982E5" w14:textId="3138C2AC" w:rsidR="00043A6E" w:rsidRPr="00043A6E" w:rsidRDefault="00043A6E" w:rsidP="008A3C92">
-[...12 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="608982E5" w14:textId="12308813" w:rsidR="00043A6E" w:rsidRPr="00043A6E" w:rsidRDefault="00043A6E" w:rsidP="79515971">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="79515971">
+        <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">So that we can provide the shopping/Amazon voucher as a thank you for your time, your </w:t>
-      </w:r>
+        <w:t>So that we can provide the shopping voucher as a thank you for your time, your full name and email address will be shared with our Finance department who will send the voucher to you. Your full name and email address will be securely retained by Finance for a period of up to 7 years for audit purposes only and then destroyed. It will not be used for them for any other purpose.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E000F07" w14:textId="00101982" w:rsidR="00043A6E" w:rsidRDefault="00043A6E" w:rsidP="008A3C92">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">email address will be shared with our Finance department who will send the voucher to you. Your </w:t>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA011F" w:rsidRPr="00043A6E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>archiving</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">If </w:t>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (example)</w:t>
       </w:r>
       <w:r w:rsidR="00CA011F" w:rsidRPr="00043A6E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>archiving</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="006D6A28" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DCE8C9" w14:textId="0F2EB5C5" w:rsidR="00CA011F" w:rsidRPr="00F0084B" w:rsidRDefault="00CA011F" w:rsidP="008A3C92">
       <w:pPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">At the end of the project we will deposit a fully anonymised dataset </w:t>
+        <w:t xml:space="preserve">At the end of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we will deposit a fully anonymised dataset </w:t>
       </w:r>
       <w:r w:rsidR="00F02C5F">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">[e.g. including de-identified interview transcripts] </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">in an open data repository where it will be permanently stored. We will use </w:t>
       </w:r>
       <w:r w:rsidR="006D6A28" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">[name of repository and location (e.g. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Figshare</w:t>
@@ -5724,107 +6060,142 @@
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>. Researchers at other institutions and others can access the anonymised data directly from the repository and use it for further research or to check our analysis and results.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DDEA146" w14:textId="6441C007" w:rsidR="00FB3774" w:rsidRPr="00F0084B" w:rsidRDefault="00FB3774" w:rsidP="00FB3774">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Potential disclosures</w:t>
       </w:r>
       <w:r w:rsidR="006735AA">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if not applicable please delete</w:t>
       </w:r>
       <w:r w:rsidR="006735AA">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and also remove the corresponding consent point regarding breaking of confidentiality from the consent form/script</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006735AA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006735AA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> remove the corresponding consent point regarding breaking of confidentiality from the consent form/script</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00DDBF98" w14:textId="15009241" w:rsidR="00FB3774" w:rsidRPr="00F0084B" w:rsidRDefault="00FB3774" w:rsidP="00FB3774">
       <w:pPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the nature of the study means that individuals outside of the research team may need to be provided with details about the participant’s involvement in the study, this should be stated and </w:t>
+        <w:t xml:space="preserve">If the nature of the study means that individuals outside of the research team may need to be provided with details about the participant’s involvement in the study, this should be stated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00FF364A" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t xml:space="preserve">also </w:t>
+        <w:t>also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FF364A" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">included in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>consent form. Examples include (</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>but should be modified according to your study</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
@@ -6095,118 +6466,128 @@
         <w:t>omplaint?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62C4FB69" w14:textId="6BC0716C" w:rsidR="006E14D8" w:rsidRPr="00F0084B" w:rsidRDefault="00A87CE5" w:rsidP="00A87CE5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">You must include a way for the participants to contact someone if they have any complaints. </w:t>
       </w:r>
       <w:r w:rsidR="00D65068" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t xml:space="preserve">If participants wish to direct their complaint to someone within the research team, they should be directed </w:t>
+        <w:t>If participants wish to direct their complaint to someone within the research team, they should be directed to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yourself </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1411D" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(staff projects) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your supervisor </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1411D" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>(student projects</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D1411D" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00143521" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D65068" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...51 lines deleted...]
-      </w:r>
+        <w:t>If</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D65068" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t xml:space="preserve">If they wish to direct their complaint to someone independent of the research team, this should be the RGEI </w:t>
+        <w:t xml:space="preserve"> they wish to direct their complaint to someone independent of the research team, this should be the RGEI </w:t>
       </w:r>
       <w:r w:rsidR="006E14D8" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">Manager </w:t>
       </w:r>
       <w:r w:rsidR="00D65068" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>as listed below</w:t>
       </w:r>
       <w:r w:rsidR="006E14D8" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -6235,77 +6616,94 @@
         </w:rPr>
         <w:t>international studies, it may be appropriate to provide details of a local contact who participants can speak with initially. However, you must also have a plan in place for how such complaints will be forwarded back to the research team and details of this should be included in your ethics application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C38991F" w14:textId="3CDDEB3F" w:rsidR="00A87CE5" w:rsidRPr="00361915" w:rsidRDefault="00D65068" w:rsidP="00361915">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Contact details for complaints</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7414FF76" w14:textId="524E8FE3" w:rsidR="00A87CE5" w:rsidRDefault="00A87CE5" w:rsidP="00D65068">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If you have a</w:t>
       </w:r>
       <w:r w:rsidR="00D65068">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> complaint that you wish to direct to members of the research team, please contact: </w:t>
+        <w:t xml:space="preserve"> complaint that you wish to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D65068">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>direct to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D65068">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> members of the research team, please contact: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PROVIDE CONTACT DETAILS IN LARGE BOLD PRINT</w:t>
       </w:r>
       <w:r w:rsidR="00640009" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. C</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -6313,59 +6711,71 @@
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ontact details must include email and telephone numbers</w:t>
       </w:r>
       <w:r w:rsidR="00640009" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> these contact points should be professional </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00360B0E" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">or project specific </w:t>
+        <w:t>or project</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00360B0E" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specific </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">email and phone numbers </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
@@ -6455,170 +6865,195 @@
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If you wish to make a formal complaint </w:t>
       </w:r>
       <w:r w:rsidR="00D65068">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">to someone independent of the research team </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">or if you are not satisfied with the response you have gained from the researchers in the first instance then please contact </w:t>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve">or if you are not satisfied with the response you have gained from the researchers in the first </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t>instance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>T</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> then please contact </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A71FA2" w14:textId="00AAC8E4" w:rsidR="00A87CE5" w:rsidRDefault="00A87CE5" w:rsidP="00A87CE5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>he</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="79515971">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79515971">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00685985">
+      <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Research </w:t>
       </w:r>
-      <w:r w:rsidR="000F5FC7">
+      <w:r w:rsidR="08F3D597" w:rsidRPr="79515971">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ethics Manager</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00685985">
+        <w:t xml:space="preserve">Governance, </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5FC7" w:rsidRPr="79515971">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ethics </w:t>
+      </w:r>
+      <w:r w:rsidR="5E6D01B0" w:rsidRPr="79515971">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and Integrity team</w:t>
+      </w:r>
+      <w:r w:rsidRPr="79515971">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>, Research Office,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685985">
+      <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Christie Building, </w:t>
       </w:r>
-      <w:r w:rsidR="0011457D">
+      <w:r w:rsidR="0011457D" w:rsidRPr="79515971">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="00685985">
+      <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Manchester, Oxford Road, Manchester, M13 9PL, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00685985">
+      <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">by emailing: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00685985">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="79515971">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>research.complaints@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00685985">
+      <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>  or by telephoning</w:t>
       </w:r>
-      <w:r w:rsidR="00416411">
+      <w:r w:rsidR="00416411" w:rsidRPr="79515971">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00685985">
+      <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">0161 </w:t>
       </w:r>
-      <w:r w:rsidR="00FE6F80">
+      <w:r w:rsidR="00FE6F80" w:rsidRPr="79515971">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>306 8089</w:t>
       </w:r>
-      <w:r w:rsidRPr="00685985">
+      <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A756E67" w14:textId="7CFA1BB8" w:rsidR="002240A0" w:rsidRPr="00685985" w:rsidRDefault="002240A0" w:rsidP="002240A0">
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:t>f you wish to contact us</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> about your data protection rights</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:t xml:space="preserve">, please email </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00647C9B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -6715,254 +7150,302 @@
         </w:rPr>
         <w:t xml:space="preserve">If using a hard copy version of the PIS with participants, you must ensure the full URL of the ICO’s complaints procedure is listed here or a hard copy is printed and appended with the information sheet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A1B4435" w14:textId="5FA5EA90" w:rsidR="00913D7D" w:rsidRPr="00361915" w:rsidRDefault="00937021" w:rsidP="00A87CE5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contact Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077320EB" w14:textId="4DCCE686" w:rsidR="00515648" w:rsidRPr="004D2C62" w:rsidRDefault="00A87CE5" w:rsidP="004D2C62">
+    <w:p w14:paraId="7113A8B4" w14:textId="5D05E88F" w:rsidR="00BF0391" w:rsidRDefault="00A87CE5" w:rsidP="00A87CE5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00515648" w:rsidRPr="004D2C62" w:rsidSect="00692712">
+      </w:pPr>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have any queries about the study or if you are interested in taking </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>part</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then please contact the researcher(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>PROVIDE CONTACT DETAILS IN LARGE BOLD PRINT</w:t>
+      </w:r>
+      <w:r w:rsidR="00937021" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontact details must include email and </w:t>
+      </w:r>
+      <w:r w:rsidR="000F53EF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>where possible</w:t>
+      </w:r>
+      <w:r w:rsidR="00520A1A" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>telephone numbers</w:t>
+      </w:r>
+      <w:r w:rsidR="00937021" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> these contact points should be professional</w:t>
+      </w:r>
+      <w:r w:rsidR="00360B0E" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or project specific</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personal. Please ensure they are live </w:t>
+      </w:r>
+      <w:r w:rsidR="00E13C75" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contact details </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and phone numbers have voicemail that is regularly checked.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6887" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E6887" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section MUST appear last on the PIS as it will be the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002E6887" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>first place</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002E6887" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participants look to locate your contact details.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6887" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="077320EB" w14:textId="77777777" w:rsidR="00515648" w:rsidRDefault="00515648" w:rsidP="00EF26A5">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00515648" w:rsidSect="00692712">
           <w:headerReference w:type="default" r:id="rId25"/>
           <w:footerReference w:type="default" r:id="rId26"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00685985">
-[...184 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="49FD0BEE" w14:textId="21710254" w:rsidR="00EF26A5" w:rsidRPr="006D6A28" w:rsidRDefault="00EF26A5" w:rsidP="00EF26A5">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D6A28">
         <w:rPr>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix 1: Example PIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1B9A14" w14:textId="43646969" w:rsidR="00352BF6" w:rsidRDefault="00352BF6" w:rsidP="00B23332">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -7400,51 +7883,67 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D6A28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>What are the risks if I take part?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0831677C" w14:textId="040B47C5" w:rsidR="00F91CD3" w:rsidRPr="006D6A28" w:rsidRDefault="005D1A09" w:rsidP="006D4A4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D6A28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Although many people report a number of positive changes over the past 18 months, t</w:t>
+        <w:t xml:space="preserve">Although many people report </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D6A28">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> positive changes over the past 18 months, t</w:t>
       </w:r>
       <w:r w:rsidR="0015735C" w:rsidRPr="006D6A28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">he pandemic impacted everyone differently </w:t>
       </w:r>
       <w:r w:rsidR="00B5404F" w:rsidRPr="006D6A28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="006D6A28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">we recognise that </w:t>
       </w:r>
       <w:r w:rsidR="0036636A" w:rsidRPr="006D6A28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -7671,51 +8170,67 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>What happens if I don’t want to take part or change my mind?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4B6D6B" w14:textId="332C0326" w:rsidR="004F237C" w:rsidRPr="005E7E17" w:rsidRDefault="00047D75" w:rsidP="006D4A4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">It is up to you to decide whether or not to take part. If you would like to, then get in touch with </w:t>
+        <w:t xml:space="preserve">It is up to you to decide </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to take part. If you would like to, then get in touch with </w:t>
       </w:r>
       <w:r w:rsidR="008D0316">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Scarlet</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> or Norbert using the contact details at the end of this information sheet. If you do decide to take part, you will be given this information sheet to keep and will be asked to sign a consent form. If you decide to take part, you are still free to withdraw at any time </w:t>
       </w:r>
       <w:r w:rsidR="004D55CE" w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>without giving a reason and without detriment to yourself. If you would like for us to delete the data that we have collected up until that point, we will do so. This does not affect your data protection rights. If you do decide not to take part, you do not need to do anything further.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A1FBC24" w14:textId="647CA743" w:rsidR="004D55CE" w:rsidRPr="005E7E17" w:rsidRDefault="004D55CE" w:rsidP="006D6A28">
       <w:pPr>
@@ -7758,56 +8273,97 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>What information will you collect about me?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="677AD22F" w14:textId="77777777" w:rsidR="004D55CE" w:rsidRPr="005E7E17" w:rsidRDefault="004D55CE" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>In order to participate in this research project we will need to collection information that could identify you, called ‘personal identifiable information’. Specifically we will need to collect:</w:t>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participate in this research </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we will need to collection information that could identify you, called ‘personal identifiable information’. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Specifically</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we will need to collect:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A6DE85" w14:textId="31571013" w:rsidR="004D55CE" w:rsidRPr="005E7E17" w:rsidRDefault="004D55CE" w:rsidP="006D6A28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
@@ -7991,114 +8547,143 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Under what legal basis are you collecting it?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B89DFA5" w14:textId="0BD432AB" w:rsidR="00894A11" w:rsidRPr="005E7E17" w:rsidRDefault="00894A11" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>We are collecting and storing this personal identifiable information in accordance with data protection law which protects your rights. These state that we must have a legal basis (specific reason) for collecting your data. For this study, the specific reason is that it is ‘a public interest task’ and ‘a process necessary for research purposes’.</w:t>
+        <w:t xml:space="preserve">We are collecting and storing this personal identifiable information in accordance with data protection law which protects your rights. These state that we must have a legal basis (specific reason) for collecting your data. For this study, the specific reason is that it is ‘a public interest task’ and ‘a process necessary for research </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>purposes’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005E7E17">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A87235" w14:textId="77653425" w:rsidR="00894A11" w:rsidRPr="005E7E17" w:rsidRDefault="00894A11" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>What are my rights in relation to the information that you will collect about me?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="731B0192" w14:textId="08DBD3C6" w:rsidR="00894A11" w:rsidRDefault="00894A11" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:t xml:space="preserve">ou have </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t xml:space="preserve">a number of </w:t>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:t xml:space="preserve">rights </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">under data protection </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:t>law</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE236D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>regarding your personal information. For</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
-        <w:t xml:space="preserve"> example you can request a copy of the information we hold about you</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00685985">
+        <w:t>example</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00685985">
+        <w:t xml:space="preserve"> you can request a copy of the information we hold about you</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3C92">
         <w:t>including audio recordings</w:t>
       </w:r>
       <w:r w:rsidR="004171F7" w:rsidRPr="008A3C92">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E18455B" w14:textId="77777777" w:rsidR="00894A11" w:rsidRDefault="00894A11" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00685985">
         <w:t>If you would like to know more about your different rights</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or the way we use your personal information to ensure we follow the law</w:t>
@@ -8222,100 +8807,158 @@
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The study team will store your identifying information (name and contact details) securely and separately from your study data. Your </w:t>
       </w:r>
       <w:r w:rsidR="001D4C2E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">data will be marked with an ID number and not your name. The key for linking your ID number to your identity will be accessible only to the research team. </w:t>
       </w:r>
       <w:r w:rsidR="00B57F4C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Once all of the data has been analysed, we will destroy the key, anonymising your data. Your consent form (including your name and signature) will be retained separately for 5 years after the end of the study in a locked filing cabinet on </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Once </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B57F4C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B57F4C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the data has been analysed, we will destroy the key, anonymising your data. Your consent form (including your name and signature) will be retained separately for 5 years after the end of the study in a locked filing cabinet on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00134658">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">University premises. </w:t>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00134658">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> premises. </w:t>
       </w:r>
       <w:r w:rsidR="009F1BCB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">We will also ask for your permission to keep your contact details on file and </w:t>
       </w:r>
       <w:r w:rsidR="00C70C46">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">contact you about future studies that you might be interested in. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6732CEB6" w14:textId="48BFB37E" w:rsidR="00A9541F" w:rsidRDefault="00C31671" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">In order to ensure that we have an accurate record of our conversation, we need </w:t>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ensure that we have an accurate record of our conversation, we need </w:t>
       </w:r>
       <w:r w:rsidR="00F61E22">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">record it using the Zoom software. </w:t>
+        <w:t xml:space="preserve">record it </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F61E22">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>using</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F61E22">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Zoom software. </w:t>
       </w:r>
       <w:r w:rsidR="00117D20">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>This may mean that your personal data is transferred to a country outside of the European Economic Area, some of which have not yet been determined by the United Kingdom to have an adequate level of data protection. Appropriate legal mechanisms to ensure these transfers are compliant with the Data Protection Act 2018 and the UK General Data Protection Regulation are in place. The recordings will be removed from the above third party platform and stored on University of Manchester managed file storage as soon as possible following the completion of data collection.</w:t>
+        <w:t xml:space="preserve">This may mean that your personal data is transferred to a country outside of the European Economic Area, some of which have not yet been determined by the United Kingdom to have an adequate level of data protection. Appropriate legal mechanisms to ensure these transfers are compliant with the Data Protection Act 2018 and the UK General Data Protection Regulation are in place. The recordings will be removed from the above </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00117D20">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>third party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00117D20">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> platform and stored on University of Manchester managed file storage as soon as possible following the completion of data collection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1985EDBA" w14:textId="266DFC06" w:rsidR="005C01AC" w:rsidRDefault="00F61E22" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="00BA4424">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>e recording</w:t>
@@ -8417,64 +9060,86 @@
         </w:rPr>
         <w:t xml:space="preserve">ith your consent, we would like to be able to share your </w:t>
       </w:r>
       <w:r w:rsidR="00E77C44">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">anonymised </w:t>
       </w:r>
       <w:r w:rsidR="00134658">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">data with other </w:t>
       </w:r>
       <w:r w:rsidR="00AF78D6">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Manchester </w:t>
       </w:r>
       <w:r w:rsidR="00134658">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">researchers who are doing studies similar to ours. </w:t>
+        <w:t xml:space="preserve">researchers who are doing studies </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00134658">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00134658">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ours. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="440B8AD5" w14:textId="7E069422" w:rsidR="00AF78D6" w:rsidRDefault="00AF78D6" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="004B00F3">
-        <w:t>At the end of the project we</w:t>
+        <w:t xml:space="preserve">At the end of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004B00F3">
+        <w:t>project</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004B00F3">
+        <w:t xml:space="preserve"> we</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> would like to</w:t>
       </w:r>
       <w:r w:rsidRPr="004B00F3">
         <w:t xml:space="preserve"> deposit a fully anonymised dataset in a</w:t>
       </w:r>
       <w:r>
         <w:t>n open</w:t>
       </w:r>
       <w:r w:rsidRPr="004B00F3">
         <w:t xml:space="preserve"> data repository</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> where it will be permanently stored</w:t>
       </w:r>
       <w:r w:rsidRPr="004B00F3">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">We will use </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Figshare</w:t>
@@ -8498,51 +9163,59 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Will the outcomes be published?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF51CA5" w14:textId="6A531DDA" w:rsidR="00EC72BA" w:rsidRDefault="00EC72BA" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
-        <w:t>The outcomes will be reported at scientific conferences and in peer-reviewed journals but you won’t be identifiable in any of these.</w:t>
+        <w:t xml:space="preserve">The outcomes will be reported at scientific conferences and in peer-reviewed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>journals</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> but you won’t be identifiable in any of these.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="394C6D58" w14:textId="1E10061E" w:rsidR="00AF78D6" w:rsidRPr="005E7E17" w:rsidRDefault="001F3155" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -8550,51 +9223,65 @@
         <w:t>Potential Disclosures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E63B28" w14:textId="0C5D9AC1" w:rsidR="001F3155" w:rsidRDefault="001F3155" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">If during our conversation you reveal any information which </w:t>
       </w:r>
       <w:r w:rsidR="006C0C83">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">means you may be at risk of harming yourself or others, we will be required to break confidentiality in order to </w:t>
+        <w:t xml:space="preserve">means you may be at risk of harming yourself or others, we will be required to break confidentiality </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006C0C83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006C0C83">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004055B9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">put you in touch with the correct support. </w:t>
       </w:r>
       <w:r w:rsidR="00007879">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">This may involve signposting you to relevant support services, calling a family member or friend or calling emergency services. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10F54AF2" w14:textId="77777777" w:rsidR="001F3155" w:rsidRPr="004239AE" w:rsidRDefault="001F3155" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="004239AE">
         <w:rPr>
@@ -8665,68 +9352,90 @@
     </w:p>
     <w:p w14:paraId="5406EDCB" w14:textId="42688F08" w:rsidR="00710787" w:rsidRDefault="00710787" w:rsidP="001872A9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>If you have a complaint that you wish to direct to members of the research team, please contact</w:t>
       </w:r>
       <w:r w:rsidR="00C03EFF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scarlet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Norbert (</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E21A05">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">lifeafterCOVID@manchester.ac.uk ). </w:t>
+        <w:t>lifeafterCOVID@manchester.ac.uk )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E21A05">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58557B64" w14:textId="621BD114" w:rsidR="00E21A05" w:rsidRDefault="00E21A05" w:rsidP="001872A9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>If you wish to make a formal complaint to someone independent of the research team or if you are not satisfied with the response you have gained from the researcher in the first instance then please contact:</w:t>
+        <w:t xml:space="preserve">If you wish to make a formal complaint to someone independent of the research team or if you are not satisfied with the response you have gained from the researcher in the first </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>instance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then please contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B9FBC1C" w14:textId="77777777" w:rsidR="00E21A05" w:rsidRDefault="00E21A05" w:rsidP="00E21A05">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>he</w:t>
       </w:r>
@@ -8978,305 +9687,300 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Scarlet O</w:t>
       </w:r>
       <w:r w:rsidR="00C70AC3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>/Norbert Minion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B530B95" w14:textId="4F9D3D56" w:rsidR="00C70AC3" w:rsidRDefault="00AB3238" w:rsidP="00894A11">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Email:lifeafterCOVID@manchester.ac.uk</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="78D3C50C" w14:textId="7122F36C" w:rsidR="00AB3238" w:rsidRPr="005E7E17" w:rsidRDefault="00AB3238" w:rsidP="00894A11">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Phone: 0161-275-1111</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="150AEEA0" w14:textId="77777777" w:rsidR="00C36CCC" w:rsidRPr="0091208F" w:rsidRDefault="00C36CCC" w:rsidP="00B23332">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C36CCC" w:rsidRPr="0091208F" w:rsidSect="00692712">
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23FBE1FF" w14:textId="77777777" w:rsidR="00BD36BE" w:rsidRDefault="00BD36BE">
+    <w:p w14:paraId="3E960E22" w14:textId="77777777" w:rsidR="00107F42" w:rsidRDefault="00107F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23183396" w14:textId="77777777" w:rsidR="00BD36BE" w:rsidRDefault="00BD36BE">
+    <w:p w14:paraId="76814A6E" w14:textId="77777777" w:rsidR="00107F42" w:rsidRDefault="00107F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="28A49BE3" w14:textId="77777777" w:rsidR="00BD36BE" w:rsidRDefault="00BD36BE">
+    <w:p w14:paraId="08BB356D" w14:textId="77777777" w:rsidR="00107F42" w:rsidRDefault="00107F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Open Sans">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="FrutigerLight">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D74858F" w14:textId="00DFF39F" w:rsidR="00096B5E" w:rsidRDefault="005950BC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00416411">
       <w:t xml:space="preserve">Version X; Date </w:t>
     </w:r>
     <w:r w:rsidR="00E22DFC" w:rsidRPr="00416411">
       <w:t>dd/mm/</w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00E22DFC" w:rsidRPr="00416411">
       <w:t>yyyy</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="006E14D8">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="006E14D8" w:rsidRPr="00F0084B">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7030A0"/>
       </w:rPr>
       <w:t>ADD YOUR OWN VERSION NUMBER AND DATE</w:t>
     </w:r>
     <w:r w:rsidR="00A87CE5">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00A87CE5">
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38E44E07" w14:textId="695A1653" w:rsidR="00515648" w:rsidRDefault="00515648">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00416411">
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00416411">
       <w:t xml:space="preserve">; Date </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">26/08/2021 </w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00515648">
       <w:t>Ethics Ref: 2021-12345-67890</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49A6528B" w14:textId="77777777" w:rsidR="00BD36BE" w:rsidRDefault="00BD36BE">
+    <w:p w14:paraId="59DCA909" w14:textId="77777777" w:rsidR="00107F42" w:rsidRDefault="00107F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="408CC0F6" w14:textId="77777777" w:rsidR="00BD36BE" w:rsidRDefault="00BD36BE">
+    <w:p w14:paraId="17FC856B" w14:textId="77777777" w:rsidR="00107F42" w:rsidRDefault="00107F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="337D35DA" w14:textId="77777777" w:rsidR="00BD36BE" w:rsidRDefault="00BD36BE">
+    <w:p w14:paraId="368BF0A5" w14:textId="77777777" w:rsidR="00107F42" w:rsidRDefault="00107F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4970A70E" w14:textId="5BCFDB5F" w:rsidR="006735AA" w:rsidRDefault="006735AA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="006735AA">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006735AA">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> If you include this section you must also include the corresponding consent point regarding the breaking of confidentiality in your consent form/script.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
@@ -9285,64 +9989,64 @@
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006735AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>This paragraph should only be included in the PIS if there is a realistic risk that this could apply to the specific project and data collected. Effective, complete de-identification shortly after information has been collected will normally mean that court ordered disclosure should not be considered a risk to a promised of confidentiality. The only two reported cases where have ordered disclosure of confidential research information have both concerned stored extensive interviews collected from persons potentially involved in terrorist murders or attempted murders during the Troubles in Northern Ireland.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7F32745D" w14:textId="77777777" w:rsidR="00096B5E" w:rsidRDefault="00A87CE5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07224E66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A2206DA"/>
     <w:lvl w:ilvl="0" w:tplc="0809000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11158,53 +11862,53 @@
   <w:num w:numId="10" w16cid:durableId="383260797">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1467504506">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="488593341">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="891843980">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1858226316">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="767114857">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="333186034">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -11218,275 +11922,278 @@
     <w:rsid w:val="00043A6E"/>
     <w:rsid w:val="00043F97"/>
     <w:rsid w:val="00044380"/>
     <w:rsid w:val="000474A7"/>
     <w:rsid w:val="00047D75"/>
     <w:rsid w:val="000509F3"/>
     <w:rsid w:val="00050BF0"/>
     <w:rsid w:val="0006013F"/>
     <w:rsid w:val="0007253B"/>
     <w:rsid w:val="0007299A"/>
     <w:rsid w:val="00090F28"/>
     <w:rsid w:val="00091509"/>
     <w:rsid w:val="00096B5E"/>
     <w:rsid w:val="00097AF6"/>
     <w:rsid w:val="000A609B"/>
     <w:rsid w:val="000B0C18"/>
     <w:rsid w:val="000D4495"/>
     <w:rsid w:val="000E22B0"/>
     <w:rsid w:val="000F1FB6"/>
     <w:rsid w:val="000F2E98"/>
     <w:rsid w:val="000F3DF4"/>
     <w:rsid w:val="000F53EF"/>
     <w:rsid w:val="000F5FC7"/>
     <w:rsid w:val="0010117F"/>
     <w:rsid w:val="00104762"/>
+    <w:rsid w:val="00107F42"/>
     <w:rsid w:val="0011457D"/>
     <w:rsid w:val="00117D20"/>
     <w:rsid w:val="00132148"/>
     <w:rsid w:val="00134658"/>
     <w:rsid w:val="0013780A"/>
     <w:rsid w:val="00143521"/>
     <w:rsid w:val="00153FB4"/>
     <w:rsid w:val="00156663"/>
     <w:rsid w:val="0015735C"/>
     <w:rsid w:val="00161873"/>
     <w:rsid w:val="001627DD"/>
     <w:rsid w:val="00186138"/>
     <w:rsid w:val="0018661F"/>
     <w:rsid w:val="001872A9"/>
     <w:rsid w:val="001A1A5F"/>
     <w:rsid w:val="001A1A6A"/>
     <w:rsid w:val="001A6169"/>
     <w:rsid w:val="001B1B75"/>
     <w:rsid w:val="001C4DEF"/>
     <w:rsid w:val="001D1A67"/>
     <w:rsid w:val="001D2A89"/>
     <w:rsid w:val="001D4C2E"/>
     <w:rsid w:val="001E5471"/>
     <w:rsid w:val="001F3155"/>
     <w:rsid w:val="002207CE"/>
     <w:rsid w:val="002240A0"/>
     <w:rsid w:val="00230A3D"/>
     <w:rsid w:val="0023633B"/>
     <w:rsid w:val="002406D5"/>
     <w:rsid w:val="00245EF6"/>
     <w:rsid w:val="002500F5"/>
+    <w:rsid w:val="002522D5"/>
     <w:rsid w:val="0025714B"/>
     <w:rsid w:val="0028450F"/>
     <w:rsid w:val="00296507"/>
     <w:rsid w:val="00297289"/>
     <w:rsid w:val="002C2410"/>
     <w:rsid w:val="002D68F7"/>
     <w:rsid w:val="002E4D71"/>
     <w:rsid w:val="002E6887"/>
     <w:rsid w:val="002F2118"/>
     <w:rsid w:val="002F5E28"/>
     <w:rsid w:val="00303A78"/>
     <w:rsid w:val="00305FD4"/>
     <w:rsid w:val="00316514"/>
     <w:rsid w:val="00320F2D"/>
     <w:rsid w:val="003315DC"/>
     <w:rsid w:val="00336D66"/>
     <w:rsid w:val="00352BF6"/>
     <w:rsid w:val="00357C36"/>
     <w:rsid w:val="00360B0E"/>
     <w:rsid w:val="00361915"/>
     <w:rsid w:val="0036636A"/>
     <w:rsid w:val="003722F6"/>
     <w:rsid w:val="0037262F"/>
     <w:rsid w:val="00381586"/>
+    <w:rsid w:val="003C6296"/>
     <w:rsid w:val="003D4FFF"/>
     <w:rsid w:val="003E1956"/>
     <w:rsid w:val="003E789B"/>
+    <w:rsid w:val="003F601F"/>
     <w:rsid w:val="003F69D4"/>
     <w:rsid w:val="004055B9"/>
     <w:rsid w:val="00416411"/>
     <w:rsid w:val="004171F7"/>
     <w:rsid w:val="00421362"/>
     <w:rsid w:val="004239AE"/>
     <w:rsid w:val="00425535"/>
     <w:rsid w:val="0043318C"/>
     <w:rsid w:val="004368B8"/>
     <w:rsid w:val="00453D90"/>
     <w:rsid w:val="00454DA1"/>
     <w:rsid w:val="004658E2"/>
     <w:rsid w:val="00496BD2"/>
     <w:rsid w:val="004A350F"/>
     <w:rsid w:val="004B2799"/>
     <w:rsid w:val="004B5B65"/>
-    <w:rsid w:val="004D2C62"/>
     <w:rsid w:val="004D55CE"/>
     <w:rsid w:val="004E0453"/>
     <w:rsid w:val="004E1B4C"/>
     <w:rsid w:val="004E6B9E"/>
     <w:rsid w:val="004F237C"/>
     <w:rsid w:val="00515648"/>
     <w:rsid w:val="00515B96"/>
     <w:rsid w:val="00516A07"/>
     <w:rsid w:val="00520A1A"/>
     <w:rsid w:val="0052499A"/>
     <w:rsid w:val="00530176"/>
     <w:rsid w:val="005331A6"/>
     <w:rsid w:val="00574FE0"/>
     <w:rsid w:val="005864CD"/>
     <w:rsid w:val="0059186F"/>
     <w:rsid w:val="00591E63"/>
     <w:rsid w:val="005932B9"/>
     <w:rsid w:val="005950BC"/>
     <w:rsid w:val="005A525A"/>
     <w:rsid w:val="005B50C8"/>
     <w:rsid w:val="005C01AC"/>
     <w:rsid w:val="005D1A09"/>
     <w:rsid w:val="005D2C86"/>
     <w:rsid w:val="005E4D99"/>
     <w:rsid w:val="005E7E17"/>
     <w:rsid w:val="005F068C"/>
     <w:rsid w:val="00605952"/>
     <w:rsid w:val="00616E40"/>
     <w:rsid w:val="006209E6"/>
     <w:rsid w:val="00622FB9"/>
     <w:rsid w:val="0062527A"/>
     <w:rsid w:val="00633BE0"/>
     <w:rsid w:val="00637A05"/>
     <w:rsid w:val="00640009"/>
     <w:rsid w:val="0064188E"/>
-    <w:rsid w:val="00643354"/>
     <w:rsid w:val="00643696"/>
     <w:rsid w:val="00670633"/>
     <w:rsid w:val="006735AA"/>
     <w:rsid w:val="00676968"/>
     <w:rsid w:val="006857D7"/>
     <w:rsid w:val="00686D4B"/>
-    <w:rsid w:val="00687EC9"/>
-    <w:rsid w:val="00687EE9"/>
     <w:rsid w:val="006A2645"/>
     <w:rsid w:val="006A45AE"/>
     <w:rsid w:val="006A49C6"/>
     <w:rsid w:val="006C0C83"/>
     <w:rsid w:val="006D4A4C"/>
     <w:rsid w:val="006D6A28"/>
     <w:rsid w:val="006E14D8"/>
     <w:rsid w:val="006F3C12"/>
     <w:rsid w:val="00702B39"/>
     <w:rsid w:val="00704070"/>
-    <w:rsid w:val="007047A9"/>
     <w:rsid w:val="00710787"/>
     <w:rsid w:val="00711104"/>
     <w:rsid w:val="00741BF8"/>
     <w:rsid w:val="00741DAB"/>
     <w:rsid w:val="0075306C"/>
     <w:rsid w:val="00753735"/>
     <w:rsid w:val="0075397A"/>
     <w:rsid w:val="00763074"/>
     <w:rsid w:val="00774D3C"/>
+    <w:rsid w:val="00776A91"/>
     <w:rsid w:val="00777357"/>
     <w:rsid w:val="00793598"/>
     <w:rsid w:val="007A65A8"/>
     <w:rsid w:val="007B3EFA"/>
     <w:rsid w:val="007B478E"/>
     <w:rsid w:val="007C153D"/>
     <w:rsid w:val="007C66E6"/>
     <w:rsid w:val="007E46F3"/>
     <w:rsid w:val="007F590B"/>
     <w:rsid w:val="007F62F7"/>
     <w:rsid w:val="00804CC9"/>
+    <w:rsid w:val="00805000"/>
     <w:rsid w:val="008072FF"/>
     <w:rsid w:val="00823526"/>
+    <w:rsid w:val="00841D29"/>
     <w:rsid w:val="00855E3B"/>
     <w:rsid w:val="00856094"/>
     <w:rsid w:val="00857669"/>
     <w:rsid w:val="008606A8"/>
     <w:rsid w:val="008665B6"/>
+    <w:rsid w:val="008702B7"/>
     <w:rsid w:val="008809B0"/>
     <w:rsid w:val="008826FB"/>
     <w:rsid w:val="00884B97"/>
     <w:rsid w:val="008872C4"/>
     <w:rsid w:val="00887FC0"/>
     <w:rsid w:val="00892542"/>
     <w:rsid w:val="00894A11"/>
     <w:rsid w:val="0089514F"/>
     <w:rsid w:val="00897144"/>
     <w:rsid w:val="008A3C92"/>
     <w:rsid w:val="008B58BC"/>
     <w:rsid w:val="008B638D"/>
     <w:rsid w:val="008C02CE"/>
     <w:rsid w:val="008C0D72"/>
     <w:rsid w:val="008C241C"/>
     <w:rsid w:val="008C7676"/>
     <w:rsid w:val="008D0316"/>
     <w:rsid w:val="008D1B0B"/>
     <w:rsid w:val="008D4C58"/>
     <w:rsid w:val="008E2F79"/>
     <w:rsid w:val="008F66C5"/>
     <w:rsid w:val="00910CB7"/>
     <w:rsid w:val="0091208F"/>
     <w:rsid w:val="00913D7D"/>
     <w:rsid w:val="00937021"/>
     <w:rsid w:val="00953605"/>
     <w:rsid w:val="00957A3B"/>
     <w:rsid w:val="00962B0B"/>
-    <w:rsid w:val="00976A80"/>
     <w:rsid w:val="00982EA7"/>
     <w:rsid w:val="009840FF"/>
+    <w:rsid w:val="00986EB0"/>
     <w:rsid w:val="00993185"/>
     <w:rsid w:val="009A095B"/>
     <w:rsid w:val="009A3D9B"/>
     <w:rsid w:val="009A688C"/>
     <w:rsid w:val="009B6071"/>
     <w:rsid w:val="009B7B49"/>
     <w:rsid w:val="009C0564"/>
     <w:rsid w:val="009E02C1"/>
     <w:rsid w:val="009E4252"/>
     <w:rsid w:val="009E73E5"/>
     <w:rsid w:val="009F1BCB"/>
     <w:rsid w:val="009F3CD7"/>
     <w:rsid w:val="00A033FB"/>
     <w:rsid w:val="00A049C6"/>
     <w:rsid w:val="00A10D74"/>
     <w:rsid w:val="00A160BF"/>
     <w:rsid w:val="00A217A4"/>
     <w:rsid w:val="00A21B22"/>
     <w:rsid w:val="00A33B42"/>
     <w:rsid w:val="00A37D4B"/>
     <w:rsid w:val="00A41542"/>
     <w:rsid w:val="00A460D1"/>
     <w:rsid w:val="00A64D42"/>
     <w:rsid w:val="00A81C2B"/>
     <w:rsid w:val="00A87CE5"/>
     <w:rsid w:val="00A93FF5"/>
     <w:rsid w:val="00A9541F"/>
     <w:rsid w:val="00AB3238"/>
     <w:rsid w:val="00AB4B79"/>
     <w:rsid w:val="00AC00AB"/>
     <w:rsid w:val="00AD0B11"/>
+    <w:rsid w:val="00AD478F"/>
     <w:rsid w:val="00AD4A60"/>
     <w:rsid w:val="00AE22E6"/>
     <w:rsid w:val="00AF78D6"/>
     <w:rsid w:val="00B008B2"/>
     <w:rsid w:val="00B030CB"/>
-    <w:rsid w:val="00B04565"/>
     <w:rsid w:val="00B20548"/>
     <w:rsid w:val="00B23332"/>
     <w:rsid w:val="00B261C6"/>
     <w:rsid w:val="00B5404F"/>
     <w:rsid w:val="00B57F4C"/>
     <w:rsid w:val="00B607F2"/>
     <w:rsid w:val="00B6252E"/>
     <w:rsid w:val="00B66459"/>
     <w:rsid w:val="00B86CE5"/>
     <w:rsid w:val="00BA4424"/>
     <w:rsid w:val="00BB262B"/>
     <w:rsid w:val="00BB3504"/>
     <w:rsid w:val="00BC315F"/>
     <w:rsid w:val="00BD36BE"/>
     <w:rsid w:val="00BD4125"/>
     <w:rsid w:val="00BE5C1F"/>
     <w:rsid w:val="00BE61A2"/>
     <w:rsid w:val="00BF0391"/>
     <w:rsid w:val="00C02031"/>
     <w:rsid w:val="00C02957"/>
     <w:rsid w:val="00C02DAA"/>
     <w:rsid w:val="00C03EFF"/>
     <w:rsid w:val="00C13288"/>
     <w:rsid w:val="00C160F2"/>
     <w:rsid w:val="00C174CB"/>
@@ -11540,100 +12247,114 @@
     <w:rsid w:val="00E37348"/>
     <w:rsid w:val="00E41718"/>
     <w:rsid w:val="00E453BF"/>
     <w:rsid w:val="00E55180"/>
     <w:rsid w:val="00E74512"/>
     <w:rsid w:val="00E77190"/>
     <w:rsid w:val="00E77400"/>
     <w:rsid w:val="00E77C44"/>
     <w:rsid w:val="00E9103F"/>
     <w:rsid w:val="00E93B9E"/>
     <w:rsid w:val="00E95633"/>
     <w:rsid w:val="00EA0FA3"/>
     <w:rsid w:val="00EA6B24"/>
     <w:rsid w:val="00EA7793"/>
     <w:rsid w:val="00EB3479"/>
     <w:rsid w:val="00EB40B9"/>
     <w:rsid w:val="00EB6FC9"/>
     <w:rsid w:val="00EC72BA"/>
     <w:rsid w:val="00EE201A"/>
     <w:rsid w:val="00EF26A5"/>
     <w:rsid w:val="00EF3FF4"/>
     <w:rsid w:val="00F0084B"/>
     <w:rsid w:val="00F01E4D"/>
     <w:rsid w:val="00F02156"/>
     <w:rsid w:val="00F02C5F"/>
+    <w:rsid w:val="00F347F5"/>
     <w:rsid w:val="00F53FEB"/>
     <w:rsid w:val="00F55756"/>
     <w:rsid w:val="00F61E22"/>
     <w:rsid w:val="00F8424E"/>
     <w:rsid w:val="00F8457C"/>
     <w:rsid w:val="00F874DF"/>
     <w:rsid w:val="00F91CD3"/>
     <w:rsid w:val="00F938EF"/>
     <w:rsid w:val="00FA6A3F"/>
+    <w:rsid w:val="00FB1D69"/>
     <w:rsid w:val="00FB3774"/>
     <w:rsid w:val="00FB45F2"/>
     <w:rsid w:val="00FB7E1F"/>
     <w:rsid w:val="00FC06A1"/>
     <w:rsid w:val="00FD1557"/>
     <w:rsid w:val="00FE6C49"/>
     <w:rsid w:val="00FE6F80"/>
     <w:rsid w:val="00FF364A"/>
     <w:rsid w:val="00FF54D1"/>
     <w:rsid w:val="00FF7F7E"/>
+    <w:rsid w:val="08F3D597"/>
+    <w:rsid w:val="14E2F170"/>
+    <w:rsid w:val="1D869074"/>
+    <w:rsid w:val="28E223F5"/>
+    <w:rsid w:val="36D167FF"/>
+    <w:rsid w:val="3ED1C26C"/>
+    <w:rsid w:val="44495FC1"/>
+    <w:rsid w:val="5E6D01B0"/>
+    <w:rsid w:val="6BEF699B"/>
+    <w:rsid w:val="7547DFBE"/>
+    <w:rsid w:val="79515971"/>
+    <w:rsid w:val="7FBA87BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6C010C4F"/>
   <w15:docId w15:val="{53602C41-0EF5-4BD6-9B31-031506934F83}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12894,55 +13615,67 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F8424E"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F8424E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB1D69"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="55014773">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="301540658">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13076,51 +13809,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2059817670">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:information.governance@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hra.nhs.uk/planning-and-improving-research/policies-standards-legislation/uk-policy-framework-health-social-care-research/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=29041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=42704" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=24616" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=48888" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=29041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/concerns" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:research.complaints@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=38446" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=38446%20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:research.complaints@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/concerns" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:information.governance@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hra.nhs.uk/planning-and-improving-research/policies-standards-legislation/uk-policy-framework-health-social-care-research/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/:u:/r/sites/UoM-FBMH-RGT-HRA/SitePages/Application-Prep-Guidance.aspx?csf=1&amp;web=1&amp;e=1EHKtI" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=42704" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=24616" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=48888" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/:u:/r/sites/UoM-FBMH-RGT-HRA/SitePages/Application-Prep-Guidance.aspx?csf=1&amp;web=1&amp;e=1EHKtI" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/concerns" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:research.complaints@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=38446" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=38446%20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:research.complaints@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/concerns" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13381,71 +14114,92 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D1FE417A7F31B248966EF3BA947A5CAA" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ff9bb726b26fe36749bd1ab66f0f7390">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d9b001e5-9702-4da1-8294-a0209d26d545" xmlns:ns3="9f82b4a4-79e2-4023-8e0e-141192a79318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ab61099d14fb1ddf44216755d2593050" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="9f82b4a4-79e2-4023-8e0e-141192a79318" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d9b001e5-9702-4da1-8294-a0209d26d545">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D1FE417A7F31B248966EF3BA947A5CAA" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ea2df482ba35a345657725e444f02c4e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d9b001e5-9702-4da1-8294-a0209d26d545" xmlns:ns3="9f82b4a4-79e2-4023-8e0e-141192a79318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8703546e18d6bc689a8182246977dc19" ns2:_="" ns3:_="">
     <xsd:import namespace="d9b001e5-9702-4da1-8294-a0209d26d545"/>
     <xsd:import namespace="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d9b001e5-9702-4da1-8294-a0209d26d545" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
@@ -13454,50 +14208,55 @@
     <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9f82b4a4-79e2-4023-8e0e-141192a79318" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{56fe9443-933c-4c1b-aa75-fa5101a5cb6b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9f82b4a4-79e2-4023-8e0e-141192a79318">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -13597,159 +14356,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB8E0BEF-73F3-4DE9-8FD5-A687A87494FA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
+    <ds:schemaRef ds:uri="d9b001e5-9702-4da1-8294-a0209d26d545"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAAECEEF-428D-434F-98B8-A035DC6FD6F4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD5781D7-C1A1-422C-8EEB-BF9884770CFA}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F846CF7-D34D-4E0F-9B50-0BA138725B13}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d9b001e5-9702-4da1-8294-a0209d26d545"/>
     <ds:schemaRef ds:uri="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6882F187-3AB5-43B7-AF7D-C469D2A09D42}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>4571</Words>
-  <Characters>26061</Characters>
+  <Words>5000</Words>
+  <Characters>24954</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>217</Lines>
-  <Paragraphs>61</Paragraphs>
+  <Lines>402</Lines>
+  <Paragraphs>209</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30571</CharactersWithSpaces>
+  <CharactersWithSpaces>29745</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Genevieve Pridham</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D1FE417A7F31B248966EF3BA947A5CAA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>