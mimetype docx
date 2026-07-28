--- v1 (2026-06-12)
+++ v2 (2026-07-28)
@@ -89,123 +89,115 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6934200" cy="4991100"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4758A958" w14:textId="0997FAD8" w:rsidR="00A460D1" w:rsidRPr="009E4252" w:rsidRDefault="00A460D1" w:rsidP="009E4252">
+                          <w:p w14:paraId="4758A958" w14:textId="029A0F77" w:rsidR="00A460D1" w:rsidRPr="009E4252" w:rsidRDefault="00A460D1" w:rsidP="009E4252">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009E4252">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>UoM Template for Research Participant Information Sheets</w:t>
                             </w:r>
                             <w:r w:rsidR="009E4252">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> V</w:t>
                             </w:r>
                             <w:r w:rsidR="006D6A28">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>9</w:t>
                             </w:r>
                             <w:r w:rsidR="0007299A">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidR="003F601F">
+                            <w:r w:rsidR="00562B9D">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
-                              <w:t>4</w:t>
+                              <w:t>5</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4B107B21" w14:textId="0AFA3D1E" w:rsidR="00A10D74" w:rsidRDefault="0028450F" w:rsidP="00EE201A">
                             <w:pPr>
                               <w:jc w:val="both"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00993185">
                               <w:t>This is a template Participant Information Sheet which includes all essential information that you are obliged to provide to participants</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00993185">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:r w:rsidR="00993185">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00993185" w:rsidRPr="00993185">
-                              <w:t>It is recommended that you use the same section and sub-headings for your sheet(s</w:t>
-[...7 lines deleted...]
-                              <w:t xml:space="preserve"> but you may add sections and change the order as appropriate for your study.</w:t>
+                              <w:t>It is recommended that you use the same section and sub-headings for your sheet(s) but you may add sections and change the order as appropriate for your study.</w:t>
                             </w:r>
                             <w:r w:rsidR="00EE201A" w:rsidRPr="00993185">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0CE75AEF" w14:textId="20D4BAA1" w:rsidR="0028450F" w:rsidRPr="00993185" w:rsidRDefault="0028450F" w:rsidP="00EE201A">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00993185">
                               <w:rPr>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:t>Important note:</w:t>
@@ -290,71 +282,51 @@
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve">We have provided guidance notes in </w:t>
                             </w:r>
                             <w:r w:rsidR="00DF5AA1" w:rsidRPr="00DF5AA1">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="7030A0"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:t>purple</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00993185">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> for you to </w:t>
-[...19 lines deleted...]
-                              <w:t xml:space="preserve"> please ensure you </w:t>
+                              <w:t xml:space="preserve"> for you to consider, please ensure you </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00416411">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:t>replace these</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00993185">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> with your own text or delete sections if not appropriate to your project (e.g. DBS checks). In all </w:t>
                             </w:r>
                             <w:r w:rsidR="0059186F">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:lang w:eastAsia="en-GB"/>
@@ -527,92 +499,60 @@
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00FD1557">
                               <w:t>for general</w:t>
                             </w:r>
                             <w:r w:rsidR="00774D3C">
                               <w:t xml:space="preserve"> studies</w:t>
                             </w:r>
                             <w:r>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="69A069E7" w14:textId="0C9790B4" w:rsidR="00841D29" w:rsidRPr="00FD1557" w:rsidRDefault="00841D29" w:rsidP="00676968">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00841D29">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
-                              <w:t xml:space="preserve">If your study involves the NHS and you are submitting for HRA </w:t>
-[...15 lines deleted...]
-                              <w:t xml:space="preserve"> then please use the NHS specific PIS templates available at: </w:t>
+                              <w:t xml:space="preserve">If your study involves the NHS and you are submitting for HRA approval then please use the NHS specific PIS templates available at: </w:t>
                             </w:r>
                             <w:hyperlink r:id="rId11" w:history="1">
                               <w:r w:rsidRPr="002522D5">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:b/>
                                   <w:bCs/>
                                 </w:rPr>
-                                <w:t>Application Preparation &amp; Guidan</w:t>
-[...15 lines deleted...]
-                                <w:t>e</w:t>
+                                <w:t>Application Preparation &amp; Guidance</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="00841D29">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> and </w:t>
                             </w:r>
                             <w:r w:rsidRPr="002522D5">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                               </w:rPr>
                               <w:t>not</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00841D29">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> this template.</w:t>
                             </w:r>
@@ -705,123 +645,115 @@
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="6D4F47DA" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-45.5pt;margin-top:30pt;width:546pt;height:393pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeielgZwIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtr2zAUfh/sPwi9L46zrFtMnBJSOgah&#10;DW1HnxVZik1lHU1SYme/fkfypaUrbIy9CB2d+3e+o+VlWytyEtZVoHOaTqaUCM2hqPQhp98frj98&#10;ocR5pgumQIucnoWjl6v375aNycQMSlCFsASDaJc1Jqel9yZLEsdLUTM3ASM0KiXYmnkU7SEpLGsw&#10;eq2S2XR6kTRgC2OBC+fw9apT0lWML6Xg/lZKJzxROcXafDxtPPfhTFZLlh0sM2XF+zLYP1RRs0pj&#10;0jHUFfOMHG31W6i64hYcSD/hUCcgZcVF7AG7SaevurkvmRGxFwTHmREm9//C8pvTvdnZULozW+BP&#10;jmjYlEwfxNoZhA+HGkBKGuOy0TgIrndrpa2DO/ZC2gjseQRWtJ5wfLxYfJzjtCjhqJsvFmmKQojK&#10;ssHdWOe/CqhJuOTUwlEXd5g/ospOW+c7+8GuL6mrItbjz0qEQpS+E5JUBeZNo3ckk9goS04MacA4&#10;F9pf9PmjdXCTlVKj4+zPjr19cBWRaKPzX2QdPWJm0H50risN9q3sxVM3CKy0sx8Q6PoOEPh23yJK&#10;4bqH4ryzxELHeGf4dYXAbpnzO2aR4jgMXFt/i4dU0OQU+hslJdifb70He2QeailpcGVy6n4cmRWU&#10;qG8aOblI5/OwY1GYf/o8Q8G+1OxfavSx3gCOI8UPwvB4DfZeDVdpoX7E7V6HrKhimmPunHJvB2Hj&#10;u1XG/4GL9Tqa4V4Z5rf63vCBAIEzD+0js6Znl0di3sCwXix7xa/ONoxGw/roQVaRfM+49tDjTkYO&#10;9/9HWPqXcrR6/uVWvwAAAP//AwBQSwMEFAAGAAgAAAAhAK1kpYjiAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLw0AQhe+C/2EZwUtpdysS2jSbItIeBFEalV432WkSzM7G3W0a/72bUz0NM+/x&#10;5nvZdjQdG9D51pKE5UIAQ6qsbqmW8Pmxn6+A+aBIq84SSvhFD9v89iZTqbYXOuBQhJrFEPKpktCE&#10;0Kec+6pBo/zC9khRO1lnVIirq7l26hLDTccfhEi4US3FD43q8bnB6rs4Gwkv9c/ha9iLsljvdjP3&#10;djzN8PVdyvu78WkDLOAYrmaY8CM65JGptGfSnnUS5utl7BIkJCLOySDEdCklrB4TATzP+P8O+R8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3onpYGcCAAAtBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArWSliOIAAAALAQAADwAAAAAAAAAAAAAA&#10;AADBBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" fillcolor="#fbcaa2 [1625]" strokecolor="#f68c36 [3049]">
                 <v:fill color2="#fdefe3 [505]" rotate="t" angle="180" colors="0 #ffbe86;22938f #ffd0aa;1 #ffebdb" focus="100%" type="gradient"/>
                 <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
                 <v:path arrowok="t"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4758A958" w14:textId="0997FAD8" w:rsidR="00A460D1" w:rsidRPr="009E4252" w:rsidRDefault="00A460D1" w:rsidP="009E4252">
+                    <w:p w14:paraId="4758A958" w14:textId="029A0F77" w:rsidR="00A460D1" w:rsidRPr="009E4252" w:rsidRDefault="00A460D1" w:rsidP="009E4252">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009E4252">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>UoM Template for Research Participant Information Sheets</w:t>
                       </w:r>
                       <w:r w:rsidR="009E4252">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> V</w:t>
                       </w:r>
                       <w:r w:rsidR="006D6A28">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>9</w:t>
                       </w:r>
                       <w:r w:rsidR="0007299A">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
-                      <w:r w:rsidR="003F601F">
+                      <w:r w:rsidR="00562B9D">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                         </w:rPr>
-                        <w:t>4</w:t>
+                        <w:t>5</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4B107B21" w14:textId="0AFA3D1E" w:rsidR="00A10D74" w:rsidRDefault="0028450F" w:rsidP="00EE201A">
                       <w:pPr>
                         <w:jc w:val="both"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00993185">
                         <w:t>This is a template Participant Information Sheet which includes all essential information that you are obliged to provide to participants</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00993185">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidR="00993185">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00993185" w:rsidRPr="00993185">
-                        <w:t>It is recommended that you use the same section and sub-headings for your sheet(s</w:t>
-[...7 lines deleted...]
-                        <w:t xml:space="preserve"> but you may add sections and change the order as appropriate for your study.</w:t>
+                        <w:t>It is recommended that you use the same section and sub-headings for your sheet(s) but you may add sections and change the order as appropriate for your study.</w:t>
                       </w:r>
                       <w:r w:rsidR="00EE201A" w:rsidRPr="00993185">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0CE75AEF" w14:textId="20D4BAA1" w:rsidR="0028450F" w:rsidRPr="00993185" w:rsidRDefault="0028450F" w:rsidP="00EE201A">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00993185">
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>Important note:</w:t>
@@ -906,71 +838,51 @@
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve">We have provided guidance notes in </w:t>
                       </w:r>
                       <w:r w:rsidR="00DF5AA1" w:rsidRPr="00DF5AA1">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="7030A0"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>purple</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00993185">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> for you to </w:t>
-[...19 lines deleted...]
-                        <w:t xml:space="preserve"> please ensure you </w:t>
+                        <w:t xml:space="preserve"> for you to consider, please ensure you </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00416411">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>replace these</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00993185">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> with your own text or delete sections if not appropriate to your project (e.g. DBS checks). In all </w:t>
                       </w:r>
                       <w:r w:rsidR="0059186F">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:lang w:eastAsia="en-GB"/>
@@ -1143,92 +1055,60 @@
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00FD1557">
                         <w:t>for general</w:t>
                       </w:r>
                       <w:r w:rsidR="00774D3C">
                         <w:t xml:space="preserve"> studies</w:t>
                       </w:r>
                       <w:r>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="69A069E7" w14:textId="0C9790B4" w:rsidR="00841D29" w:rsidRPr="00FD1557" w:rsidRDefault="00841D29" w:rsidP="00676968">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00841D29">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
-                        <w:t xml:space="preserve">If your study involves the NHS and you are submitting for HRA </w:t>
-[...15 lines deleted...]
-                        <w:t xml:space="preserve"> then please use the NHS specific PIS templates available at: </w:t>
+                        <w:t xml:space="preserve">If your study involves the NHS and you are submitting for HRA approval then please use the NHS specific PIS templates available at: </w:t>
                       </w:r>
                       <w:hyperlink r:id="rId12" w:history="1">
                         <w:r w:rsidRPr="002522D5">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:b/>
                             <w:bCs/>
                           </w:rPr>
-                          <w:t>Application Preparation &amp; Guidan</w:t>
-[...15 lines deleted...]
-                          <w:t>e</w:t>
+                          <w:t>Application Preparation &amp; Guidance</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidRPr="00841D29">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> and </w:t>
                       </w:r>
                       <w:r w:rsidRPr="002522D5">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                         </w:rPr>
                         <w:t>not</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00841D29">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> this template.</w:t>
                       </w:r>
@@ -1557,93 +1437,75 @@
         </w:rPr>
         <w:t xml:space="preserve">d why the research is being </w:t>
       </w:r>
       <w:r w:rsidRPr="008D0EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>conducted</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and what it will involve. Please take time to read the following information carefully </w:t>
       </w:r>
       <w:r w:rsidR="00186138">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">before deciding whether to take </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>before deciding whether to take part</w:t>
+      </w:r>
+      <w:r w:rsidR="0059186F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00186138">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>part</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>and</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> discuss it with others if you wish. Please ask if there is anything that is not clear or if you would like more information. Thank you for taking the time to read this.</w:t>
+        <w:t>and discuss it with others if you wish. Please ask if there is anything that is not clear or if you would like more information. Thank you for taking the time to read this.</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4881F5CB" w14:textId="6EEE6061" w:rsidR="00913D7D" w:rsidRPr="0006013F" w:rsidRDefault="00913D7D" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
@@ -1667,51 +1529,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00913D7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>esearch</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37F7AB0E" w14:textId="77777777" w:rsidR="0028450F" w:rsidRPr="00685985" w:rsidRDefault="0028450F" w:rsidP="00361915">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="300" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Who will conduct the research?</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1776,51 +1638,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>University of Manchester and name any other collaborating institutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05363A2E" w14:textId="3166476B" w:rsidR="0028450F" w:rsidRPr="00685985" w:rsidRDefault="0028450F" w:rsidP="00361915">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What is the purpose of the research?</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1905,51 +1767,51 @@
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077B5E3A" w14:textId="478BAA76" w:rsidR="00BC315F" w:rsidRPr="00685985" w:rsidRDefault="00BC315F" w:rsidP="00BC315F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Am I suitable to take part</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -1981,51 +1843,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You may wish to include information about any inclusion or exclusion criteria that are </w:t>
       </w:r>
       <w:r w:rsidR="00CD6ADA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>essential to participation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5A4924" w14:textId="77777777" w:rsidR="00913D7D" w:rsidRPr="00685985" w:rsidRDefault="00913D7D" w:rsidP="00361915">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Will the outcomes of the research be published?</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2109,51 +1971,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or online</w:t>
       </w:r>
       <w:r w:rsidR="00416411" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (i.e. blogs, websites or social media).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41F21245" w14:textId="4EBEE484" w:rsidR="00913D7D" w:rsidRPr="00685985" w:rsidRDefault="00913D7D" w:rsidP="00361915">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disclosure and Barring Service (DBS) Check </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="218C5DE3" w14:textId="77777777" w:rsidR="00043F97" w:rsidRPr="00AD4A60" w:rsidRDefault="00336D66" w:rsidP="00913D7D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -2285,51 +2147,51 @@
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">section </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>is not relevant to your research delete it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5083630A" w14:textId="77777777" w:rsidR="00913D7D" w:rsidRPr="00685985" w:rsidRDefault="00913D7D" w:rsidP="00361915">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Who has reviewed the research project?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ABC8B28" w14:textId="2F4D0D9B" w:rsidR="00913D7D" w:rsidRPr="00AD4A60" w:rsidRDefault="00913D7D" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -2348,93 +2210,71 @@
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicate that the project has been reviewed by </w:t>
       </w:r>
       <w:r w:rsidR="00336D66" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>he University of Manchester Research Ethics Committee 1/2/3/5</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>he University of Manchester Research Ethics Committee 1/2/3/5/</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21EF6" w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> Research Ethics Committee or the name of the Division/School Ethics Committee. </w:t>
+        <w:t xml:space="preserve"> Proportionate Research Ethics Committee or the name of the Division/School Ethics Committee. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="324EBB2C" w14:textId="05E3C1F6" w:rsidR="00AC00AB" w:rsidRPr="00AD4A60" w:rsidRDefault="00AC00AB" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For studies approved by an NHS REC, provide </w:t>
       </w:r>
@@ -2442,51 +2282,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00A049C6" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">full name of the NHS REC and reference. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BB94EBE" w14:textId="0DAD5AD3" w:rsidR="00A049C6" w:rsidRPr="007F590B" w:rsidRDefault="00A049C6" w:rsidP="00A049C6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F590B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Who is funding the research project?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30AC49E0" w14:textId="77777777" w:rsidR="0075306C" w:rsidRPr="00AD4A60" w:rsidRDefault="00A049C6" w:rsidP="0028450F">
       <w:pPr>
@@ -2510,75 +2350,51 @@
         <w:t xml:space="preserve">Details of external funding should be provided. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D94AA40" w14:textId="52CA29A4" w:rsidR="00A049C6" w:rsidRPr="00AD4A60" w:rsidRDefault="00A049C6" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">If there is no external </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> then this section can be removed.</w:t>
+        <w:t>If there is no external funding then this section can be removed.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7582E876" w14:textId="00E8BB51" w:rsidR="00913D7D" w:rsidRPr="00913D7D" w:rsidRDefault="00913D7D" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -2644,51 +2460,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> be</w:t>
       </w:r>
       <w:r w:rsidRPr="00913D7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07814B5A" w14:textId="5E336A53" w:rsidR="0028450F" w:rsidRPr="00685985" w:rsidRDefault="0028450F" w:rsidP="00361915">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What would I be asked to do if I took part?</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2805,83 +2621,61 @@
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">order, </w:t>
       </w:r>
       <w:r w:rsidR="00FC06A1" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>as a participant ‘journey’</w:t>
       </w:r>
       <w:r w:rsidR="00E04D91" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E04D91" w:rsidRPr="00AD4A60">
+        <w:t xml:space="preserve"> and a</w:t>
+      </w:r>
+      <w:r w:rsidR="0028450F" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>and a</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> include </w:t>
+        <w:t xml:space="preserve">lso include </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>details of any possible risks</w:t>
       </w:r>
       <w:r w:rsidR="00FC06A1" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/benefits</w:t>
       </w:r>
       <w:r w:rsidR="0028450F" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
@@ -2939,431 +2733,503 @@
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Provide details o</w:t>
       </w:r>
       <w:r w:rsidR="00A93FF5" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the duration of the study (e.g. 3x ½ hour interviews; 1x </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> questionnaire etc) including how long in total the participant will be involved in the study (from consent to final visit).</w:t>
+        <w:t xml:space="preserve"> the duration of the study (e.g. 3x ½ hour interviews; 1x 30 minute questionnaire etc) including how long in total the participant will be involved in the study (from consent to final visit).</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Remember to also include time for checking processes or taking part in follow up interviews or multiple processes.</w:t>
       </w:r>
       <w:r w:rsidR="00FC06A1" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E04D91" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>It may be helpful to</w:t>
       </w:r>
       <w:r w:rsidR="00FC06A1" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> include a flow chart or diagram here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16BF40E0" w14:textId="06301BFD" w:rsidR="00E04D91" w:rsidRDefault="00E04D91" w:rsidP="00793598">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD4A60">
-[...29 lines deleted...]
-    <w:p w14:paraId="413ACC0A" w14:textId="30CAAB6E" w:rsidR="00044380" w:rsidRPr="006F3C12" w:rsidRDefault="00044380" w:rsidP="00C51138">
+      <w:r w:rsidRPr="11159E32">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If the participant will require any form of support (such as from family members, friends or carers) during the course of their involvement this should be laid out in detail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FAFA8E5" w14:textId="225B73EC" w:rsidR="769F232A" w:rsidRDefault="769F232A" w:rsidP="11159E32">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="11159E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>For Human tissue studies – provide the donor with detail of (as applicable);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50824737" w14:textId="135A28F5" w:rsidR="769F232A" w:rsidRDefault="769F232A" w:rsidP="11159E32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11159E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the samples to be collected (what type and if they are surplus or new additional samples), how, when and by whom as well as where samples will be stored and for how long, noting that signed consent forms will be retained for as long as the relevant samples are stored for use in research</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C77483F" w14:textId="479CD12D" w:rsidR="769F232A" w:rsidRDefault="769F232A" w:rsidP="11159E32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11159E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Information on the size of sample in an understandable format for participants – e.g. tsp format for blood samples, mm format for biopsies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3753B4FA" w14:textId="3BE17496" w:rsidR="769F232A" w:rsidRDefault="769F232A" w:rsidP="11159E32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11159E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>whether there will be DNA analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACAA29C" w14:textId="726BA65F" w:rsidR="769F232A" w:rsidRDefault="769F232A" w:rsidP="11159E32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11159E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">whether analysis will be undertaken by external companies/organisations and confirmation if any residual sample will then be returned to the University, or destroyed </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D3E780" w14:textId="27600E23" w:rsidR="769F232A" w:rsidRDefault="769F232A" w:rsidP="11159E32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11159E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>whether you will inform the clinical care team or GP of any abnormalities picked up from tests carried out on donor samples that may affect their health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADE6A47" w14:textId="77FBCE04" w:rsidR="769F232A" w:rsidRDefault="769F232A" w:rsidP="11159E32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11159E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>whether you are seeking generic consent, i.e., to retain the samples (including DNA) for use in future, ethically approved, research studies, which may include DNA analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5820FCC5" w14:textId="497B7CFD" w:rsidR="769F232A" w:rsidRDefault="769F232A" w:rsidP="11159E32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11159E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If samples will be transferred to a Biobank at the end of the study</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445635EC" w14:textId="522D57ED" w:rsidR="769F232A" w:rsidRDefault="769F232A" w:rsidP="11159E32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11159E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>how you will dispose of the samples</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D25192A" w14:textId="26BA2136" w:rsidR="769F232A" w:rsidRDefault="769F232A" w:rsidP="11159E32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11159E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>whether any samples in this study or future studies will be used in other countries such as U.S., will involve commercial organisations or the use of laboratory animals (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11159E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="11159E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where any of these apply you should add a specific partner statement in the Consent Form)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2BAA9B" w14:textId="31A64FAB" w:rsidR="769F232A" w:rsidRDefault="769F232A" w:rsidP="11159E32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="4" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="11159E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>what options there will be to withdraw consent for use of human tissue samples, taking into account when the samples become fully anonymised and withdrawal of consent is no longer possible and whether you intend retaining samples after the study ends</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC582DE" w14:textId="64391820" w:rsidR="11159E32" w:rsidRDefault="11159E32" w:rsidP="11159E32">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:pBdr>
-[...5 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F3C12">
-[...11 lines deleted...]
-    <w:p w14:paraId="07B28104" w14:textId="69B4401E" w:rsidR="00044380" w:rsidRPr="006F3C12" w:rsidRDefault="00044380" w:rsidP="00C51138">
+    </w:p>
+    <w:p w14:paraId="6A593BF4" w14:textId="04856B48" w:rsidR="00A93FF5" w:rsidRPr="009B7B49" w:rsidRDefault="00A93FF5" w:rsidP="00E04D91">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
-[...239 lines deleted...]
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7B49">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Will I be compensated for taking part?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B96C531" w14:textId="10BBD4E4" w:rsidR="00003EE1" w:rsidRPr="00AD4A60" w:rsidRDefault="00003EE1" w:rsidP="00793598">
       <w:pPr>
@@ -3431,353 +3297,270 @@
       </w:pPr>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If no compensation will be offered</w:t>
       </w:r>
       <w:r w:rsidR="00B6252E" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, this must be clarified here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD29AA6" w14:textId="77777777" w:rsidR="00003EE1" w:rsidRPr="00685985" w:rsidRDefault="00003EE1" w:rsidP="00361915">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What happens if I do not want to take part or if I change my mind?</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6683C89D" w14:textId="707CA0A8" w:rsidR="00003EE1" w:rsidRDefault="00003EE1" w:rsidP="00003EE1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">It is up to you to decide </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>It is up to you to decide whether or not to take part.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93FF5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A93FF5" w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Give details here about how the participant should inform you whether they want to take part or not.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>whether or not</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">If you do decide to take part you will be </w:t>
+      </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to take part.</w:t>
-[...16 lines deleted...]
-        <w:t>Give details here about how the participant should inform you whether they want to take part or not.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>given this information sheet to keep</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>and [will be asked to sign a consent form/will be asked to provide verbal consent</w:t>
+      </w:r>
+      <w:r w:rsidR="00416411" w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/will be asked to tick a box to confirm consent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you do decide to take </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> you will be given this information sheet to keep</w:t>
+        <w:t xml:space="preserve">If you decide to take part you are still free to withdraw </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...59 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">at any time without giving a reason and without detriment to yourself. However, it will not be possible to remove your data from the project once it has been anonymised as we will not be able to identify your specific data. This does not affect your data protection rights. </w:t>
       </w:r>
       <w:r w:rsidR="00E04D91">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you decide not to take </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> you do not need to do anything further. </w:t>
+        <w:t xml:space="preserve">If you decide not to take part you do not need to do anything further. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C07198" w14:textId="2748F744" w:rsidR="00003EE1" w:rsidRPr="00AD4A60" w:rsidRDefault="00003EE1" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">For audio/video recordings you must explicitly state whether participants are free to decline the recording or whether it is essential to their participation in the study. You must also state that participants should </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> and they are free to stop recording at any time. </w:t>
+        <w:t xml:space="preserve">For audio/video recordings you must explicitly state whether participants are free to decline the recording or whether it is essential to their participation in the study. You must also state that participants should be comfortable with the recording process at all times and they are free to stop recording at any time. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E698C6B" w14:textId="7AD0BD58" w:rsidR="00913D7D" w:rsidRPr="00913D7D" w:rsidRDefault="00913D7D" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00913D7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Data Protection</w:t>
       </w:r>
       <w:r w:rsidR="00361915">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Confidentiality</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="269685C4" w14:textId="41B5E246" w:rsidR="0028450F" w:rsidRPr="00913D7D" w:rsidRDefault="0028450F" w:rsidP="00361915">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00913D7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>What information</w:t>
       </w:r>
       <w:r w:rsidR="005E4D99">
@@ -3787,140 +3570,103 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> will you collect about me</w:t>
       </w:r>
       <w:r w:rsidRPr="00913D7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77968911" w14:textId="2F1E71CA" w:rsidR="0028450F" w:rsidRDefault="0028450F" w:rsidP="0028450F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="1A1A1A" w:themeColor="background1" w:themeShade="1A"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">In order to </w:t>
+      </w:r>
+      <w:r w:rsidR="00186138" w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+        </w:rPr>
+        <w:t>participate in this</w:t>
+      </w:r>
       <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00186138" w:rsidRPr="79515971">
+        <w:t xml:space="preserve"> research project we will need to collect </w:t>
+      </w:r>
+      <w:r w:rsidR="005E4D99" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
-        <w:t>participate in this</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="79515971">
+        <w:t xml:space="preserve">information </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0FA3" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
-        <w:t xml:space="preserve"> research </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="79515971">
+        <w:t xml:space="preserve">that could identify you, called </w:t>
+      </w:r>
+      <w:r w:rsidR="005E4D99" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
-        <w:t>project</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="79515971">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0FA3" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
-        <w:t xml:space="preserve"> we will need to collect </w:t>
+        <w:t>personal identifiable information</w:t>
       </w:r>
       <w:r w:rsidR="005E4D99" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
-        <w:t xml:space="preserve">information </w:t>
+        <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00EA0FA3" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
-        <w:t xml:space="preserve">that could identify you, called </w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> we will need to collect</w:t>
+        <w:t>. Specifically we will need to collect</w:t>
       </w:r>
       <w:r w:rsidR="28E223F5" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65153B59" w14:textId="13F2FBD7" w:rsidR="0028450F" w:rsidRPr="00F0084B" w:rsidRDefault="0028450F" w:rsidP="0028450F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>List the personal information</w:t>
       </w:r>
       <w:r w:rsidR="0052499A" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
@@ -4032,93 +3778,93 @@
         <w:r w:rsidRPr="00E04D91">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>audio/video recordings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CC696E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>you must state:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E201C18" w14:textId="00B8CCEE" w:rsidR="00003EE1" w:rsidRPr="00F0084B" w:rsidRDefault="0028450F" w:rsidP="00003EE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>what the recordings/photographs will consist of (e.g. voice only, facial features, full body, surrounding environment, other individuals, etc)</w:t>
       </w:r>
       <w:r w:rsidR="00003EE1" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> and how they are obtained (e.g. during a focus group discussion, asking participants to take images or recordings of their lives, etc)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C9A7896" w14:textId="3A57A330" w:rsidR="008606A8" w:rsidRPr="00F0084B" w:rsidRDefault="00D157FF" w:rsidP="00003EE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Example: Recordings of your voice during the focus group discussion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F1C3457" w14:textId="147D6DFC" w:rsidR="009840FF" w:rsidRPr="00F0084B" w:rsidRDefault="009840FF" w:rsidP="00003EE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">Example: Pictures </w:t>
       </w:r>
       <w:r w:rsidR="006209E6" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">that you take of your </w:t>
       </w:r>
       <w:r w:rsidR="00E37348" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">local </w:t>
       </w:r>
       <w:r w:rsidR="006209E6" w:rsidRPr="00F0084B">
         <w:rPr>
@@ -4128,51 +3874,51 @@
       </w:r>
       <w:r w:rsidR="00F01E4D" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">unity including the residents, </w:t>
       </w:r>
       <w:r w:rsidR="00E37348" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>buildings</w:t>
       </w:r>
       <w:r w:rsidR="00FB7E1F" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> and any community events that are taking place. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0445034B" w14:textId="669C06D2" w:rsidR="005E4D99" w:rsidRPr="00633BE0" w:rsidRDefault="005E4D99" w:rsidP="00633BE0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Under what legal basis are you collecting this information?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF988AE" w14:textId="53601DAD" w:rsidR="002240A0" w:rsidRDefault="0028450F" w:rsidP="0028450F">
       <w:pPr>
@@ -4302,114 +4048,101 @@
       </w:r>
       <w:r w:rsidR="004E6B9E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">a process necessary </w:t>
       </w:r>
       <w:r w:rsidR="00C13288">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>for research purposes”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F539EDC" w14:textId="2C0C075C" w:rsidR="00855E3B" w:rsidRPr="00633BE0" w:rsidRDefault="00855E3B" w:rsidP="00633BE0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>What are my rights in relation to the information you will collect about me?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EFD6036" w14:textId="1F8788A5" w:rsidR="002240A0" w:rsidRDefault="002240A0" w:rsidP="002240A0">
       <w:r>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:t xml:space="preserve">ou have </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>a number of</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">a number of </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:t xml:space="preserve">rights </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">under data protection </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:t>law</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE236D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>regarding your personal information. For</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> you can request a copy of the information we hold about you</w:t>
+        <w:t xml:space="preserve"> example you can request a copy of the information we hold about you</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">including audio recordings or photographs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66722605" w14:textId="2F769D01" w:rsidR="00316514" w:rsidRDefault="002240A0" w:rsidP="002240A0">
       <w:r w:rsidRPr="00685985">
         <w:t>If you would like to know more about your different rights</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or the way we use your personal information </w:t>
       </w:r>
       <w:r w:rsidR="00E04D91">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
         <w:t>ensure we follow the law</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
@@ -4424,50 +4157,51 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Privacy Notice for R</w:t>
         </w:r>
         <w:r w:rsidRPr="00FF54D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>esearch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005E4D99">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7471F977" w14:textId="550739B5" w:rsidR="00E04D91" w:rsidRPr="00F0084B" w:rsidRDefault="00E04D91" w:rsidP="002240A0">
       <w:pPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If using a hard copy version of the PIS with participants, you must ensure the full URL of the privacy notice is listed here or a hard copy is printed and appended with the information sheet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="113DB7BD" w14:textId="4C4D82A1" w:rsidR="006D6A28" w:rsidRPr="00E04D91" w:rsidRDefault="006D6A28" w:rsidP="002240A0">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="FF0000"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">If your research will involve those under 16 years of age or will be conducted in a language/format other than written English (i.e. British Sign Language), you may wish to consider using the </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="006D6A28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>simplified PIS template</w:t>
         </w:r>
       </w:hyperlink>
@@ -4493,51 +4227,51 @@
         <w:r w:rsidRPr="006D6A28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>simplified version of the privacy notice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>available.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57358ECA" w14:textId="55528F68" w:rsidR="00A87CE5" w:rsidRDefault="00A87CE5" w:rsidP="00361915">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Will my participation in the study be confidential</w:t>
       </w:r>
       <w:r w:rsidR="00855E3B">
@@ -4675,98 +4409,89 @@
       </w:r>
       <w:r w:rsidR="00D27D00" w:rsidRPr="0006013F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>looked</w:t>
       </w:r>
       <w:r w:rsidR="00D27D00">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> after in the following way:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B42F1A" w14:textId="77777777" w:rsidR="00D27D00" w:rsidRPr="00F0084B" w:rsidRDefault="00D27D00" w:rsidP="00D27D00">
       <w:pPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk80093029"/>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Provide details of:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60FD4747" w14:textId="5EFAE9A8" w:rsidR="005D2C86" w:rsidRPr="00F0084B" w:rsidRDefault="001C4DEF" w:rsidP="005D2C86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="005D2C86" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t xml:space="preserve">hat measures you will take to ensure confidentiality, such as providing participants with an assigned ID number only known to the research team (known as </w:t>
-[...6 lines deleted...]
-        <w:t>pseudonymised)</w:t>
+        <w:t>hat measures you will take to ensure confidentiality, such as providing participants with an assigned ID number only known to the research team (known as pseudonymised)</w:t>
       </w:r>
       <w:r w:rsidR="00F874DF" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1BCE8311" w14:textId="77777777" w:rsidR="0043318C" w:rsidRPr="00F0084B" w:rsidRDefault="0043318C" w:rsidP="00D27D00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="005D2C86" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>hether</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> the data</w:t>
       </w:r>
       <w:r w:rsidR="005D2C86" w:rsidRPr="00F0084B">
         <w:rPr>
@@ -4788,410 +4513,394 @@
       </w:r>
       <w:r w:rsidR="00857669" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (you have a key which would enable you to identify the specific participants if necessary)</w:t>
       </w:r>
       <w:r w:rsidR="005D2C86" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F70D8A" w14:textId="114E3236" w:rsidR="0043318C" w:rsidRPr="00F0084B" w:rsidRDefault="0043318C" w:rsidP="0043318C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t>Specifically</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> when data will become fully anonymised (e.g. key link broken for pseudonymised data) so that participants know the exact timeframe in which they can request that their data is withdrawn. </w:t>
+        <w:t xml:space="preserve">Specifically when data will become fully anonymised (e.g. key link broken for pseudonymised data) so that participants know the exact timeframe in which they can request that their data is withdrawn. </w:t>
       </w:r>
       <w:r w:rsidR="005D2C86" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="767FBD87" w14:textId="55D3F205" w:rsidR="00D27D00" w:rsidRPr="00F0084B" w:rsidRDefault="005D2C86" w:rsidP="00320F2D">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>(For each description below you should be clear whether the data wil</w:t>
       </w:r>
       <w:r w:rsidR="00320F2D" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>l be identifiable or anonymous.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB6F98D" w14:textId="77777777" w:rsidR="00D27D00" w:rsidRPr="00F0084B" w:rsidRDefault="00D27D00" w:rsidP="00D27D00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Where data will be held and when/how it will be transferred between UoM and other sites or devices (including transcription services)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD2FA25" w14:textId="65CC9B42" w:rsidR="6BEF699B" w:rsidRDefault="6BEF699B" w:rsidP="79515971">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">If you will be using Microsoft Copilot for transcription, you must include a line telling participants that it will be used for this purpose. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F9076BB" w14:textId="233C2438" w:rsidR="00D27D00" w:rsidRPr="00F0084B" w:rsidRDefault="00D27D00" w:rsidP="00D27D00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>How long data will be stored</w:t>
       </w:r>
       <w:r w:rsidR="002D68F7" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00F874DF" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5427BBF9" w14:textId="77777777" w:rsidR="00D27D00" w:rsidRPr="00F0084B" w:rsidRDefault="00D27D00" w:rsidP="00D27D00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>If data are transferred outside the EU or to any cloud services, what will happen to the data at the end of the study</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="136329B5" w14:textId="77777777" w:rsidR="00D27D00" w:rsidRPr="00F0084B" w:rsidRDefault="00D27D00" w:rsidP="00D27D00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>If you will be sharing the data with any other organisation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E43CDF5" w14:textId="55464FC9" w:rsidR="00D27D00" w:rsidRPr="00F0084B" w:rsidRDefault="00D27D00" w:rsidP="00D27D00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>If you will be keeping data or contact details</w:t>
       </w:r>
       <w:r w:rsidR="00A64D42" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="002D68F7" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00F874DF" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> for use in future studies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B5FF385" w14:textId="0C51CAC4" w:rsidR="002D68F7" w:rsidRPr="00F0084B" w:rsidRDefault="003315DC" w:rsidP="002D68F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>If you will be archiving the data in a repository</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18FA1D49" w14:textId="6B2C72C7" w:rsidR="00F874DF" w:rsidRPr="00F0084B" w:rsidRDefault="00F874DF" w:rsidP="00F874DF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>*For audio/video recordings or photographs you must state the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E42267A" w14:textId="77777777" w:rsidR="00F874DF" w:rsidRPr="00F0084B" w:rsidRDefault="00F874DF" w:rsidP="00F874DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the recordings will be used to create transcripts, state who will be performing the transcribing, for example a member of the research team, another UoM employee or a third party who is a UoM approved supplier. If they are another UoM employee, ensure they are reminded of the guidelines regarding confidentiality and ask them to sign a copy of the </w:t>
+        <w:t xml:space="preserve">If the recordings will be used to create transcripts, state who will be performing the transcribing, for example a member of the research team, another UoM employee or a third party who is a UoM approved supplier. If they are another UoM employee, ensure they are reminded of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">guidelines regarding confidentiality and ask them to sign a copy of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00A37D4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Confidentiality A</w:t>
         </w:r>
         <w:r w:rsidRPr="00982EA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>greement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t xml:space="preserve">). If they are a third </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> they must be a UoM approved supplier as this ensures a confidentiality agreement is in place between their organisation and UoM.</w:t>
+        <w:t>). If they are a third party they must be a UoM approved supplier as this ensures a confidentiality agreement is in place between their organisation and UoM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ACAEF8F" w14:textId="77777777" w:rsidR="00F874DF" w:rsidRPr="00F0084B" w:rsidRDefault="00F874DF" w:rsidP="00F874DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>whether the personal identifiable information will be removed in the final transcript or not</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3655279A" w14:textId="77777777" w:rsidR="00F874DF" w:rsidRPr="00F0084B" w:rsidRDefault="00F874DF" w:rsidP="00F874DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">when and how the recordings/photographs will be destroyed or digitally altered to remove personal information (for example, by </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Pixellation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> / voice masking software).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4635CCAF" w14:textId="1DCF960B" w:rsidR="00F874DF" w:rsidRPr="00F0084B" w:rsidRDefault="00F874DF" w:rsidP="44495FC1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="44495FC1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">who will have access to the recordings/photographs (if different to the rest of the personal </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2052E925" w14:textId="05F9441D" w:rsidR="006D6A28" w:rsidRPr="006D6A28" w:rsidRDefault="006D6A28" w:rsidP="006D6A28">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -5271,51 +4980,50 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UoM requires identifiable data to be anonymised as soon as the objectives of the project allow.  The standard retention period for data once anonymised is 5 years unless funders or regulators have specified longer retention requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B369266" w14:textId="77777777" w:rsidR="008A3C92" w:rsidRPr="00F0084B" w:rsidRDefault="00F874DF" w:rsidP="00D27D00">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00A64D42" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="002D68F7" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00A64D42" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
@@ -5450,87 +5158,51 @@
         </w:rPr>
         <w:t>he research team will have access to the key that links this ID number to your personal information. Y</w:t>
       </w:r>
       <w:r w:rsidR="00D27D00" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">our consent form </w:t>
       </w:r>
       <w:r w:rsidR="006857D7" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">will be retained for 5 years in a locked cabinet </w:t>
       </w:r>
       <w:r w:rsidR="00FA6A3F" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">on UoM premises for audit purposes. With your consent, we would also like to retain your contact details for 5 years </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> to inform you about future studies that you may be interested in. If you provide consent for this, your details will be safely stored on UoM servers in a digital folder only accessible to the study team and used only for the purposes described above. </w:t>
+        <w:t xml:space="preserve">on UoM premises for audit purposes. With your consent, we would also like to retain your contact details for 5 years in order to provide you with a summary of the findings for this study and also to inform you about future studies that you may be interested in. If you provide consent for this, your details will be safely stored on UoM servers in a digital folder only accessible to the study team and used only for the purposes described above. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44984694" w14:textId="10626EBC" w:rsidR="00633BE0" w:rsidRPr="00F0084B" w:rsidRDefault="00043A6E" w:rsidP="00316514">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
@@ -5671,71 +5343,51 @@
       <w:r w:rsidR="00FB3774" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidR="008C241C" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shared</w:t>
       </w:r>
       <w:r w:rsidR="00FB3774" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> support</w:t>
+        <w:t xml:space="preserve"> in order to support</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB3774" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">additional </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5771,79 +5423,68 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0764AADF" w14:textId="53B36998" w:rsidR="00EB3479" w:rsidRPr="00F0084B" w:rsidRDefault="00EB3479" w:rsidP="00316514">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="FrutigerLight" w:hAnsi="FrutigerLight" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This information will not identify you and will not be combined with other information in a way that could identify you. The information will only be used for the purpose of </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00686D4B" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, and</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> cannot be used to contact you regarding any other matter. It will not be used to make decisions about future services available to you.</w:t>
+        <w:t>, and cannot be used to contact you regarding any other matter. It will not be used to make decisions about future services available to you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB251EA" w14:textId="00F1F2EA" w:rsidR="008C241C" w:rsidRPr="00F0084B" w:rsidRDefault="008C241C" w:rsidP="00316514">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For NHS REC studies, please re</w:t>
       </w:r>
@@ -5909,51 +5550,62 @@
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>**If you will be providing electronic vouchers as a form of compensation you must include the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="608982E5" w14:textId="12308813" w:rsidR="00043A6E" w:rsidRPr="00043A6E" w:rsidRDefault="00043A6E" w:rsidP="79515971">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>So that we can provide the shopping voucher as a thank you for your time, your full name and email address will be shared with our Finance department who will send the voucher to you. Your full name and email address will be securely retained by Finance for a period of up to 7 years for audit purposes only and then destroyed. It will not be used for them for any other purpose.</w:t>
+        <w:t xml:space="preserve">So that we can provide the shopping voucher as a thank you for your time, your full name and email address will be shared with our Finance department who will send the voucher to you. Your full </w:t>
+      </w:r>
+      <w:r w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>name and email address will be securely retained by Finance for a period of up to 7 years for audit purposes only and then destroyed. It will not be used for them for any other purpose.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E000F07" w14:textId="00101982" w:rsidR="00043A6E" w:rsidRDefault="00043A6E" w:rsidP="008A3C92">
       <w:pPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00CA011F" w:rsidRPr="00043A6E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
@@ -5982,65 +5634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="006D6A28" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DCE8C9" w14:textId="0F2EB5C5" w:rsidR="00CA011F" w:rsidRPr="00F0084B" w:rsidRDefault="00CA011F" w:rsidP="008A3C92">
       <w:pPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t xml:space="preserve">At the end of the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> we will deposit a fully anonymised dataset </w:t>
+        <w:t xml:space="preserve">At the end of the project we will deposit a fully anonymised dataset </w:t>
       </w:r>
       <w:r w:rsidR="00F02C5F">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">[e.g. including de-identified interview transcripts] </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">in an open data repository where it will be permanently stored. We will use </w:t>
       </w:r>
       <w:r w:rsidR="006D6A28" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">[name of repository and location (e.g. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Figshare</w:t>
@@ -6060,266 +5698,231 @@
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>. Researchers at other institutions and others can access the anonymised data directly from the repository and use it for further research or to check our analysis and results.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DDEA146" w14:textId="6441C007" w:rsidR="00FB3774" w:rsidRPr="00F0084B" w:rsidRDefault="00FB3774" w:rsidP="00FB3774">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Potential disclosures</w:t>
       </w:r>
       <w:r w:rsidR="006735AA">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if not applicable please delete</w:t>
       </w:r>
       <w:r w:rsidR="006735AA">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> remove the corresponding consent point regarding breaking of confidentiality from the consent form/script</w:t>
+        <w:t xml:space="preserve"> and also remove the corresponding consent point regarding breaking of confidentiality from the consent form/script</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00DDBF98" w14:textId="15009241" w:rsidR="00FB3774" w:rsidRPr="00F0084B" w:rsidRDefault="00FB3774" w:rsidP="00FB3774">
       <w:pPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the nature of the study means that individuals outside of the research team may need to be provided with details about the participant’s involvement in the study, this should be stated </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">and </w:t>
+        <w:t xml:space="preserve">If the nature of the study means that individuals outside of the research team may need to be provided with details about the participant’s involvement in the study, this should be stated and </w:t>
       </w:r>
       <w:r w:rsidR="00FF364A" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t>also</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">included in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>consent form. Examples include (</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>but should be modified according to your study</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="560BD06E" w14:textId="77777777" w:rsidR="00FB3774" w:rsidRPr="00F0084B" w:rsidRDefault="00FB3774" w:rsidP="00FB3774">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If, during the study, we have concerns about your safety or the safety of others, we will inform your GP/care team/family member.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E47FE3B" w14:textId="77777777" w:rsidR="00FB3774" w:rsidRPr="00F0084B" w:rsidRDefault="00FB3774" w:rsidP="00FB3774">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If, during the study, you disclose information about misconduct/poor practice, we have a professional obligation to report this and will therefore need to inform your employer/professional body.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF0DC73" w14:textId="77777777" w:rsidR="00FB3774" w:rsidRPr="00F0084B" w:rsidRDefault="00FB3774" w:rsidP="00FB3774">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If, during the study, you disclose information about any current or future illegal activities, we have a legal obligation to report this and will therefore need to inform the relevant authorities. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21218456" w14:textId="55BC567E" w:rsidR="00FB3774" w:rsidRDefault="00FB3774" w:rsidP="004239AE">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Individuals from the University, the site where the research is taking place and regulatory authorities may need to review the study information for auditing and monitoring purposes or in the event of an incident.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="354EF14C" w14:textId="3B1D3E7C" w:rsidR="00F8424E" w:rsidRPr="00F8424E" w:rsidRDefault="00F8424E" w:rsidP="004239AE">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8424E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A court can in exceptional circumstances order researchers to disclose confidential information that they have collected as part of research projects. If a court orders disclosure of information collected from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
@@ -6419,50 +6022,51 @@
           <w:iCs/>
         </w:rPr>
         <w:t>ll individuals involved in auditing and monitoring the study will have a strict duty of confidentiality to you as a research participant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E479AB1" w14:textId="6A00D8DD" w:rsidR="00913D7D" w:rsidRPr="00913D7D" w:rsidRDefault="00913D7D" w:rsidP="00A87CE5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00913D7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What if I have a </w:t>
       </w:r>
       <w:r w:rsidR="00FC06A1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00913D7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>omplaint?</w:t>
       </w:r>
     </w:p>
@@ -6508,86 +6112,67 @@
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">your supervisor </w:t>
       </w:r>
       <w:r w:rsidR="00D1411D" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t>(student projects</w:t>
-[...5 lines deleted...]
-          <w:b/>
+        <w:t>(student projects)</w:t>
+      </w:r>
+      <w:r w:rsidR="00143521" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00143521" w:rsidRPr="00F0084B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65068" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> they wish to direct their complaint to someone independent of the research team, this should be the RGEI </w:t>
+        <w:t xml:space="preserve">If they wish to direct their complaint to someone independent of the research team, this should be the RGEI </w:t>
       </w:r>
       <w:r w:rsidR="006E14D8" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">Manager </w:t>
       </w:r>
       <w:r w:rsidR="00D65068" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>as listed below</w:t>
       </w:r>
       <w:r w:rsidR="006E14D8" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -6600,182 +6185,153 @@
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidR="002E6887" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>international studies, it may be appropriate to provide details of a local contact who participants can speak with initially. However, you must also have a plan in place for how such complaints will be forwarded back to the research team and details of this should be included in your ethics application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C38991F" w14:textId="3CDDEB3F" w:rsidR="00A87CE5" w:rsidRPr="00361915" w:rsidRDefault="00D65068" w:rsidP="00361915">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Contact details for complaints</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7414FF76" w14:textId="524E8FE3" w:rsidR="00A87CE5" w:rsidRDefault="00A87CE5" w:rsidP="00D65068">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If you have a</w:t>
       </w:r>
       <w:r w:rsidR="00D65068">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> complaint that you wish to </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve"> complaint that you wish to direct to members of the research team, please contact: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>direct to</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t>PROVIDE CONTACT DETAILS IN LARGE BOLD PRINT</w:t>
+      </w:r>
+      <w:r w:rsidR="00640009" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> members of the research team, please contact: </w:t>
+        <w:t>. C</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>PROVIDE CONTACT DETAILS IN LARGE BOLD PRINT</w:t>
+        <w:t>ontact details must include email and telephone numbers</w:t>
       </w:r>
       <w:r w:rsidR="00640009" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>. C</w:t>
+        <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ontact details must include email and telephone numbers</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00640009" w:rsidRPr="00F0084B">
+        <w:t xml:space="preserve"> these contact points should be professional </w:t>
+      </w:r>
+      <w:r w:rsidR="00360B0E" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> specific </w:t>
+        <w:t xml:space="preserve">or project specific </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">email and phone numbers </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
@@ -6865,71 +6421,51 @@
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If you wish to make a formal complaint </w:t>
       </w:r>
       <w:r w:rsidR="00D65068">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">to someone independent of the research team </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">or if you are not satisfied with the response you have gained from the researchers in the first </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> then please contact </w:t>
+        <w:t xml:space="preserve">or if you are not satisfied with the response you have gained from the researchers in the first instance then please contact </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A71FA2" w14:textId="00AAC8E4" w:rsidR="00A87CE5" w:rsidRDefault="00A87CE5" w:rsidP="00A87CE5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7164,65 +6700,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contact Details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7113A8B4" w14:textId="5D05E88F" w:rsidR="00BF0391" w:rsidRDefault="00A87CE5" w:rsidP="00A87CE5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you have any queries about the study or if you are interested in taking </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> then please contact the researcher(s)</w:t>
+        <w:t>If you have any queries about the study or if you are interested in taking part then please contact the researcher(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PROVIDE CONTACT DETAILS IN LARGE BOLD PRINT</w:t>
       </w:r>
       <w:r w:rsidR="00937021" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
@@ -7327,96 +6849,83 @@
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> personal. Please ensure they are live </w:t>
       </w:r>
       <w:r w:rsidR="00E13C75" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">contact details </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>and phone numbers have voicemail that is regularly checked.</w:t>
+        <w:t xml:space="preserve">and phone numbers have voicemail that is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>regularly checked.</w:t>
       </w:r>
       <w:r w:rsidR="002E6887" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E6887" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">This section MUST appear last on the PIS as it will be the </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> participants look to locate your contact details.</w:t>
+        <w:t>This section MUST appear last on the PIS as it will be the first place participants look to locate your contact details.</w:t>
       </w:r>
       <w:r w:rsidR="002E6887" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077320EB" w14:textId="77777777" w:rsidR="00515648" w:rsidRDefault="00515648" w:rsidP="00EF26A5">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:sectPr w:rsidR="00515648" w:rsidSect="00692712">
           <w:headerReference w:type="default" r:id="rId25"/>
           <w:footerReference w:type="default" r:id="rId26"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
@@ -7652,98 +7161,98 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Am I suitable to take part?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C0BF873" w14:textId="0892DDBF" w:rsidR="00E0666E" w:rsidRPr="006D6A28" w:rsidRDefault="00E41718" w:rsidP="00B23332">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D6A28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>We’d love to speak with you if you’re:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0551A04A" w14:textId="77DA4B7A" w:rsidR="00E41718" w:rsidRPr="006D6A28" w:rsidRDefault="00C74A64" w:rsidP="00E41718">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D6A28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>At least 16 years or older</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8E74F2" w14:textId="5CAE01F1" w:rsidR="00C74A64" w:rsidRPr="006D6A28" w:rsidRDefault="00C74A64" w:rsidP="00E41718">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D6A28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Happy to talk about your lifestyle</w:t>
       </w:r>
       <w:r w:rsidR="006D4A4C" w:rsidRPr="006D6A28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> both before and after the COVID-19 pandemic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A8D71EA" w14:textId="215FCC24" w:rsidR="006D4A4C" w:rsidRPr="006D6A28" w:rsidRDefault="006D4A4C" w:rsidP="00E41718">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D6A28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Have access to a computer, tablet or mobile phone </w:t>
       </w:r>
       <w:r w:rsidR="007A65A8" w:rsidRPr="006D6A28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>with video and a stable internet connection (for the Zoom conversation)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="331C3870" w14:textId="582891CE" w:rsidR="006D4A4C" w:rsidRPr="006D6A28" w:rsidRDefault="006D4A4C" w:rsidP="006D4A4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -7883,67 +7392,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D6A28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>What are the risks if I take part?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0831677C" w14:textId="040B47C5" w:rsidR="00F91CD3" w:rsidRPr="006D6A28" w:rsidRDefault="005D1A09" w:rsidP="006D4A4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D6A28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Although many people report </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> positive changes over the past 18 months, t</w:t>
+        <w:t>Although many people report a number of positive changes over the past 18 months, t</w:t>
       </w:r>
       <w:r w:rsidR="0015735C" w:rsidRPr="006D6A28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">he pandemic impacted everyone differently </w:t>
       </w:r>
       <w:r w:rsidR="00B5404F" w:rsidRPr="006D6A28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="006D6A28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">we recognise that </w:t>
       </w:r>
       <w:r w:rsidR="0036636A" w:rsidRPr="006D6A28">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -8170,67 +7663,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>What happens if I don’t want to take part or change my mind?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4B6D6B" w14:textId="332C0326" w:rsidR="004F237C" w:rsidRPr="005E7E17" w:rsidRDefault="00047D75" w:rsidP="006D4A4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">It is up to you to decide </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> to take part. If you would like to, then get in touch with </w:t>
+        <w:t xml:space="preserve">It is up to you to decide whether or not to take part. If you would like to, then get in touch with </w:t>
       </w:r>
       <w:r w:rsidR="008D0316">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Scarlet</w:t>
       </w:r>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> or Norbert using the contact details at the end of this information sheet. If you do decide to take part, you will be given this information sheet to keep and will be asked to sign a consent form. If you decide to take part, you are still free to withdraw at any time </w:t>
       </w:r>
       <w:r w:rsidR="004D55CE" w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>without giving a reason and without detriment to yourself. If you would like for us to delete the data that we have collected up until that point, we will do so. This does not affect your data protection rights. If you do decide not to take part, you do not need to do anything further.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A1FBC24" w14:textId="647CA743" w:rsidR="004D55CE" w:rsidRPr="005E7E17" w:rsidRDefault="004D55CE" w:rsidP="006D6A28">
       <w:pPr>
@@ -8273,261 +7750,220 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>What information will you collect about me?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="677AD22F" w14:textId="77777777" w:rsidR="004D55CE" w:rsidRPr="005E7E17" w:rsidRDefault="004D55CE" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>In order to</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> we will need to collect:</w:t>
+        <w:t>In order to participate in this research project we will need to collection information that could identify you, called ‘personal identifiable information’. Specifically we will need to collect:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A6DE85" w14:textId="31571013" w:rsidR="004D55CE" w:rsidRPr="005E7E17" w:rsidRDefault="004D55CE" w:rsidP="006D6A28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Your name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FE77B3D" w14:textId="1D772284" w:rsidR="004D55CE" w:rsidRPr="005E7E17" w:rsidRDefault="004D55CE" w:rsidP="006D6A28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Contact details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E73E1CA" w14:textId="1A3E4420" w:rsidR="004D55CE" w:rsidRPr="005E7E17" w:rsidRDefault="00AE22E6" w:rsidP="006D6A28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Gender</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6883C88E" w14:textId="767975E8" w:rsidR="00AE22E6" w:rsidRPr="005E7E17" w:rsidRDefault="00AE22E6" w:rsidP="006D6A28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ethnicity</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A2AFBE" w14:textId="01BBA413" w:rsidR="00AE22E6" w:rsidRPr="005E7E17" w:rsidRDefault="00AE22E6" w:rsidP="006D6A28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Age</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D84C202" w14:textId="07EB6557" w:rsidR="00AE22E6" w:rsidRPr="005E7E17" w:rsidRDefault="00AE22E6" w:rsidP="006D6A28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Details about your household </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C9B8109" w14:textId="19C3B742" w:rsidR="00AE22E6" w:rsidRPr="005E7E17" w:rsidRDefault="00894A11" w:rsidP="006D6A28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>A recording of your voice and face (zoom conversation)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="045A1D3F" w14:textId="5206D799" w:rsidR="00894A11" w:rsidRPr="005E7E17" w:rsidRDefault="00894A11" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
@@ -8547,143 +7983,114 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Under what legal basis are you collecting it?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B89DFA5" w14:textId="0BD432AB" w:rsidR="00894A11" w:rsidRPr="005E7E17" w:rsidRDefault="00894A11" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">We are collecting and storing this personal identifiable information in accordance with data protection law which protects your rights. These state that we must have a legal basis (specific reason) for collecting your data. For this study, the specific reason is that it is ‘a public interest task’ and ‘a process necessary for research </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>We are collecting and storing this personal identifiable information in accordance with data protection law which protects your rights. These state that we must have a legal basis (specific reason) for collecting your data. For this study, the specific reason is that it is ‘a public interest task’ and ‘a process necessary for research purposes’.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A87235" w14:textId="77653425" w:rsidR="00894A11" w:rsidRPr="005E7E17" w:rsidRDefault="00894A11" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>What are my rights in relation to the information that you will collect about me?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="731B0192" w14:textId="08DBD3C6" w:rsidR="00894A11" w:rsidRDefault="00894A11" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:t xml:space="preserve">ou have </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>a number of</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">a number of </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:t xml:space="preserve">rights </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">under data protection </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:t>law</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE236D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>regarding your personal information. For</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> you can request a copy of the information we hold about you</w:t>
+        <w:t xml:space="preserve"> example you can request a copy of the information we hold about you</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008A3C92">
         <w:t>including audio recordings</w:t>
       </w:r>
       <w:r w:rsidR="004171F7" w:rsidRPr="008A3C92">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E18455B" w14:textId="77777777" w:rsidR="00894A11" w:rsidRDefault="00894A11" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00685985">
         <w:t>If you would like to know more about your different rights</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or the way we use your personal information to ensure we follow the law</w:t>
@@ -8807,158 +8214,100 @@
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The study team will store your identifying information (name and contact details) securely and separately from your study data. Your </w:t>
       </w:r>
       <w:r w:rsidR="001D4C2E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">data will be marked with an ID number and not your name. The key for linking your ID number to your identity will be accessible only to the research team. </w:t>
       </w:r>
       <w:r w:rsidR="00B57F4C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Once </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B57F4C">
+        <w:t xml:space="preserve">Once all of the data has been analysed, we will destroy the key, anonymising your data. Your consent form (including your name and signature) will be retained separately for 5 years after the end of the study in a locked filing cabinet on </w:t>
+      </w:r>
+      <w:r w:rsidR="00134658">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>all of</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> premises. </w:t>
+        <w:t xml:space="preserve">University premises. </w:t>
       </w:r>
       <w:r w:rsidR="009F1BCB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">We will also ask for your permission to keep your contact details on file and </w:t>
       </w:r>
       <w:r w:rsidR="00C70C46">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">contact you about future studies that you might be interested in. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6732CEB6" w14:textId="48BFB37E" w:rsidR="00A9541F" w:rsidRDefault="00C31671" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>In order to</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">In order to ensure that we have an accurate record of our conversation, we need </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61E22">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ensure that we have an accurate record of our conversation, we need </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F61E22">
+        <w:t xml:space="preserve">record it using the Zoom software. </w:t>
+      </w:r>
+      <w:r w:rsidR="00117D20">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">record it </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> platform and stored on University of Manchester managed file storage as soon as possible following the completion of data collection.</w:t>
+        <w:t>This may mean that your personal data is transferred to a country outside of the European Economic Area, some of which have not yet been determined by the United Kingdom to have an adequate level of data protection. Appropriate legal mechanisms to ensure these transfers are compliant with the Data Protection Act 2018 and the UK General Data Protection Regulation are in place. The recordings will be removed from the above third party platform and stored on University of Manchester managed file storage as soon as possible following the completion of data collection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1985EDBA" w14:textId="266DFC06" w:rsidR="005C01AC" w:rsidRDefault="00F61E22" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="00BA4424">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>e recording</w:t>
@@ -9060,86 +8409,64 @@
         </w:rPr>
         <w:t xml:space="preserve">ith your consent, we would like to be able to share your </w:t>
       </w:r>
       <w:r w:rsidR="00E77C44">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">anonymised </w:t>
       </w:r>
       <w:r w:rsidR="00134658">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">data with other </w:t>
       </w:r>
       <w:r w:rsidR="00AF78D6">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Manchester </w:t>
       </w:r>
       <w:r w:rsidR="00134658">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">researchers who are doing studies </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ours. </w:t>
+        <w:t xml:space="preserve">researchers who are doing studies similar to ours. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="440B8AD5" w14:textId="7E069422" w:rsidR="00AF78D6" w:rsidRDefault="00AF78D6" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="004B00F3">
-        <w:t xml:space="preserve">At the end of the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> we</w:t>
+        <w:t>At the end of the project we</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> would like to</w:t>
       </w:r>
       <w:r w:rsidRPr="004B00F3">
         <w:t xml:space="preserve"> deposit a fully anonymised dataset in a</w:t>
       </w:r>
       <w:r>
         <w:t>n open</w:t>
       </w:r>
       <w:r w:rsidRPr="004B00F3">
         <w:t xml:space="preserve"> data repository</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> where it will be permanently stored</w:t>
       </w:r>
       <w:r w:rsidRPr="004B00F3">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">We will use </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Figshare</w:t>
@@ -9163,59 +8490,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Will the outcomes be published?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF51CA5" w14:textId="6A531DDA" w:rsidR="00EC72BA" w:rsidRDefault="00EC72BA" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The outcomes will be reported at scientific conferences and in peer-reviewed </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> but you won’t be identifiable in any of these.</w:t>
+        <w:t>The outcomes will be reported at scientific conferences and in peer-reviewed journals but you won’t be identifiable in any of these.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="394C6D58" w14:textId="1E10061E" w:rsidR="00AF78D6" w:rsidRPr="005E7E17" w:rsidRDefault="001F3155" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7E17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -9223,65 +8542,51 @@
         <w:t>Potential Disclosures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E63B28" w14:textId="0C5D9AC1" w:rsidR="001F3155" w:rsidRDefault="001F3155" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">If during our conversation you reveal any information which </w:t>
       </w:r>
       <w:r w:rsidR="006C0C83">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">means you may be at risk of harming yourself or others, we will be required to break confidentiality </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">means you may be at risk of harming yourself or others, we will be required to break confidentiality in order to </w:t>
       </w:r>
       <w:r w:rsidR="004055B9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">put you in touch with the correct support. </w:t>
       </w:r>
       <w:r w:rsidR="00007879">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">This may involve signposting you to relevant support services, calling a family member or friend or calling emergency services. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10F54AF2" w14:textId="77777777" w:rsidR="001F3155" w:rsidRPr="004239AE" w:rsidRDefault="001F3155" w:rsidP="006D6A28">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="004239AE">
         <w:rPr>
@@ -9352,90 +8657,68 @@
     </w:p>
     <w:p w14:paraId="5406EDCB" w14:textId="42688F08" w:rsidR="00710787" w:rsidRDefault="00710787" w:rsidP="001872A9">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>If you have a complaint that you wish to direct to members of the research team, please contact</w:t>
       </w:r>
       <w:r w:rsidR="00C03EFF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scarlet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Norbert (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E21A05">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>lifeafterCOVID@manchester.ac.uk )</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E21A05">
+        <w:t xml:space="preserve">lifeafterCOVID@manchester.ac.uk ). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58557B64" w14:textId="621BD114" w:rsidR="00E21A05" w:rsidRDefault="00E21A05" w:rsidP="001872A9">
+      <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> then please contact:</w:t>
+        <w:t>If you wish to make a formal complaint to someone independent of the research team or if you are not satisfied with the response you have gained from the researcher in the first instance then please contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B9FBC1C" w14:textId="77777777" w:rsidR="00E21A05" w:rsidRDefault="00E21A05" w:rsidP="00E21A05">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>he</w:t>
       </w:r>
@@ -9687,118 +8970,116 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Scarlet O</w:t>
       </w:r>
       <w:r w:rsidR="00C70AC3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>/Norbert Minion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B530B95" w14:textId="4F9D3D56" w:rsidR="00C70AC3" w:rsidRDefault="00AB3238" w:rsidP="00894A11">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Email:lifeafterCOVID@manchester.ac.uk</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="78D3C50C" w14:textId="7122F36C" w:rsidR="00AB3238" w:rsidRPr="005E7E17" w:rsidRDefault="00AB3238" w:rsidP="00894A11">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Phone: 0161-275-1111</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="150AEEA0" w14:textId="77777777" w:rsidR="00C36CCC" w:rsidRPr="0091208F" w:rsidRDefault="00C36CCC" w:rsidP="00B23332">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C36CCC" w:rsidRPr="0091208F" w:rsidSect="00692712">
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E960E22" w14:textId="77777777" w:rsidR="00107F42" w:rsidRDefault="00107F42">
+    <w:p w14:paraId="393FFDC5" w14:textId="77777777" w:rsidR="009F378E" w:rsidRDefault="009F378E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76814A6E" w14:textId="77777777" w:rsidR="00107F42" w:rsidRDefault="00107F42">
+    <w:p w14:paraId="36A1BAF7" w14:textId="77777777" w:rsidR="009F378E" w:rsidRDefault="009F378E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="08BB356D" w14:textId="77777777" w:rsidR="00107F42" w:rsidRDefault="00107F42">
+    <w:p w14:paraId="71C30395" w14:textId="77777777" w:rsidR="009F378E" w:rsidRDefault="009F378E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9916,71 +9197,71 @@
     <w:r>
       <w:t xml:space="preserve">26/08/2021 </w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00515648">
       <w:t>Ethics Ref: 2021-12345-67890</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59DCA909" w14:textId="77777777" w:rsidR="00107F42" w:rsidRDefault="00107F42">
+    <w:p w14:paraId="790C2099" w14:textId="77777777" w:rsidR="009F378E" w:rsidRDefault="009F378E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17FC856B" w14:textId="77777777" w:rsidR="00107F42" w:rsidRDefault="00107F42">
+    <w:p w14:paraId="26E7D3AB" w14:textId="77777777" w:rsidR="009F378E" w:rsidRDefault="009F378E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="368BF0A5" w14:textId="77777777" w:rsidR="00107F42" w:rsidRDefault="00107F42">
+    <w:p w14:paraId="4DC7F0B8" w14:textId="77777777" w:rsidR="009F378E" w:rsidRDefault="009F378E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4970A70E" w14:textId="5BCFDB5F" w:rsidR="006735AA" w:rsidRDefault="006735AA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="006735AA">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006735AA">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> If you include this section you must also include the corresponding consent point regarding the breaking of confidentiality in your consent form/script.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
@@ -11021,50 +10302,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36400739"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B84AA270"/>
+    <w:lvl w:ilvl="0" w:tplc="24565DB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BA362078">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F8269564">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8EF84900">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DCD68C6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="430EFBA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="295ABA1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="58508560">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1C10E7FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48A36953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47504860"/>
     <w:lvl w:ilvl="0" w:tplc="F41A1490">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="7030A0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11134,51 +10528,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49B20103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04AED5C4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11247,51 +10641,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62582113"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07B298C8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11360,51 +10754,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C4725F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D77067BC"/>
     <w:lvl w:ilvl="0" w:tplc="5EBCBF42">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11472,51 +10866,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D372090"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FDB82B10"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11585,51 +10979,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D93684E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7D4D50C"/>
     <w:lvl w:ilvl="0" w:tplc="0809000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11698,51 +11092,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78AB1682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C6E0D08"/>
     <w:lvl w:ilvl="0" w:tplc="4AAAB73C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11810,105 +11204,108 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="884752609">
+  <w:num w:numId="1" w16cid:durableId="977997569">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="884752609">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1616667743">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="987321098">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2126581844">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1616667743">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="6" w16cid:durableId="1541236705">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="987321098">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="7" w16cid:durableId="1475021910">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2126581844">
+  <w:num w:numId="8" w16cid:durableId="1055355527">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="605118552">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2007395705">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="383260797">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1467504506">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="488593341">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="891843980">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1541236705">
-[...26 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="1858226316">
+  <w:num w:numId="15" w16cid:durableId="1858226316">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="767114857">
+  <w:num w:numId="16" w16cid:durableId="767114857">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="333186034">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="17" w16cid:durableId="333186034">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -11941,50 +11338,51 @@
     <w:rsid w:val="000F2E98"/>
     <w:rsid w:val="000F3DF4"/>
     <w:rsid w:val="000F53EF"/>
     <w:rsid w:val="000F5FC7"/>
     <w:rsid w:val="0010117F"/>
     <w:rsid w:val="00104762"/>
     <w:rsid w:val="00107F42"/>
     <w:rsid w:val="0011457D"/>
     <w:rsid w:val="00117D20"/>
     <w:rsid w:val="00132148"/>
     <w:rsid w:val="00134658"/>
     <w:rsid w:val="0013780A"/>
     <w:rsid w:val="00143521"/>
     <w:rsid w:val="00153FB4"/>
     <w:rsid w:val="00156663"/>
     <w:rsid w:val="0015735C"/>
     <w:rsid w:val="00161873"/>
     <w:rsid w:val="001627DD"/>
     <w:rsid w:val="00186138"/>
     <w:rsid w:val="0018661F"/>
     <w:rsid w:val="001872A9"/>
     <w:rsid w:val="001A1A5F"/>
     <w:rsid w:val="001A1A6A"/>
     <w:rsid w:val="001A6169"/>
     <w:rsid w:val="001B1B75"/>
+    <w:rsid w:val="001B4510"/>
     <w:rsid w:val="001C4DEF"/>
     <w:rsid w:val="001D1A67"/>
     <w:rsid w:val="001D2A89"/>
     <w:rsid w:val="001D4C2E"/>
     <w:rsid w:val="001E5471"/>
     <w:rsid w:val="001F3155"/>
     <w:rsid w:val="002207CE"/>
     <w:rsid w:val="002240A0"/>
     <w:rsid w:val="00230A3D"/>
     <w:rsid w:val="0023633B"/>
     <w:rsid w:val="002406D5"/>
     <w:rsid w:val="00245EF6"/>
     <w:rsid w:val="002500F5"/>
     <w:rsid w:val="002522D5"/>
     <w:rsid w:val="0025714B"/>
     <w:rsid w:val="0028450F"/>
     <w:rsid w:val="00296507"/>
     <w:rsid w:val="00297289"/>
     <w:rsid w:val="002C2410"/>
     <w:rsid w:val="002D68F7"/>
     <w:rsid w:val="002E4D71"/>
     <w:rsid w:val="002E6887"/>
     <w:rsid w:val="002F2118"/>
     <w:rsid w:val="002F5E28"/>
     <w:rsid w:val="00303A78"/>
@@ -12012,50 +11410,51 @@
     <w:rsid w:val="004171F7"/>
     <w:rsid w:val="00421362"/>
     <w:rsid w:val="004239AE"/>
     <w:rsid w:val="00425535"/>
     <w:rsid w:val="0043318C"/>
     <w:rsid w:val="004368B8"/>
     <w:rsid w:val="00453D90"/>
     <w:rsid w:val="00454DA1"/>
     <w:rsid w:val="004658E2"/>
     <w:rsid w:val="00496BD2"/>
     <w:rsid w:val="004A350F"/>
     <w:rsid w:val="004B2799"/>
     <w:rsid w:val="004B5B65"/>
     <w:rsid w:val="004D55CE"/>
     <w:rsid w:val="004E0453"/>
     <w:rsid w:val="004E1B4C"/>
     <w:rsid w:val="004E6B9E"/>
     <w:rsid w:val="004F237C"/>
     <w:rsid w:val="00515648"/>
     <w:rsid w:val="00515B96"/>
     <w:rsid w:val="00516A07"/>
     <w:rsid w:val="00520A1A"/>
     <w:rsid w:val="0052499A"/>
     <w:rsid w:val="00530176"/>
     <w:rsid w:val="005331A6"/>
+    <w:rsid w:val="00562B9D"/>
     <w:rsid w:val="00574FE0"/>
     <w:rsid w:val="005864CD"/>
     <w:rsid w:val="0059186F"/>
     <w:rsid w:val="00591E63"/>
     <w:rsid w:val="005932B9"/>
     <w:rsid w:val="005950BC"/>
     <w:rsid w:val="005A525A"/>
     <w:rsid w:val="005B50C8"/>
     <w:rsid w:val="005C01AC"/>
     <w:rsid w:val="005D1A09"/>
     <w:rsid w:val="005D2C86"/>
     <w:rsid w:val="005E4D99"/>
     <w:rsid w:val="005E7E17"/>
     <w:rsid w:val="005F068C"/>
     <w:rsid w:val="00605952"/>
     <w:rsid w:val="00616E40"/>
     <w:rsid w:val="006209E6"/>
     <w:rsid w:val="00622FB9"/>
     <w:rsid w:val="0062527A"/>
     <w:rsid w:val="00633BE0"/>
     <w:rsid w:val="00637A05"/>
     <w:rsid w:val="00640009"/>
     <w:rsid w:val="0064188E"/>
     <w:rsid w:val="00643696"/>
     <w:rsid w:val="00670633"/>
@@ -12124,50 +11523,51 @@
     <w:rsid w:val="008D1B0B"/>
     <w:rsid w:val="008D4C58"/>
     <w:rsid w:val="008E2F79"/>
     <w:rsid w:val="008F66C5"/>
     <w:rsid w:val="00910CB7"/>
     <w:rsid w:val="0091208F"/>
     <w:rsid w:val="00913D7D"/>
     <w:rsid w:val="00937021"/>
     <w:rsid w:val="00953605"/>
     <w:rsid w:val="00957A3B"/>
     <w:rsid w:val="00962B0B"/>
     <w:rsid w:val="00982EA7"/>
     <w:rsid w:val="009840FF"/>
     <w:rsid w:val="00986EB0"/>
     <w:rsid w:val="00993185"/>
     <w:rsid w:val="009A095B"/>
     <w:rsid w:val="009A3D9B"/>
     <w:rsid w:val="009A688C"/>
     <w:rsid w:val="009B6071"/>
     <w:rsid w:val="009B7B49"/>
     <w:rsid w:val="009C0564"/>
     <w:rsid w:val="009E02C1"/>
     <w:rsid w:val="009E4252"/>
     <w:rsid w:val="009E73E5"/>
     <w:rsid w:val="009F1BCB"/>
+    <w:rsid w:val="009F378E"/>
     <w:rsid w:val="009F3CD7"/>
     <w:rsid w:val="00A033FB"/>
     <w:rsid w:val="00A049C6"/>
     <w:rsid w:val="00A10D74"/>
     <w:rsid w:val="00A160BF"/>
     <w:rsid w:val="00A217A4"/>
     <w:rsid w:val="00A21B22"/>
     <w:rsid w:val="00A33B42"/>
     <w:rsid w:val="00A37D4B"/>
     <w:rsid w:val="00A41542"/>
     <w:rsid w:val="00A460D1"/>
     <w:rsid w:val="00A64D42"/>
     <w:rsid w:val="00A81C2B"/>
     <w:rsid w:val="00A87CE5"/>
     <w:rsid w:val="00A93FF5"/>
     <w:rsid w:val="00A9541F"/>
     <w:rsid w:val="00AB3238"/>
     <w:rsid w:val="00AB4B79"/>
     <w:rsid w:val="00AC00AB"/>
     <w:rsid w:val="00AD0B11"/>
     <w:rsid w:val="00AD478F"/>
     <w:rsid w:val="00AD4A60"/>
     <w:rsid w:val="00AE22E6"/>
     <w:rsid w:val="00AF78D6"/>
     <w:rsid w:val="00B008B2"/>
@@ -12269,59 +11669,65 @@
     <w:rsid w:val="00F01E4D"/>
     <w:rsid w:val="00F02156"/>
     <w:rsid w:val="00F02C5F"/>
     <w:rsid w:val="00F347F5"/>
     <w:rsid w:val="00F53FEB"/>
     <w:rsid w:val="00F55756"/>
     <w:rsid w:val="00F61E22"/>
     <w:rsid w:val="00F8424E"/>
     <w:rsid w:val="00F8457C"/>
     <w:rsid w:val="00F874DF"/>
     <w:rsid w:val="00F91CD3"/>
     <w:rsid w:val="00F938EF"/>
     <w:rsid w:val="00FA6A3F"/>
     <w:rsid w:val="00FB1D69"/>
     <w:rsid w:val="00FB3774"/>
     <w:rsid w:val="00FB45F2"/>
     <w:rsid w:val="00FB7E1F"/>
     <w:rsid w:val="00FC06A1"/>
     <w:rsid w:val="00FD1557"/>
     <w:rsid w:val="00FE6C49"/>
     <w:rsid w:val="00FE6F80"/>
     <w:rsid w:val="00FF364A"/>
     <w:rsid w:val="00FF54D1"/>
     <w:rsid w:val="00FF7F7E"/>
     <w:rsid w:val="08F3D597"/>
+    <w:rsid w:val="11159E32"/>
     <w:rsid w:val="14E2F170"/>
+    <w:rsid w:val="1B36BBC9"/>
     <w:rsid w:val="1D869074"/>
     <w:rsid w:val="28E223F5"/>
+    <w:rsid w:val="2A3223C0"/>
     <w:rsid w:val="36D167FF"/>
     <w:rsid w:val="3ED1C26C"/>
     <w:rsid w:val="44495FC1"/>
     <w:rsid w:val="5E6D01B0"/>
     <w:rsid w:val="6BEF699B"/>
+    <w:rsid w:val="6F1D45B1"/>
     <w:rsid w:val="7547DFBE"/>
+    <w:rsid w:val="769F232A"/>
+    <w:rsid w:val="77DD72A9"/>
     <w:rsid w:val="79515971"/>
     <w:rsid w:val="7FBA87BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -14114,70 +13520,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D1FE417A7F31B248966EF3BA947A5CAA" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ea2df482ba35a345657725e444f02c4e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d9b001e5-9702-4da1-8294-a0209d26d545" xmlns:ns3="9f82b4a4-79e2-4023-8e0e-141192a79318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8703546e18d6bc689a8182246977dc19" ns2:_="" ns3:_="">
     <xsd:import namespace="d9b001e5-9702-4da1-8294-a0209d26d545"/>
     <xsd:import namespace="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -14356,115 +13742,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="9f82b4a4-79e2-4023-8e0e-141192a79318" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d9b001e5-9702-4da1-8294-a0209d26d545">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB8E0BEF-73F3-4DE9-8FD5-A687A87494FA}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F846CF7-D34D-4E0F-9B50-0BA138725B13}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d9b001e5-9702-4da1-8294-a0209d26d545"/>
     <ds:schemaRef ds:uri="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAAECEEF-428D-434F-98B8-A035DC6FD6F4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB8E0BEF-73F3-4DE9-8FD5-A687A87494FA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
+    <ds:schemaRef ds:uri="d9b001e5-9702-4da1-8294-a0209d26d545"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6882F187-3AB5-43B7-AF7D-C469D2A09D42}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>24954</Characters>
+  <Pages>13</Pages>
+  <Words>4608</Words>
+  <Characters>26266</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>402</Lines>
-  <Paragraphs>209</Paragraphs>
+  <Lines>218</Lines>
+  <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29745</CharactersWithSpaces>
+  <CharactersWithSpaces>30813</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Genevieve Pridham</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D1FE417A7F31B248966EF3BA947A5CAA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>