--- v2 (2026-07-28)
+++ v3 (2026-09-13)
@@ -1,45 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0BF9742F" w14:textId="4421216B" w:rsidR="0028450F" w:rsidRDefault="009E4252" w:rsidP="009E4252">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D4F47DA" wp14:editId="7C6A1CD6">
@@ -89,92 +88,92 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6934200" cy="4991100"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:fillRef>
                         <a:effectRef idx="1">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4758A958" w14:textId="029A0F77" w:rsidR="00A460D1" w:rsidRPr="009E4252" w:rsidRDefault="00A460D1" w:rsidP="009E4252">
+                          <w:p w14:paraId="4758A958" w14:textId="615F0B05" w:rsidR="00A460D1" w:rsidRPr="009E4252" w:rsidRDefault="00A460D1" w:rsidP="009E4252">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009E4252">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>UoM Template for Research Participant Information Sheets</w:t>
                             </w:r>
                             <w:r w:rsidR="009E4252">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> V</w:t>
                             </w:r>
                             <w:r w:rsidR="006D6A28">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>9</w:t>
                             </w:r>
                             <w:r w:rsidR="0007299A">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidR="00562B9D">
+                            <w:r w:rsidR="004140D2">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
-                              <w:t>5</w:t>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4B107B21" w14:textId="0AFA3D1E" w:rsidR="00A10D74" w:rsidRDefault="0028450F" w:rsidP="00EE201A">
                             <w:pPr>
                               <w:jc w:val="both"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00993185">
                               <w:t>This is a template Participant Information Sheet which includes all essential information that you are obliged to provide to participants</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00993185">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:r w:rsidR="00993185">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00993185" w:rsidRPr="00993185">
                               <w:t>It is recommended that you use the same section and sub-headings for your sheet(s) but you may add sections and change the order as appropriate for your study.</w:t>
                             </w:r>
                             <w:r w:rsidR="00EE201A" w:rsidRPr="00993185">
@@ -645,92 +644,92 @@
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:roundrect w14:anchorId="6D4F47DA" id="Rectangle: Rounded Corners 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-45.5pt;margin-top:30pt;width:546pt;height:393pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeielgZwIAAC0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtr2zAUfh/sPwi9L46zrFtMnBJSOgah&#10;DW1HnxVZik1lHU1SYme/fkfypaUrbIy9CB2d+3e+o+VlWytyEtZVoHOaTqaUCM2hqPQhp98frj98&#10;ocR5pgumQIucnoWjl6v375aNycQMSlCFsASDaJc1Jqel9yZLEsdLUTM3ASM0KiXYmnkU7SEpLGsw&#10;eq2S2XR6kTRgC2OBC+fw9apT0lWML6Xg/lZKJzxROcXafDxtPPfhTFZLlh0sM2XF+zLYP1RRs0pj&#10;0jHUFfOMHG31W6i64hYcSD/hUCcgZcVF7AG7SaevurkvmRGxFwTHmREm9//C8pvTvdnZULozW+BP&#10;jmjYlEwfxNoZhA+HGkBKGuOy0TgIrndrpa2DO/ZC2gjseQRWtJ5wfLxYfJzjtCjhqJsvFmmKQojK&#10;ssHdWOe/CqhJuOTUwlEXd5g/ospOW+c7+8GuL6mrItbjz0qEQpS+E5JUBeZNo3ckk9goS04MacA4&#10;F9pf9PmjdXCTlVKj4+zPjr19cBWRaKPzX2QdPWJm0H50risN9q3sxVM3CKy0sx8Q6PoOEPh23yJK&#10;4bqH4ryzxELHeGf4dYXAbpnzO2aR4jgMXFt/i4dU0OQU+hslJdifb70He2QeailpcGVy6n4cmRWU&#10;qG8aOblI5/OwY1GYf/o8Q8G+1OxfavSx3gCOI8UPwvB4DfZeDVdpoX7E7V6HrKhimmPunHJvB2Hj&#10;u1XG/4GL9Tqa4V4Z5rf63vCBAIEzD+0js6Znl0di3sCwXix7xa/ONoxGw/roQVaRfM+49tDjTkYO&#10;9/9HWPqXcrR6/uVWvwAAAP//AwBQSwMEFAAGAAgAAAAhAK1kpYjiAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLw0AQhe+C/2EZwUtpdysS2jSbItIeBFEalV432WkSzM7G3W0a/72bUz0NM+/x&#10;5nvZdjQdG9D51pKE5UIAQ6qsbqmW8Pmxn6+A+aBIq84SSvhFD9v89iZTqbYXOuBQhJrFEPKpktCE&#10;0Kec+6pBo/zC9khRO1lnVIirq7l26hLDTccfhEi4US3FD43q8bnB6rs4Gwkv9c/ha9iLsljvdjP3&#10;djzN8PVdyvu78WkDLOAYrmaY8CM65JGptGfSnnUS5utl7BIkJCLOySDEdCklrB4TATzP+P8O+R8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3onpYGcCAAAtBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArWSliOIAAAALAQAADwAAAAAAAAAAAAAA&#10;AADBBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" fillcolor="#fbcaa2 [1625]" strokecolor="#f68c36 [3049]">
                 <v:fill color2="#fdefe3 [505]" rotate="t" angle="180" colors="0 #ffbe86;22938f #ffd0aa;1 #ffebdb" focus="100%" type="gradient"/>
                 <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
                 <v:path arrowok="t"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4758A958" w14:textId="029A0F77" w:rsidR="00A460D1" w:rsidRPr="009E4252" w:rsidRDefault="00A460D1" w:rsidP="009E4252">
+                    <w:p w14:paraId="4758A958" w14:textId="615F0B05" w:rsidR="00A460D1" w:rsidRPr="009E4252" w:rsidRDefault="00A460D1" w:rsidP="009E4252">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009E4252">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>UoM Template for Research Participant Information Sheets</w:t>
                       </w:r>
                       <w:r w:rsidR="009E4252">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> V</w:t>
                       </w:r>
                       <w:r w:rsidR="006D6A28">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>9</w:t>
                       </w:r>
                       <w:r w:rsidR="0007299A">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
-                      <w:r w:rsidR="00562B9D">
+                      <w:r w:rsidR="004140D2">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="28"/>
                         </w:rPr>
-                        <w:t>5</w:t>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4B107B21" w14:textId="0AFA3D1E" w:rsidR="00A10D74" w:rsidRDefault="0028450F" w:rsidP="00EE201A">
                       <w:pPr>
                         <w:jc w:val="both"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00993185">
                         <w:t>This is a template Participant Information Sheet which includes all essential information that you are obliged to provide to participants</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00993185">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidR="00993185">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00993185" w:rsidRPr="00993185">
                         <w:t>It is recommended that you use the same section and sub-headings for your sheet(s) but you may add sections and change the order as appropriate for your study.</w:t>
                       </w:r>
                       <w:r w:rsidR="00EE201A" w:rsidRPr="00993185">
@@ -1437,75 +1436,93 @@
         </w:rPr>
         <w:t xml:space="preserve">d why the research is being </w:t>
       </w:r>
       <w:r w:rsidRPr="008D0EA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>conducted</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and what it will involve. Please take time to read the following information carefully </w:t>
       </w:r>
       <w:r w:rsidR="00186138">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>before deciding whether to take part</w:t>
+        <w:t xml:space="preserve">before deciding whether to take </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00186138">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>part</w:t>
       </w:r>
       <w:r w:rsidR="0059186F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00186138">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>and discuss it with others if you wish. Please ask if there is anything that is not clear or if you would like more information. Thank you for taking the time to read this.</w:t>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discuss it with others if you wish. Please ask if there is anything that is not clear or if you would like more information. Thank you for taking the time to read this.</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4881F5CB" w14:textId="6EEE6061" w:rsidR="00913D7D" w:rsidRPr="0006013F" w:rsidRDefault="00913D7D" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
@@ -2210,71 +2227,93 @@
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicate that the project has been reviewed by </w:t>
       </w:r>
       <w:r w:rsidR="00336D66" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>he University of Manchester Research Ethics Committee 1/2/3/5/</w:t>
+        <w:t>he University of Manchester Research Ethics Committee 1/2/3/5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00C21EF6" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Proportionate Research Ethics Committee or the name of the Division/School Ethics Committee. </w:t>
+        <w:t xml:space="preserve"> Proportionate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Research Ethics Committee or the name of the Division/School Ethics Committee. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="324EBB2C" w14:textId="05E3C1F6" w:rsidR="00AC00AB" w:rsidRPr="00AD4A60" w:rsidRDefault="00AC00AB" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For studies approved by an NHS REC, provide </w:t>
       </w:r>
@@ -2350,51 +2389,75 @@
         <w:t xml:space="preserve">Details of external funding should be provided. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D94AA40" w14:textId="52CA29A4" w:rsidR="00A049C6" w:rsidRPr="00AD4A60" w:rsidRDefault="00A049C6" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>If there is no external funding then this section can be removed.</w:t>
+        <w:t xml:space="preserve">If there is no external </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then this section can be removed.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7582E876" w14:textId="00E8BB51" w:rsidR="00913D7D" w:rsidRPr="00913D7D" w:rsidRDefault="00913D7D" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -2621,61 +2684,83 @@
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">order, </w:t>
       </w:r>
       <w:r w:rsidR="00FC06A1" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>as a participant ‘journey’</w:t>
       </w:r>
       <w:r w:rsidR="00E04D91" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and a</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E04D91" w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and a</w:t>
       </w:r>
       <w:r w:rsidR="0028450F" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">lso include </w:t>
+        <w:t>lso</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0028450F" w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>details of any possible risks</w:t>
       </w:r>
       <w:r w:rsidR="00FC06A1" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/benefits</w:t>
       </w:r>
       <w:r w:rsidR="0028450F" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
@@ -2733,51 +2818,73 @@
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Provide details o</w:t>
       </w:r>
       <w:r w:rsidR="00A93FF5" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the duration of the study (e.g. 3x ½ hour interviews; 1x 30 minute questionnaire etc) including how long in total the participant will be involved in the study (from consent to final visit).</w:t>
+        <w:t xml:space="preserve"> the duration of the study (e.g. 3x ½ hour interviews; 1x </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30 minute</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> questionnaire etc) including how long in total the participant will be involved in the study (from consent to final visit).</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Remember to also include time for checking processes or taking part in follow up interviews or multiple processes.</w:t>
       </w:r>
       <w:r w:rsidR="00FC06A1" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E04D91" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2791,51 +2898,71 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> include a flow chart or diagram here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16BF40E0" w14:textId="06301BFD" w:rsidR="00E04D91" w:rsidRDefault="00E04D91" w:rsidP="00793598">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11159E32">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>If the participant will require any form of support (such as from family members, friends or carers) during the course of their involvement this should be laid out in detail.</w:t>
+        <w:t xml:space="preserve">If the participant will require any form of support (such as from family members, friends or carers) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="11159E32">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>during the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="11159E32">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their involvement this should be laid out in detail.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FAFA8E5" w14:textId="225B73EC" w:rsidR="769F232A" w:rsidRDefault="769F232A" w:rsidP="11159E32">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="8" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:pPr>
       <w:r w:rsidRPr="11159E32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For Human tissue studies – provide the donor with detail of (as applicable);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50824737" w14:textId="135A28F5" w:rsidR="769F232A" w:rsidRDefault="769F232A" w:rsidP="11159E32">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -3162,51 +3289,71 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="8" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11159E32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>what options there will be to withdraw consent for use of human tissue samples, taking into account when the samples become fully anonymised and withdrawal of consent is no longer possible and whether you intend retaining samples after the study ends</w:t>
+        <w:t xml:space="preserve">what options there will be to withdraw consent for use of human tissue samples, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="11159E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="11159E32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when the samples become fully anonymised and withdrawal of consent is no longer possible and whether you intend retaining samples after the study ends</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC582DE" w14:textId="64391820" w:rsidR="11159E32" w:rsidRDefault="11159E32" w:rsidP="11159E32">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A593BF4" w14:textId="04856B48" w:rsidR="00A93FF5" w:rsidRPr="009B7B49" w:rsidRDefault="00A93FF5" w:rsidP="00E04D91">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -3344,85 +3491,121 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6683C89D" w14:textId="707CA0A8" w:rsidR="00003EE1" w:rsidRDefault="00003EE1" w:rsidP="00003EE1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>It is up to you to decide whether or not to take part.</w:t>
+        <w:t xml:space="preserve">It is up to you to decide </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to take part.</w:t>
       </w:r>
       <w:r w:rsidR="00A93FF5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00A93FF5" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Give details here about how the participant should inform you whether they want to take part or not.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you do decide to take part you will be </w:t>
+        <w:t xml:space="preserve">If you do decide to take </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>part</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you will be </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>given this information sheet to keep</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3430,89 +3613,145 @@
       </w:r>
       <w:r w:rsidR="00416411" w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/will be asked to tick a box to confirm consent</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]. </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you decide to take part you are still free to withdraw </w:t>
+        <w:t xml:space="preserve">If you decide to take </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>part</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you are still free to withdraw </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">at any time without giving a reason and without detriment to yourself. However, it will not be possible to remove your data from the project once it has been anonymised as we will not be able to identify your specific data. This does not affect your data protection rights. </w:t>
       </w:r>
       <w:r w:rsidR="00E04D91">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you decide not to take part you do not need to do anything further. </w:t>
+        <w:t xml:space="preserve">If you decide not to take </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E04D91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>part</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E04D91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you do not need to do anything further. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C07198" w14:textId="2748F744" w:rsidR="00003EE1" w:rsidRPr="00AD4A60" w:rsidRDefault="00003EE1" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD4A60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">For audio/video recordings you must explicitly state whether participants are free to decline the recording or whether it is essential to their participation in the study. You must also state that participants should be comfortable with the recording process at all times and they are free to stop recording at any time. </w:t>
+        <w:t xml:space="preserve">For audio/video recordings you must explicitly state whether participants are free to decline the recording or whether it is essential to their participation in the study. You must also state that participants should </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>be comfortable with the recording process at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD4A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and they are free to stop recording at any time. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E698C6B" w14:textId="7AD0BD58" w:rsidR="00913D7D" w:rsidRPr="00913D7D" w:rsidRDefault="00913D7D" w:rsidP="0028450F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00913D7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
@@ -3570,103 +3809,139 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> will you collect about me</w:t>
       </w:r>
       <w:r w:rsidRPr="00913D7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77968911" w14:textId="2F1E71CA" w:rsidR="0028450F" w:rsidRDefault="0028450F" w:rsidP="0028450F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="1A1A1A" w:themeColor="background1" w:themeShade="1A"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
-        <w:t xml:space="preserve">In order to </w:t>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00186138" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t>participate in this</w:t>
       </w:r>
       <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
-        <w:t xml:space="preserve"> research project we will need to collect </w:t>
+        <w:t xml:space="preserve"> research </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we will need to collect </w:t>
       </w:r>
       <w:r w:rsidR="005E4D99" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t xml:space="preserve">information </w:t>
       </w:r>
       <w:r w:rsidR="00EA0FA3" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t xml:space="preserve">that could identify you, called </w:t>
       </w:r>
       <w:r w:rsidR="005E4D99" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00EA0FA3" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t>personal identifiable information</w:t>
       </w:r>
       <w:r w:rsidR="005E4D99" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00EA0FA3" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
-        <w:t>. Specifically we will need to collect</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EA0FA3" w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+        </w:rPr>
+        <w:t>Specifically</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EA0FA3" w:rsidRPr="79515971">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we will need to collect</w:t>
       </w:r>
       <w:r w:rsidR="28E223F5" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65153B59" w14:textId="13F2FBD7" w:rsidR="0028450F" w:rsidRPr="00F0084B" w:rsidRDefault="0028450F" w:rsidP="0028450F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>List the personal information</w:t>
       </w:r>
       <w:r w:rsidR="0052499A" w:rsidRPr="79515971">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
@@ -4079,70 +4354,83 @@
           <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimSun" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>What are my rights in relation to the information you will collect about me?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EFD6036" w14:textId="1F8788A5" w:rsidR="002240A0" w:rsidRDefault="002240A0" w:rsidP="002240A0">
       <w:r>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:t xml:space="preserve">ou have </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t xml:space="preserve">a number of </w:t>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:t xml:space="preserve">rights </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">under data protection </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:t>law</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE236D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>regarding your personal information. For</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
-        <w:t xml:space="preserve"> example you can request a copy of the information we hold about you</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00685985">
+        <w:t>example</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00685985">
+        <w:t xml:space="preserve"> you can request a copy of the information we hold about you</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">including audio recordings or photographs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66722605" w14:textId="2F769D01" w:rsidR="00316514" w:rsidRDefault="002240A0" w:rsidP="002240A0">
       <w:r w:rsidRPr="00685985">
         <w:t>If you would like to know more about your different rights</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or the way we use your personal information </w:t>
       </w:r>
       <w:r w:rsidR="00E04D91">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
         <w:t>ensure we follow the law</w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
@@ -4206,52 +4494,60 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">There is also a </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="006D6A28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>simplified version of the privacy notice</w:t>
+          <w:t xml:space="preserve">simplified version of the privacy </w:t>
         </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="006D6A28">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>notice</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>available.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57358ECA" w14:textId="55528F68" w:rsidR="00A87CE5" w:rsidRDefault="00A87CE5" w:rsidP="00361915">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
@@ -4433,58 +4729,66 @@
         </w:rPr>
         <w:t>Provide details of:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60FD4747" w14:textId="5EFAE9A8" w:rsidR="005D2C86" w:rsidRPr="00F0084B" w:rsidRDefault="001C4DEF" w:rsidP="005D2C86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="005D2C86" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t>hat measures you will take to ensure confidentiality, such as providing participants with an assigned ID number only known to the research team (known as pseudonymised)</w:t>
+        <w:t xml:space="preserve">hat measures you will take to ensure confidentiality, such as providing participants with an assigned ID number only known to the research team (known as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005D2C86" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>pseudonymised)</w:t>
       </w:r>
       <w:r w:rsidR="00F874DF" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1BCE8311" w14:textId="77777777" w:rsidR="0043318C" w:rsidRPr="00F0084B" w:rsidRDefault="0043318C" w:rsidP="00D27D00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="005D2C86" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>hether</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
@@ -4519,82 +4823,104 @@
       </w:r>
       <w:r w:rsidR="005D2C86" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F70D8A" w14:textId="114E3236" w:rsidR="0043318C" w:rsidRPr="00F0084B" w:rsidRDefault="0043318C" w:rsidP="0043318C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Specifically when data will become fully anonymised (e.g. key link broken for pseudonymised data) so that participants know the exact timeframe in which they can request that their data is withdrawn. </w:t>
+        <w:t>Specifically</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when data will become fully anonymised (e.g. key link broken for pseudonymised data) so that participants know the exact timeframe in which they can request that their data is withdrawn. </w:t>
       </w:r>
       <w:r w:rsidR="005D2C86" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="767FBD87" w14:textId="55D3F205" w:rsidR="00D27D00" w:rsidRPr="00F0084B" w:rsidRDefault="005D2C86" w:rsidP="00320F2D">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t>(For each description below you should be clear whether the data wil</w:t>
+        <w:t xml:space="preserve">(For each description </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>below</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you should be clear whether the data wil</w:t>
       </w:r>
       <w:r w:rsidR="00320F2D" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>l be identifiable or anonymous.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB6F98D" w14:textId="77777777" w:rsidR="00D27D00" w:rsidRPr="00F0084B" w:rsidRDefault="00D27D00" w:rsidP="00D27D00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
@@ -4792,51 +5118,67 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">guidelines regarding confidentiality and ask them to sign a copy of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00A37D4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Confidentiality A</w:t>
         </w:r>
         <w:r w:rsidRPr="00982EA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>greement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t>). If they are a third party they must be a UoM approved supplier as this ensures a confidentiality agreement is in place between their organisation and UoM.</w:t>
+        <w:t xml:space="preserve">). If they are a third </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they must be a UoM approved supplier as this ensures a confidentiality agreement is in place between their organisation and UoM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ACAEF8F" w14:textId="77777777" w:rsidR="00F874DF" w:rsidRPr="00F0084B" w:rsidRDefault="00F874DF" w:rsidP="00F874DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>whether the personal identifiable information will be removed in the final transcript or not</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3655279A" w14:textId="77777777" w:rsidR="00F874DF" w:rsidRPr="00F0084B" w:rsidRDefault="00F874DF" w:rsidP="00F874DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -5158,51 +5500,87 @@
         </w:rPr>
         <w:t>he research team will have access to the key that links this ID number to your personal information. Y</w:t>
       </w:r>
       <w:r w:rsidR="00D27D00" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">our consent form </w:t>
       </w:r>
       <w:r w:rsidR="006857D7" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">will be retained for 5 years in a locked cabinet </w:t>
       </w:r>
       <w:r w:rsidR="00FA6A3F" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">on UoM premises for audit purposes. With your consent, we would also like to retain your contact details for 5 years in order to provide you with a summary of the findings for this study and also to inform you about future studies that you may be interested in. If you provide consent for this, your details will be safely stored on UoM servers in a digital folder only accessible to the study team and used only for the purposes described above. </w:t>
+        <w:t xml:space="preserve">on UoM premises for audit purposes. With your consent, we would also like to retain your contact details for 5 years </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FA6A3F" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FA6A3F" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide you with a summary of the findings for this study </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FA6A3F" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FA6A3F" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to inform you about future studies that you may be interested in. If you provide consent for this, your details will be safely stored on UoM servers in a digital folder only accessible to the study team and used only for the purposes described above. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44984694" w14:textId="10626EBC" w:rsidR="00633BE0" w:rsidRPr="00F0084B" w:rsidRDefault="00043A6E" w:rsidP="00316514">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
@@ -5343,51 +5721,71 @@
       <w:r w:rsidR="00FB3774" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidR="008C241C" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>shared</w:t>
       </w:r>
       <w:r w:rsidR="00FB3774" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in order to support</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FB3774" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FB3774" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> support</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB3774" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">additional </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5423,68 +5821,79 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0764AADF" w14:textId="53B36998" w:rsidR="00EB3479" w:rsidRPr="00F0084B" w:rsidRDefault="00EB3479" w:rsidP="00316514">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="FrutigerLight" w:hAnsi="FrutigerLight" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This information will not identify you and will not be combined with other information in a way that could identify you. The information will only be used for the purpose of </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00686D4B" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, and cannot be used to contact you regarding any other matter. It will not be used to make decisions about future services available to you.</w:t>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cannot be used to contact you regarding any other matter. It will not be used to make decisions about future services available to you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB251EA" w14:textId="00F1F2EA" w:rsidR="008C241C" w:rsidRPr="00F0084B" w:rsidRDefault="008C241C" w:rsidP="00316514">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="236" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For NHS REC studies, please re</w:t>
       </w:r>
@@ -5634,51 +6043,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="006D6A28" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DCE8C9" w14:textId="0F2EB5C5" w:rsidR="00CA011F" w:rsidRPr="00F0084B" w:rsidRDefault="00CA011F" w:rsidP="008A3C92">
       <w:pPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t xml:space="preserve">At the end of the project we will deposit a fully anonymised dataset </w:t>
+        <w:t xml:space="preserve">At the end of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we will deposit a fully anonymised dataset </w:t>
       </w:r>
       <w:r w:rsidR="00F02C5F">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">[e.g. including de-identified interview transcripts] </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">in an open data repository where it will be permanently stored. We will use </w:t>
       </w:r>
       <w:r w:rsidR="006D6A28" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">[name of repository and location (e.g. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Figshare</w:t>
@@ -5726,79 +6149,113 @@
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if not applicable please delete</w:t>
       </w:r>
       <w:r w:rsidR="006735AA">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and also remove the corresponding consent point regarding breaking of confidentiality from the consent form/script</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006735AA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006735AA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> remove the corresponding consent point regarding breaking of confidentiality from the consent form/script</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00DDBF98" w14:textId="15009241" w:rsidR="00FB3774" w:rsidRPr="00F0084B" w:rsidRDefault="00FB3774" w:rsidP="00FB3774">
       <w:pPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the nature of the study means that individuals outside of the research team may need to be provided with details about the participant’s involvement in the study, this should be stated and </w:t>
+        <w:t xml:space="preserve">If the nature of the study means that individuals outside of the research team may need to be provided with details about the participant’s involvement in the study, this should be stated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00FF364A" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t xml:space="preserve">also </w:t>
+        <w:t>also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FF364A" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">included in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>consent form. Examples include (</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>but should be modified according to your study</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:b/>
@@ -6112,67 +6569,86 @@
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">your supervisor </w:t>
       </w:r>
       <w:r w:rsidR="00D1411D" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t>(student projects)</w:t>
+        <w:t>(student projects</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D1411D" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00143521" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D65068" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t xml:space="preserve">If they wish to direct their complaint to someone independent of the research team, this should be the RGEI </w:t>
+        <w:t>If</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D65068" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they wish to direct their complaint to someone independent of the research team, this should be the RGEI </w:t>
       </w:r>
       <w:r w:rsidR="006E14D8" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">Manager </w:t>
       </w:r>
       <w:r w:rsidR="00D65068" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>as listed below</w:t>
       </w:r>
       <w:r w:rsidR="006E14D8" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -6227,51 +6703,67 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7414FF76" w14:textId="524E8FE3" w:rsidR="00A87CE5" w:rsidRDefault="00A87CE5" w:rsidP="00D65068">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If you have a</w:t>
       </w:r>
       <w:r w:rsidR="00D65068">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> complaint that you wish to direct to members of the research team, please contact: </w:t>
+        <w:t xml:space="preserve"> complaint that you wish to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D65068">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>direct to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D65068">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> members of the research team, please contact: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PROVIDE CONTACT DETAILS IN LARGE BOLD PRINT</w:t>
       </w:r>
       <w:r w:rsidR="00640009" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. C</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -6279,59 +6771,71 @@
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ontact details must include email and telephone numbers</w:t>
       </w:r>
       <w:r w:rsidR="00640009" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> these contact points should be professional </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00360B0E" w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">or project specific </w:t>
+        <w:t>or project</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00360B0E" w:rsidRPr="00F0084B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specific </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">email and phone numbers </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0084B">
         <w:rPr>
@@ -6421,51 +6925,71 @@
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If you wish to make a formal complaint </w:t>
       </w:r>
       <w:r w:rsidR="00D65068">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">to someone independent of the research team </w:t>
       </w:r>
       <w:r w:rsidRPr="00685985">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">or if you are not satisfied with the response you have gained from the researchers in the first instance then please contact </w:t>
+        <w:t xml:space="preserve">or if you are not satisfied with the response you have gained from the researchers in the first </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>instance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00685985">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then please contact </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A71FA2" w14:textId="00AAC8E4" w:rsidR="00A87CE5" w:rsidRDefault="00A87CE5" w:rsidP="00A87CE5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="79515971">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6686,2444 +7210,205 @@
         </w:rPr>
         <w:t xml:space="preserve">If using a hard copy version of the PIS with participants, you must ensure the full URL of the ICO’s complaints procedure is listed here or a hard copy is printed and appended with the information sheet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A1B4435" w14:textId="5FA5EA90" w:rsidR="00913D7D" w:rsidRPr="00361915" w:rsidRDefault="00937021" w:rsidP="00A87CE5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Contact Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7113A8B4" w14:textId="5D05E88F" w:rsidR="00BF0391" w:rsidRDefault="00A87CE5" w:rsidP="00A87CE5">
-      <w:pPr>
+    <w:p w14:paraId="60181DC3" w14:textId="77777777" w:rsidR="00A87CE5" w:rsidRDefault="00000000" w:rsidP="006F7AFA">
+      <w:r w:rsidRPr="008C2ED0">
+        <w:t xml:space="preserve">If you have any queries about the study or if you are interested in taking </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C2ED0">
+        <w:t>part</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C2ED0">
+        <w:t xml:space="preserve"> then please contact the researcher(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2ED0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2ED0">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROVIDE CONTACT DETAILS IN LARGE BOLD PRINT. Contact details must include email and where possible, telephone numbers; these contact points should be professional or project specific </w:t>
+      </w:r>
+      <w:r w:rsidRPr="369A6625">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:iCs/>
-[...121 lines deleted...]
-          <w:iCs/>
+          <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0084B">
+      <w:r w:rsidRPr="008C2ED0">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personal. Please ensure they are live contact details and phone numbers have voicemail that is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2ED0">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">regularly checked. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="369A6625">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:iCs/>
-[...50 lines deleted...]
-          <w:iCs/>
+          <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This section MUST appear last on the PIS as it will be the first place participants look to locate your contact details.</w:t>
       </w:r>
-      <w:r w:rsidR="002E6887" w:rsidRPr="00F0084B">
-[...3 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="008C2ED0">
+        <w:rPr>
+          <w:b/>
           <w:color w:val="7030A0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077320EB" w14:textId="77777777" w:rsidR="00515648" w:rsidRDefault="00515648" w:rsidP="00EF26A5">
-[...2107 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId31"/>
+    <w:sectPr w:rsidR="00A87CE5">
+      <w:headerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="393FFDC5" w14:textId="77777777" w:rsidR="009F378E" w:rsidRDefault="009F378E">
+    <w:p w14:paraId="17B76915" w14:textId="77777777" w:rsidR="00F43618" w:rsidRDefault="00F43618">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36A1BAF7" w14:textId="77777777" w:rsidR="009F378E" w:rsidRDefault="009F378E">
+    <w:p w14:paraId="2BFBDC0A" w14:textId="77777777" w:rsidR="00F43618" w:rsidRDefault="00F43618">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="71C30395" w14:textId="77777777" w:rsidR="009F378E" w:rsidRDefault="009F378E">
+    <w:p w14:paraId="2A44B7D8" w14:textId="77777777" w:rsidR="00F43618" w:rsidRDefault="00F43618">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
@@ -9157,111 +7442,74 @@
     <w:r w:rsidR="00E22DFC" w:rsidRPr="00416411">
       <w:t>yyyy</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="006E14D8">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="006E14D8" w:rsidRPr="00F0084B">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7030A0"/>
       </w:rPr>
       <w:t>ADD YOUR OWN VERSION NUMBER AND DATE</w:t>
     </w:r>
     <w:r w:rsidR="00A87CE5">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00A87CE5">
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...35 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="790C2099" w14:textId="77777777" w:rsidR="009F378E" w:rsidRDefault="009F378E">
+    <w:p w14:paraId="64DBB428" w14:textId="77777777" w:rsidR="00F43618" w:rsidRDefault="00F43618">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26E7D3AB" w14:textId="77777777" w:rsidR="009F378E" w:rsidRDefault="009F378E">
+    <w:p w14:paraId="7041F955" w14:textId="77777777" w:rsidR="00F43618" w:rsidRDefault="00F43618">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4DC7F0B8" w14:textId="77777777" w:rsidR="009F378E" w:rsidRDefault="009F378E">
+    <w:p w14:paraId="63643508" w14:textId="77777777" w:rsidR="00F43618" w:rsidRDefault="00F43618">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4970A70E" w14:textId="5BCFDB5F" w:rsidR="006735AA" w:rsidRDefault="006735AA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="006735AA">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006735AA">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> If you include this section you must also include the corresponding consent point regarding the breaking of confidentiality in your consent form/script.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
@@ -11261,51 +9509,51 @@
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1467504506">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="488593341">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="891843980">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1858226316">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="767114857">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="333186034">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -11334,274 +9582,287 @@
     <w:rsid w:val="000B0C18"/>
     <w:rsid w:val="000D4495"/>
     <w:rsid w:val="000E22B0"/>
     <w:rsid w:val="000F1FB6"/>
     <w:rsid w:val="000F2E98"/>
     <w:rsid w:val="000F3DF4"/>
     <w:rsid w:val="000F53EF"/>
     <w:rsid w:val="000F5FC7"/>
     <w:rsid w:val="0010117F"/>
     <w:rsid w:val="00104762"/>
     <w:rsid w:val="00107F42"/>
     <w:rsid w:val="0011457D"/>
     <w:rsid w:val="00117D20"/>
     <w:rsid w:val="00132148"/>
     <w:rsid w:val="00134658"/>
     <w:rsid w:val="0013780A"/>
     <w:rsid w:val="00143521"/>
     <w:rsid w:val="00153FB4"/>
     <w:rsid w:val="00156663"/>
     <w:rsid w:val="0015735C"/>
     <w:rsid w:val="00161873"/>
     <w:rsid w:val="001627DD"/>
     <w:rsid w:val="00186138"/>
     <w:rsid w:val="0018661F"/>
     <w:rsid w:val="001872A9"/>
+    <w:rsid w:val="001A0C30"/>
     <w:rsid w:val="001A1A5F"/>
     <w:rsid w:val="001A1A6A"/>
     <w:rsid w:val="001A6169"/>
     <w:rsid w:val="001B1B75"/>
     <w:rsid w:val="001B4510"/>
     <w:rsid w:val="001C4DEF"/>
     <w:rsid w:val="001D1A67"/>
     <w:rsid w:val="001D2A89"/>
     <w:rsid w:val="001D4C2E"/>
     <w:rsid w:val="001E5471"/>
     <w:rsid w:val="001F3155"/>
     <w:rsid w:val="002207CE"/>
     <w:rsid w:val="002240A0"/>
     <w:rsid w:val="00230A3D"/>
     <w:rsid w:val="0023633B"/>
     <w:rsid w:val="002406D5"/>
     <w:rsid w:val="00245EF6"/>
     <w:rsid w:val="002500F5"/>
     <w:rsid w:val="002522D5"/>
     <w:rsid w:val="0025714B"/>
     <w:rsid w:val="0028450F"/>
     <w:rsid w:val="00296507"/>
     <w:rsid w:val="00297289"/>
     <w:rsid w:val="002C2410"/>
     <w:rsid w:val="002D68F7"/>
     <w:rsid w:val="002E4D71"/>
     <w:rsid w:val="002E6887"/>
     <w:rsid w:val="002F2118"/>
     <w:rsid w:val="002F5E28"/>
     <w:rsid w:val="00303A78"/>
     <w:rsid w:val="00305FD4"/>
     <w:rsid w:val="00316514"/>
     <w:rsid w:val="00320F2D"/>
     <w:rsid w:val="003315DC"/>
     <w:rsid w:val="00336D66"/>
     <w:rsid w:val="00352BF6"/>
     <w:rsid w:val="00357C36"/>
     <w:rsid w:val="00360B0E"/>
     <w:rsid w:val="00361915"/>
+    <w:rsid w:val="00364739"/>
     <w:rsid w:val="0036636A"/>
     <w:rsid w:val="003722F6"/>
     <w:rsid w:val="0037262F"/>
     <w:rsid w:val="00381586"/>
     <w:rsid w:val="003C6296"/>
     <w:rsid w:val="003D4FFF"/>
     <w:rsid w:val="003E1956"/>
+    <w:rsid w:val="003E435E"/>
     <w:rsid w:val="003E789B"/>
     <w:rsid w:val="003F601F"/>
     <w:rsid w:val="003F69D4"/>
     <w:rsid w:val="004055B9"/>
+    <w:rsid w:val="004140D2"/>
     <w:rsid w:val="00416411"/>
     <w:rsid w:val="004171F7"/>
     <w:rsid w:val="00421362"/>
     <w:rsid w:val="004239AE"/>
     <w:rsid w:val="00425535"/>
     <w:rsid w:val="0043318C"/>
     <w:rsid w:val="004368B8"/>
     <w:rsid w:val="00453D90"/>
     <w:rsid w:val="00454DA1"/>
     <w:rsid w:val="004658E2"/>
     <w:rsid w:val="00496BD2"/>
     <w:rsid w:val="004A350F"/>
     <w:rsid w:val="004B2799"/>
     <w:rsid w:val="004B5B65"/>
     <w:rsid w:val="004D55CE"/>
     <w:rsid w:val="004E0453"/>
     <w:rsid w:val="004E1B4C"/>
     <w:rsid w:val="004E6B9E"/>
     <w:rsid w:val="004F237C"/>
     <w:rsid w:val="00515648"/>
     <w:rsid w:val="00515B96"/>
     <w:rsid w:val="00516A07"/>
     <w:rsid w:val="00520A1A"/>
+    <w:rsid w:val="00523B56"/>
     <w:rsid w:val="0052499A"/>
     <w:rsid w:val="00530176"/>
     <w:rsid w:val="005331A6"/>
     <w:rsid w:val="00562B9D"/>
     <w:rsid w:val="00574FE0"/>
     <w:rsid w:val="005864CD"/>
     <w:rsid w:val="0059186F"/>
     <w:rsid w:val="00591E63"/>
     <w:rsid w:val="005932B9"/>
     <w:rsid w:val="005950BC"/>
     <w:rsid w:val="005A525A"/>
     <w:rsid w:val="005B50C8"/>
     <w:rsid w:val="005C01AC"/>
+    <w:rsid w:val="005D0693"/>
     <w:rsid w:val="005D1A09"/>
     <w:rsid w:val="005D2C86"/>
     <w:rsid w:val="005E4D99"/>
     <w:rsid w:val="005E7E17"/>
     <w:rsid w:val="005F068C"/>
     <w:rsid w:val="00605952"/>
     <w:rsid w:val="00616E40"/>
     <w:rsid w:val="006209E6"/>
     <w:rsid w:val="00622FB9"/>
     <w:rsid w:val="0062527A"/>
     <w:rsid w:val="00633BE0"/>
     <w:rsid w:val="00637A05"/>
     <w:rsid w:val="00640009"/>
     <w:rsid w:val="0064188E"/>
     <w:rsid w:val="00643696"/>
     <w:rsid w:val="00670633"/>
     <w:rsid w:val="006735AA"/>
     <w:rsid w:val="00676968"/>
     <w:rsid w:val="006857D7"/>
     <w:rsid w:val="00686D4B"/>
     <w:rsid w:val="006A2645"/>
     <w:rsid w:val="006A45AE"/>
     <w:rsid w:val="006A49C6"/>
     <w:rsid w:val="006C0C83"/>
     <w:rsid w:val="006D4A4C"/>
     <w:rsid w:val="006D6A28"/>
     <w:rsid w:val="006E14D8"/>
     <w:rsid w:val="006F3C12"/>
     <w:rsid w:val="00702B39"/>
     <w:rsid w:val="00704070"/>
     <w:rsid w:val="00710787"/>
     <w:rsid w:val="00711104"/>
     <w:rsid w:val="00741BF8"/>
     <w:rsid w:val="00741DAB"/>
     <w:rsid w:val="0075306C"/>
     <w:rsid w:val="00753735"/>
     <w:rsid w:val="0075397A"/>
     <w:rsid w:val="00763074"/>
+    <w:rsid w:val="007723F5"/>
     <w:rsid w:val="00774D3C"/>
     <w:rsid w:val="00776A91"/>
     <w:rsid w:val="00777357"/>
     <w:rsid w:val="00793598"/>
     <w:rsid w:val="007A65A8"/>
+    <w:rsid w:val="007B11F8"/>
     <w:rsid w:val="007B3EFA"/>
     <w:rsid w:val="007B478E"/>
     <w:rsid w:val="007C153D"/>
     <w:rsid w:val="007C66E6"/>
+    <w:rsid w:val="007D3487"/>
     <w:rsid w:val="007E46F3"/>
+    <w:rsid w:val="007E4914"/>
     <w:rsid w:val="007F590B"/>
     <w:rsid w:val="007F62F7"/>
     <w:rsid w:val="00804CC9"/>
     <w:rsid w:val="00805000"/>
     <w:rsid w:val="008072FF"/>
     <w:rsid w:val="00823526"/>
     <w:rsid w:val="00841D29"/>
     <w:rsid w:val="00855E3B"/>
     <w:rsid w:val="00856094"/>
     <w:rsid w:val="00857669"/>
     <w:rsid w:val="008606A8"/>
     <w:rsid w:val="008665B6"/>
     <w:rsid w:val="008702B7"/>
     <w:rsid w:val="008809B0"/>
     <w:rsid w:val="008826FB"/>
     <w:rsid w:val="00884B97"/>
     <w:rsid w:val="008872C4"/>
     <w:rsid w:val="00887FC0"/>
     <w:rsid w:val="00892542"/>
     <w:rsid w:val="00894A11"/>
     <w:rsid w:val="0089514F"/>
     <w:rsid w:val="00897144"/>
     <w:rsid w:val="008A3C92"/>
     <w:rsid w:val="008B58BC"/>
     <w:rsid w:val="008B638D"/>
     <w:rsid w:val="008C02CE"/>
     <w:rsid w:val="008C0D72"/>
     <w:rsid w:val="008C241C"/>
+    <w:rsid w:val="008C2ED0"/>
     <w:rsid w:val="008C7676"/>
     <w:rsid w:val="008D0316"/>
     <w:rsid w:val="008D1B0B"/>
     <w:rsid w:val="008D4C58"/>
     <w:rsid w:val="008E2F79"/>
     <w:rsid w:val="008F66C5"/>
     <w:rsid w:val="00910CB7"/>
     <w:rsid w:val="0091208F"/>
     <w:rsid w:val="00913D7D"/>
     <w:rsid w:val="00937021"/>
+    <w:rsid w:val="0094388E"/>
     <w:rsid w:val="00953605"/>
     <w:rsid w:val="00957A3B"/>
     <w:rsid w:val="00962B0B"/>
     <w:rsid w:val="00982EA7"/>
     <w:rsid w:val="009840FF"/>
     <w:rsid w:val="00986EB0"/>
     <w:rsid w:val="00993185"/>
     <w:rsid w:val="009A095B"/>
     <w:rsid w:val="009A3D9B"/>
     <w:rsid w:val="009A688C"/>
     <w:rsid w:val="009B6071"/>
     <w:rsid w:val="009B7B49"/>
     <w:rsid w:val="009C0564"/>
     <w:rsid w:val="009E02C1"/>
     <w:rsid w:val="009E4252"/>
     <w:rsid w:val="009E73E5"/>
     <w:rsid w:val="009F1BCB"/>
-    <w:rsid w:val="009F378E"/>
     <w:rsid w:val="009F3CD7"/>
     <w:rsid w:val="00A033FB"/>
     <w:rsid w:val="00A049C6"/>
     <w:rsid w:val="00A10D74"/>
     <w:rsid w:val="00A160BF"/>
     <w:rsid w:val="00A217A4"/>
     <w:rsid w:val="00A21B22"/>
     <w:rsid w:val="00A33B42"/>
     <w:rsid w:val="00A37D4B"/>
     <w:rsid w:val="00A41542"/>
     <w:rsid w:val="00A460D1"/>
     <w:rsid w:val="00A64D42"/>
     <w:rsid w:val="00A81C2B"/>
     <w:rsid w:val="00A87CE5"/>
     <w:rsid w:val="00A93FF5"/>
     <w:rsid w:val="00A9541F"/>
     <w:rsid w:val="00AB3238"/>
     <w:rsid w:val="00AB4B79"/>
     <w:rsid w:val="00AC00AB"/>
     <w:rsid w:val="00AD0B11"/>
     <w:rsid w:val="00AD478F"/>
     <w:rsid w:val="00AD4A60"/>
     <w:rsid w:val="00AE22E6"/>
     <w:rsid w:val="00AF78D6"/>
     <w:rsid w:val="00B008B2"/>
     <w:rsid w:val="00B030CB"/>
     <w:rsid w:val="00B20548"/>
     <w:rsid w:val="00B23332"/>
     <w:rsid w:val="00B261C6"/>
     <w:rsid w:val="00B5404F"/>
     <w:rsid w:val="00B57F4C"/>
     <w:rsid w:val="00B607F2"/>
     <w:rsid w:val="00B6252E"/>
     <w:rsid w:val="00B66459"/>
+    <w:rsid w:val="00B7495B"/>
+    <w:rsid w:val="00B84D26"/>
     <w:rsid w:val="00B86CE5"/>
     <w:rsid w:val="00BA4424"/>
     <w:rsid w:val="00BB262B"/>
     <w:rsid w:val="00BB3504"/>
     <w:rsid w:val="00BC315F"/>
     <w:rsid w:val="00BD36BE"/>
     <w:rsid w:val="00BD4125"/>
     <w:rsid w:val="00BE5C1F"/>
     <w:rsid w:val="00BE61A2"/>
     <w:rsid w:val="00BF0391"/>
     <w:rsid w:val="00C02031"/>
     <w:rsid w:val="00C02957"/>
     <w:rsid w:val="00C02DAA"/>
     <w:rsid w:val="00C03EFF"/>
     <w:rsid w:val="00C13288"/>
     <w:rsid w:val="00C160F2"/>
     <w:rsid w:val="00C174CB"/>
     <w:rsid w:val="00C21EF6"/>
     <w:rsid w:val="00C23111"/>
     <w:rsid w:val="00C27C3E"/>
     <w:rsid w:val="00C31671"/>
     <w:rsid w:val="00C34723"/>
     <w:rsid w:val="00C36CCC"/>
     <w:rsid w:val="00C51138"/>
     <w:rsid w:val="00C5122F"/>
@@ -11648,114 +9909,123 @@
     <w:rsid w:val="00E41718"/>
     <w:rsid w:val="00E453BF"/>
     <w:rsid w:val="00E55180"/>
     <w:rsid w:val="00E74512"/>
     <w:rsid w:val="00E77190"/>
     <w:rsid w:val="00E77400"/>
     <w:rsid w:val="00E77C44"/>
     <w:rsid w:val="00E9103F"/>
     <w:rsid w:val="00E93B9E"/>
     <w:rsid w:val="00E95633"/>
     <w:rsid w:val="00EA0FA3"/>
     <w:rsid w:val="00EA6B24"/>
     <w:rsid w:val="00EA7793"/>
     <w:rsid w:val="00EB3479"/>
     <w:rsid w:val="00EB40B9"/>
     <w:rsid w:val="00EB6FC9"/>
     <w:rsid w:val="00EC72BA"/>
     <w:rsid w:val="00EE201A"/>
     <w:rsid w:val="00EF26A5"/>
     <w:rsid w:val="00EF3FF4"/>
     <w:rsid w:val="00F0084B"/>
     <w:rsid w:val="00F01E4D"/>
     <w:rsid w:val="00F02156"/>
     <w:rsid w:val="00F02C5F"/>
     <w:rsid w:val="00F347F5"/>
+    <w:rsid w:val="00F43618"/>
     <w:rsid w:val="00F53FEB"/>
     <w:rsid w:val="00F55756"/>
     <w:rsid w:val="00F61E22"/>
     <w:rsid w:val="00F8424E"/>
     <w:rsid w:val="00F8457C"/>
     <w:rsid w:val="00F874DF"/>
     <w:rsid w:val="00F91CD3"/>
     <w:rsid w:val="00F938EF"/>
     <w:rsid w:val="00FA6A3F"/>
     <w:rsid w:val="00FB1D69"/>
     <w:rsid w:val="00FB3774"/>
+    <w:rsid w:val="00FB4292"/>
     <w:rsid w:val="00FB45F2"/>
     <w:rsid w:val="00FB7E1F"/>
     <w:rsid w:val="00FC06A1"/>
     <w:rsid w:val="00FD1557"/>
     <w:rsid w:val="00FE6C49"/>
     <w:rsid w:val="00FE6F80"/>
     <w:rsid w:val="00FF364A"/>
     <w:rsid w:val="00FF54D1"/>
     <w:rsid w:val="00FF7F7E"/>
     <w:rsid w:val="08F3D597"/>
+    <w:rsid w:val="0B7A63A3"/>
     <w:rsid w:val="11159E32"/>
     <w:rsid w:val="14E2F170"/>
     <w:rsid w:val="1B36BBC9"/>
     <w:rsid w:val="1D869074"/>
     <w:rsid w:val="28E223F5"/>
     <w:rsid w:val="2A3223C0"/>
+    <w:rsid w:val="365C6096"/>
+    <w:rsid w:val="369A6625"/>
     <w:rsid w:val="36D167FF"/>
+    <w:rsid w:val="3E9BBF2C"/>
     <w:rsid w:val="3ED1C26C"/>
     <w:rsid w:val="44495FC1"/>
+    <w:rsid w:val="55FCECF2"/>
+    <w:rsid w:val="596B4236"/>
     <w:rsid w:val="5E6D01B0"/>
     <w:rsid w:val="6BEF699B"/>
     <w:rsid w:val="6F1D45B1"/>
     <w:rsid w:val="7547DFBE"/>
     <w:rsid w:val="769F232A"/>
     <w:rsid w:val="77DD72A9"/>
     <w:rsid w:val="79515971"/>
+    <w:rsid w:val="79603265"/>
     <w:rsid w:val="7FBA87BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6C010C4F"/>
-  <w15:docId w15:val="{53602C41-0EF5-4BD6-9B31-031506934F83}"/>
+  <w15:docId w15:val="{F6A1F03C-281D-417A-A80A-A9364DBF597D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13215,51 +11485,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2059817670">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:information.governance@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hra.nhs.uk/planning-and-improving-research/policies-standards-legislation/uk-policy-framework-health-social-care-research/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/:u:/r/sites/UoM-FBMH-RGT-HRA/SitePages/Application-Prep-Guidance.aspx?csf=1&amp;web=1&amp;e=1EHKtI" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=42704" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=24616" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=48888" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/:u:/r/sites/UoM-FBMH-RGT-HRA/SitePages/Application-Prep-Guidance.aspx?csf=1&amp;web=1&amp;e=1EHKtI" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/concerns" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:research.complaints@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=38446" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=38446%20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:research.complaints@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/concerns" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:information.governance@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hra.nhs.uk/planning-and-improving-research/policies-standards-legislation/uk-policy-framework-health-social-care-research/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/:u:/r/sites/UoM-FBMH-RGT-HRA/SitePages/Application-Prep-Guidance.aspx?csf=1&amp;web=1&amp;e=1EHKtI" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=42704" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=24616" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=48888" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/:u:/r/sites/UoM-FBMH-RGT-HRA/SitePages/Application-Prep-Guidance.aspx?csf=1&amp;web=1&amp;e=1EHKtI" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/concerns" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dataprotection@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=38446" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=38446%20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:research.complaints@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13520,50 +11790,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="9f82b4a4-79e2-4023-8e0e-141192a79318" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d9b001e5-9702-4da1-8294-a0209d26d545">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D1FE417A7F31B248966EF3BA947A5CAA" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ea2df482ba35a345657725e444f02c4e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d9b001e5-9702-4da1-8294-a0209d26d545" xmlns:ns3="9f82b4a4-79e2-4023-8e0e-141192a79318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8703546e18d6bc689a8182246977dc19" ns2:_="" ns3:_="">
     <xsd:import namespace="d9b001e5-9702-4da1-8294-a0209d26d545"/>
     <xsd:import namespace="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -13742,141 +12036,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6882F187-3AB5-43B7-AF7D-C469D2A09D42}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB8E0BEF-73F3-4DE9-8FD5-A687A87494FA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
+    <ds:schemaRef ds:uri="d9b001e5-9702-4da1-8294-a0209d26d545"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAAECEEF-428D-434F-98B8-A035DC6FD6F4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F846CF7-D34D-4E0F-9B50-0BA138725B13}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d9b001e5-9702-4da1-8294-a0209d26d545"/>
     <ds:schemaRef ds:uri="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>26266</Characters>
+  <Pages>9</Pages>
+  <Words>3472</Words>
+  <Characters>17470</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>218</Lines>
-  <Paragraphs>61</Paragraphs>
+  <Lines>272</Lines>
+  <Paragraphs>137</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30813</CharactersWithSpaces>
+  <CharactersWithSpaces>20805</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator>Genevieve Pridham</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D1FE417A7F31B248966EF3BA947A5CAA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>