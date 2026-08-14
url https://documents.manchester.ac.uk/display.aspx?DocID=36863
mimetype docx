--- v0 (2025-10-15)
+++ v1 (2026-08-14)
@@ -1,2620 +1,3453 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="005F5DC7" w:rsidRPr="00B1676E" w:rsidRDefault="005F5DC7" w:rsidP="00E871D3">
+    <w:p w14:paraId="63277DAC" w14:textId="77777777" w:rsidR="005F5DC7" w:rsidRPr="000052F6" w:rsidRDefault="005F5DC7" w:rsidP="000052F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F26D3E0" wp14:editId="7F9B1369">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66BEBF95" wp14:editId="3EC8B250">
             <wp:extent cx="1533525" cy="589817"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1556500" cy="598654"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00314D50" w:rsidRPr="00B1676E" w:rsidRDefault="00314D50" w:rsidP="00E871D3">
+    <w:p w14:paraId="7D0D21AC" w14:textId="77777777" w:rsidR="00314D50" w:rsidRPr="000052F6" w:rsidRDefault="00314D50" w:rsidP="000052F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00314D50" w:rsidRPr="00B1676E" w:rsidRDefault="00314D50" w:rsidP="00314D50">
+    <w:p w14:paraId="7BD1BCCA" w14:textId="77777777" w:rsidR="00314D50" w:rsidRPr="000052F6" w:rsidRDefault="00314D50" w:rsidP="000052F6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Policy Name</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00314D50" w:rsidRPr="00B1676E" w:rsidRDefault="00314D50" w:rsidP="00E871D3">
+    <w:p w14:paraId="38449495" w14:textId="77777777" w:rsidR="00314D50" w:rsidRPr="000052F6" w:rsidRDefault="00314D50" w:rsidP="000052F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00314D50" w:rsidRPr="00B1676E" w:rsidRDefault="00B8351C" w:rsidP="00E871D3">
+    <w:p w14:paraId="3A04F411" w14:textId="77777777" w:rsidR="00314D50" w:rsidRPr="000052F6" w:rsidRDefault="00B8351C" w:rsidP="000052F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If you are reading a printed version of this document, you should check (insert link to document online</w:t>
       </w:r>
-      <w:r w:rsidR="00936BCA" w:rsidRPr="00B1676E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00936BCA" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, this will include a reference number, allocated</w:t>
       </w:r>
-      <w:r w:rsidR="00493D86" w:rsidRPr="00B1676E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00493D86" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the online document system.  This reference number can then be used to identify each specific document, which can be helpful if there are name changes.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B1676E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) to ensure you have the most up to date version.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00314D50" w:rsidRPr="00B1676E" w:rsidRDefault="00314D50" w:rsidP="00E871D3">
+    <w:p w14:paraId="6B140524" w14:textId="2087CC62" w:rsidR="00314D50" w:rsidRPr="000052F6" w:rsidRDefault="68A6A322" w:rsidP="000052F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>All draft policies should be subject to an Equality Impact Assessme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nt</w:t>
+      </w:r>
+      <w:r w:rsidR="714EF4E8" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, further details on guidance and the template to use can be found </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="714EF4E8" w:rsidRPr="000052F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>here</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3C53869E" w14:textId="77777777" w:rsidR="00A930C7" w:rsidRPr="000052F6" w:rsidRDefault="00A930C7" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B60FEFB" w14:textId="32584B6F" w:rsidR="080EFB46" w:rsidRPr="000052F6" w:rsidRDefault="080EFB46" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Contents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Page No.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F672A4D" w14:textId="77777777" w:rsidR="69118A38" w:rsidRPr="000052F6" w:rsidRDefault="69118A38" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41868AC3" w14:textId="34C0C164" w:rsidR="080EFB46" w:rsidRPr="000052F6" w:rsidRDefault="080EFB46" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Version amendment history</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5502ECC2" w14:textId="55DA2FE8" w:rsidR="080EFB46" w:rsidRPr="000052F6" w:rsidRDefault="080EFB46" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Document control box</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D70CA05" w14:textId="4E4F1288" w:rsidR="080EFB46" w:rsidRPr="000052F6" w:rsidRDefault="080EFB46" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Introduction and purpose</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42721BC0" w14:textId="145EB585" w:rsidR="080EFB46" w:rsidRPr="000052F6" w:rsidRDefault="080EFB46" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Scope</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E09516" w14:textId="28BDE546" w:rsidR="080EFB46" w:rsidRPr="000052F6" w:rsidRDefault="080EFB46" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C32D8A3" w14:textId="7A62064F" w:rsidR="080EFB46" w:rsidRPr="000052F6" w:rsidRDefault="080EFB46" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Roles and responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA0FDDF" w14:textId="74E7B305" w:rsidR="080EFB46" w:rsidRPr="000052F6" w:rsidRDefault="080EFB46" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>General Principles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481076C9" w14:textId="02DBB365" w:rsidR="080EFB46" w:rsidRPr="000052F6" w:rsidRDefault="080EFB46" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Monitoring compliance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1291E4DC" w14:textId="60EFE12A" w:rsidR="69118A38" w:rsidRPr="000052F6" w:rsidRDefault="69118A38" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5449DDC9" w14:textId="77777777" w:rsidR="00A930C7" w:rsidRPr="000052F6" w:rsidRDefault="00A930C7" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1220 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8861" w:type="dxa"/>
         <w:tblInd w:w="625" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1101"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="6201"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B8351C" w:rsidRPr="00B1676E" w:rsidTr="00B552FB">
+      <w:tr w:rsidR="004F226D" w:rsidRPr="000052F6" w14:paraId="7CC73A44" w14:textId="77777777" w:rsidTr="0051040D">
         <w:trPr>
           <w:trHeight w:val="127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8861" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8351C" w:rsidRPr="00B1676E" w:rsidRDefault="00A61A81" w:rsidP="00F42D24">
+          <w:p w14:paraId="2BE7F5A3" w14:textId="77777777" w:rsidR="004F226D" w:rsidRPr="000052F6" w:rsidRDefault="004F226D" w:rsidP="000052F6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[Insert policy content here]</w:t>
             </w:r>
-            <w:r w:rsidR="00A165DA" w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>V</w:t>
-[...8 lines deleted...]
-              <w:t>ersion amendment history</w:t>
+              <w:t>Version amendment history</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8351C" w:rsidRPr="00B1676E" w:rsidTr="00B8351C">
+      <w:tr w:rsidR="004F226D" w:rsidRPr="000052F6" w14:paraId="1EB5E305" w14:textId="77777777" w:rsidTr="0051040D">
         <w:trPr>
           <w:trHeight w:val="127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1101" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8351C" w:rsidRPr="00B1676E" w:rsidRDefault="00B8351C" w:rsidP="00F42D24">
+          <w:p w14:paraId="02132A8F" w14:textId="77777777" w:rsidR="004F226D" w:rsidRPr="000052F6" w:rsidRDefault="004F226D" w:rsidP="000052F6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Version </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8351C" w:rsidRPr="00B1676E" w:rsidRDefault="00B8351C" w:rsidP="00F42D24">
+          <w:p w14:paraId="34545A23" w14:textId="77777777" w:rsidR="004F226D" w:rsidRPr="000052F6" w:rsidRDefault="004F226D" w:rsidP="000052F6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6201" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8351C" w:rsidRPr="00B1676E" w:rsidRDefault="00B8351C" w:rsidP="00F42D24">
+          <w:p w14:paraId="2312AE4F" w14:textId="77777777" w:rsidR="004F226D" w:rsidRPr="000052F6" w:rsidRDefault="004F226D" w:rsidP="000052F6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Reason for change </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8351C" w:rsidRPr="00B1676E" w:rsidTr="00B8351C">
+      <w:tr w:rsidR="004F226D" w:rsidRPr="000052F6" w14:paraId="314F8105" w14:textId="77777777" w:rsidTr="0051040D">
         <w:trPr>
           <w:trHeight w:val="126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1101" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8351C" w:rsidRPr="00B1676E" w:rsidRDefault="00B8351C" w:rsidP="00F42D24">
+          <w:p w14:paraId="42D2F3E2" w14:textId="77777777" w:rsidR="004F226D" w:rsidRPr="000052F6" w:rsidRDefault="004F226D" w:rsidP="000052F6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8351C" w:rsidRPr="00B1676E" w:rsidRDefault="00B8351C" w:rsidP="00F42D24">
+          <w:p w14:paraId="31E3005E" w14:textId="77777777" w:rsidR="004F226D" w:rsidRPr="000052F6" w:rsidRDefault="004F226D" w:rsidP="000052F6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8351C" w:rsidRPr="00B1676E" w:rsidRDefault="00B8351C" w:rsidP="00F42D24">
+          <w:p w14:paraId="6C91D2C3" w14:textId="77777777" w:rsidR="004F226D" w:rsidRPr="000052F6" w:rsidRDefault="004F226D" w:rsidP="000052F6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8351C" w:rsidRPr="00B1676E" w:rsidTr="00B8351C">
+      <w:tr w:rsidR="004F226D" w:rsidRPr="000052F6" w14:paraId="1BE100B8" w14:textId="77777777" w:rsidTr="0051040D">
         <w:trPr>
           <w:trHeight w:val="126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1101" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8351C" w:rsidRPr="00B1676E" w:rsidRDefault="00B8351C" w:rsidP="00F42D24">
+          <w:p w14:paraId="52157229" w14:textId="77777777" w:rsidR="004F226D" w:rsidRPr="000052F6" w:rsidRDefault="004F226D" w:rsidP="000052F6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8351C" w:rsidRPr="00B1676E" w:rsidRDefault="00B8351C" w:rsidP="00F42D24">
+          <w:p w14:paraId="1BC96477" w14:textId="77777777" w:rsidR="004F226D" w:rsidRPr="000052F6" w:rsidRDefault="004F226D" w:rsidP="000052F6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8351C" w:rsidRPr="00B1676E" w:rsidRDefault="00B8351C" w:rsidP="00F42D24">
+          <w:p w14:paraId="181FED58" w14:textId="77777777" w:rsidR="004F226D" w:rsidRPr="000052F6" w:rsidRDefault="004F226D" w:rsidP="000052F6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8351C" w:rsidRPr="00B1676E" w:rsidTr="00B8351C">
+      <w:tr w:rsidR="004F226D" w:rsidRPr="000052F6" w14:paraId="59A439E0" w14:textId="77777777" w:rsidTr="0051040D">
         <w:trPr>
           <w:trHeight w:val="126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1101" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8351C" w:rsidRPr="00B1676E" w:rsidRDefault="00B8351C" w:rsidP="00F42D24">
+          <w:p w14:paraId="21E54BB7" w14:textId="77777777" w:rsidR="004F226D" w:rsidRPr="000052F6" w:rsidRDefault="004F226D" w:rsidP="000052F6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8351C" w:rsidRPr="00B1676E" w:rsidRDefault="00B8351C" w:rsidP="00F42D24">
+          <w:p w14:paraId="74968026" w14:textId="77777777" w:rsidR="004F226D" w:rsidRPr="000052F6" w:rsidRDefault="004F226D" w:rsidP="000052F6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6201" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8351C" w:rsidRPr="00B1676E" w:rsidRDefault="00B8351C" w:rsidP="00F42D24">
+          <w:p w14:paraId="4CBF1562" w14:textId="77777777" w:rsidR="004F226D" w:rsidRPr="000052F6" w:rsidRDefault="004F226D" w:rsidP="000052F6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B8351C" w:rsidRPr="00B1676E" w:rsidRDefault="00B8351C" w:rsidP="00DD1007">
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="0DB32039" w14:textId="77777777" w:rsidR="004F226D" w:rsidRPr="000052F6" w:rsidRDefault="004F226D" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A6936" w:rsidRPr="00B1676E" w:rsidRDefault="005A6936" w:rsidP="00DD1007">
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="7892984D" w14:textId="77777777" w:rsidR="0082086B" w:rsidRPr="000052F6" w:rsidRDefault="0082086B" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65CADE82" w14:textId="77777777" w:rsidR="0082086B" w:rsidRPr="000052F6" w:rsidRDefault="0082086B" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="648" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3593"/>
         <w:gridCol w:w="5292"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidTr="00B34E9E">
+      <w:tr w:rsidR="00D13D75" w:rsidRPr="000052F6" w14:paraId="0878B1E0" w14:textId="77777777" w:rsidTr="0051040D">
         <w:trPr>
           <w:trHeight w:val="156"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8885" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="00E871D3">
+          <w:p w14:paraId="59BB7B5E" w14:textId="72194096" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:ind w:left="-119" w:hanging="103"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D</w:t>
+              <w:t xml:space="preserve">  Document control box</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidTr="00B34E9E">
+      <w:tr w:rsidR="00D13D75" w:rsidRPr="000052F6" w14:paraId="6263F1A3" w14:textId="77777777" w:rsidTr="0051040D">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="006A0247">
+          <w:p w14:paraId="194C80FF" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Policy / Procedure title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5292" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="006A0247">
+          <w:p w14:paraId="26FD66F8" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535C50" w:rsidRPr="00B1676E" w:rsidTr="00B34E9E">
+      <w:tr w:rsidR="00D13D75" w:rsidRPr="000052F6" w14:paraId="5EA645E0" w14:textId="77777777" w:rsidTr="0051040D">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00535C50" w:rsidRPr="00B1676E" w:rsidRDefault="00535C50" w:rsidP="006A0247">
+          <w:p w14:paraId="2F39E73D" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lead contact email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5292" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00535C50" w:rsidRPr="00B1676E" w:rsidRDefault="00535C50" w:rsidP="006A0247">
+          <w:p w14:paraId="5B68CDA6" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidTr="00B34E9E">
+      <w:tr w:rsidR="00D13D75" w:rsidRPr="000052F6" w14:paraId="23667604" w14:textId="77777777" w:rsidTr="0051040D">
         <w:trPr>
           <w:trHeight w:val="156"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="006A0247">
+          <w:p w14:paraId="2BD383C9" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date updated:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5292" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="006A0247">
+          <w:p w14:paraId="6C736E97" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="magenta"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidTr="00B34E9E">
+      <w:tr w:rsidR="00D13D75" w:rsidRPr="000052F6" w14:paraId="10A59142" w14:textId="77777777" w:rsidTr="0051040D">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="006A0247">
+          <w:p w14:paraId="2CCA454E" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Approving body:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5292" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="006A0247">
+          <w:p w14:paraId="66D1909C" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidTr="00B34E9E">
+      <w:tr w:rsidR="00D13D75" w:rsidRPr="000052F6" w14:paraId="746C7A68" w14:textId="77777777" w:rsidTr="0051040D">
         <w:trPr>
           <w:trHeight w:val="156"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="006A0247">
+          <w:p w14:paraId="3AC2499F" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Version:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5292" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="006A0247">
+          <w:p w14:paraId="4A8F3EE3" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidTr="00B34E9E">
+      <w:tr w:rsidR="00D13D75" w:rsidRPr="000052F6" w14:paraId="6BE56CCF" w14:textId="77777777" w:rsidTr="0051040D">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="006A0247">
+          <w:p w14:paraId="00A0CFDC" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Supersedes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5292" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="00D5641C">
+          <w:p w14:paraId="3452E9F0" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidTr="00B34E9E">
+      <w:tr w:rsidR="00D13D75" w:rsidRPr="000052F6" w14:paraId="5B3546D1" w14:textId="77777777" w:rsidTr="0051040D">
         <w:trPr>
           <w:trHeight w:val="156"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="006A0247">
+          <w:p w14:paraId="5B8C379F" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Previous review dates:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5292" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="006A0247">
+          <w:p w14:paraId="2D3EBF15" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidTr="00B34E9E">
+      <w:tr w:rsidR="00D13D75" w:rsidRPr="000052F6" w14:paraId="5B0E4D1F" w14:textId="77777777" w:rsidTr="0051040D">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="006A0247">
+          <w:p w14:paraId="25EAB6FD" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Next review date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5292" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="00D5641C">
+          <w:p w14:paraId="387AD370" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidTr="00B34E9E">
+      <w:tr w:rsidR="00D13D75" w:rsidRPr="000052F6" w14:paraId="537A2CF8" w14:textId="77777777" w:rsidTr="0051040D">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="006A0247">
+          <w:p w14:paraId="4EB18B82" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Equality impact outcome:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5292" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="006A0247">
+          <w:p w14:paraId="0C41CDA0" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidTr="00B34E9E">
+      <w:tr w:rsidR="00D13D75" w:rsidRPr="000052F6" w14:paraId="303D4ADD" w14:textId="77777777" w:rsidTr="0051040D">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="006A0247">
+          <w:p w14:paraId="111C08A1" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Related Statutes, Ordinances, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="006A0247">
+          <w:p w14:paraId="7B83B67E" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>General Regulations:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5292" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00B8351C" w:rsidP="006A0247">
+          <w:p w14:paraId="06FCEDD9" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>State here if</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> the policy is linked to a particular Statute or Ordinance etc</w:t>
+              <w:t>State here if the policy is linked to a particular Statute or Ordinance etc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidTr="00B34E9E">
+      <w:tr w:rsidR="00D13D75" w:rsidRPr="000052F6" w14:paraId="4B5F98B4" w14:textId="77777777" w:rsidTr="0051040D">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="006A0247">
+          <w:p w14:paraId="3A6DE07E" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Related policies</w:t>
-[...7 lines deleted...]
-              <w:t>/procedures/guidance etc</w:t>
+              <w:t>Related policies/procedures/guidance etc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5292" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D24270" w:rsidRPr="00B1676E" w:rsidRDefault="007720C8" w:rsidP="007351B9">
+          <w:p w14:paraId="244A244E" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">If your policy links to other </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> at the University, list them here</w:t>
+              <w:t>If your policy links to other documents at the University, list them here</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidTr="00B34E9E">
+      <w:tr w:rsidR="00D13D75" w:rsidRPr="000052F6" w14:paraId="0CF29BAE" w14:textId="77777777" w:rsidTr="0051040D">
         <w:trPr>
           <w:trHeight w:val="121"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="006A0247">
+          <w:p w14:paraId="2D721F76" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Policy owner:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5292" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="007720C8" w:rsidP="006A0247">
+          <w:p w14:paraId="0E2DC531" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Who is responsible for the policy.  Add job title here as well as name, as when people leave the University, it is useful to be able to contact the respo</w:t>
-[...7 lines deleted...]
-              <w:t>nsible office.</w:t>
+              <w:t>Who is responsible for the policy.  Add job title here as well as name, as when people leave the University, it is useful to be able to contact the responsible office.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidTr="00B34E9E">
+      <w:tr w:rsidR="00D13D75" w:rsidRPr="000052F6" w14:paraId="29243F5E" w14:textId="77777777" w:rsidTr="0051040D">
         <w:trPr>
           <w:trHeight w:val="121"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3593" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="00FE5A95" w:rsidP="006A0247">
+          <w:p w14:paraId="524B2280" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lead contact:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5292" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE5A95" w:rsidRPr="00B1676E" w:rsidRDefault="007720C8" w:rsidP="006A0247">
+          <w:p w14:paraId="27775C7F" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B1676E">
+            <w:r w:rsidRPr="000052F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>May be the same as above, or their nominated representative</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E379AE" w:rsidRPr="00B1676E" w:rsidRDefault="00E379AE" w:rsidP="007358B9">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="6E33F143" w14:textId="77777777" w:rsidR="00D13D75" w:rsidRPr="000052F6" w:rsidRDefault="00D13D75" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16A7A03F" w14:textId="77777777" w:rsidR="00936BCA" w:rsidRPr="000052F6" w:rsidRDefault="00936BCA" w:rsidP="000052F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37BB4DE1" w14:textId="77777777" w:rsidR="007358B9" w:rsidRPr="000052F6" w:rsidRDefault="007358B9" w:rsidP="000052F6">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E871D3" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00896452" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introduction </w:t>
+      </w:r>
+      <w:r w:rsidR="00493D86" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>and Purpose</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00E01229" w:rsidRPr="00B1676E" w:rsidRDefault="00E01229" w:rsidP="006E6999">
+    <w:p w14:paraId="27A78509" w14:textId="77777777" w:rsidR="005F2578" w:rsidRPr="000052F6" w:rsidRDefault="00A91B98" w:rsidP="000052F6">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reasons for the policy and summary of the issues addressed</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3EB8" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. To include</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A76B02" w14:textId="77777777" w:rsidR="00A91B98" w:rsidRPr="000052F6" w:rsidRDefault="00A91B98" w:rsidP="000052F6">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3EB8" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Very brief description of the core priorities and summary of issues addressed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C1032C" w14:textId="77777777" w:rsidR="00A91B98" w:rsidRPr="000052F6" w:rsidRDefault="00A91B98" w:rsidP="000052F6">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3EB8" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Purpose, justification and rationale for the policy.  If this stems from legal or regulatory requirements, please state here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A3617D" w14:textId="77777777" w:rsidR="00314D50" w:rsidRPr="000052F6" w:rsidRDefault="00314D50" w:rsidP="000052F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ADFBC38" w14:textId="651DA20E" w:rsidR="007358B9" w:rsidRPr="000052F6" w:rsidRDefault="00E34AAF" w:rsidP="000052F6">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="007358B9" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E871D3" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007358B9" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Scope</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744498F1" w14:textId="729D7FCF" w:rsidR="00D02335" w:rsidRPr="000052F6" w:rsidRDefault="00FE6146" w:rsidP="000052F6">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61A81" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This policy is applicable to…..</w:t>
+      </w:r>
+      <w:r w:rsidR="00140078" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="29EB4D3C" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>colleagues/employees/visitors etc</w:t>
+      </w:r>
+      <w:r w:rsidR="00140078" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, students, use of particular equipment or software, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A15051" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a particular dataset</w:t>
+      </w:r>
+      <w:r w:rsidR="00140078" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1553843F" w14:textId="77777777" w:rsidR="009B3EB3" w:rsidRPr="000052F6" w:rsidRDefault="00F1252A" w:rsidP="000052F6">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AFF593" w14:textId="77777777" w:rsidR="009B3EB3" w:rsidRPr="000052F6" w:rsidRDefault="009B3EB3" w:rsidP="000052F6">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3. Definitions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06AC4546" w14:textId="5A5845CB" w:rsidR="00F1252A" w:rsidRPr="000052F6" w:rsidRDefault="009B3EB3" w:rsidP="000052F6">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1252A" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This may not be relevant for all policies, but if you have used any technical terms</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91B98" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1252A" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acronyms</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91B98" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00535C50" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or terms which require interpretation</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1252A" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, please detail in this section</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3EB8" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in alphabetical order</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1252A" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, with clear concise definitions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03378C20" w14:textId="67BA10F1" w:rsidR="00190B72" w:rsidRPr="000052F6" w:rsidRDefault="00190B72" w:rsidP="000052F6">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F23E55" w14:textId="22C89AB5" w:rsidR="00D02335" w:rsidRPr="000052F6" w:rsidRDefault="009B3EB3" w:rsidP="000052F6">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34AAF" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E871D3" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00896452" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roles and Responsibilities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4E2DA6" w14:textId="77777777" w:rsidR="00535C50" w:rsidRPr="000052F6" w:rsidRDefault="00535C50" w:rsidP="000052F6">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>List here, for example</w:t>
+      </w:r>
+      <w:r w:rsidR="002A62FE" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and to be used as appropriate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3A3349" w14:textId="038FC508" w:rsidR="00896452" w:rsidRPr="000052F6" w:rsidRDefault="00190B72" w:rsidP="000052F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15051" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00896452" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>It is the responsibility of managers</w:t>
+      </w:r>
+      <w:r w:rsidR="00C961CC" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="00896452" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32CE6CA2" w14:textId="7E60EDCA" w:rsidR="00896452" w:rsidRPr="000052F6" w:rsidRDefault="00190B72" w:rsidP="000052F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15051" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00896452" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>It is the responsibility of employees</w:t>
+      </w:r>
+      <w:r w:rsidR="00C961CC" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="00896452" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342A5918" w14:textId="02910DCB" w:rsidR="00535C50" w:rsidRPr="000052F6" w:rsidRDefault="00190B72" w:rsidP="000052F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00535C50" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.3 It is the responsibility of students to……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A8CA2E" w14:textId="2B7D0F69" w:rsidR="00535C50" w:rsidRPr="000052F6" w:rsidRDefault="00190B72" w:rsidP="000052F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00535C50" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.4 It is the responsibility of [insert stakeholder name here] to….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD44DFC" w14:textId="299344B4" w:rsidR="00190B72" w:rsidRPr="000052F6" w:rsidRDefault="00190B72" w:rsidP="000052F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C740DD" w14:textId="35D22367" w:rsidR="00602CE4" w:rsidRPr="000052F6" w:rsidRDefault="009B3EB3" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00091C12" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00091C12" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00091C12" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>General Principles</w:t>
+      </w:r>
+      <w:r w:rsidR="002A62FE" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (noting the need to comply with the more detailed requirements in the Policy Framework</w:t>
+      </w:r>
+      <w:r w:rsidR="00602CE4" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51101A44" w14:textId="77777777" w:rsidR="00F02291" w:rsidRPr="000052F6" w:rsidRDefault="00F02291" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71CC78D5" w14:textId="77777777" w:rsidR="00896452" w:rsidRPr="000052F6" w:rsidRDefault="002A62FE" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="000052F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=7927</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46127A34" w14:textId="77777777" w:rsidR="0082086B" w:rsidRPr="000052F6" w:rsidRDefault="0082086B" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65FC1C40" w14:textId="659FFF50" w:rsidR="0082086B" w:rsidRPr="000052F6" w:rsidRDefault="0082086B" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Text type and size to be used in policies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D4BEBC" w14:textId="77777777" w:rsidR="0082086B" w:rsidRPr="000052F6" w:rsidRDefault="0082086B" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FAA2C41" w14:textId="53335BE0" w:rsidR="0082086B" w:rsidRPr="000052F6" w:rsidRDefault="27FEF920" w:rsidP="000052F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Font: </w:t>
+      </w:r>
+      <w:r w:rsidR="7AC81F44" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:r w:rsidR="7990384F" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Aptos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A5F2F5" w14:textId="2AC245BF" w:rsidR="0082086B" w:rsidRPr="000052F6" w:rsidRDefault="0082086B" w:rsidP="000052F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706697D6" w14:textId="77777777" w:rsidR="0082086B" w:rsidRPr="000052F6" w:rsidRDefault="0082086B" w:rsidP="000052F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ADBF018" w14:textId="77777777" w:rsidR="0082086B" w:rsidRPr="000052F6" w:rsidRDefault="0082086B" w:rsidP="000052F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Size: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>12 and bold for headings and sub headings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11 for main text</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C446888" w14:textId="77777777" w:rsidR="00602CE4" w:rsidRPr="000052F6" w:rsidRDefault="00602CE4" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776B0BA2" w14:textId="77777777" w:rsidR="00A61A81" w:rsidRPr="000052F6" w:rsidRDefault="007720C8" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Use plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60AA4B13" w14:textId="77777777" w:rsidR="00140078" w:rsidRPr="000052F6" w:rsidRDefault="00602CE4" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The document should be structured so that the reader can focus quickly on the aspect relevant to the decision or task at hand - be concise and transparent in meaning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000EF03F" w14:textId="3F0DC87D" w:rsidR="00A15051" w:rsidRPr="000052F6" w:rsidRDefault="00A15051" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Adhere to this template, in terms of formatting and layout (including the logo)</w:t>
+      </w:r>
+      <w:r w:rsidR="0088222B" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and include a contents page</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58235A48" w14:textId="77777777" w:rsidR="005A6936" w:rsidRPr="000052F6" w:rsidRDefault="00C961CC" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Consult with relevant stakeholders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4B5B3D" w14:textId="77777777" w:rsidR="00C961CC" w:rsidRPr="000052F6" w:rsidRDefault="00C961CC" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ensure the relevant body has given approval</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F82DE4" w14:textId="77777777" w:rsidR="00C961CC" w:rsidRPr="000052F6" w:rsidRDefault="00C961CC" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Develop a communications plan and monitor implementation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140571E7" w14:textId="77777777" w:rsidR="00C961CC" w:rsidRPr="000052F6" w:rsidRDefault="00C961CC" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Confirm a review date and stick to it!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FEF57E0" w14:textId="77777777" w:rsidR="00C961CC" w:rsidRPr="000052F6" w:rsidRDefault="00C961CC" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C0B059E" w14:textId="276FB386" w:rsidR="00314D50" w:rsidRPr="000052F6" w:rsidRDefault="009B3EB3" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00314D50" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>. Monitoring Compliance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE33EB0" w14:textId="77777777" w:rsidR="00314D50" w:rsidRPr="000052F6" w:rsidRDefault="00314D50" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E8B9EF" w14:textId="77777777" w:rsidR="00B8351C" w:rsidRPr="000052F6" w:rsidRDefault="00896095" w:rsidP="000052F6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This may not apply to all policies</w:t>
+      </w:r>
+      <w:r w:rsidR="00C961CC" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  However, if it does, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>you should state here what action</w:t>
+      </w:r>
+      <w:r w:rsidR="00936BCA" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/sanctions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be taken if the policy is not complied with, and by whom</w:t>
+      </w:r>
+      <w:r w:rsidR="00C961CC" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15051" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  You should also detail</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15051" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> how</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15051" w:rsidRPr="000052F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> compliance will be monitored and who the data may be shared with.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4831D10D" w14:textId="77777777" w:rsidR="00A61A81" w:rsidRPr="001A0C7B" w:rsidRDefault="00A61A81" w:rsidP="00DD1007">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="095102AD" w14:textId="77777777" w:rsidR="00A61A81" w:rsidRPr="001A0C7B" w:rsidRDefault="00A61A81" w:rsidP="00DD1007">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="472F1872" w14:textId="77777777" w:rsidR="00B8351C" w:rsidRPr="001A0C7B" w:rsidRDefault="00B8351C" w:rsidP="00DD1007">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C9AC32" w14:textId="77777777" w:rsidR="005A6936" w:rsidRPr="001A0C7B" w:rsidRDefault="005A6936" w:rsidP="00DD1007">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="682660AA" w14:textId="77777777" w:rsidR="00E379AE" w:rsidRPr="001A0C7B" w:rsidRDefault="00E379AE" w:rsidP="007358B9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText3"/>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23574A01" w14:textId="77777777" w:rsidR="00E01229" w:rsidRPr="001A0C7B" w:rsidRDefault="00E01229" w:rsidP="006E6999">
       <w:pPr>
         <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00E01229" w:rsidRPr="00B1676E" w:rsidSect="00C961CC">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:sectPr w:rsidR="00E01229" w:rsidRPr="001A0C7B" w:rsidSect="00C961CC">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="851" w:right="794" w:bottom="1021" w:left="794" w:header="284" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004765FF" w:rsidRDefault="004765FF">
+    <w:p w14:paraId="2639EAC7" w14:textId="77777777" w:rsidR="00BB55D5" w:rsidRDefault="00BB55D5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004765FF" w:rsidRDefault="004765FF">
+    <w:p w14:paraId="2A1BA29D" w14:textId="77777777" w:rsidR="00BB55D5" w:rsidRDefault="00BB55D5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00CE75CD" w:rsidRPr="00E00311" w:rsidRDefault="004E7F9E" w:rsidP="00B51FD6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EECD957" w14:textId="77777777" w:rsidR="00CE75CD" w:rsidRPr="00E00311" w:rsidRDefault="004E7F9E" w:rsidP="00B51FD6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00896452">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>DATE</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00CE75CD" w:rsidRPr="00E00311" w:rsidRDefault="00CE75CD" w:rsidP="005C14AA">
+  <w:p w14:paraId="0F5AD66B" w14:textId="77777777" w:rsidR="00CE75CD" w:rsidRPr="00E00311" w:rsidRDefault="00CE75CD" w:rsidP="005C14AA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E00311">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00EF4A4F" w:rsidRPr="00E00311">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -2692,126 +3525,126 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008C287E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00EF4A4F" w:rsidRPr="00E00311">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00CE75CD" w:rsidRDefault="00CE75CD">
+  <w:p w14:paraId="2AE08B6F" w14:textId="77777777" w:rsidR="00CE75CD" w:rsidRDefault="00CE75CD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004765FF" w:rsidRDefault="004765FF">
+    <w:p w14:paraId="06013809" w14:textId="77777777" w:rsidR="00BB55D5" w:rsidRDefault="00BB55D5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004765FF" w:rsidRDefault="004765FF">
+    <w:p w14:paraId="696FEF88" w14:textId="77777777" w:rsidR="00BB55D5" w:rsidRDefault="00BB55D5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="005F5DC7" w:rsidRDefault="005F5DC7" w:rsidP="00FA34FB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04A4B7A9" w14:textId="77777777" w:rsidR="005F5DC7" w:rsidRDefault="005F5DC7" w:rsidP="00FA34FB">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00CE75CD" w:rsidRPr="00FA34FB" w:rsidRDefault="00896452" w:rsidP="00FA34FB">
+  <w:p w14:paraId="3E268C5C" w14:textId="77777777" w:rsidR="00CE75CD" w:rsidRPr="00FA34FB" w:rsidRDefault="00896452" w:rsidP="00FA34FB">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Policy Name</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00CE75CD" w:rsidRPr="00FA34FB" w:rsidRDefault="00CE75CD" w:rsidP="00FA34FB">
+  <w:p w14:paraId="67E38793" w14:textId="77777777" w:rsidR="00CE75CD" w:rsidRPr="00FA34FB" w:rsidRDefault="00CE75CD" w:rsidP="00FA34FB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="039A5A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C84F9AA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5667,78 +6500,78 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="238293680">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="808978154">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="904488067">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1825775743">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1767770743">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="37121433">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1879005990">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1653556989">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1715888154">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="646934134">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val="4.2"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="360"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
@@ -5850,51 +6683,51 @@
           <w:ind w:left="3744" w:hanging="1224"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="5040"/>
           </w:tabs>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="488256608">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val="4.3"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="360"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
@@ -6006,51 +6839,51 @@
           <w:ind w:left="3744" w:hanging="1224"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="5040"/>
           </w:tabs>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="999386419">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val="4.4"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="360"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
@@ -6162,51 +6995,51 @@
           <w:ind w:left="3744" w:hanging="1224"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="5040"/>
           </w:tabs>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1055160817">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val="4.5"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="360"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
@@ -6318,51 +7151,51 @@
           <w:ind w:left="3744" w:hanging="1224"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="5040"/>
           </w:tabs>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="838889466">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val="1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="360"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
@@ -6475,51 +7308,51 @@
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="BlockText"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="5040"/>
           </w:tabs>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="207650011">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val="2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="360"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val="1.2"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
@@ -6632,51 +7465,51 @@
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="BlockText"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="5040"/>
           </w:tabs>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="568616937">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val="3."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="360"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val="1.2"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
@@ -6789,51 +7622,51 @@
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="BlockText"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="5040"/>
           </w:tabs>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="63188143">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val="1.2"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="360"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val="1.2"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
@@ -6946,51 +7779,51 @@
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="BlockText"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="5040"/>
           </w:tabs>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1324814084">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val="1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="360"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val="1.1"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
@@ -7103,51 +7936,51 @@
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="BlockText"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="5040"/>
           </w:tabs>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1282030602">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val="3.1"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="360"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val="3.1"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
@@ -7260,51 +8093,51 @@
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="BlockText"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="5040"/>
           </w:tabs>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1363282410">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val="3.2"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="360"/>
           </w:tabs>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlText w:val="3.2"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
@@ -7417,123 +8250,126 @@
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="BlockText"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="5040"/>
           </w:tabs>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1526862487">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1181893585">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1035236626">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="990133049">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1847016412">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="562982751">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="262298556">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1844977780">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1352537401">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1603149884">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="706684074">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="798767652">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="90051484">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1765572411">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="146433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E479AC"/>
     <w:rsid w:val="00000E04"/>
     <w:rsid w:val="00004AE7"/>
+    <w:rsid w:val="000052F6"/>
     <w:rsid w:val="00005D6F"/>
     <w:rsid w:val="000067F2"/>
     <w:rsid w:val="0001187B"/>
     <w:rsid w:val="00013F7A"/>
     <w:rsid w:val="0001684F"/>
     <w:rsid w:val="00020DA0"/>
     <w:rsid w:val="0003073E"/>
     <w:rsid w:val="00032E13"/>
     <w:rsid w:val="00033F9B"/>
     <w:rsid w:val="000371C8"/>
     <w:rsid w:val="00041F46"/>
     <w:rsid w:val="000438AC"/>
     <w:rsid w:val="00043A4D"/>
     <w:rsid w:val="00044A17"/>
     <w:rsid w:val="00046770"/>
     <w:rsid w:val="000477AF"/>
     <w:rsid w:val="00050B92"/>
     <w:rsid w:val="0005173A"/>
     <w:rsid w:val="000517D7"/>
     <w:rsid w:val="00052A8E"/>
     <w:rsid w:val="00052BE9"/>
     <w:rsid w:val="00052D72"/>
     <w:rsid w:val="00053460"/>
     <w:rsid w:val="0005448B"/>
     <w:rsid w:val="000611F6"/>
@@ -7564,50 +8400,51 @@
     <w:rsid w:val="000A66C8"/>
     <w:rsid w:val="000A726A"/>
     <w:rsid w:val="000A744A"/>
     <w:rsid w:val="000A75D0"/>
     <w:rsid w:val="000B1547"/>
     <w:rsid w:val="000B44C7"/>
     <w:rsid w:val="000B46CD"/>
     <w:rsid w:val="000B4710"/>
     <w:rsid w:val="000B5437"/>
     <w:rsid w:val="000B7440"/>
     <w:rsid w:val="000C1D6B"/>
     <w:rsid w:val="000C21CF"/>
     <w:rsid w:val="000C25E0"/>
     <w:rsid w:val="000C5A87"/>
     <w:rsid w:val="000C646F"/>
     <w:rsid w:val="000C7B69"/>
     <w:rsid w:val="000D043A"/>
     <w:rsid w:val="000D1126"/>
     <w:rsid w:val="000D1538"/>
     <w:rsid w:val="000D1832"/>
     <w:rsid w:val="000D3229"/>
     <w:rsid w:val="000D5038"/>
     <w:rsid w:val="000D53C5"/>
     <w:rsid w:val="000D6A06"/>
     <w:rsid w:val="000D6C29"/>
+    <w:rsid w:val="000D6CCE"/>
     <w:rsid w:val="000D7AF6"/>
     <w:rsid w:val="000E070D"/>
     <w:rsid w:val="000E13BB"/>
     <w:rsid w:val="000E15F5"/>
     <w:rsid w:val="000E643B"/>
     <w:rsid w:val="000E7CF2"/>
     <w:rsid w:val="000F05F0"/>
     <w:rsid w:val="000F1538"/>
     <w:rsid w:val="000F230D"/>
     <w:rsid w:val="000F3A66"/>
     <w:rsid w:val="000F62C6"/>
     <w:rsid w:val="000F78CE"/>
     <w:rsid w:val="00101A41"/>
     <w:rsid w:val="001025CE"/>
     <w:rsid w:val="00102704"/>
     <w:rsid w:val="00102A21"/>
     <w:rsid w:val="00102E7C"/>
     <w:rsid w:val="00103E88"/>
     <w:rsid w:val="001053D7"/>
     <w:rsid w:val="001118FD"/>
     <w:rsid w:val="00114A39"/>
     <w:rsid w:val="001166DB"/>
     <w:rsid w:val="00117E65"/>
     <w:rsid w:val="00120461"/>
     <w:rsid w:val="00120EA5"/>
@@ -7630,69 +8467,72 @@
     <w:rsid w:val="00147F08"/>
     <w:rsid w:val="00151689"/>
     <w:rsid w:val="00151B81"/>
     <w:rsid w:val="00153425"/>
     <w:rsid w:val="00154D9F"/>
     <w:rsid w:val="001555F1"/>
     <w:rsid w:val="00155696"/>
     <w:rsid w:val="0015781A"/>
     <w:rsid w:val="00157F2D"/>
     <w:rsid w:val="001607A5"/>
     <w:rsid w:val="0016364D"/>
     <w:rsid w:val="00164496"/>
     <w:rsid w:val="00165D53"/>
     <w:rsid w:val="00165F39"/>
     <w:rsid w:val="00166320"/>
     <w:rsid w:val="00171C70"/>
     <w:rsid w:val="00174C49"/>
     <w:rsid w:val="00176A86"/>
     <w:rsid w:val="00176AF6"/>
     <w:rsid w:val="001835D5"/>
     <w:rsid w:val="0018464A"/>
     <w:rsid w:val="00185884"/>
     <w:rsid w:val="00185926"/>
     <w:rsid w:val="001864F0"/>
     <w:rsid w:val="001870F0"/>
+    <w:rsid w:val="00190B72"/>
     <w:rsid w:val="00191AC5"/>
     <w:rsid w:val="00192A54"/>
     <w:rsid w:val="00193501"/>
     <w:rsid w:val="0019374F"/>
     <w:rsid w:val="00194E24"/>
     <w:rsid w:val="001962F8"/>
+    <w:rsid w:val="001A0C7B"/>
     <w:rsid w:val="001A111A"/>
     <w:rsid w:val="001A4D2D"/>
     <w:rsid w:val="001A786C"/>
     <w:rsid w:val="001B1DA6"/>
     <w:rsid w:val="001B2294"/>
     <w:rsid w:val="001B2D30"/>
     <w:rsid w:val="001B39EB"/>
     <w:rsid w:val="001B6BA0"/>
     <w:rsid w:val="001C0214"/>
     <w:rsid w:val="001C17AB"/>
     <w:rsid w:val="001C28A2"/>
     <w:rsid w:val="001C297F"/>
     <w:rsid w:val="001C3EB8"/>
+    <w:rsid w:val="001C454D"/>
     <w:rsid w:val="001C6AC5"/>
     <w:rsid w:val="001C747B"/>
     <w:rsid w:val="001D34F6"/>
     <w:rsid w:val="001D4D6A"/>
     <w:rsid w:val="001D5261"/>
     <w:rsid w:val="001E039C"/>
     <w:rsid w:val="001E08E9"/>
     <w:rsid w:val="001E0A58"/>
     <w:rsid w:val="001E4B68"/>
     <w:rsid w:val="001E54DE"/>
     <w:rsid w:val="001E6B51"/>
     <w:rsid w:val="001F28BD"/>
     <w:rsid w:val="001F365A"/>
     <w:rsid w:val="001F3F0B"/>
     <w:rsid w:val="001F5A0D"/>
     <w:rsid w:val="001F65F4"/>
     <w:rsid w:val="001F6B63"/>
     <w:rsid w:val="002007D6"/>
     <w:rsid w:val="00201178"/>
     <w:rsid w:val="00203F4F"/>
     <w:rsid w:val="00205CB4"/>
     <w:rsid w:val="00206DD1"/>
     <w:rsid w:val="0021030E"/>
     <w:rsid w:val="00210E7E"/>
     <w:rsid w:val="00212BA7"/>
@@ -7716,50 +8556,51 @@
     <w:rsid w:val="00250B13"/>
     <w:rsid w:val="00250EE4"/>
     <w:rsid w:val="00251DBC"/>
     <w:rsid w:val="00251E4D"/>
     <w:rsid w:val="00253ED7"/>
     <w:rsid w:val="002546E7"/>
     <w:rsid w:val="00254CE7"/>
     <w:rsid w:val="00257F7D"/>
     <w:rsid w:val="00261EF5"/>
     <w:rsid w:val="00263403"/>
     <w:rsid w:val="00266856"/>
     <w:rsid w:val="0026713C"/>
     <w:rsid w:val="00270A1B"/>
     <w:rsid w:val="00271EBB"/>
     <w:rsid w:val="00276B4E"/>
     <w:rsid w:val="0028334B"/>
     <w:rsid w:val="00283414"/>
     <w:rsid w:val="00284C85"/>
     <w:rsid w:val="00285D2A"/>
     <w:rsid w:val="00287492"/>
     <w:rsid w:val="00290324"/>
     <w:rsid w:val="0029094F"/>
     <w:rsid w:val="00291136"/>
     <w:rsid w:val="0029161F"/>
     <w:rsid w:val="00293CD1"/>
+    <w:rsid w:val="002951E9"/>
     <w:rsid w:val="00296D5A"/>
     <w:rsid w:val="002972E3"/>
     <w:rsid w:val="0029778B"/>
     <w:rsid w:val="002A1803"/>
     <w:rsid w:val="002A1B13"/>
     <w:rsid w:val="002A2082"/>
     <w:rsid w:val="002A2ABF"/>
     <w:rsid w:val="002A5A61"/>
     <w:rsid w:val="002A5C45"/>
     <w:rsid w:val="002A62FE"/>
     <w:rsid w:val="002A63E2"/>
     <w:rsid w:val="002A6B61"/>
     <w:rsid w:val="002A6CEE"/>
     <w:rsid w:val="002B0289"/>
     <w:rsid w:val="002B4F14"/>
     <w:rsid w:val="002B5183"/>
     <w:rsid w:val="002B56C9"/>
     <w:rsid w:val="002B63F9"/>
     <w:rsid w:val="002D00FB"/>
     <w:rsid w:val="002D0952"/>
     <w:rsid w:val="002D7938"/>
     <w:rsid w:val="002D7E31"/>
     <w:rsid w:val="002E2D45"/>
     <w:rsid w:val="002E4B85"/>
     <w:rsid w:val="002E53D4"/>
@@ -7915,50 +8756,51 @@
     <w:rsid w:val="004B52CE"/>
     <w:rsid w:val="004B710C"/>
     <w:rsid w:val="004B7ADF"/>
     <w:rsid w:val="004C1652"/>
     <w:rsid w:val="004C29C4"/>
     <w:rsid w:val="004C68F4"/>
     <w:rsid w:val="004C73B9"/>
     <w:rsid w:val="004D0B35"/>
     <w:rsid w:val="004D1014"/>
     <w:rsid w:val="004D1873"/>
     <w:rsid w:val="004D4F77"/>
     <w:rsid w:val="004D52F1"/>
     <w:rsid w:val="004D5A42"/>
     <w:rsid w:val="004D70DF"/>
     <w:rsid w:val="004D7128"/>
     <w:rsid w:val="004E1057"/>
     <w:rsid w:val="004E1475"/>
     <w:rsid w:val="004E33CD"/>
     <w:rsid w:val="004E45C9"/>
     <w:rsid w:val="004E6232"/>
     <w:rsid w:val="004E6514"/>
     <w:rsid w:val="004E731F"/>
     <w:rsid w:val="004E7F9E"/>
     <w:rsid w:val="004F093D"/>
     <w:rsid w:val="004F12E9"/>
+    <w:rsid w:val="004F226D"/>
     <w:rsid w:val="004F2910"/>
     <w:rsid w:val="004F3889"/>
     <w:rsid w:val="004F3DC0"/>
     <w:rsid w:val="004F5263"/>
     <w:rsid w:val="004F577A"/>
     <w:rsid w:val="004F5B7F"/>
     <w:rsid w:val="004F731C"/>
     <w:rsid w:val="004F7AE8"/>
     <w:rsid w:val="00500FE0"/>
     <w:rsid w:val="0050121B"/>
     <w:rsid w:val="0050163C"/>
     <w:rsid w:val="00502C7A"/>
     <w:rsid w:val="00503A8E"/>
     <w:rsid w:val="00505399"/>
     <w:rsid w:val="00506C8D"/>
     <w:rsid w:val="005072DE"/>
     <w:rsid w:val="0050768A"/>
     <w:rsid w:val="00510A54"/>
     <w:rsid w:val="00510F6F"/>
     <w:rsid w:val="00511B9F"/>
     <w:rsid w:val="00511DE6"/>
     <w:rsid w:val="005123D9"/>
     <w:rsid w:val="00512EDA"/>
     <w:rsid w:val="0051447D"/>
     <w:rsid w:val="00520766"/>
@@ -7980,108 +8822,111 @@
     <w:rsid w:val="00542385"/>
     <w:rsid w:val="00542E47"/>
     <w:rsid w:val="00542FAB"/>
     <w:rsid w:val="00543677"/>
     <w:rsid w:val="005438CD"/>
     <w:rsid w:val="00543F0E"/>
     <w:rsid w:val="00544FBE"/>
     <w:rsid w:val="005458EF"/>
     <w:rsid w:val="00545929"/>
     <w:rsid w:val="00546960"/>
     <w:rsid w:val="00550CB0"/>
     <w:rsid w:val="00550DB5"/>
     <w:rsid w:val="00552F53"/>
     <w:rsid w:val="00553674"/>
     <w:rsid w:val="00556649"/>
     <w:rsid w:val="005567FA"/>
     <w:rsid w:val="00561C77"/>
     <w:rsid w:val="00562A1F"/>
     <w:rsid w:val="005640C4"/>
     <w:rsid w:val="0056608D"/>
     <w:rsid w:val="00566831"/>
     <w:rsid w:val="00566CFC"/>
     <w:rsid w:val="00570112"/>
     <w:rsid w:val="00577660"/>
     <w:rsid w:val="00580C0E"/>
+    <w:rsid w:val="005837A0"/>
     <w:rsid w:val="00583FA6"/>
     <w:rsid w:val="00584EE0"/>
     <w:rsid w:val="00586A1C"/>
     <w:rsid w:val="00587E01"/>
     <w:rsid w:val="00590C95"/>
     <w:rsid w:val="00590D21"/>
     <w:rsid w:val="005921E4"/>
     <w:rsid w:val="0059280F"/>
     <w:rsid w:val="00594A3C"/>
     <w:rsid w:val="00596383"/>
     <w:rsid w:val="005A0657"/>
     <w:rsid w:val="005A2B9B"/>
     <w:rsid w:val="005A2CA4"/>
     <w:rsid w:val="005A3088"/>
     <w:rsid w:val="005A4ABC"/>
     <w:rsid w:val="005A590B"/>
     <w:rsid w:val="005A5A5B"/>
     <w:rsid w:val="005A5C3C"/>
     <w:rsid w:val="005A6489"/>
     <w:rsid w:val="005A6936"/>
     <w:rsid w:val="005B3F58"/>
     <w:rsid w:val="005B552A"/>
     <w:rsid w:val="005B6DA6"/>
     <w:rsid w:val="005B7502"/>
     <w:rsid w:val="005C1204"/>
     <w:rsid w:val="005C14AA"/>
     <w:rsid w:val="005C1AE9"/>
+    <w:rsid w:val="005C2A14"/>
     <w:rsid w:val="005C3F5F"/>
     <w:rsid w:val="005C42C7"/>
     <w:rsid w:val="005C4BD7"/>
     <w:rsid w:val="005C6748"/>
     <w:rsid w:val="005D083F"/>
     <w:rsid w:val="005D0CD6"/>
     <w:rsid w:val="005D0EF0"/>
     <w:rsid w:val="005D1C75"/>
     <w:rsid w:val="005D31EA"/>
     <w:rsid w:val="005D39A8"/>
     <w:rsid w:val="005D3AD7"/>
     <w:rsid w:val="005D5698"/>
     <w:rsid w:val="005E1953"/>
     <w:rsid w:val="005E1C77"/>
     <w:rsid w:val="005E76C9"/>
     <w:rsid w:val="005E7DE8"/>
     <w:rsid w:val="005F1360"/>
     <w:rsid w:val="005F1621"/>
     <w:rsid w:val="005F1764"/>
     <w:rsid w:val="005F1CBB"/>
     <w:rsid w:val="005F2578"/>
     <w:rsid w:val="005F4D19"/>
     <w:rsid w:val="005F5DC7"/>
     <w:rsid w:val="005F6BBA"/>
     <w:rsid w:val="00602CE4"/>
     <w:rsid w:val="00603A86"/>
     <w:rsid w:val="00605DD7"/>
     <w:rsid w:val="00606881"/>
     <w:rsid w:val="00607986"/>
     <w:rsid w:val="00607D73"/>
     <w:rsid w:val="00610E42"/>
+    <w:rsid w:val="006130C2"/>
     <w:rsid w:val="00614711"/>
     <w:rsid w:val="006167C0"/>
     <w:rsid w:val="0062057E"/>
     <w:rsid w:val="00620D7C"/>
     <w:rsid w:val="0062132B"/>
     <w:rsid w:val="00622119"/>
     <w:rsid w:val="00622A6E"/>
     <w:rsid w:val="00622BD0"/>
     <w:rsid w:val="006244A1"/>
     <w:rsid w:val="00624796"/>
     <w:rsid w:val="00624D77"/>
     <w:rsid w:val="00625DE0"/>
     <w:rsid w:val="00630F47"/>
     <w:rsid w:val="00632516"/>
     <w:rsid w:val="0063441B"/>
     <w:rsid w:val="006348D7"/>
     <w:rsid w:val="00634A96"/>
     <w:rsid w:val="00636F60"/>
     <w:rsid w:val="0063739A"/>
     <w:rsid w:val="00641433"/>
     <w:rsid w:val="00641797"/>
     <w:rsid w:val="00642E41"/>
     <w:rsid w:val="00642E59"/>
     <w:rsid w:val="006448CC"/>
     <w:rsid w:val="00645880"/>
@@ -8244,84 +9089,86 @@
     <w:rsid w:val="007D3D16"/>
     <w:rsid w:val="007D48D2"/>
     <w:rsid w:val="007D4B29"/>
     <w:rsid w:val="007E0014"/>
     <w:rsid w:val="007E0327"/>
     <w:rsid w:val="007E0ECD"/>
     <w:rsid w:val="007E1A78"/>
     <w:rsid w:val="007E45F4"/>
     <w:rsid w:val="007E5652"/>
     <w:rsid w:val="007E621D"/>
     <w:rsid w:val="007F22F4"/>
     <w:rsid w:val="007F3F19"/>
     <w:rsid w:val="007F5991"/>
     <w:rsid w:val="007F7A7D"/>
     <w:rsid w:val="00805A9F"/>
     <w:rsid w:val="00807870"/>
     <w:rsid w:val="00807AC2"/>
     <w:rsid w:val="00807BF2"/>
     <w:rsid w:val="0081180A"/>
     <w:rsid w:val="00811928"/>
     <w:rsid w:val="00812C75"/>
     <w:rsid w:val="00814059"/>
     <w:rsid w:val="008154F0"/>
     <w:rsid w:val="0081755D"/>
     <w:rsid w:val="0082071D"/>
+    <w:rsid w:val="0082086B"/>
     <w:rsid w:val="00820EDB"/>
     <w:rsid w:val="00821DB4"/>
     <w:rsid w:val="00824727"/>
     <w:rsid w:val="00824733"/>
     <w:rsid w:val="00824CEB"/>
     <w:rsid w:val="00825049"/>
     <w:rsid w:val="008272A5"/>
     <w:rsid w:val="00831BFF"/>
     <w:rsid w:val="00831D3F"/>
     <w:rsid w:val="00833B15"/>
     <w:rsid w:val="00836F3B"/>
     <w:rsid w:val="00842E3E"/>
     <w:rsid w:val="00843822"/>
     <w:rsid w:val="00844B9D"/>
     <w:rsid w:val="00845196"/>
     <w:rsid w:val="0084593E"/>
     <w:rsid w:val="00846EBE"/>
     <w:rsid w:val="008477D2"/>
     <w:rsid w:val="00847853"/>
     <w:rsid w:val="008501FC"/>
     <w:rsid w:val="00854766"/>
     <w:rsid w:val="00861D4A"/>
     <w:rsid w:val="00862070"/>
     <w:rsid w:val="0086290D"/>
     <w:rsid w:val="00863E5F"/>
     <w:rsid w:val="00863F04"/>
     <w:rsid w:val="008659B1"/>
     <w:rsid w:val="00867276"/>
     <w:rsid w:val="00870AA8"/>
     <w:rsid w:val="00874878"/>
     <w:rsid w:val="00876553"/>
     <w:rsid w:val="00877333"/>
     <w:rsid w:val="00877A96"/>
     <w:rsid w:val="0088100C"/>
+    <w:rsid w:val="0088222B"/>
     <w:rsid w:val="0088309C"/>
     <w:rsid w:val="008839D4"/>
     <w:rsid w:val="0088475B"/>
     <w:rsid w:val="00884FFD"/>
     <w:rsid w:val="00886E76"/>
     <w:rsid w:val="0088710F"/>
     <w:rsid w:val="00895195"/>
     <w:rsid w:val="00896095"/>
     <w:rsid w:val="00896452"/>
     <w:rsid w:val="00896593"/>
     <w:rsid w:val="00896AE8"/>
     <w:rsid w:val="00897F2C"/>
     <w:rsid w:val="008A1BC6"/>
     <w:rsid w:val="008A24F6"/>
     <w:rsid w:val="008A28AC"/>
     <w:rsid w:val="008A37FD"/>
     <w:rsid w:val="008A4BD1"/>
     <w:rsid w:val="008A55FB"/>
     <w:rsid w:val="008A5FD4"/>
     <w:rsid w:val="008A6662"/>
     <w:rsid w:val="008A7420"/>
     <w:rsid w:val="008A76BC"/>
     <w:rsid w:val="008B096F"/>
     <w:rsid w:val="008B5F37"/>
     <w:rsid w:val="008C121E"/>
@@ -8396,50 +9243,51 @@
     <w:rsid w:val="009772D7"/>
     <w:rsid w:val="00982585"/>
     <w:rsid w:val="00982D71"/>
     <w:rsid w:val="009859FE"/>
     <w:rsid w:val="00985B80"/>
     <w:rsid w:val="00986993"/>
     <w:rsid w:val="009905C4"/>
     <w:rsid w:val="00991ED7"/>
     <w:rsid w:val="00993508"/>
     <w:rsid w:val="009941E7"/>
     <w:rsid w:val="00996235"/>
     <w:rsid w:val="00996501"/>
     <w:rsid w:val="00996CE9"/>
     <w:rsid w:val="009A1800"/>
     <w:rsid w:val="009A1F56"/>
     <w:rsid w:val="009A231A"/>
     <w:rsid w:val="009A420E"/>
     <w:rsid w:val="009A49D0"/>
     <w:rsid w:val="009A5408"/>
     <w:rsid w:val="009A6E0A"/>
     <w:rsid w:val="009A77A9"/>
     <w:rsid w:val="009B110C"/>
     <w:rsid w:val="009B1D09"/>
     <w:rsid w:val="009B204F"/>
     <w:rsid w:val="009B3351"/>
+    <w:rsid w:val="009B3EB3"/>
     <w:rsid w:val="009B5520"/>
     <w:rsid w:val="009B5EA5"/>
     <w:rsid w:val="009B7424"/>
     <w:rsid w:val="009C054A"/>
     <w:rsid w:val="009C0647"/>
     <w:rsid w:val="009C08A7"/>
     <w:rsid w:val="009C150E"/>
     <w:rsid w:val="009C1DD4"/>
     <w:rsid w:val="009C27CB"/>
     <w:rsid w:val="009C2958"/>
     <w:rsid w:val="009C2CD5"/>
     <w:rsid w:val="009C2FCF"/>
     <w:rsid w:val="009C4548"/>
     <w:rsid w:val="009C4825"/>
     <w:rsid w:val="009C75AC"/>
     <w:rsid w:val="009D1A4A"/>
     <w:rsid w:val="009D2B23"/>
     <w:rsid w:val="009D431E"/>
     <w:rsid w:val="009D5720"/>
     <w:rsid w:val="009D5AD8"/>
     <w:rsid w:val="009D6349"/>
     <w:rsid w:val="009D7FF1"/>
     <w:rsid w:val="009E01C0"/>
     <w:rsid w:val="009E1C28"/>
     <w:rsid w:val="009E2E04"/>
@@ -8480,50 +9328,51 @@
     <w:rsid w:val="00A476FE"/>
     <w:rsid w:val="00A47BFE"/>
     <w:rsid w:val="00A51BB2"/>
     <w:rsid w:val="00A52C9C"/>
     <w:rsid w:val="00A54AE7"/>
     <w:rsid w:val="00A567DE"/>
     <w:rsid w:val="00A61A81"/>
     <w:rsid w:val="00A62717"/>
     <w:rsid w:val="00A637ED"/>
     <w:rsid w:val="00A66884"/>
     <w:rsid w:val="00A70315"/>
     <w:rsid w:val="00A74E7A"/>
     <w:rsid w:val="00A77311"/>
     <w:rsid w:val="00A8112E"/>
     <w:rsid w:val="00A81324"/>
     <w:rsid w:val="00A819E6"/>
     <w:rsid w:val="00A845C9"/>
     <w:rsid w:val="00A86010"/>
     <w:rsid w:val="00A87C72"/>
     <w:rsid w:val="00A87FA5"/>
     <w:rsid w:val="00A904F2"/>
     <w:rsid w:val="00A90903"/>
     <w:rsid w:val="00A9157B"/>
     <w:rsid w:val="00A91B98"/>
     <w:rsid w:val="00A91DAF"/>
+    <w:rsid w:val="00A930C7"/>
     <w:rsid w:val="00A949B8"/>
     <w:rsid w:val="00A9507D"/>
     <w:rsid w:val="00A95392"/>
     <w:rsid w:val="00A96EE2"/>
     <w:rsid w:val="00AA2C5B"/>
     <w:rsid w:val="00AA44D8"/>
     <w:rsid w:val="00AA5306"/>
     <w:rsid w:val="00AA7CA2"/>
     <w:rsid w:val="00AB3C18"/>
     <w:rsid w:val="00AB46CD"/>
     <w:rsid w:val="00AB77F2"/>
     <w:rsid w:val="00AB7F34"/>
     <w:rsid w:val="00AC052C"/>
     <w:rsid w:val="00AC2B7A"/>
     <w:rsid w:val="00AC642D"/>
     <w:rsid w:val="00AC74F2"/>
     <w:rsid w:val="00AD1FB7"/>
     <w:rsid w:val="00AD4FB2"/>
     <w:rsid w:val="00AD5382"/>
     <w:rsid w:val="00AD62F1"/>
     <w:rsid w:val="00AD6740"/>
     <w:rsid w:val="00AD7587"/>
     <w:rsid w:val="00AE726E"/>
     <w:rsid w:val="00AF23C1"/>
     <w:rsid w:val="00AF3B59"/>
@@ -8583,220 +9432,227 @@
     <w:rsid w:val="00B76521"/>
     <w:rsid w:val="00B76CE8"/>
     <w:rsid w:val="00B7702E"/>
     <w:rsid w:val="00B81776"/>
     <w:rsid w:val="00B8351C"/>
     <w:rsid w:val="00B87594"/>
     <w:rsid w:val="00B90929"/>
     <w:rsid w:val="00B919E7"/>
     <w:rsid w:val="00B93C92"/>
     <w:rsid w:val="00B93DF9"/>
     <w:rsid w:val="00B93F0E"/>
     <w:rsid w:val="00B9426C"/>
     <w:rsid w:val="00B95FE4"/>
     <w:rsid w:val="00B96A97"/>
     <w:rsid w:val="00B97268"/>
     <w:rsid w:val="00BA1170"/>
     <w:rsid w:val="00BA1C97"/>
     <w:rsid w:val="00BA3F1F"/>
     <w:rsid w:val="00BA47B6"/>
     <w:rsid w:val="00BA52FC"/>
     <w:rsid w:val="00BA7C5D"/>
     <w:rsid w:val="00BB0944"/>
     <w:rsid w:val="00BB1224"/>
     <w:rsid w:val="00BB2D73"/>
     <w:rsid w:val="00BB43D6"/>
+    <w:rsid w:val="00BB55D5"/>
     <w:rsid w:val="00BB5BF3"/>
     <w:rsid w:val="00BB6476"/>
     <w:rsid w:val="00BB6E3D"/>
     <w:rsid w:val="00BB7E9E"/>
     <w:rsid w:val="00BC36E8"/>
     <w:rsid w:val="00BC3A92"/>
     <w:rsid w:val="00BC6821"/>
     <w:rsid w:val="00BD0C6D"/>
     <w:rsid w:val="00BD1B73"/>
     <w:rsid w:val="00BD1B93"/>
     <w:rsid w:val="00BD582A"/>
     <w:rsid w:val="00BD6D25"/>
     <w:rsid w:val="00BE164F"/>
     <w:rsid w:val="00BE24F3"/>
     <w:rsid w:val="00BE2F1D"/>
     <w:rsid w:val="00BE501A"/>
     <w:rsid w:val="00BE574C"/>
     <w:rsid w:val="00BE6259"/>
     <w:rsid w:val="00BE75E3"/>
     <w:rsid w:val="00BF0A3A"/>
     <w:rsid w:val="00BF0C7D"/>
     <w:rsid w:val="00BF1B5C"/>
     <w:rsid w:val="00BF2827"/>
     <w:rsid w:val="00BF3445"/>
     <w:rsid w:val="00BF48F8"/>
     <w:rsid w:val="00BF5077"/>
     <w:rsid w:val="00BF5339"/>
     <w:rsid w:val="00BF5820"/>
     <w:rsid w:val="00BF5C6B"/>
     <w:rsid w:val="00C01BCE"/>
     <w:rsid w:val="00C0339A"/>
     <w:rsid w:val="00C035E6"/>
+    <w:rsid w:val="00C05620"/>
     <w:rsid w:val="00C06FC9"/>
     <w:rsid w:val="00C07D26"/>
     <w:rsid w:val="00C10041"/>
     <w:rsid w:val="00C120C4"/>
     <w:rsid w:val="00C13736"/>
     <w:rsid w:val="00C149EB"/>
     <w:rsid w:val="00C14E28"/>
     <w:rsid w:val="00C14F87"/>
     <w:rsid w:val="00C17A43"/>
     <w:rsid w:val="00C21320"/>
     <w:rsid w:val="00C214A5"/>
     <w:rsid w:val="00C2448B"/>
     <w:rsid w:val="00C25A32"/>
     <w:rsid w:val="00C25CE0"/>
     <w:rsid w:val="00C262F6"/>
     <w:rsid w:val="00C303A2"/>
     <w:rsid w:val="00C3073C"/>
     <w:rsid w:val="00C30AD3"/>
     <w:rsid w:val="00C3286D"/>
     <w:rsid w:val="00C33721"/>
     <w:rsid w:val="00C33D14"/>
     <w:rsid w:val="00C34046"/>
     <w:rsid w:val="00C34DBE"/>
     <w:rsid w:val="00C40A21"/>
     <w:rsid w:val="00C41426"/>
     <w:rsid w:val="00C42A16"/>
     <w:rsid w:val="00C42F5A"/>
+    <w:rsid w:val="00C43168"/>
     <w:rsid w:val="00C44004"/>
     <w:rsid w:val="00C4786A"/>
     <w:rsid w:val="00C5206B"/>
     <w:rsid w:val="00C54020"/>
     <w:rsid w:val="00C542C3"/>
     <w:rsid w:val="00C555CD"/>
     <w:rsid w:val="00C57007"/>
     <w:rsid w:val="00C57B96"/>
     <w:rsid w:val="00C6011D"/>
     <w:rsid w:val="00C60579"/>
     <w:rsid w:val="00C60E88"/>
     <w:rsid w:val="00C61E62"/>
     <w:rsid w:val="00C62641"/>
     <w:rsid w:val="00C6346A"/>
     <w:rsid w:val="00C64700"/>
     <w:rsid w:val="00C647B5"/>
     <w:rsid w:val="00C72C9E"/>
     <w:rsid w:val="00C737C7"/>
     <w:rsid w:val="00C76581"/>
     <w:rsid w:val="00C76AEA"/>
     <w:rsid w:val="00C80879"/>
     <w:rsid w:val="00C8088C"/>
     <w:rsid w:val="00C809BD"/>
     <w:rsid w:val="00C832B4"/>
     <w:rsid w:val="00C87456"/>
     <w:rsid w:val="00C93654"/>
     <w:rsid w:val="00C93FD2"/>
     <w:rsid w:val="00C961CC"/>
     <w:rsid w:val="00C975AC"/>
     <w:rsid w:val="00CA1163"/>
     <w:rsid w:val="00CA1CB2"/>
     <w:rsid w:val="00CA2FF9"/>
     <w:rsid w:val="00CA4B96"/>
     <w:rsid w:val="00CA4F67"/>
     <w:rsid w:val="00CA5CF2"/>
     <w:rsid w:val="00CB1191"/>
     <w:rsid w:val="00CB15CE"/>
     <w:rsid w:val="00CB3DB4"/>
     <w:rsid w:val="00CB5FAD"/>
     <w:rsid w:val="00CB6DF2"/>
     <w:rsid w:val="00CB72DC"/>
     <w:rsid w:val="00CB74F3"/>
     <w:rsid w:val="00CB7889"/>
     <w:rsid w:val="00CB7F61"/>
     <w:rsid w:val="00CB7F7D"/>
+    <w:rsid w:val="00CB7FD7"/>
     <w:rsid w:val="00CC13DE"/>
     <w:rsid w:val="00CC1F52"/>
     <w:rsid w:val="00CC2A38"/>
     <w:rsid w:val="00CC2C67"/>
     <w:rsid w:val="00CC3927"/>
     <w:rsid w:val="00CC3F32"/>
     <w:rsid w:val="00CC6367"/>
     <w:rsid w:val="00CC6DE5"/>
     <w:rsid w:val="00CD0A4C"/>
     <w:rsid w:val="00CD0AFF"/>
     <w:rsid w:val="00CD2672"/>
     <w:rsid w:val="00CD30F1"/>
     <w:rsid w:val="00CD49C1"/>
     <w:rsid w:val="00CD577D"/>
     <w:rsid w:val="00CE0660"/>
     <w:rsid w:val="00CE2401"/>
     <w:rsid w:val="00CE3012"/>
     <w:rsid w:val="00CE75CD"/>
     <w:rsid w:val="00CE7EF3"/>
     <w:rsid w:val="00CF0498"/>
     <w:rsid w:val="00CF141A"/>
     <w:rsid w:val="00CF1805"/>
     <w:rsid w:val="00CF4496"/>
     <w:rsid w:val="00CF4BD5"/>
     <w:rsid w:val="00CF50A5"/>
     <w:rsid w:val="00CF540E"/>
     <w:rsid w:val="00CF7087"/>
     <w:rsid w:val="00CF7335"/>
     <w:rsid w:val="00D00A47"/>
     <w:rsid w:val="00D01442"/>
     <w:rsid w:val="00D015D8"/>
     <w:rsid w:val="00D02335"/>
     <w:rsid w:val="00D028D9"/>
     <w:rsid w:val="00D0298E"/>
     <w:rsid w:val="00D0448C"/>
     <w:rsid w:val="00D062A0"/>
     <w:rsid w:val="00D06A59"/>
     <w:rsid w:val="00D070D8"/>
     <w:rsid w:val="00D07616"/>
     <w:rsid w:val="00D10669"/>
     <w:rsid w:val="00D114F5"/>
+    <w:rsid w:val="00D13D75"/>
     <w:rsid w:val="00D140C7"/>
     <w:rsid w:val="00D154A9"/>
     <w:rsid w:val="00D15AEE"/>
     <w:rsid w:val="00D212D0"/>
     <w:rsid w:val="00D22028"/>
     <w:rsid w:val="00D2257C"/>
     <w:rsid w:val="00D24270"/>
     <w:rsid w:val="00D2521B"/>
     <w:rsid w:val="00D357F1"/>
+    <w:rsid w:val="00D3590E"/>
     <w:rsid w:val="00D3598A"/>
     <w:rsid w:val="00D46174"/>
     <w:rsid w:val="00D50667"/>
     <w:rsid w:val="00D53B5A"/>
     <w:rsid w:val="00D54494"/>
     <w:rsid w:val="00D551CE"/>
     <w:rsid w:val="00D5641C"/>
     <w:rsid w:val="00D5668C"/>
     <w:rsid w:val="00D56AF9"/>
     <w:rsid w:val="00D56FB9"/>
     <w:rsid w:val="00D573A1"/>
     <w:rsid w:val="00D606D9"/>
     <w:rsid w:val="00D63B56"/>
     <w:rsid w:val="00D64DF4"/>
     <w:rsid w:val="00D65BAA"/>
     <w:rsid w:val="00D65EB6"/>
+    <w:rsid w:val="00D6650A"/>
     <w:rsid w:val="00D66C2A"/>
     <w:rsid w:val="00D71A14"/>
     <w:rsid w:val="00D74E81"/>
     <w:rsid w:val="00D77A9A"/>
     <w:rsid w:val="00D82D40"/>
     <w:rsid w:val="00D83443"/>
     <w:rsid w:val="00D861B8"/>
     <w:rsid w:val="00D86E3E"/>
     <w:rsid w:val="00D87A6E"/>
     <w:rsid w:val="00D90F10"/>
     <w:rsid w:val="00D9152B"/>
     <w:rsid w:val="00D96B09"/>
     <w:rsid w:val="00DA0B79"/>
     <w:rsid w:val="00DA161E"/>
     <w:rsid w:val="00DA1E43"/>
     <w:rsid w:val="00DA2005"/>
     <w:rsid w:val="00DA2AA6"/>
     <w:rsid w:val="00DA51FF"/>
     <w:rsid w:val="00DA5A30"/>
     <w:rsid w:val="00DA6395"/>
     <w:rsid w:val="00DB2888"/>
     <w:rsid w:val="00DB4F28"/>
     <w:rsid w:val="00DB51D6"/>
     <w:rsid w:val="00DB615B"/>
     <w:rsid w:val="00DC0027"/>
@@ -8848,100 +9704,102 @@
     <w:rsid w:val="00E428F0"/>
     <w:rsid w:val="00E4324C"/>
     <w:rsid w:val="00E44C13"/>
     <w:rsid w:val="00E46061"/>
     <w:rsid w:val="00E46208"/>
     <w:rsid w:val="00E479AC"/>
     <w:rsid w:val="00E47C2E"/>
     <w:rsid w:val="00E52517"/>
     <w:rsid w:val="00E539F9"/>
     <w:rsid w:val="00E558AA"/>
     <w:rsid w:val="00E602B1"/>
     <w:rsid w:val="00E65B7B"/>
     <w:rsid w:val="00E673A3"/>
     <w:rsid w:val="00E70CD8"/>
     <w:rsid w:val="00E7526F"/>
     <w:rsid w:val="00E755E2"/>
     <w:rsid w:val="00E766B4"/>
     <w:rsid w:val="00E84127"/>
     <w:rsid w:val="00E84384"/>
     <w:rsid w:val="00E863A6"/>
     <w:rsid w:val="00E86502"/>
     <w:rsid w:val="00E871D3"/>
     <w:rsid w:val="00E87634"/>
     <w:rsid w:val="00E87FA2"/>
     <w:rsid w:val="00E910D1"/>
+    <w:rsid w:val="00E94345"/>
     <w:rsid w:val="00E944F9"/>
     <w:rsid w:val="00EA4447"/>
     <w:rsid w:val="00EA4A72"/>
     <w:rsid w:val="00EA4C07"/>
     <w:rsid w:val="00EA4C5E"/>
     <w:rsid w:val="00EA6716"/>
     <w:rsid w:val="00EA6F88"/>
     <w:rsid w:val="00EB1DAB"/>
     <w:rsid w:val="00EB252C"/>
     <w:rsid w:val="00EB2602"/>
     <w:rsid w:val="00EB53A5"/>
     <w:rsid w:val="00EB5881"/>
     <w:rsid w:val="00EB61BF"/>
     <w:rsid w:val="00EB7824"/>
     <w:rsid w:val="00EC0405"/>
     <w:rsid w:val="00EC1BEA"/>
     <w:rsid w:val="00EC374D"/>
     <w:rsid w:val="00EC5812"/>
     <w:rsid w:val="00ED07B8"/>
     <w:rsid w:val="00ED0BFB"/>
     <w:rsid w:val="00ED0F08"/>
     <w:rsid w:val="00ED7D5E"/>
     <w:rsid w:val="00EE4768"/>
     <w:rsid w:val="00EE6B99"/>
     <w:rsid w:val="00EF4A4F"/>
     <w:rsid w:val="00F004F3"/>
     <w:rsid w:val="00F0104A"/>
     <w:rsid w:val="00F02291"/>
     <w:rsid w:val="00F03032"/>
     <w:rsid w:val="00F03068"/>
     <w:rsid w:val="00F053B6"/>
     <w:rsid w:val="00F06277"/>
     <w:rsid w:val="00F07185"/>
     <w:rsid w:val="00F0750B"/>
     <w:rsid w:val="00F078BC"/>
     <w:rsid w:val="00F078D0"/>
     <w:rsid w:val="00F11D7C"/>
     <w:rsid w:val="00F1252A"/>
     <w:rsid w:val="00F12C6F"/>
     <w:rsid w:val="00F1329A"/>
     <w:rsid w:val="00F140A9"/>
     <w:rsid w:val="00F141A7"/>
     <w:rsid w:val="00F1784E"/>
     <w:rsid w:val="00F201D2"/>
     <w:rsid w:val="00F20F15"/>
     <w:rsid w:val="00F22A43"/>
     <w:rsid w:val="00F23C2C"/>
     <w:rsid w:val="00F24F71"/>
     <w:rsid w:val="00F257A5"/>
     <w:rsid w:val="00F27183"/>
+    <w:rsid w:val="00F32D52"/>
     <w:rsid w:val="00F33DA7"/>
     <w:rsid w:val="00F33EB7"/>
     <w:rsid w:val="00F35501"/>
     <w:rsid w:val="00F36FDF"/>
     <w:rsid w:val="00F41B76"/>
     <w:rsid w:val="00F42509"/>
     <w:rsid w:val="00F44128"/>
     <w:rsid w:val="00F44EC3"/>
     <w:rsid w:val="00F516E1"/>
     <w:rsid w:val="00F528D4"/>
     <w:rsid w:val="00F52AAF"/>
     <w:rsid w:val="00F5354A"/>
     <w:rsid w:val="00F5521C"/>
     <w:rsid w:val="00F55928"/>
     <w:rsid w:val="00F563F8"/>
     <w:rsid w:val="00F57BA1"/>
     <w:rsid w:val="00F6128A"/>
     <w:rsid w:val="00F64625"/>
     <w:rsid w:val="00F64919"/>
     <w:rsid w:val="00F64ECA"/>
     <w:rsid w:val="00F65643"/>
     <w:rsid w:val="00F70085"/>
     <w:rsid w:val="00F705E2"/>
     <w:rsid w:val="00F74148"/>
     <w:rsid w:val="00F74E38"/>
@@ -8967,96 +9825,116 @@
     <w:rsid w:val="00FA658E"/>
     <w:rsid w:val="00FA6FE6"/>
     <w:rsid w:val="00FB44A0"/>
     <w:rsid w:val="00FB4DFB"/>
     <w:rsid w:val="00FC2191"/>
     <w:rsid w:val="00FC2BDC"/>
     <w:rsid w:val="00FC3F9C"/>
     <w:rsid w:val="00FC5211"/>
     <w:rsid w:val="00FC53A3"/>
     <w:rsid w:val="00FC55D8"/>
     <w:rsid w:val="00FC63C2"/>
     <w:rsid w:val="00FD0569"/>
     <w:rsid w:val="00FD2A5C"/>
     <w:rsid w:val="00FD377C"/>
     <w:rsid w:val="00FD3DA0"/>
     <w:rsid w:val="00FD4976"/>
     <w:rsid w:val="00FD66BD"/>
     <w:rsid w:val="00FD71F8"/>
     <w:rsid w:val="00FD75EE"/>
     <w:rsid w:val="00FD7FCE"/>
     <w:rsid w:val="00FE1A93"/>
     <w:rsid w:val="00FE4A13"/>
     <w:rsid w:val="00FE5A95"/>
     <w:rsid w:val="00FE5EE3"/>
     <w:rsid w:val="00FE6146"/>
+    <w:rsid w:val="00FE7FEE"/>
     <w:rsid w:val="00FF2430"/>
     <w:rsid w:val="00FF29F8"/>
     <w:rsid w:val="00FF451E"/>
     <w:rsid w:val="00FF5A66"/>
     <w:rsid w:val="00FF71A8"/>
+    <w:rsid w:val="080EFB46"/>
+    <w:rsid w:val="1BE74483"/>
+    <w:rsid w:val="274101CF"/>
+    <w:rsid w:val="27FEF920"/>
+    <w:rsid w:val="29EB4D3C"/>
+    <w:rsid w:val="447EDE7E"/>
+    <w:rsid w:val="4991C4EB"/>
+    <w:rsid w:val="4B3119F4"/>
+    <w:rsid w:val="5172B5D9"/>
+    <w:rsid w:val="56750B3A"/>
+    <w:rsid w:val="68A6A322"/>
+    <w:rsid w:val="69118A38"/>
+    <w:rsid w:val="6A139F47"/>
+    <w:rsid w:val="70DAF07D"/>
+    <w:rsid w:val="714EF4E8"/>
+    <w:rsid w:val="78EA9BA3"/>
+    <w:rsid w:val="7990384F"/>
+    <w:rsid w:val="7AC81F44"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="146433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="29B1E792"/>
   <w15:docId w15:val="{8077C681-4A79-4940-9C1F-7AC455C72C5F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9378,50 +10256,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F140A9"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F94D7E"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="en-GB"/>
@@ -9742,89 +10625,101 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
     <w:name w:val="Table Grid2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:rsid w:val="006E6999"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C43168"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1010060025">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1558128023">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=7927" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=7927" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-EDI-EIA/SitePages/Equality-Impact-Assessments---Community-of-Practice.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10070,83 +10965,387 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="eafb0ecd-efeb-4217-9634-c55d39489098" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="94c54b77-0038-4ea6-a5c3-b966d105ebc4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BCF47B5B35AC2247A0D40EAE6F74A387" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="236b319eb4145f7d474a672e32efb4df">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="94c54b77-0038-4ea6-a5c3-b966d105ebc4" xmlns:ns3="eafb0ecd-efeb-4217-9634-c55d39489098" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5a0e6dafa433d9cc4f73e649e4d33135" ns2:_="" ns3:_="">
+    <xsd:import namespace="94c54b77-0038-4ea6-a5c3-b966d105ebc4"/>
+    <xsd:import namespace="eafb0ecd-efeb-4217-9634-c55d39489098"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="94c54b77-0038-4ea6-a5c3-b966d105ebc4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="eafb0ecd-efeb-4217-9634-c55d39489098" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{242bb21b-e50c-46a7-8946-e1db3146f125}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="eafb0ecd-efeb-4217-9634-c55d39489098">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7751C4F3-E856-4096-BDF4-8D5D4E9DA852}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8276AA3C-4675-40F7-925E-6D1CBA6C8E13}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="eafb0ecd-efeb-4217-9634-c55d39489098"/>
+    <ds:schemaRef ds:uri="94c54b77-0038-4ea6-a5c3-b966d105ebc4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F456D5BF-2A9F-4ECC-88E9-76D81FD6A8F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D61C0EB-EE9D-46D1-82A7-3FBD41BF487B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="94c54b77-0038-4ea6-a5c3-b966d105ebc4"/>
+    <ds:schemaRef ds:uri="eafb0ecd-efeb-4217-9634-c55d39489098"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2804</Characters>
+  <Pages>3</Pages>
+  <Words>582</Words>
+  <Characters>3319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3289</CharactersWithSpaces>
+  <CharactersWithSpaces>3894</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Karen Scoresby</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100BCF47B5B35AC2247A0D40EAE6F74A387</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+</Properties>
+</file>