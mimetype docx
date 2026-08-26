--- v0 (2025-10-29)
+++ v1 (2026-08-26)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-426" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3403"/>
         <w:gridCol w:w="7217"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B95AE1" w14:paraId="56C2BF1F" w14:textId="77777777" w:rsidTr="001B3446">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
@@ -104,255 +104,279 @@
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1609725" cy="657225"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7217" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3BCE42F6" w14:textId="1027101D" w:rsidR="005E7C3C" w:rsidRPr="001B3446" w:rsidRDefault="00B95AE1" w:rsidP="00BA7B5B">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F00D4F0" w14:textId="77777777" w:rsidR="005A2940" w:rsidRDefault="00B95AE1" w:rsidP="00BA7B5B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B3446">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
               <w:t>Overseas Working</w:t>
             </w:r>
             <w:r w:rsidR="00EE6EEF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DF0CC6">
+          </w:p>
+          <w:p w14:paraId="5DB72992" w14:textId="3EEAD364" w:rsidR="00B95AE1" w:rsidRPr="008961F9" w:rsidRDefault="005A2940" w:rsidP="005A2940">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
-              <w:t xml:space="preserve">Form </w:t>
-[...12 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Request </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF0CC6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questionnaire &amp; Assessment </w:t>
+              <w:t xml:space="preserve">Form </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4AF69E61" w14:textId="41F6E5B1" w:rsidR="00B95AE1" w:rsidRPr="002D40F6" w:rsidRDefault="00B95AE1" w:rsidP="002D40F6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42378492" w14:textId="5C676EAD" w:rsidR="00EE6EEF" w:rsidRDefault="00EE6EEF" w:rsidP="00EE6EEF">
+    <w:p w14:paraId="42378492" w14:textId="67303701" w:rsidR="00EE6EEF" w:rsidRDefault="00EE6EEF" w:rsidP="00EE6EEF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE6EEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>In order to</w:t>
+        <w:t xml:space="preserve">In order to comply with University of Manchester regulations and procedures, this should be completed by the line manager in conjunction with the relevant </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00EE6EEF">
+      <w:r w:rsidR="00976E95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> comply with University of Manchester regulations and procedures, this should be completed by the line manager in conjunction with the relevant </w:t>
+        <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00976E95">
+      <w:r w:rsidR="005A2940">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>P&amp;OD</w:t>
+        <w:t>eople</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE6EEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Partner and the employee regarding the employee’s University of Manchester assignment.</w:t>
       </w:r>
       <w:r w:rsidR="002B2ED2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47FD4E0B" w14:textId="77777777" w:rsidR="00EE6EEF" w:rsidRPr="00EE6EEF" w:rsidRDefault="00EE6EEF" w:rsidP="00EE6EEF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A2A6568" w14:textId="00F6562D" w:rsidR="00EE6EEF" w:rsidRDefault="00EE6EEF" w:rsidP="00D23B88">
+    <w:p w14:paraId="2A2A6568" w14:textId="13D0A00C" w:rsidR="00EE6EEF" w:rsidRDefault="00A94C9F" w:rsidP="00D23B88">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE6EEF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Please ensure all questions / boxes are completed so this can be dealt with in a timely manner</w:t>
+        <w:t xml:space="preserve">Please submit via </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00A94C9F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>General Request in People Connect</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, selecting Global Mobility and the Overseas Working. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="378110D0" w14:textId="77777777" w:rsidR="00EE6EEF" w:rsidRPr="00C90269" w:rsidRDefault="00EE6EEF" w:rsidP="00EE6EEF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EE6EEF" w:rsidRPr="005D7D5A" w14:paraId="4CE445C9" w14:textId="77777777" w:rsidTr="00A719A2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D6EC0B8" w14:textId="32BC4F5F" w:rsidR="00EE6EEF" w:rsidRPr="005D7D5A" w:rsidRDefault="00D1095D" w:rsidP="00A719A2">
+          <w:p w14:paraId="6D6EC0B8" w14:textId="1EF9A623" w:rsidR="00EE6EEF" w:rsidRPr="005D7D5A" w:rsidRDefault="00D1095D" w:rsidP="00A719A2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk166745870"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">OW1 Section: </w:t>
             </w:r>
             <w:r w:rsidR="00EE6EEF" w:rsidRPr="005D7D5A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">Details of </w:t>
+            </w:r>
+            <w:r w:rsidR="00607A35">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidR="00EE6EEF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00EE6EEF" w:rsidRPr="005D7D5A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>ndividual and</w:t>
             </w:r>
             <w:r w:rsidR="00EE6EEF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -367,53 +391,53 @@
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="6C55FC12" w14:textId="77777777" w:rsidR="00EE6EEF" w:rsidRDefault="00EE6EEF" w:rsidP="00EE6EEF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10194" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="2693"/>
-        <w:gridCol w:w="1920"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2686"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="2402"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EE6EEF" w:rsidRPr="00DB2215" w14:paraId="64E12F4C" w14:textId="77777777" w:rsidTr="12194133">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39B42664" w14:textId="77777777" w:rsidR="00EE6EEF" w:rsidRPr="00DB2215" w:rsidRDefault="00EE6EEF" w:rsidP="00A719A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -431,82 +455,82 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F319AE0" w14:textId="6E1F0F3A" w:rsidR="00EE6EEF" w:rsidRPr="00DB2215" w:rsidRDefault="00EE6EEF" w:rsidP="00A719A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D0F6754" w14:textId="77777777" w:rsidR="00EE6EEF" w:rsidRPr="00DB2215" w:rsidRDefault="00EE6EEF" w:rsidP="00A719A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2215">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12FBE732" w14:textId="6CAABF35" w:rsidR="00EE6EEF" w:rsidRPr="00DB2215" w:rsidRDefault="00EE6EEF" w:rsidP="00A719A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE6EEF" w:rsidRPr="00DB2215" w14:paraId="12DA9C4C" w14:textId="77777777" w:rsidTr="12194133">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
@@ -538,81 +562,81 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4981BD9D" w14:textId="27D33EDB" w:rsidR="00EE6EEF" w:rsidRPr="00DB2215" w:rsidRDefault="00EE6EEF" w:rsidP="00A719A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11540981" w14:textId="14E8D7D9" w:rsidR="00EE6EEF" w:rsidRPr="00DB2215" w:rsidRDefault="00EE6EEF" w:rsidP="00A719A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2215">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Nationality </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FFD48B1" w14:textId="022193AB" w:rsidR="00EE6EEF" w:rsidRPr="00DB2215" w:rsidRDefault="00EE6EEF" w:rsidP="00A719A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE6EEF" w:rsidRPr="00DB2215" w14:paraId="3A987048" w14:textId="77777777" w:rsidTr="12194133">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
@@ -651,81 +675,81 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="026024CE" w14:textId="0E68E5AE" w:rsidR="00EE6EEF" w:rsidRPr="00DB2215" w:rsidRDefault="009869FA" w:rsidP="00A719A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">DD / MMM / YYYY </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D709E5F" w14:textId="653A9B57" w:rsidR="00EE6EEF" w:rsidRPr="00DB2215" w:rsidRDefault="00EE6EEF" w:rsidP="00A719A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2215">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Assignment end date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24786A72" w14:textId="68AA6F49" w:rsidR="00EE6EEF" w:rsidRPr="00DB2215" w:rsidRDefault="009869FA" w:rsidP="00A719A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">DD/ MMM / YYYY </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -764,81 +788,81 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="733E278A" w14:textId="77777777" w:rsidR="00765958" w:rsidRDefault="00765958" w:rsidP="00A719A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="327FC422" w14:textId="38CF882B" w:rsidR="00765958" w:rsidRPr="00DB2215" w:rsidRDefault="00765958" w:rsidP="00A719A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2215">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Faculty / Directorate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A940E83" w14:textId="77777777" w:rsidR="00765958" w:rsidRDefault="00765958" w:rsidP="00A719A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE6EEF" w:rsidRPr="00DB2215" w14:paraId="7A3A1E39" w14:textId="77777777" w:rsidTr="12194133">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
@@ -886,2259 +910,2072 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64C1AEDD" w14:textId="69BD8CE6" w:rsidR="00EE6EEF" w:rsidRPr="00DB2215" w:rsidRDefault="00EE6EEF" w:rsidP="00A719A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="755E4D97" w14:textId="50C214DC" w:rsidR="00EE6EEF" w:rsidRPr="00DB2215" w:rsidRDefault="00EE6EEF" w:rsidP="00A719A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2215">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Host country </w:t>
+            </w:r>
+            <w:r w:rsidR="00B106E1" w:rsidRPr="00DB2215">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ countries </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
-[...39 lines deleted...]
-          <w:p w14:paraId="3DD39CFB" w14:textId="46A6FC50" w:rsidR="00EE6EEF" w:rsidRPr="00DB2215" w:rsidRDefault="00EE6EEF" w:rsidP="00A719A2">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD39CFB" w14:textId="7701AC57" w:rsidR="00EE6EEF" w:rsidRPr="00DB2215" w:rsidRDefault="00EE6EEF" w:rsidP="00A719A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00581367" w:rsidRPr="00DB2215" w14:paraId="34BB4A03" w14:textId="77777777" w:rsidTr="12194133">
+      <w:tr w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w14:paraId="656C911D" w14:textId="77777777" w:rsidTr="12194133">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15F779C3" w14:textId="77777777" w:rsidR="00581367" w:rsidRDefault="00581367" w:rsidP="00581367">
-[...4 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="0AD3DFD2" w14:textId="46CADAA3" w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w:rsidRDefault="00DC41D7" w:rsidP="00A719A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2215">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Assignment status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D3E44DE" w14:textId="0DA3B865" w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w:rsidRDefault="00A94C9F" w:rsidP="00A719A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4B328E9E" w14:textId="5206DAA5" w:rsidR="00581367" w:rsidRPr="00DB2215" w:rsidRDefault="00581367" w:rsidP="00581367">
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Ie. Pending funding</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37740">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Live </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E4E0B9" w14:textId="7FB6C1BC" w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w:rsidRDefault="00DC41D7" w:rsidP="00A719A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>w</w:t>
-[...7 lines deleted...]
-              <w:t>orking pattern</w:t>
+              <w:t xml:space="preserve">Full Time Equivalent </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8DFE95" w14:textId="4B7D8674" w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w:rsidRDefault="00B37740" w:rsidP="00A719A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I.e. hours per week. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+      <w:tr w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w14:paraId="29AF0E8A" w14:textId="77777777" w:rsidTr="12194133">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CBF54D1" w14:textId="6FC47625" w:rsidR="00DC41D7" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Are they currently a UoM UK Employee?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7789" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CCC4EBC" w14:textId="77777777" w:rsidR="00581367" w:rsidRDefault="00581367" w:rsidP="00581367">
+          <w:p w14:paraId="1325BC22" w14:textId="2C7C9E3C" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00A94C9F" w:rsidP="00DC41D7">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="2"/>
-[...24 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="CommentReference"/>
-[...50 lines deleted...]
-              <w:t>.</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ie. Current UoM employee / Individual selected but not hired yet / Speculative request </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C66DC8" w:rsidRPr="00DB2215" w14:paraId="149F3D7C" w14:textId="77777777" w:rsidTr="12194133">
+      <w:tr w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w14:paraId="34BB4A03" w14:textId="77777777" w:rsidTr="12194133">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B992EC9" w14:textId="5BA6D8A3" w:rsidR="00C66DC8" w:rsidRPr="00DB2215" w:rsidRDefault="00C66DC8" w:rsidP="00A719A2">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="15F779C3" w14:textId="77777777" w:rsidR="00DC41D7" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">UK &amp; Overseas </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B328E9E" w14:textId="5206DAA5" w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
             <w:r w:rsidRPr="00DB2215">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Host country Immigration arrangements  </w:t>
+              <w:t>orking pattern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7789" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="343CB17D" w14:textId="1C627536" w:rsidR="00C66DC8" w:rsidRPr="00765958" w:rsidRDefault="520F8664" w:rsidP="12194133">
-[...48 lines deleted...]
-              <w:t>My work visa will be sponsored by XX institution for the duration of the assignment.</w:t>
+          <w:p w14:paraId="4CCC4EBC" w14:textId="609D142D" w:rsidR="00DC41D7" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="2"/>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Details</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="2"/>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="2"/>
+            </w:r>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   XX % of</w:t>
+            </w:r>
+            <w:r w:rsidR="00A94C9F">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UoM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> workdays will be spent in the UK. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D96294C" w14:textId="63FD6F73" w:rsidR="00DC41D7" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00581367">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XX % of </w:t>
+            </w:r>
+            <w:r w:rsidR="00A94C9F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UoM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00581367">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">workdays will be spent in the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>host country</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00581367">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047024E" w:rsidRPr="00DB2215" w14:paraId="0AF2337C" w14:textId="77777777" w:rsidTr="12194133">
+      <w:tr w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w14:paraId="149F3D7C" w14:textId="77777777" w:rsidTr="12194133">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74E82CA3" w14:textId="3B63A29F" w:rsidR="0047024E" w:rsidRPr="00DB2215" w:rsidRDefault="00C66DC8" w:rsidP="00D23B88">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Are they currently a UoM UK Employee? </w:t>
+          <w:p w14:paraId="0B992EC9" w14:textId="5BA6D8A3" w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2215">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Host country Immigration arrangements  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7789" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A055DF5" w14:textId="24076187" w:rsidR="0047024E" w:rsidRPr="00DB2215" w:rsidRDefault="00C66DC8" w:rsidP="00D23B88">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+          <w:p w14:paraId="343CB17D" w14:textId="1C627536" w:rsidR="00DC41D7" w:rsidRPr="00765958" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="12194133">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ie, I am a national of the host country, or </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EC3479E" w14:textId="4801F2DE" w:rsidR="00DC41D7" w:rsidRPr="00765958" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="12194133">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>My work visa will be sponsored by XX institution for the duration of the assignment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="00D23B88" w:rsidRPr="00DB2215" w14:paraId="171F7F42" w14:textId="77777777" w:rsidTr="12194133">
+      <w:tr w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w14:paraId="3855D183" w14:textId="77777777" w:rsidTr="12194133">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="067E8039" w14:textId="67C8A3D8" w:rsidR="00D23B88" w:rsidRPr="00DB2215" w:rsidRDefault="00D23B88" w:rsidP="00D23B88">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Assignment status </w:t>
+          <w:p w14:paraId="14A5D3AB" w14:textId="3F55B5D5" w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Reason for assignment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7789" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E09C035" w14:textId="45C7CB8C" w:rsidR="00DB2215" w:rsidRPr="009869FA" w:rsidRDefault="00DB2215" w:rsidP="00D23B88">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="009869FA">
+          <w:p w14:paraId="38B5FA73" w14:textId="14C0D88C" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="3"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="4"/>
-            <w:r w:rsidRPr="009869FA">
+            <w:commentRangeEnd w:id="3"/>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009869FA">
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="3"/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D076B3" w:rsidRPr="00DB2215" w14:paraId="3855D183" w14:textId="77777777" w:rsidTr="12194133">
+      <w:tr w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w14:paraId="2D58ED4B" w14:textId="77777777" w:rsidTr="12194133">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="14A5D3AB" w14:textId="3F55B5D5" w:rsidR="00D076B3" w:rsidRPr="00DB2215" w:rsidRDefault="00D076B3" w:rsidP="00D23B88">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE0510D" w14:textId="235B77D7" w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Reason for assignment</w:t>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB2215">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">hy the role cannot be completed in the UK </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7789" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38B5FA73" w14:textId="14C0D88C" w:rsidR="00D076B3" w:rsidRPr="009869FA" w:rsidRDefault="00D076B3" w:rsidP="000F0B10">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="11921C6B" w14:textId="6A79ACD3" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="4"/>
+            <w:r w:rsidRPr="009869FA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="5"/>
-            <w:r w:rsidR="00581367">
+            <w:commentRangeEnd w:id="4"/>
+            <w:r w:rsidRPr="009869FA">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="4"/>
+            </w:r>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:         </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23B88" w:rsidRPr="00DB2215" w14:paraId="2D58ED4B" w14:textId="77777777" w:rsidTr="12194133">
+      <w:tr w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w14:paraId="6DF96225" w14:textId="77777777" w:rsidTr="12194133">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBE2044" w14:textId="1D30CE95" w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">UoM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="12194133">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assignment duties &amp; brief job description </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7789" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11921C6B" w14:textId="6A79ACD3" w:rsidR="000F0B10" w:rsidRPr="009869FA" w:rsidRDefault="00DB2215" w:rsidP="000F0B10">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3BE8D327" w14:textId="6D806F9D" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="5"/>
+            <w:r w:rsidRPr="12194133">
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="6"/>
-            <w:r w:rsidRPr="009869FA">
+            <w:commentRangeEnd w:id="5"/>
+            <w:r w:rsidRPr="12194133">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:commentReference w:id="6"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">:         </w:t>
+              <w:commentReference w:id="5"/>
+            </w:r>
+            <w:r w:rsidRPr="12194133">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB2215" w:rsidRPr="00DB2215" w14:paraId="6DF96225" w14:textId="77777777" w:rsidTr="12194133">
+      <w:tr w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w14:paraId="79676EA6" w14:textId="77777777" w:rsidTr="12194133">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBE2044" w14:textId="0FECC55B" w:rsidR="00DB2215" w:rsidRPr="00DB2215" w:rsidRDefault="00581367" w:rsidP="12194133">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">brief job description </w:t>
+          <w:p w14:paraId="26D47570" w14:textId="636AF1F8" w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB2215">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specific </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UoM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB2215">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7789" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BE8D327" w14:textId="6D806F9D" w:rsidR="00DB2215" w:rsidRPr="009869FA" w:rsidRDefault="00DB2215" w:rsidP="12194133">
-[...23 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+          <w:p w14:paraId="199A39F5" w14:textId="7D696A7D" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specific activities confirmation:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FB240D8" w14:textId="57419940" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- This is a research role: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Yes / No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BB51A4B" w14:textId="344B3FA9" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Will there be any teaching &amp; training overseas: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Yes / No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DBE98AB" w14:textId="45D5F842" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Signing contracts on behalf of the University: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Yes / No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13F3C7C4" w14:textId="3CA1C8DB" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Activities for the commercial benefit of a third party: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Yes / No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A43768F" w14:textId="25A33AF9" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Who instructs the assignee and where do they report to? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>UoM / Third party</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="592802F2" w14:textId="0B5D641A" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Is the activity likely to generate income, i.e. surplus (profit)? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes / No </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FAA0AA7" w14:textId="5441595D" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Where is the activity carried out:  i.e. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rented office / home / Third party </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">location </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23B88" w:rsidRPr="00DB2215" w14:paraId="79676EA6" w14:textId="77777777" w:rsidTr="12194133">
+      <w:tr w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w14:paraId="21B7E0B1" w14:textId="77777777" w:rsidTr="12194133">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26D47570" w14:textId="3C9B80EE" w:rsidR="00D23B88" w:rsidRPr="00DB2215" w:rsidRDefault="00DB2215" w:rsidP="00D23B88">
+          <w:p w14:paraId="459BDDA4" w14:textId="4EE2F353" w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2215">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:t>Specific activities</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Salary and employment arrangements </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7789" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="199A39F5" w14:textId="7D696A7D" w:rsidR="000F0B10" w:rsidRPr="009869FA" w:rsidRDefault="000237A9" w:rsidP="00D23B88">
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4F88BC86" w14:textId="71D96916" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009869FA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Specific activities confirmation: </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The individual continues to work for and be paid by the UoM: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Yes / No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5116F79C" w14:textId="4FCE6003" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Will the individual have dual employers during this assignment: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Yes / No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009869FA">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FB240D8" w14:textId="57419940" w:rsidR="000237A9" w:rsidRPr="009869FA" w:rsidRDefault="00297624" w:rsidP="00297624">
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0792B1B3" w14:textId="5CDAE07E" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009869FA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidR="000237A9" w:rsidRPr="009869FA">
-[...29 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="009869FA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...82 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">There is a recharge of the costs between the foreign entity and UoM: </w:t>
+            </w:r>
             <w:r w:rsidRPr="009869FA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...341 lines deleted...]
-              <w:t xml:space="preserve">location </w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes / No  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23B88" w:rsidRPr="00DB2215" w14:paraId="21B7E0B1" w14:textId="77777777" w:rsidTr="12194133">
+      <w:tr w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w14:paraId="2D8CC3DA" w14:textId="77777777" w:rsidTr="12194133">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="459BDDA4" w14:textId="4EE2F353" w:rsidR="00D23B88" w:rsidRPr="00DB2215" w:rsidRDefault="00D23B88" w:rsidP="00D23B88">
+          <w:p w14:paraId="416B2870" w14:textId="06B937AD" w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2215">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Salary and employment arrangements </w:t>
+              <w:t xml:space="preserve">Do you anticipate any additional costs / payments </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7789" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F88BC86" w14:textId="71D96916" w:rsidR="00D23B88" w:rsidRPr="009869FA" w:rsidRDefault="00297624" w:rsidP="00297624">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="437321B8" w14:textId="77777777" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0ACBA554" w14:textId="2C6092DC" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="6"/>
             <w:r w:rsidRPr="009869FA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...60 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Details</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="6"/>
             <w:r w:rsidRPr="009869FA">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...37 lines deleted...]
-            </w:pPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="6"/>
+            </w:r>
             <w:r w:rsidRPr="009869FA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...51 lines deleted...]
-            </w:r>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46FB30D2" w14:textId="1DA5BB22" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23B88" w:rsidRPr="00DB2215" w14:paraId="2D8CC3DA" w14:textId="77777777" w:rsidTr="12194133">
+      <w:tr w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w14:paraId="3576FAB9" w14:textId="77777777" w:rsidTr="12194133">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-          <w:p w14:paraId="416B2870" w14:textId="06B937AD" w:rsidR="00D23B88" w:rsidRPr="00DB2215" w:rsidRDefault="00D23B88" w:rsidP="00D23B88">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47942778" w14:textId="42A3E953" w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2215">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Do you anticipate any additional costs / payments </w:t>
+              <w:t>Source of funding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7789" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...19 lines deleted...]
-            <w:commentRangeStart w:id="8"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19BAFC8A" w14:textId="1A04ADA7" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="7"/>
             <w:r w:rsidRPr="009869FA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="8"/>
+            <w:commentRangeEnd w:id="7"/>
             <w:r w:rsidRPr="009869FA">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-              </w:rPr>
-              <w:commentReference w:id="8"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="7"/>
             </w:r>
             <w:r w:rsidRPr="009869FA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46FB30D2" w14:textId="1DA5BB22" w:rsidR="009869FA" w:rsidRPr="009869FA" w:rsidRDefault="009869FA" w:rsidP="00297624">
-[...8 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23B88" w:rsidRPr="00DB2215" w14:paraId="3576FAB9" w14:textId="77777777" w:rsidTr="12194133">
+      <w:tr w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w14:paraId="38299082" w14:textId="77777777" w:rsidTr="12194133">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="47942778" w14:textId="42A3E953" w:rsidR="00D23B88" w:rsidRPr="00DB2215" w:rsidRDefault="00D23B88" w:rsidP="00D23B88">
+          </w:tcPr>
+          <w:p w14:paraId="405EDD6C" w14:textId="6A082438" w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2215">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Source of funding</w:t>
+              <w:t xml:space="preserve">Does individual wish to opt out of the USS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7789" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...9 lines deleted...]
-            <w:commentRangeStart w:id="9"/>
+          </w:tcPr>
+          <w:p w14:paraId="126141E4" w14:textId="674DDAA9" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="8"/>
             <w:r w:rsidRPr="009869FA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="9"/>
+            <w:commentRangeEnd w:id="8"/>
             <w:r w:rsidRPr="009869FA">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-              </w:rPr>
-              <w:commentReference w:id="9"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="8"/>
             </w:r>
             <w:r w:rsidRPr="009869FA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23B88" w:rsidRPr="00DB2215" w14:paraId="38299082" w14:textId="77777777" w:rsidTr="12194133">
+      <w:tr w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w14:paraId="1556893A" w14:textId="77777777" w:rsidTr="00AC3A24">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:tcW w:w="7792" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="405EDD6C" w14:textId="6A082438" w:rsidR="00D23B88" w:rsidRPr="00DB2215" w:rsidRDefault="00D27406" w:rsidP="00D23B88">
-[...89 lines deleted...]
-          <w:p w14:paraId="67896671" w14:textId="24E3FEDB" w:rsidR="0066448C" w:rsidRPr="00DB2215" w:rsidRDefault="0066448C" w:rsidP="12194133">
+          <w:p w14:paraId="67896671" w14:textId="3ED99F9F" w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="12194133">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Would you like to discuss </w:t>
-[...6 lines deleted...]
-              <w:t>any concerns related to laws, discrimination, or general safety in the destination country regarding LGBTQIA+ status</w:t>
+              <w:t>Would you like to discuss any concerns related to laws, discrimination, or general safety in the destination country regarding LGBTQIA+ status</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC3A24">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the host country</w:t>
             </w:r>
             <w:r w:rsidRPr="12194133">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">?  </w:t>
             </w:r>
             <w:r w:rsidRPr="12194133">
-              <w:t>(</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="3961E6ED" w14:textId="5D2D850B" w:rsidR="0066448C" w:rsidRPr="00DB2215" w:rsidRDefault="1CE7A0AA" w:rsidP="12194133">
+              <w:t xml:space="preserve">(Please leave blank if preferred) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3961E6ED" w14:textId="5D2D850B" w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
             <w:r w:rsidRPr="12194133">
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">See FCDO for further details: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16">
+            <w:hyperlink r:id="rId17">
               <w:r w:rsidRPr="12194133">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>https://www.gov.uk/guidance/lesbian-gay-bisexual-and-transgender-foreign-travel-advice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="12194133">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3176" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BE4D89A" w14:textId="0081D0D4" w:rsidR="001E3B3D" w:rsidRPr="009869FA" w:rsidRDefault="001E3B3D" w:rsidP="003B29C7">
-[...7 lines deleted...]
-            <w:commentRangeStart w:id="11"/>
+          <w:p w14:paraId="7BE4D89A" w14:textId="4E9EA53A" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Details</w:t>
-[...1 lines deleted...]
-            <w:commentRangeEnd w:id="11"/>
+              <w:t>Optional</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="9"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-              </w:rPr>
-              <w:commentReference w:id="11"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="9"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0066448C" w:rsidRPr="00DB2215" w14:paraId="7950001F" w14:textId="77777777" w:rsidTr="12194133">
+      <w:tr w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w14:paraId="7950001F" w14:textId="77777777" w:rsidTr="00AC3A24">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7018" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7792" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C9F4C36" w14:textId="69F1993A" w:rsidR="0066448C" w:rsidRPr="00DB2215" w:rsidRDefault="7918EBBE" w:rsidP="12194133">
+          <w:p w14:paraId="3C9F4C36" w14:textId="13D4D8DD" w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="12194133">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Submitting this form confirms that the individual </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">has agreed </w:t>
+              <w:t xml:space="preserve">Submitting this form confirms that the individual has agreed to continue to settle </w:t>
+            </w:r>
+            <w:r w:rsidR="00995D67">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">their </w:t>
             </w:r>
             <w:r w:rsidRPr="12194133">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">to continue to settle his personal liabilities on his income. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3A899F2A" w14:textId="17A1A954" w:rsidR="0066448C" w:rsidRPr="00DB2215" w:rsidRDefault="0E483442" w:rsidP="12194133">
+              <w:t xml:space="preserve">personal liabilities on </w:t>
+            </w:r>
+            <w:r w:rsidR="00995D67">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>their</w:t>
+            </w:r>
             <w:r w:rsidRPr="12194133">
-              <w:t>Should you wish to discussion possible tax and social security implications please reach out to Syd Smelt</w:t>
-[...9 lines deleted...]
-            <w:gridSpan w:val="2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> income. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A899F2A" w14:textId="17A1A954" w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
+            <w:r w:rsidRPr="12194133">
+              <w:t xml:space="preserve">Should you wish to discussion possible tax and social security implications please reach out to Syd Smelt. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CABE3D3" w14:textId="1ECC7074" w:rsidR="0066448C" w:rsidRPr="009869FA" w:rsidRDefault="001E3B3D" w:rsidP="12194133">
+          <w:p w14:paraId="4CABE3D3" w14:textId="1ECC7074" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="12194133">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:commentRangeStart w:id="12"/>
-            <w:r w:rsidR="7BEFD53B" w:rsidRPr="12194133">
+            <w:commentRangeStart w:id="10"/>
+            <w:r w:rsidRPr="12194133">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Confirmed</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="12"/>
-            <w:r>
+            <w:commentRangeEnd w:id="10"/>
+            <w:r w:rsidRPr="12194133">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="7BEFD53B" w:rsidRPr="12194133">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="10"/>
+            </w:r>
+            <w:r w:rsidRPr="12194133">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00840A66" w:rsidRPr="00DB2215" w14:paraId="1D992B86" w14:textId="77777777" w:rsidTr="12194133">
+      <w:tr w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w14:paraId="1D992B86" w14:textId="77777777" w:rsidTr="00AC3A24">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7018" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7792" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61C1E376" w14:textId="601505E9" w:rsidR="00840A66" w:rsidRPr="00DB2215" w:rsidRDefault="1714573E" w:rsidP="12194133">
+          <w:p w14:paraId="61C1E376" w14:textId="601505E9" w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="12194133">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Submitting this form confirms that you have reviewed the Export Controls</w:t>
-[...23 lines deleted...]
-          <w:p w14:paraId="4CFE8761" w14:textId="44A5BD5F" w:rsidR="00840A66" w:rsidRPr="00DB2215" w:rsidRDefault="00840A66" w:rsidP="12194133">
+              <w:t xml:space="preserve">Submitting this form confirms that you have reviewed the Export Controls and will take any steps and measure as required to ensure you comply with these rules.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CFE8761" w14:textId="44A5BD5F" w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="12194133">
               <w:t>(</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17">
+            <w:hyperlink r:id="rId18">
               <w:r w:rsidRPr="12194133">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>https://www.staffnet.manchester.ac.uk/export-controls-info/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="12194133">
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3176" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B9C7DF6" w14:textId="19B604B5" w:rsidR="00840A66" w:rsidRPr="009869FA" w:rsidRDefault="2C193468" w:rsidP="12194133">
+          <w:p w14:paraId="5B9C7DF6" w14:textId="19B604B5" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="12194133">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confirmed. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00840A66" w:rsidRPr="00DB2215" w14:paraId="59746406" w14:textId="77777777" w:rsidTr="12194133">
+      <w:tr w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w14:paraId="59746406" w14:textId="77777777" w:rsidTr="00AC3A24">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7018" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7792" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32CD8829" w14:textId="1CBD933C" w:rsidR="00840A66" w:rsidRPr="00DB2215" w:rsidRDefault="4A4E49AE" w:rsidP="12194133">
+          <w:p w14:paraId="32CD8829" w14:textId="1CBD933C" w:rsidR="00DC41D7" w:rsidRPr="00DB2215" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="12194133">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Submitting this form confirms that you have</w:t>
-[...15 lines deleted...]
-            <w:r w:rsidR="007A2A17" w:rsidRPr="12194133">
+              <w:t xml:space="preserve">Submitting this form confirms that you have reviewed the rules around taking laptops overseas and will take any steps and measure as required to ensure you comply with these rules </w:t>
+            </w:r>
+            <w:r w:rsidRPr="12194133">
               <w:t>(</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18">
-              <w:r w:rsidR="007A2A17" w:rsidRPr="12194133">
+            <w:hyperlink r:id="rId19">
+              <w:r w:rsidRPr="12194133">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>https://www.staffnet.manchester.ac.uk/export-controls-info/travelling-abroad/email-abroad/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="007A2A17" w:rsidRPr="12194133">
+            <w:r w:rsidRPr="12194133">
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3176" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11ED58CD" w14:textId="34808428" w:rsidR="00840A66" w:rsidRPr="009869FA" w:rsidRDefault="7B755D81" w:rsidP="12194133">
+          <w:p w14:paraId="11ED58CD" w14:textId="34808428" w:rsidR="00DC41D7" w:rsidRPr="009869FA" w:rsidRDefault="00DC41D7" w:rsidP="00DC41D7">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="12194133">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confirmed. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC3A24" w:rsidRPr="00DB2215" w14:paraId="60CD43B5" w14:textId="77777777" w:rsidTr="00AC3A24">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7792" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F56CDDA" w14:textId="77777777" w:rsidR="00AC3A24" w:rsidRDefault="00AC3A24" w:rsidP="00DC41D7">
+            <w:r w:rsidRPr="00AC3A24">
+              <w:t xml:space="preserve">As many of these requests are tentative or dependent on grant funding, you are responsible for keeping the Global Mobility team updated on any developments. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4875451A" w14:textId="43C8F474" w:rsidR="00AC3A24" w:rsidRPr="12194133" w:rsidRDefault="00AC3A24" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC3A24">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Before commencing the overseas working arrangement, you must contact the Global Mobility team with the fully approved Overseas Working Request Form and the confirmed start and end dates. This will enable the team to issue an Assignment Letter prior to your departure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E8D8AD" w14:textId="3E60F3FC" w:rsidR="00AC3A24" w:rsidRPr="12194133" w:rsidRDefault="00AC3A24" w:rsidP="00DC41D7">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confirmed.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A94C9F" w:rsidRPr="00DB2215" w14:paraId="46E28897" w14:textId="77777777" w:rsidTr="00AC3A24">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7792" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01691174" w14:textId="29419778" w:rsidR="00A94C9F" w:rsidRPr="00AC3A24" w:rsidRDefault="00A94C9F" w:rsidP="00A94C9F">
+            <w:r>
+              <w:t xml:space="preserve">I have read and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A94C9F">
+              <w:t xml:space="preserve">understood </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="00A94C9F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Policy on Responsible International Research Activities and Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00A94C9F">
+              <w:t>, and fam</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">iliarised myself with the information in the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="00A94C9F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Research Security Hub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36CF39A0" w14:textId="27AB7E1B" w:rsidR="00A94C9F" w:rsidRDefault="00A94C9F" w:rsidP="00A94C9F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confirmed.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E7134D0" w14:textId="77777777" w:rsidR="00EC63C7" w:rsidRDefault="00EC63C7" w:rsidP="00EE6EEF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D0918F5" w14:textId="77777777" w:rsidR="00EC63C7" w:rsidRDefault="00EC63C7" w:rsidP="00EE6EEF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
@@ -3229,210 +3066,123 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A414D4A" w14:textId="58703DB4" w:rsidR="00D23B88" w:rsidRPr="009869FA" w:rsidRDefault="00244FEE" w:rsidP="0077404F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23B88" w:rsidRPr="00CE4AA2" w14:paraId="510F8689" w14:textId="77777777" w:rsidTr="12194133">
+      <w:tr w:rsidR="00D23B88" w:rsidRPr="00CE4AA2" w14:paraId="73C5C3A5" w14:textId="77777777" w:rsidTr="12194133">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B952398" w14:textId="32B6A260" w:rsidR="00D23B88" w:rsidRDefault="00D1095D" w:rsidP="0077404F">
+          <w:p w14:paraId="1656EE0F" w14:textId="00EE682B" w:rsidR="00D23B88" w:rsidRDefault="00D1095D" w:rsidP="0077404F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1095D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Has a risk assessment been carried out and submitted to the local </w:t>
-[...31 lines deleted...]
-              <w:t>artner</w:t>
+              <w:t>Which activity code should be used for any external professional fees incurred relating to this assignment (not P or R codes)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3383598F" w14:textId="0B4DF5F4" w:rsidR="00D23B88" w:rsidRPr="009869FA" w:rsidRDefault="66896B27" w:rsidP="12194133">
-[...58 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="1FF77810" w14:textId="6D0BA78A" w:rsidR="009869FA" w:rsidRPr="009869FA" w:rsidRDefault="009869FA" w:rsidP="0077404F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="13"/>
+            <w:commentRangeStart w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="13"/>
+            <w:commentRangeEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-              </w:rPr>
-              <w:commentReference w:id="13"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="11"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01D64362" w14:textId="77777777" w:rsidR="00EE6EEF" w:rsidRDefault="00EE6EEF" w:rsidP="00EE6EEF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
@@ -3595,73 +3345,81 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="3395"/>
       </w:tblGrid>
       <w:tr w:rsidR="009869FA" w:rsidRPr="009869FA" w14:paraId="46CD0276" w14:textId="77777777" w:rsidTr="0036455D">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="163DAAD5" w14:textId="77777777" w:rsidR="009869FA" w:rsidRDefault="009869FA" w:rsidP="0036455D">
+          <w:p w14:paraId="163DAAD5" w14:textId="6435D1DC" w:rsidR="009869FA" w:rsidRDefault="009869FA" w:rsidP="0036455D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1095D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Signed and approved by </w:t>
             </w:r>
+            <w:r w:rsidR="00691232">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>People</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>P&amp;OD Partner</w:t>
+              <w:t xml:space="preserve"> Partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56CF58E9" w14:textId="77777777" w:rsidR="009869FA" w:rsidRPr="000B6438" w:rsidRDefault="009869FA" w:rsidP="0036455D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3778,177 +3536,215 @@
           <w:bottom w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="799910AD" w14:textId="77777777" w:rsidR="00D1095D" w:rsidRDefault="00D1095D" w:rsidP="00EE6EEF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="101C10CA" w14:textId="7879C214" w:rsidR="00D1095D" w:rsidRDefault="00D1095D" w:rsidP="00EE6EEF">
+    <w:p w14:paraId="57A90CFB" w14:textId="5BB75F8D" w:rsidR="00D1095D" w:rsidRDefault="00691232" w:rsidP="00EE6EEF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please submit via</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00691232">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>General Request in People Connect</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00691232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, selecting Global Mobility and the Overseas Working</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E295DDF" w14:textId="77777777" w:rsidR="00691232" w:rsidRPr="00691232" w:rsidRDefault="00691232" w:rsidP="00EE6EEF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E499512" w14:textId="462CA420" w:rsidR="00D1095D" w:rsidRDefault="00D1095D" w:rsidP="00EE6EEF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D1095D">
+      <w:r w:rsidRPr="00691232">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Global Mobility</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please return to Global Mobility at </w:t>
+        <w:t xml:space="preserve"> team will provide a risk assessment</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00DC4978">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D1095D">
+      <w:r w:rsidR="00691232">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">and copy in your </w:t>
+        <w:t>provide further information before advising</w:t>
       </w:r>
-      <w:r w:rsidR="00976E95">
+      <w:r w:rsidR="00DC4978">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>P&amp;OD</w:t>
+        <w:t xml:space="preserve"> if this process can move forwards to the next stage. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D1095D">
+      <w:r w:rsidR="00691232">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Partner</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> and confirm if this process can move forwards to the next stage. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2838F42F" w14:textId="77777777" w:rsidR="00D1095D" w:rsidRDefault="00D1095D" w:rsidP="00EE6EEF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:pBdr>
           <w:bottom w:val="double" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01FA20F4" w14:textId="77777777" w:rsidR="00D1095D" w:rsidRDefault="00D1095D" w:rsidP="00EE6EEF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
@@ -4151,69 +3947,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E206140" w14:textId="380B3157" w:rsidR="00D1095D" w:rsidRPr="00D1095D" w:rsidRDefault="00D1095D" w:rsidP="00D1095D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1095D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00F06EE8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">section </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> the </w:t>
+        <w:t xml:space="preserve">section provide the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1095D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>assessment findings from the Global Mobility team</w:t>
       </w:r>
       <w:r w:rsidR="00F06EE8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, based on the information </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1095D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">submitted </w:t>
       </w:r>
@@ -4239,84 +4017,84 @@
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79DA826A" w14:textId="77777777" w:rsidR="00D1095D" w:rsidRPr="00D1095D" w:rsidRDefault="00D1095D" w:rsidP="00D1095D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1095D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">If the overseas assignment is to proceed following advice provided here, this form must be signed by the Dean (for Faculty assignments) or Registrar (for PS assignments) and returned to the Global Mobility Team at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00D1095D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>people.globalmobility@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D1095D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> with confirmation of the start dates of the assignment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ECA14EB" w14:textId="77777777" w:rsidR="00D1095D" w:rsidRPr="00D1095D" w:rsidRDefault="00D1095D" w:rsidP="00D1095D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="367198D1" w14:textId="556E27D8" w:rsidR="00D1095D" w:rsidRDefault="00D1095D" w:rsidP="00D1095D">
+    <w:p w14:paraId="367198D1" w14:textId="607ABBC9" w:rsidR="00D1095D" w:rsidRDefault="00D1095D" w:rsidP="00D1095D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1095D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note: if </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1095D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -4374,51 +4152,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Global Mobility Team </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1095D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1095D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> be informed immediately by either the employee, the manager, or the People &amp; OD Partner - as it may impact the liabilities for the university and the employee.</w:t>
+        <w:t xml:space="preserve"> be informed immediately by either the employee, the manager, or the People Partner - as it may impact the liabilities for the university and the employee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78ECB1E1" w14:textId="77777777" w:rsidR="00D1095D" w:rsidRDefault="00D1095D" w:rsidP="00EE6EEF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="594B04D9" w14:textId="77777777" w:rsidR="00EE6EEF" w:rsidRPr="007657B6" w:rsidRDefault="00EE6EEF" w:rsidP="00EE6EEF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
@@ -4499,51 +4277,50 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E3B3D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Research Activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CE43B0E" w14:textId="77777777" w:rsidR="00DC4978" w:rsidRPr="001E3B3D" w:rsidRDefault="00DC4978" w:rsidP="00A719A2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4551,102 +4328,100 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E3B3D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Field Work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09BC04C0" w14:textId="77777777" w:rsidR="00DC4978" w:rsidRPr="001E3B3D" w:rsidRDefault="00DC4978" w:rsidP="00DC4978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D0EEA28" w14:textId="77777777" w:rsidR="00DC4978" w:rsidRPr="001E3B3D" w:rsidRDefault="00DC4978" w:rsidP="00DC4978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E3B3D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Other Strategic Related Activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7862556B" w14:textId="0865F8E4" w:rsidR="00DC4978" w:rsidRPr="001E3B3D" w:rsidRDefault="00DC4978" w:rsidP="00DC4978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC4978" w:rsidRPr="001E3B3D" w14:paraId="445A5796" w14:textId="77777777" w:rsidTr="00AA4955">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2121" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4660,51 +4435,50 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E3B3D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Teaching overseas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="089943D0" w14:textId="2CF303AB" w:rsidR="00DC4978" w:rsidRPr="001E3B3D" w:rsidRDefault="00DC4978" w:rsidP="00DC4978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E3B3D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes / No </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4718,51 +4492,50 @@
           <w:p w14:paraId="7ACB4339" w14:textId="10635EF9" w:rsidR="00DC4978" w:rsidRPr="001E3B3D" w:rsidRDefault="00DC4978" w:rsidP="00DC4978">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E3B3D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Personal reasons </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4517FD39" w14:textId="77777777" w:rsidR="00DC4978" w:rsidRPr="001E3B3D" w:rsidRDefault="00DC4978" w:rsidP="00DC4978">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="496F74AF" w14:textId="77777777" w:rsidR="00EE6EEF" w:rsidRPr="001E3B3D" w:rsidRDefault="00EE6EEF" w:rsidP="00EE6EEF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
@@ -4773,99 +4546,91 @@
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10208" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10208"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EE6EEF" w:rsidRPr="001E3B3D" w14:paraId="456B8AF8" w14:textId="77777777" w:rsidTr="00F06EE8">
         <w:trPr>
           <w:trHeight w:val="543"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10208" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53DC4C64" w14:textId="77777777" w:rsidR="00EE6EEF" w:rsidRPr="001E3B3D" w:rsidRDefault="00EE6EEF" w:rsidP="00A719A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_Hlk166749319"/>
+            <w:bookmarkStart w:id="12" w:name="_Hlk166749319"/>
             <w:r w:rsidRPr="001E3B3D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Overview of reasons for request to work overseas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:tr w:rsidR="00EE6EEF" w:rsidRPr="001E3B3D" w14:paraId="449AD972" w14:textId="77777777" w:rsidTr="001E3B3D">
         <w:trPr>
           <w:trHeight w:val="759"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10208" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="784EAFA6" w14:textId="77777777" w:rsidR="00F06EE8" w:rsidRDefault="00F06EE8" w:rsidP="00A719A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3595CE8B" w14:textId="77777777" w:rsidR="001E3B3D" w:rsidRDefault="001E3B3D" w:rsidP="00A719A2">
-[...18 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="453BC530" w14:textId="4AD36E7A" w:rsidR="001E3B3D" w:rsidRDefault="003770CB" w:rsidP="00A719A2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="49BF227C" w14:textId="77777777" w:rsidR="001E3B3D" w:rsidRPr="001E3B3D" w:rsidRDefault="001E3B3D" w:rsidP="00A719A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5BA02029" w14:textId="252D83A7" w:rsidR="00706647" w:rsidRDefault="008961F9" w:rsidP="00EE6EEF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008961F9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -4880,75 +4645,75 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="00407F69" w:rsidRPr="005D7D5A" w14:paraId="1656F136" w14:textId="77777777" w:rsidTr="00CE4AA2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7372CE08" w14:textId="39D5A48B" w:rsidR="00407F69" w:rsidRPr="005D7D5A" w:rsidRDefault="008961F9" w:rsidP="00956C41">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Hlk95921345"/>
+            <w:bookmarkStart w:id="13" w:name="_Hlk95921345"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Risk Rating of Request</w:t>
             </w:r>
             <w:r w:rsidR="00407F69">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:tbl>
     <w:p w14:paraId="0EC39FD7" w14:textId="77777777" w:rsidR="005A5EEF" w:rsidRDefault="005A5EEF" w:rsidP="005B6784">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="2126"/>
@@ -5005,93 +4770,91 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50B4FA6E" w14:textId="09612A00" w:rsidR="000B2F2C" w:rsidRPr="00671980" w:rsidRDefault="00A91D6E" w:rsidP="002A2166">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Final Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49F82879" w14:textId="4665AB37" w:rsidR="000B2F2C" w:rsidRPr="00671980" w:rsidRDefault="000B2F2C" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="503593FB" w14:textId="5EE6756B" w:rsidR="000B2F2C" w:rsidRPr="00671980" w:rsidRDefault="00CD568F" w:rsidP="002A2166">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Interim Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="327ADED9" w14:textId="45662D3B" w:rsidR="000B2F2C" w:rsidRPr="00671980" w:rsidRDefault="000B2F2C" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001228E7" w:rsidRPr="00671980" w14:paraId="5EE04BEA" w14:textId="77777777" w:rsidTr="00842E83">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5221,142 +4984,123 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36DF5282" w14:textId="77777777" w:rsidR="002E6978" w:rsidRPr="00671980" w:rsidRDefault="002E6978" w:rsidP="002A2166">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="306D0F08" w14:textId="7BE1F883" w:rsidR="002E6978" w:rsidRPr="00671980" w:rsidRDefault="002E6978" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62E67C86" w14:textId="77777777" w:rsidR="002E6978" w:rsidRPr="00671980" w:rsidRDefault="002E6978" w:rsidP="002A2166">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F43F99F" w14:textId="2707AFC1" w:rsidR="002E6978" w:rsidRPr="00671980" w:rsidRDefault="002E6978" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E6978" w14:paraId="01DF6B43" w14:textId="77777777" w:rsidTr="00CE4AA2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C353FDA" w14:textId="604FFC12" w:rsidR="002E6978" w:rsidRPr="00671980" w:rsidRDefault="002E6978" w:rsidP="002A2166">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E6978" w14:paraId="3C254638" w14:textId="77777777" w:rsidTr="007657B6">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7598" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73228D61" w14:textId="77777777" w:rsidR="002E6978" w:rsidRPr="00671980" w:rsidRDefault="002E6978" w:rsidP="002A2166">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
@@ -5378,142 +5122,123 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F96AA3F" w14:textId="77777777" w:rsidR="002E6978" w:rsidRPr="00671980" w:rsidRDefault="002E6978" w:rsidP="002A2166">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="220DDB93" w14:textId="0BACBEC9" w:rsidR="002E6978" w:rsidRPr="00671980" w:rsidRDefault="002E6978" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08AD6215" w14:textId="77777777" w:rsidR="002E6978" w:rsidRPr="00671980" w:rsidRDefault="002E6978" w:rsidP="002A2166">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E9884A2" w14:textId="7D1FE348" w:rsidR="002E6978" w:rsidRPr="00671980" w:rsidRDefault="002E6978" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E6978" w14:paraId="49DF40D9" w14:textId="77777777" w:rsidTr="00CE4AA2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58FF013C" w14:textId="7786232A" w:rsidR="002E6978" w:rsidRPr="00671980" w:rsidRDefault="002E6978" w:rsidP="002A2166">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="33CC643B" w14:textId="77777777" w:rsidR="0001329F" w:rsidRPr="00485484" w:rsidRDefault="0001329F" w:rsidP="005B6784">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -5619,117 +5344,123 @@
           <w:p w14:paraId="0C9B5CB9" w14:textId="102BF658" w:rsidR="00AD474E" w:rsidRPr="00980A98" w:rsidRDefault="00AD474E" w:rsidP="00956C41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00980A98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Very High</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F40E831" w14:textId="2007DBFF" w:rsidR="00AD474E" w:rsidRPr="00980A98" w:rsidRDefault="00AD474E" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6096985D" w14:textId="3ABF21A1" w:rsidR="00AD474E" w:rsidRPr="00671980" w:rsidRDefault="00AD474E" w:rsidP="00AD474E">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6096985D" w14:textId="70000049" w:rsidR="00AD474E" w:rsidRPr="00671980" w:rsidRDefault="001C256E" w:rsidP="00AD474E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD474E" w14:paraId="0CE1C3F4" w14:textId="0C601D47" w:rsidTr="00FC432D">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="203880A5" w14:textId="0EEB970D" w:rsidR="00AD474E" w:rsidRPr="00980A98" w:rsidRDefault="00AD474E" w:rsidP="00956C41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00980A98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>High</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32AC08FE" w14:textId="688F8B05" w:rsidR="00AD474E" w:rsidRPr="00980A98" w:rsidRDefault="00AD474E" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5E4FD913" w14:textId="77777777" w:rsidR="00AD474E" w:rsidRDefault="00AD474E" w:rsidP="00956C41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
@@ -5752,51 +5483,50 @@
           <w:p w14:paraId="4C272CA6" w14:textId="5312506B" w:rsidR="00AD474E" w:rsidRPr="00980A98" w:rsidRDefault="00AD474E" w:rsidP="00956C41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00980A98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Medium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15E8C150" w14:textId="65D5204C" w:rsidR="00AD474E" w:rsidRPr="00980A98" w:rsidRDefault="00AD474E" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2D31DE8C" w14:textId="77777777" w:rsidR="00AD474E" w:rsidRDefault="00AD474E" w:rsidP="00956C41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
@@ -5819,51 +5549,50 @@
           <w:p w14:paraId="259B82A3" w14:textId="5B226926" w:rsidR="00AD474E" w:rsidRPr="00980A98" w:rsidRDefault="00AD474E" w:rsidP="00956C41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00980A98">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59EF6089" w14:textId="3C44E983" w:rsidR="00AD474E" w:rsidRPr="00980A98" w:rsidRDefault="00AD474E" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6995669B" w14:textId="77777777" w:rsidR="00AD474E" w:rsidRDefault="00AD474E" w:rsidP="00956C41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
@@ -5986,173 +5715,193 @@
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="626A7A69" w14:textId="4E3DCD4B" w:rsidR="00B77FDA" w:rsidRPr="00B77FDA" w:rsidRDefault="003F7578" w:rsidP="000D3A4D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00980A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="517" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29E70608" w14:textId="5179EB90" w:rsidR="003F7578" w:rsidRPr="00980A98" w:rsidRDefault="003F7578" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="748" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EDF2C5D" w14:textId="77777777" w:rsidR="003F7578" w:rsidRPr="00980A98" w:rsidRDefault="003F7578" w:rsidP="00956C41">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00980A98">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="517" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72B59BE3" w14:textId="4D4ED77E" w:rsidR="003F7578" w:rsidRPr="00980A98" w:rsidRDefault="003F7578" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F7578" w:rsidRPr="005103C3" w14:paraId="7C522771" w14:textId="77777777" w:rsidTr="00CE4AA2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8FD7AE" w14:textId="5B8FD74F" w:rsidR="001D7898" w:rsidRPr="00255D7B" w:rsidRDefault="001D7898" w:rsidP="00255D7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B3E34BC" w14:textId="77777777" w:rsidR="003F7578" w:rsidRDefault="003F7578" w:rsidP="00AD474E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A5E816E" w14:textId="77777777" w:rsidR="00F06EE8" w:rsidRDefault="00F06EE8" w:rsidP="00AD474E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51EA7F6A" w14:textId="77777777" w:rsidR="001E3B3D" w:rsidRDefault="001E3B3D" w:rsidP="00AD474E">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E3EDAFD" w14:textId="77777777" w:rsidR="005A2940" w:rsidRDefault="005A2940" w:rsidP="00AD474E">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7039AB0B" w14:textId="77777777" w:rsidR="005A2940" w:rsidRDefault="005A2940" w:rsidP="00AD474E">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E71EB3A" w14:textId="77777777" w:rsidR="005A2940" w:rsidRDefault="005A2940" w:rsidP="00AD474E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E3B7DFF" w14:textId="77777777" w:rsidR="001E3B3D" w:rsidRDefault="001E3B3D" w:rsidP="00AD474E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6189,66 +5938,66 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="008961F9" w:rsidRPr="005D7D5A" w14:paraId="045CF613" w14:textId="77777777" w:rsidTr="00956C41">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="673C0371" w14:textId="31B56A63" w:rsidR="008961F9" w:rsidRPr="005D7D5A" w:rsidRDefault="008961F9" w:rsidP="00956C41">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="16" w:name="_Hlk169620074"/>
+            <w:bookmarkStart w:id="14" w:name="_Hlk169620074"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Findings from Assessment </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:tbl>
     <w:p w14:paraId="6A61B018" w14:textId="1F04EF13" w:rsidR="008961F9" w:rsidRDefault="008961F9" w:rsidP="005B6784">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="7222"/>
       </w:tblGrid>
       <w:tr w:rsidR="001E3B3D" w:rsidRPr="00671980" w14:paraId="7F93B31C" w14:textId="34F0769D" w:rsidTr="00687829">
@@ -6282,51 +6031,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>the assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3B3D" w:rsidRPr="00671980" w14:paraId="4C8C95DD" w14:textId="7FA12844" w:rsidTr="001E3B3D">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="796922D8" w14:textId="60B8DEB2" w:rsidR="001E3B3D" w:rsidRDefault="001E3B3D" w:rsidP="002A2166">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A44728">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>PE Risk rating</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
@@ -6484,303 +6232,187 @@
           <w:p w14:paraId="2A1AFFDA" w14:textId="76506422" w:rsidR="001E3B3D" w:rsidRDefault="001E3B3D" w:rsidP="002A2166">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A44728">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Social security obligations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F665814" w14:textId="74337D07" w:rsidR="001E3B3D" w:rsidRDefault="001E3B3D" w:rsidP="002A2166">
+          <w:p w14:paraId="75639CEC" w14:textId="2F47E546" w:rsidR="001E3B3D" w:rsidRDefault="001E3B3D" w:rsidP="002A2166">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A44728">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Data Export controls</w:t>
+              <w:t>FCDO Country Guidance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75639CEC" w14:textId="2F47E546" w:rsidR="001E3B3D" w:rsidRDefault="001E3B3D" w:rsidP="002A2166">
+          <w:p w14:paraId="4A3DAFE8" w14:textId="3D382DF5" w:rsidR="001E3B3D" w:rsidRDefault="001E3B3D" w:rsidP="002A2166">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A44728">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>FCDO Country Guidance</w:t>
+              <w:t>UOM risk country</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A44728">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>list</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A3DAFE8" w14:textId="3D382DF5" w:rsidR="001E3B3D" w:rsidRDefault="001E3B3D" w:rsidP="002A2166">
+          <w:p w14:paraId="26B88354" w14:textId="61470BE6" w:rsidR="001E3B3D" w:rsidRDefault="001E3B3D" w:rsidP="002A2166">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A44728">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>UOM risk country</w:t>
+              <w:t>UOM travel insurance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B8A1D24" w14:textId="3C71BA4A" w:rsidR="001E3B3D" w:rsidRPr="00671980" w:rsidRDefault="001E3B3D" w:rsidP="00F06EE8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F06EE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Activity Code required</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7222" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6492C617" w14:textId="015469DB" w:rsidR="001E3B3D" w:rsidRPr="00DF2C52" w:rsidRDefault="00DF2C52" w:rsidP="002A2166">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A44728">
-[...177 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="270ABAA3" w14:textId="77777777" w:rsidR="00A05A41" w:rsidRPr="00F0616B" w:rsidRDefault="00A05A41" w:rsidP="005B6784">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2185"/>
@@ -6936,327 +6568,321 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B925D1F" w14:textId="77777777" w:rsidR="00D15ED1" w:rsidRPr="00671980" w:rsidRDefault="00D15ED1" w:rsidP="00956C41">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="590B2A0E" w14:textId="799D6823" w:rsidR="00D15ED1" w:rsidRPr="00671980" w:rsidRDefault="00D15ED1" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C5932FB" w14:textId="77777777" w:rsidR="00D15ED1" w:rsidRPr="00671980" w:rsidRDefault="00D15ED1" w:rsidP="00956C41">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25057D22" w14:textId="449740CA" w:rsidR="00D15ED1" w:rsidRPr="00671980" w:rsidRDefault="00D15ED1" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D15ED1" w14:paraId="46921F3F" w14:textId="77777777" w:rsidTr="00CE4AA2">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="306327E8" w14:textId="7BD9D8D7" w:rsidR="003770CB" w:rsidRPr="003770CB" w:rsidRDefault="003770CB" w:rsidP="003770CB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A8334EC" w14:textId="5376266C" w:rsidR="00F06EE8" w:rsidRPr="00671980" w:rsidRDefault="003770CB" w:rsidP="003770CB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003770CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ref: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="00F94052">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>https://www.gov.uk/government/collections/tax-treaties</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F94C0D" w14:paraId="02D2A9BA" w14:textId="77777777" w:rsidTr="00D27406">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C80C3E5" w14:textId="77777777" w:rsidR="00EC1572" w:rsidRPr="00671980" w:rsidRDefault="00EC1572" w:rsidP="00956C41">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Very High</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52E80E8B" w14:textId="6548959B" w:rsidR="00EC1572" w:rsidRPr="00CE4AA2" w:rsidRDefault="00EC1572" w:rsidP="00CE4AA2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1919" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B82C8FB" w14:textId="77777777" w:rsidR="00EC1572" w:rsidRPr="00671980" w:rsidRDefault="00EC1572" w:rsidP="00956C41">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>High</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="536520E5" w14:textId="2CA056F1" w:rsidR="00EC1572" w:rsidRPr="00CE4AA2" w:rsidRDefault="00EC1572" w:rsidP="00CE4AA2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1988" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69ABD79E" w14:textId="77777777" w:rsidR="00EC1572" w:rsidRPr="00671980" w:rsidRDefault="00EC1572" w:rsidP="00956C41">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Medium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="007BADDB" w14:textId="1E342A27" w:rsidR="00EC1572" w:rsidRPr="00CE4AA2" w:rsidRDefault="00EC1572" w:rsidP="00CE4AA2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1886" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23C95BCA" w14:textId="77777777" w:rsidR="00EC1572" w:rsidRPr="00671980" w:rsidRDefault="00EC1572" w:rsidP="00956C41">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7ED314D2" w14:textId="5241E266" w:rsidR="00EC1572" w:rsidRPr="00CE4AA2" w:rsidRDefault="00EC1572" w:rsidP="00CE4AA2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="32189221" w14:textId="77777777" w:rsidR="00335BB1" w:rsidRDefault="00335BB1" w:rsidP="005B6784">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
@@ -7339,176 +6965,172 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D0763D6" w14:textId="77777777" w:rsidR="00335BB1" w:rsidRPr="00671980" w:rsidRDefault="00335BB1" w:rsidP="006861C8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1F8E0DBE" w14:textId="77777777" w:rsidR="00335BB1" w:rsidRPr="00671980" w:rsidRDefault="00335BB1" w:rsidP="006861C8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F8E0DBE" w14:textId="40FDAA0F" w:rsidR="00335BB1" w:rsidRPr="00671980" w:rsidRDefault="00335BB1" w:rsidP="006861C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27B1F563" w14:textId="77777777" w:rsidR="00335BB1" w:rsidRPr="00671980" w:rsidRDefault="00335BB1" w:rsidP="006861C8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="711F95C1" w14:textId="77777777" w:rsidR="00335BB1" w:rsidRPr="00671980" w:rsidRDefault="00335BB1" w:rsidP="006861C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63C0EF31" w14:textId="77777777" w:rsidR="00335BB1" w:rsidRPr="00671980" w:rsidRDefault="00335BB1" w:rsidP="006861C8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Not Known</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7BA52229" w14:textId="77777777" w:rsidR="00335BB1" w:rsidRPr="00671980" w:rsidRDefault="00335BB1" w:rsidP="006861C8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA52229" w14:textId="103AF60A" w:rsidR="00335BB1" w:rsidRPr="00671980" w:rsidRDefault="00F05F32" w:rsidP="006861C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00335BB1" w:rsidRPr="00671980" w14:paraId="3D64A9F9" w14:textId="77777777" w:rsidTr="006861C8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F68BF8" w14:textId="1E6D9D26" w:rsidR="00335BB1" w:rsidRPr="00F06EE8" w:rsidRDefault="00335BB1" w:rsidP="006861C8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="186F75E7" w14:textId="77777777" w:rsidR="00335BB1" w:rsidRPr="00F0616B" w:rsidRDefault="00335BB1" w:rsidP="005B6784">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5807"/>
@@ -7559,184 +7181,172 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51FEF38E" w14:textId="77777777" w:rsidR="00F25924" w:rsidRPr="00671980" w:rsidRDefault="00F25924" w:rsidP="00956C41">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CD27949" w14:textId="26B0EFFE" w:rsidR="00F25924" w:rsidRPr="00671980" w:rsidRDefault="00F25924" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7183B22B" w14:textId="77777777" w:rsidR="00F25924" w:rsidRPr="00671980" w:rsidRDefault="00F25924" w:rsidP="00956C41">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2DCF631D" w14:textId="628E62D7" w:rsidR="00F25924" w:rsidRPr="00671980" w:rsidRDefault="00F25924" w:rsidP="007657B6">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCF631D" w14:textId="2B7FB787" w:rsidR="00F25924" w:rsidRPr="00671980" w:rsidRDefault="00F05F32" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="081A1C1E" w14:textId="16DC7978" w:rsidR="00F25924" w:rsidRPr="00671980" w:rsidRDefault="006528AB" w:rsidP="006528AB">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Not Known</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="645714DA" w14:textId="0B72CE91" w:rsidR="00F25924" w:rsidRPr="00671980" w:rsidRDefault="00F25924" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D5FB4" w:rsidRPr="00671980" w14:paraId="5381DF90" w14:textId="77777777" w:rsidTr="00CE4AA2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B40DCA" w14:textId="6E32832F" w:rsidR="007D5FB4" w:rsidRPr="00F06EE8" w:rsidRDefault="007D5FB4" w:rsidP="00956C41">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C098FFF" w14:textId="43468E22" w:rsidR="007D5FB4" w:rsidRPr="00F0616B" w:rsidRDefault="007D5FB4" w:rsidP="005B6784">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5807"/>
@@ -7787,176 +7397,172 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5614C4CE" w14:textId="77777777" w:rsidR="000D27DC" w:rsidRPr="00671980" w:rsidRDefault="000D27DC" w:rsidP="00964CEE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75CEE448" w14:textId="4101CA79" w:rsidR="000D27DC" w:rsidRPr="00671980" w:rsidRDefault="000D27DC" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D18A002" w14:textId="77777777" w:rsidR="000D27DC" w:rsidRPr="00671980" w:rsidRDefault="000D27DC" w:rsidP="00964CEE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54BF3E53" w14:textId="7CC15D31" w:rsidR="000D27DC" w:rsidRPr="00671980" w:rsidRDefault="000D27DC" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47C6C893" w14:textId="77777777" w:rsidR="000D27DC" w:rsidRPr="00671980" w:rsidRDefault="000D27DC" w:rsidP="00964CEE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Not Known</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="300981C0" w14:textId="21212DD1" w:rsidR="000D27DC" w:rsidRPr="00671980" w:rsidRDefault="000D27DC" w:rsidP="007657B6">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="300981C0" w14:textId="4FF89B0D" w:rsidR="000D27DC" w:rsidRPr="00671980" w:rsidRDefault="00F05F32" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D27DC" w:rsidRPr="00671980" w14:paraId="0371D2A7" w14:textId="77777777" w:rsidTr="00CE4AA2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E440B4A" w14:textId="22DF9940" w:rsidR="000D27DC" w:rsidRPr="00671980" w:rsidRDefault="000D27DC" w:rsidP="00964CEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="04C791C9" w14:textId="773080EA" w:rsidR="000D27DC" w:rsidRPr="00755290" w:rsidRDefault="000D27DC" w:rsidP="005B6784">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5807"/>
@@ -8007,175 +7613,223 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52F09CC6" w14:textId="77777777" w:rsidR="00A96D11" w:rsidRPr="00671980" w:rsidRDefault="00A96D11" w:rsidP="00964CEE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73BB397C" w14:textId="2DF50F13" w:rsidR="00A96D11" w:rsidRPr="00671980" w:rsidRDefault="00A96D11" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="709936EA" w14:textId="77777777" w:rsidR="00A96D11" w:rsidRPr="00671980" w:rsidRDefault="00A96D11" w:rsidP="00964CEE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40DCAC5D" w14:textId="1C02AEB5" w:rsidR="00A96D11" w:rsidRPr="00671980" w:rsidRDefault="00A96D11" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CCD4147" w14:textId="77777777" w:rsidR="00A96D11" w:rsidRPr="00671980" w:rsidRDefault="00A96D11" w:rsidP="00964CEE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Not Known</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="194E244D" w14:textId="10E77F13" w:rsidR="00A96D11" w:rsidRPr="00671980" w:rsidRDefault="00A96D11" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A96D11" w:rsidRPr="00671980" w14:paraId="5DE02BC8" w14:textId="77777777" w:rsidTr="00CE4AA2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-              <w:t>If YES, please give brief details:</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="673D58A4" w14:textId="77777777" w:rsidR="0085691A" w:rsidRDefault="0085691A" w:rsidP="003770CB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="621BC1A1" w14:textId="6011D999" w:rsidR="003770CB" w:rsidRPr="00255D7B" w:rsidRDefault="003770CB" w:rsidP="00255D7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00255D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E5537" w:rsidRPr="00671980" w14:paraId="75DD8A27" w14:textId="77777777" w:rsidTr="00CE4AA2">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10194" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17DF8AD3" w14:textId="62A4A16C" w:rsidR="007E5537" w:rsidRPr="0085691A" w:rsidRDefault="0085691A" w:rsidP="00964CEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOTE: </w:t>
+            </w:r>
+            <w:r w:rsidR="007E5537" w:rsidRPr="0085691A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Where an overseas shadow payroll is required, the Director of Faculty Finance should approve this request to ensure that the additional administration and expenditures required are in line with the strategic vision of the University. This approval should be sought ahead of sending this form for final approval to the Dean. Please attach a copy of their approval via email. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7AF68BCA" w14:textId="2F826F99" w:rsidR="003910C2" w:rsidRDefault="003910C2" w:rsidP="005B6784">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -8257,184 +7911,164 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6209FBA3" w14:textId="77777777" w:rsidR="00B8554E" w:rsidRPr="00671980" w:rsidRDefault="00B8554E" w:rsidP="00964CEE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="340790CE" w14:textId="0C0DF192" w:rsidR="00B8554E" w:rsidRPr="00671980" w:rsidRDefault="00B8554E" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="214AFA97" w14:textId="77777777" w:rsidR="00B8554E" w:rsidRPr="00671980" w:rsidRDefault="00B8554E" w:rsidP="00964CEE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="547C3ED5" w14:textId="0DF933CD" w:rsidR="00B8554E" w:rsidRPr="00671980" w:rsidRDefault="00B8554E" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D835243" w14:textId="77777777" w:rsidR="00B8554E" w:rsidRPr="00671980" w:rsidRDefault="00B8554E" w:rsidP="00964CEE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Not Known</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71F7A8DB" w14:textId="2C44F712" w:rsidR="00B8554E" w:rsidRPr="00671980" w:rsidRDefault="00B8554E" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B8554E" w:rsidRPr="00671980" w14:paraId="43CB7F2D" w14:textId="77777777" w:rsidTr="00CE4AA2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1708B319" w14:textId="27C1ECD8" w:rsidR="00B8554E" w:rsidRPr="00671980" w:rsidRDefault="00B8554E" w:rsidP="00964CEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="675E1248" w14:textId="77777777" w:rsidR="00556664" w:rsidRDefault="00556664" w:rsidP="005B6784">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5807"/>
@@ -8532,184 +8166,164 @@
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6498DFB5" w14:textId="77777777" w:rsidR="006B68DF" w:rsidRPr="00671980" w:rsidRDefault="006B68DF" w:rsidP="004C157A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57CB1864" w14:textId="69020D7F" w:rsidR="006B68DF" w:rsidRPr="00671980" w:rsidRDefault="006B68DF" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="257394EA" w14:textId="77777777" w:rsidR="006B68DF" w:rsidRPr="00671980" w:rsidRDefault="006B68DF" w:rsidP="004C157A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E248DA7" w14:textId="0ECCB162" w:rsidR="006B68DF" w:rsidRPr="00671980" w:rsidRDefault="006B68DF" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B5B25CC" w14:textId="77777777" w:rsidR="006B68DF" w:rsidRPr="00671980" w:rsidRDefault="006B68DF" w:rsidP="004C157A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Not Known</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32C5CCB1" w14:textId="5DBDB3D2" w:rsidR="006B68DF" w:rsidRPr="00671980" w:rsidRDefault="006B68DF" w:rsidP="007657B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A45C2" w:rsidRPr="00671980" w14:paraId="14FE3F54" w14:textId="77777777" w:rsidTr="00CE4AA2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67ED485E" w14:textId="114C9904" w:rsidR="006A45C2" w:rsidRPr="00671980" w:rsidRDefault="006A45C2" w:rsidP="002A2166">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="33E04F67" w14:textId="3F52E1F5" w:rsidR="00407F69" w:rsidRPr="00485484" w:rsidRDefault="00407F69" w:rsidP="005B6784">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
@@ -8880,50 +8494,51 @@
       </w:tr>
       <w:tr w:rsidR="00E93656" w:rsidRPr="00671980" w14:paraId="0386E623" w14:textId="77777777" w:rsidTr="00D33869">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1000C704" w14:textId="5299F5B9" w:rsidR="00E93656" w:rsidRPr="00671980" w:rsidRDefault="00E93656" w:rsidP="00956C41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Action</w:t>
             </w:r>
             <w:r w:rsidR="00D33869" w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> or further information required:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08DF8F3E" w14:textId="02299DA7" w:rsidR="00E93656" w:rsidRPr="00671980" w:rsidRDefault="00E93656" w:rsidP="00956C41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -8932,107 +8547,138 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidR="00D33869" w:rsidRPr="00671980">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> required by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002143FF" w:rsidRPr="00671980" w14:paraId="17D91787" w14:textId="77777777" w:rsidTr="00CE4AA2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5518A621" w14:textId="25A10254" w:rsidR="002143FF" w:rsidRPr="00671980" w:rsidRDefault="002143FF" w:rsidP="00956C41">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5518A621" w14:textId="55A7D13E" w:rsidR="002143FF" w:rsidRPr="00671980" w:rsidRDefault="002143FF" w:rsidP="00956C41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="168217D6" w14:textId="1ABE08DB" w:rsidR="002143FF" w:rsidRPr="00671980" w:rsidRDefault="002143FF" w:rsidP="00956C41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F41B7" w:rsidRPr="00671980" w14:paraId="39C0772D" w14:textId="77777777" w:rsidTr="00CE4AA2">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3FE09070" w14:textId="2CE3118E" w:rsidR="001F41B7" w:rsidRPr="00671980" w:rsidRDefault="001F41B7" w:rsidP="00956C41">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE09070" w14:textId="221308E6" w:rsidR="001F41B7" w:rsidRPr="00671980" w:rsidRDefault="001F41B7" w:rsidP="00956C41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2511DFB9" w14:textId="07667D39" w:rsidR="001F41B7" w:rsidRPr="00671980" w:rsidRDefault="001F41B7" w:rsidP="00956C41">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0085691A" w:rsidRPr="00671980" w14:paraId="6FECC022" w14:textId="77777777" w:rsidTr="00CE4AA2">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7933" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38AA473F" w14:textId="4F491D12" w:rsidR="0085691A" w:rsidRPr="00671980" w:rsidRDefault="0085691A" w:rsidP="00956C41">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="777C2036" w14:textId="77777777" w:rsidR="0085691A" w:rsidRPr="00671980" w:rsidRDefault="0085691A" w:rsidP="00956C41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2ABC8A07" w14:textId="77777777" w:rsidR="00716F4F" w:rsidRPr="00CE4AA2" w:rsidRDefault="00716F4F" w:rsidP="00716F4F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -9379,87 +9025,98 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="008961F9" w:rsidRPr="005D7D5A" w14:paraId="23299222" w14:textId="77777777" w:rsidTr="00CE4AA2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C7C99EB" w14:textId="383F3362" w:rsidR="008961F9" w:rsidRPr="005D7D5A" w:rsidRDefault="008961F9" w:rsidP="00956C41">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="_Hlk95984446"/>
+            <w:bookmarkStart w:id="15" w:name="_Hlk95984446"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">Approval </w:t>
             </w:r>
             <w:r w:rsidR="00B576BE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>of Assignment</w:t>
             </w:r>
             <w:r w:rsidR="00432C54">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> Section </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="15"/>
     </w:tbl>
-    <w:bookmarkEnd w:id="17"/>
-    <w:p w14:paraId="0CD7D9F4" w14:textId="4211B3FE" w:rsidR="008961F9" w:rsidRPr="000777FE" w:rsidRDefault="008961F9" w:rsidP="008961F9">
+    <w:p w14:paraId="19082025" w14:textId="77777777" w:rsidR="007E5537" w:rsidRDefault="007E5537" w:rsidP="008961F9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="537EE63F" w14:textId="50B35567" w:rsidR="007E5537" w:rsidRPr="000777FE" w:rsidRDefault="008961F9" w:rsidP="008961F9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="05E55EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If the overseas assignment is to proceed following</w:t>
       </w:r>
       <w:r w:rsidR="00B576BE" w:rsidRPr="05E55EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -9705,569 +9362,543 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> If you are completing this form electronically you can type your name in the signature box as we will accept your email/an email chain as confirmation of your signature, or you can save the form as a PDF and electronically sign the document</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59586454" w14:textId="77777777" w:rsidR="00E74FA8" w:rsidRDefault="00E74FA8" w:rsidP="00485484"/>
-    <w:sectPr w:rsidR="00E74FA8" w:rsidSect="00C23119">
-      <w:footerReference w:type="default" r:id="rId21"/>
+    <w:sectPr w:rsidR="00E74FA8" w:rsidSect="00AC3A24">
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="283" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="2" w:author="Sydney Smelt" w:date="2024-09-17T12:14:00Z" w:initials="SS">
-    <w:p w14:paraId="670717EA" w14:textId="77777777" w:rsidR="00581367" w:rsidRDefault="00581367" w:rsidP="00581367">
+    <w:p w14:paraId="670717EA" w14:textId="77777777" w:rsidR="00DC41D7" w:rsidRDefault="00DC41D7" w:rsidP="00581367">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Please confirm the percentage of your time which you will work or live in each country, adding any other relevant details as required</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="3" w:author="Sydney Smelt" w:date="2024-09-18T10:51:00Z" w:initials="SS">
-    <w:p w14:paraId="38F1D4AD" w14:textId="3823C86C" w:rsidR="00C66DC8" w:rsidRDefault="00C66DC8" w:rsidP="00C66DC8">
+  <w:comment w:id="3" w:author="Sydney Smelt" w:date="2024-09-18T14:40:00Z" w:initials="SS">
+    <w:p w14:paraId="11A9C2AF" w14:textId="77777777" w:rsidR="00607A35" w:rsidRDefault="00DC41D7" w:rsidP="00607A35">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00607A35">
+        <w:t xml:space="preserve">Ie, Research / Permanent place of work / paid or unpaid sabbatical / Personal </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="4" w:author="Sydney Smelt" w:date="2024-09-17T12:13:00Z" w:initials="SS">
+    <w:p w14:paraId="03C3E836" w14:textId="5B5F89C3" w:rsidR="00DC41D7" w:rsidRDefault="00DC41D7" w:rsidP="00581367">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...52 lines deleted...]
-      <w:r w:rsidR="00581367">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Please elaborate on why the role cannot be done in the UK.                                                                             </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="7" w:author="Sydney Smelt" w:date="2024-09-17T12:15:00Z" w:initials="SS">
-    <w:p w14:paraId="4F8BC385" w14:textId="77777777" w:rsidR="00DB2215" w:rsidRDefault="00DB2215" w:rsidP="00DB2215">
+  <w:comment w:id="5" w:author="Sydney Smelt" w:date="2024-09-17T12:15:00Z" w:initials="SS">
+    <w:p w14:paraId="4F8BC385" w14:textId="77777777" w:rsidR="00DC41D7" w:rsidRDefault="00DC41D7" w:rsidP="00DB2215">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe your duties and activities while on the overseas assignment or attach a Job Description.                                                                                                                </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="8" w:author="Sydney Smelt" w:date="2024-09-17T12:18:00Z" w:initials="SS">
-    <w:p w14:paraId="59EC234B" w14:textId="77777777" w:rsidR="009869FA" w:rsidRDefault="009869FA" w:rsidP="009869FA">
+  <w:comment w:id="6" w:author="Sydney Smelt" w:date="2024-09-17T12:18:00Z" w:initials="SS">
+    <w:p w14:paraId="59EC234B" w14:textId="77777777" w:rsidR="00DC41D7" w:rsidRDefault="00DC41D7" w:rsidP="009869FA">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Will any additional benefits be provided such as living allowances or accommodation? If so, please list the benefit to be provided and the name of the entity that will provide them / bear the cost. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="9" w:author="Sydney Smelt" w:date="2024-09-17T12:19:00Z" w:initials="SS">
-    <w:p w14:paraId="54F270AC" w14:textId="77777777" w:rsidR="009869FA" w:rsidRDefault="009869FA" w:rsidP="009869FA">
+  <w:comment w:id="7" w:author="Sydney Smelt" w:date="2024-09-17T12:19:00Z" w:initials="SS">
+    <w:p w14:paraId="54F270AC" w14:textId="77777777" w:rsidR="00DC41D7" w:rsidRDefault="00DC41D7" w:rsidP="009869FA">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Please provide details of where the funding for this assignment is coming from and the basis on which it is being provided.                                                                 </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="10" w:author="Sydney Smelt" w:date="2024-09-17T12:20:00Z" w:initials="SS">
-    <w:p w14:paraId="759CB441" w14:textId="77777777" w:rsidR="00244FEE" w:rsidRDefault="009869FA" w:rsidP="00244FEE">
+  <w:comment w:id="8" w:author="Sydney Smelt" w:date="2024-09-17T12:20:00Z" w:initials="SS">
+    <w:p w14:paraId="759CB441" w14:textId="77777777" w:rsidR="00DC41D7" w:rsidRDefault="00DC41D7" w:rsidP="00244FEE">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00244FEE">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTE: The host country will typically not provide tax relief on the USS pension contributions, so host country taxes will usually be due on these. Opting out will only be possible where the individual arranges for a personal pension in the host country instead, which would provide them with the respective host country tax relief.                                                                                                                                 </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="11" w:author="Sydney Smelt" w:date="2024-09-17T12:34:00Z" w:initials="SS">
-    <w:p w14:paraId="7F7601FB" w14:textId="77777777" w:rsidR="00244FEE" w:rsidRDefault="001E3B3D" w:rsidP="00244FEE">
+  <w:comment w:id="9" w:author="Sydney Smelt" w:date="2024-09-17T12:34:00Z" w:initials="SS">
+    <w:p w14:paraId="7F7601FB" w14:textId="77777777" w:rsidR="00DC41D7" w:rsidRDefault="00DC41D7" w:rsidP="00244FEE">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00244FEE">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">If preferred, leave blank or call Syd Smelt directly on 0161 306 5486   </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="12" w:author="Sydney Smelt" w:date="2024-10-09T14:21:00Z" w:initials="SS">
-    <w:p w14:paraId="3495B3E9" w14:textId="2E239A7F" w:rsidR="00EA5B10" w:rsidRDefault="00DF1883">
+  <w:comment w:id="10" w:author="Sydney Smelt" w:date="2024-10-09T14:21:00Z" w:initials="SS">
+    <w:p w14:paraId="3495B3E9" w14:textId="2E239A7F" w:rsidR="00DC41D7" w:rsidRDefault="00DC41D7">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="552F681A">
         <w:t xml:space="preserve">This refers to any income tax and social security liabilities which you may be personally liable to both in the UK and in the host country. Please feel free to schedule a call with Syd Smelt should you wish to learn about how these matters usually work.  </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="13" w:author="Sydney Smelt" w:date="2024-09-17T12:26:00Z" w:initials="SS">
+  <w:comment w:id="11" w:author="Sydney Smelt" w:date="2024-09-17T12:26:00Z" w:initials="SS">
     <w:p w14:paraId="2DE2AE0E" w14:textId="6F5BD187" w:rsidR="009869FA" w:rsidRDefault="009869FA" w:rsidP="009869FA">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">An activity code may be required if we need to engage external professional services for advice, to file applications or assist with the international compliance obligations. </w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="670717EA" w15:done="0"/>
-  <w15:commentEx w15:paraId="38F1D4AD" w15:done="0"/>
-  <w15:commentEx w15:paraId="6AF7F3C9" w15:done="0"/>
   <w15:commentEx w15:paraId="11A9C2AF" w15:done="0"/>
   <w15:commentEx w15:paraId="03C3E836" w15:done="0"/>
   <w15:commentEx w15:paraId="4F8BC385" w15:done="0"/>
   <w15:commentEx w15:paraId="59EC234B" w15:done="0"/>
   <w15:commentEx w15:paraId="54F270AC" w15:done="0"/>
   <w15:commentEx w15:paraId="759CB441" w15:done="0"/>
   <w15:commentEx w15:paraId="7F7601FB" w15:done="0"/>
   <w15:commentEx w15:paraId="3495B3E9" w15:done="0"/>
   <w15:commentEx w15:paraId="2DE2AE0E" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh cr w16du wp14">
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="7FD4E083" w16cex:dateUtc="2024-09-17T11:14:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="427D5D4B" w16cex:dateUtc="2024-09-18T09:51:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="44DA6F7E" w16cex:dateUtc="2024-09-17T11:15:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="109A8820" w16cex:dateUtc="2024-09-18T13:40:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="5922E5BF" w16cex:dateUtc="2024-09-17T11:13:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="0BF57F91" w16cex:dateUtc="2024-09-17T11:15:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="676C28FD" w16cex:dateUtc="2024-09-17T11:18:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="3ECC2613" w16cex:dateUtc="2024-09-17T11:19:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="72E1D56E" w16cex:dateUtc="2024-09-17T11:20:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="40B3935B" w16cex:dateUtc="2024-09-17T11:34:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="6D4D577C" w16cex:dateUtc="2024-10-09T13:21:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="6D767927" w16cex:dateUtc="2024-09-17T11:26:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="670717EA" w16cid:durableId="7FD4E083"/>
-  <w16cid:commentId w16cid:paraId="38F1D4AD" w16cid:durableId="427D5D4B"/>
-  <w16cid:commentId w16cid:paraId="6AF7F3C9" w16cid:durableId="44DA6F7E"/>
   <w16cid:commentId w16cid:paraId="11A9C2AF" w16cid:durableId="109A8820"/>
   <w16cid:commentId w16cid:paraId="03C3E836" w16cid:durableId="5922E5BF"/>
   <w16cid:commentId w16cid:paraId="4F8BC385" w16cid:durableId="0BF57F91"/>
   <w16cid:commentId w16cid:paraId="59EC234B" w16cid:durableId="676C28FD"/>
   <w16cid:commentId w16cid:paraId="54F270AC" w16cid:durableId="3ECC2613"/>
   <w16cid:commentId w16cid:paraId="759CB441" w16cid:durableId="72E1D56E"/>
   <w16cid:commentId w16cid:paraId="7F7601FB" w16cid:durableId="40B3935B"/>
   <w16cid:commentId w16cid:paraId="3495B3E9" w16cid:durableId="6D4D577C"/>
   <w16cid:commentId w16cid:paraId="2DE2AE0E" w16cid:durableId="6D767927"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54800231" w14:textId="77777777" w:rsidR="00DF13D4" w:rsidRDefault="00DF13D4" w:rsidP="00C23119">
+    <w:p w14:paraId="624A73C1" w14:textId="77777777" w:rsidR="007705D1" w:rsidRDefault="007705D1" w:rsidP="00C23119">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48104C02" w14:textId="77777777" w:rsidR="00DF13D4" w:rsidRDefault="00DF13D4" w:rsidP="00C23119">
+    <w:p w14:paraId="2132ED8F" w14:textId="77777777" w:rsidR="007705D1" w:rsidRDefault="007705D1" w:rsidP="00C23119">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="35F329A3" w14:textId="77777777" w:rsidR="00DF13D4" w:rsidRDefault="00DF13D4">
+    <w:p w14:paraId="072FB8D0" w14:textId="77777777" w:rsidR="007705D1" w:rsidRDefault="007705D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="717D7977" w14:textId="576AF89A" w:rsidR="00C23119" w:rsidRPr="00C23119" w:rsidRDefault="005D5130" w:rsidP="00C23119">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="717D7977" w14:textId="65A40E4D" w:rsidR="00C23119" w:rsidRPr="00C23119" w:rsidRDefault="005D5130" w:rsidP="00FC3468">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Global Mobility </w:t>
     </w:r>
     <w:r w:rsidR="00070DAF">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">– OW </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Form</w:t>
     </w:r>
     <w:r w:rsidR="00DF036B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">     </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00C23119" w:rsidRPr="00C23119">
+    <w:r w:rsidR="00FC3468">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">- </w:t>
+    </w:r>
+    <w:r w:rsidR="00FC3468" w:rsidRPr="00FC3468">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Version</w:t>
+      <w:t>V</w:t>
     </w:r>
-    <w:r w:rsidR="00DF036B">
+    <w:r w:rsidR="00C23119" w:rsidRPr="00FC3468">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>:</w:t>
+      <w:t>ersion</w:t>
     </w:r>
-    <w:r w:rsidR="00C23119" w:rsidRPr="00C23119">
+    <w:r w:rsidR="00DF036B" w:rsidRPr="00FC3468">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>:</w:t>
     </w:r>
-    <w:r w:rsidR="00D23B88">
+    <w:r w:rsidR="00C23119" w:rsidRPr="00FC3468">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00C23119" w:rsidRPr="00C23119">
+    <w:r w:rsidR="00D23B88" w:rsidRPr="00FC3468">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00355F6E">
+    <w:r w:rsidR="00C23119" w:rsidRPr="00FC3468">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00DF036B">
+    <w:r w:rsidR="00526581">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">      Revised: </w:t>
+      <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="009869FA">
+    <w:r w:rsidR="00DF036B" w:rsidRPr="00FC3468">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>17</w:t>
+      <w:t xml:space="preserve"> Revised</w:t>
     </w:r>
-    <w:r w:rsidR="0093618D">
+    <w:r w:rsidR="00DF036B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
-    <w:r w:rsidR="00826D5F">
+    <w:r w:rsidR="00AC3A24">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>12 Nov</w:t>
     </w:r>
-    <w:r w:rsidR="00C23119" w:rsidRPr="00C23119">
+    <w:r w:rsidR="00526581">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>.202</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00D23B88">
+    <w:r w:rsidR="00C23119" w:rsidRPr="00C23119">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00607A35">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00DF036B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidR="00C23119" w:rsidRPr="00C23119">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00C23119" w:rsidRPr="00C23119">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -10410,84 +10041,196 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="547192" cy="255697"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5558A0E7" w14:textId="77777777" w:rsidR="00DF13D4" w:rsidRDefault="00DF13D4" w:rsidP="00C23119">
+    <w:p w14:paraId="5EDA0508" w14:textId="77777777" w:rsidR="007705D1" w:rsidRDefault="007705D1" w:rsidP="00C23119">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59996A32" w14:textId="77777777" w:rsidR="00DF13D4" w:rsidRDefault="00DF13D4" w:rsidP="00C23119">
+    <w:p w14:paraId="332F08EA" w14:textId="77777777" w:rsidR="007705D1" w:rsidRDefault="007705D1" w:rsidP="00C23119">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2C95833D" w14:textId="77777777" w:rsidR="00DF13D4" w:rsidRDefault="00DF13D4">
+    <w:p w14:paraId="7A23951F" w14:textId="77777777" w:rsidR="007705D1" w:rsidRDefault="007705D1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15935777"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F8522E20"/>
+    <w:lvl w:ilvl="0" w:tplc="F29AAE44">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="405" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1125" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1845" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2565" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3285" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4005" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4725" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5445" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6165" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16CF4101"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B73E600C"/>
     <w:lvl w:ilvl="0" w:tplc="3814CFF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -10558,51 +10301,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="176356E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="00CA825E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17DD274A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E320F7B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10698,51 +10554,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F3E237E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8FE7FFC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10811,51 +10667,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B5E3B4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E482D3E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10924,51 +10780,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D0C400E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97D8DECE"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11010,51 +10866,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F863557"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="00AE6D46"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54D7777F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46662622"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11123,51 +11092,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58BB4FFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74C8A86A"/>
     <w:lvl w:ilvl="0" w:tplc="671C1538">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11235,51 +11204,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61680DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECA650A0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11348,51 +11317,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63CB235D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86E0B20A"/>
     <w:lvl w:ilvl="0" w:tplc="671C1538">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11460,51 +11429,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A091E0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38AEE074"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11573,51 +11542,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79190F38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3438D672"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11687,542 +11656,589 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="854225780">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1225874070">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1871870377">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="969867804">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="482359161">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="847136166">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="642659298">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391122756">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1866289039">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="877932401">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="605699007">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="868949433">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1225874070">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1871870377">
+  <w:num w:numId="13" w16cid:durableId="1737168583">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="969867804">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="482359161">
+  <w:num w:numId="14" w16cid:durableId="1041248503">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Sydney Smelt">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::sydney.smelt@manchester.ac.uk::c08493fb-fba8-4873-b0ab-5e6824565a9b"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B95AE1"/>
     <w:rsid w:val="000015B8"/>
     <w:rsid w:val="00002EEC"/>
     <w:rsid w:val="0001329F"/>
     <w:rsid w:val="000237A9"/>
     <w:rsid w:val="00027DD1"/>
     <w:rsid w:val="00030499"/>
     <w:rsid w:val="00031567"/>
     <w:rsid w:val="00047673"/>
     <w:rsid w:val="00050097"/>
     <w:rsid w:val="00055166"/>
     <w:rsid w:val="00060E10"/>
     <w:rsid w:val="00061237"/>
     <w:rsid w:val="00070DAF"/>
     <w:rsid w:val="00072E80"/>
+    <w:rsid w:val="00076B7E"/>
     <w:rsid w:val="000777FE"/>
     <w:rsid w:val="000834EB"/>
     <w:rsid w:val="000A16A8"/>
     <w:rsid w:val="000A7502"/>
     <w:rsid w:val="000B2F2C"/>
     <w:rsid w:val="000B31CD"/>
     <w:rsid w:val="000B6438"/>
     <w:rsid w:val="000D02C4"/>
     <w:rsid w:val="000D27DC"/>
     <w:rsid w:val="000D2F42"/>
     <w:rsid w:val="000D3A4D"/>
     <w:rsid w:val="000D3F84"/>
     <w:rsid w:val="000E57AD"/>
     <w:rsid w:val="000F04CB"/>
     <w:rsid w:val="000F0B10"/>
     <w:rsid w:val="000F2E3A"/>
     <w:rsid w:val="000F5E19"/>
     <w:rsid w:val="0011064E"/>
     <w:rsid w:val="001108BB"/>
     <w:rsid w:val="00121247"/>
     <w:rsid w:val="001228E7"/>
     <w:rsid w:val="00126BD9"/>
     <w:rsid w:val="00141AB3"/>
     <w:rsid w:val="001514E7"/>
     <w:rsid w:val="00151E55"/>
     <w:rsid w:val="001546E0"/>
     <w:rsid w:val="00155DD4"/>
     <w:rsid w:val="00175D17"/>
     <w:rsid w:val="0018523D"/>
     <w:rsid w:val="00187D5E"/>
     <w:rsid w:val="001965FF"/>
     <w:rsid w:val="001A1A0C"/>
     <w:rsid w:val="001A1D6F"/>
     <w:rsid w:val="001B3446"/>
+    <w:rsid w:val="001C256E"/>
     <w:rsid w:val="001C2758"/>
     <w:rsid w:val="001C5CC4"/>
     <w:rsid w:val="001C6EED"/>
     <w:rsid w:val="001C7928"/>
     <w:rsid w:val="001D0CFF"/>
     <w:rsid w:val="001D2B3D"/>
+    <w:rsid w:val="001D7898"/>
+    <w:rsid w:val="001E03D3"/>
     <w:rsid w:val="001E16A3"/>
     <w:rsid w:val="001E3B3D"/>
     <w:rsid w:val="001E775B"/>
     <w:rsid w:val="001F2FF7"/>
     <w:rsid w:val="001F41B7"/>
     <w:rsid w:val="00204207"/>
     <w:rsid w:val="002143FF"/>
     <w:rsid w:val="00216A16"/>
     <w:rsid w:val="00231DE7"/>
     <w:rsid w:val="00233F3D"/>
     <w:rsid w:val="00237E65"/>
     <w:rsid w:val="0024277E"/>
     <w:rsid w:val="00243D3B"/>
     <w:rsid w:val="00244FEE"/>
+    <w:rsid w:val="00255D7B"/>
     <w:rsid w:val="00261D6D"/>
+    <w:rsid w:val="00274C99"/>
     <w:rsid w:val="002755F3"/>
     <w:rsid w:val="00275FA0"/>
     <w:rsid w:val="00281841"/>
     <w:rsid w:val="002849BB"/>
     <w:rsid w:val="00284A39"/>
     <w:rsid w:val="002923BC"/>
     <w:rsid w:val="00297624"/>
     <w:rsid w:val="002A2166"/>
     <w:rsid w:val="002A4073"/>
+    <w:rsid w:val="002A4950"/>
     <w:rsid w:val="002B2ED2"/>
     <w:rsid w:val="002C121A"/>
     <w:rsid w:val="002C58B9"/>
+    <w:rsid w:val="002D3B02"/>
     <w:rsid w:val="002D40F6"/>
     <w:rsid w:val="002E6978"/>
     <w:rsid w:val="002E785E"/>
     <w:rsid w:val="00306C49"/>
     <w:rsid w:val="00314DD8"/>
     <w:rsid w:val="003273CC"/>
     <w:rsid w:val="00335BB1"/>
     <w:rsid w:val="00347D7D"/>
     <w:rsid w:val="00351C2D"/>
     <w:rsid w:val="003529BF"/>
+    <w:rsid w:val="00352AD8"/>
     <w:rsid w:val="00355F6E"/>
     <w:rsid w:val="00361138"/>
     <w:rsid w:val="00365C64"/>
     <w:rsid w:val="00367AF4"/>
+    <w:rsid w:val="003770CB"/>
     <w:rsid w:val="00377C6C"/>
     <w:rsid w:val="00386B0E"/>
     <w:rsid w:val="003910C2"/>
     <w:rsid w:val="00391903"/>
     <w:rsid w:val="00396EAE"/>
     <w:rsid w:val="003A3D07"/>
     <w:rsid w:val="003A4095"/>
     <w:rsid w:val="003B5B98"/>
     <w:rsid w:val="003B7D74"/>
     <w:rsid w:val="003D6992"/>
     <w:rsid w:val="003E0834"/>
     <w:rsid w:val="003E114A"/>
     <w:rsid w:val="003F0425"/>
     <w:rsid w:val="003F4237"/>
     <w:rsid w:val="003F7578"/>
     <w:rsid w:val="003F7B5E"/>
     <w:rsid w:val="00407F69"/>
     <w:rsid w:val="0041253C"/>
     <w:rsid w:val="00432C54"/>
     <w:rsid w:val="0043567A"/>
     <w:rsid w:val="00445839"/>
     <w:rsid w:val="004500D7"/>
     <w:rsid w:val="00456BD1"/>
     <w:rsid w:val="004634B7"/>
     <w:rsid w:val="00467CA3"/>
     <w:rsid w:val="0047024E"/>
     <w:rsid w:val="00470318"/>
     <w:rsid w:val="00485484"/>
     <w:rsid w:val="00487041"/>
     <w:rsid w:val="0049211B"/>
     <w:rsid w:val="00492624"/>
     <w:rsid w:val="00492C82"/>
     <w:rsid w:val="004A241C"/>
     <w:rsid w:val="004A3177"/>
     <w:rsid w:val="004A3CBD"/>
+    <w:rsid w:val="004A5667"/>
+    <w:rsid w:val="004A56C0"/>
     <w:rsid w:val="004B6017"/>
     <w:rsid w:val="004C1A76"/>
     <w:rsid w:val="004C2E27"/>
     <w:rsid w:val="004C6521"/>
     <w:rsid w:val="004D5B8F"/>
     <w:rsid w:val="004F7164"/>
     <w:rsid w:val="005061B4"/>
     <w:rsid w:val="005062CE"/>
     <w:rsid w:val="005115EC"/>
+    <w:rsid w:val="00517E9F"/>
     <w:rsid w:val="005237C6"/>
+    <w:rsid w:val="00526581"/>
     <w:rsid w:val="00527054"/>
     <w:rsid w:val="005305F4"/>
     <w:rsid w:val="00534380"/>
     <w:rsid w:val="00546019"/>
     <w:rsid w:val="00556664"/>
     <w:rsid w:val="005723E9"/>
     <w:rsid w:val="00577A78"/>
     <w:rsid w:val="00581367"/>
     <w:rsid w:val="005879ED"/>
     <w:rsid w:val="005946A6"/>
     <w:rsid w:val="00594915"/>
+    <w:rsid w:val="005A2940"/>
     <w:rsid w:val="005A5EEF"/>
     <w:rsid w:val="005B27AF"/>
     <w:rsid w:val="005B6784"/>
     <w:rsid w:val="005C19EB"/>
     <w:rsid w:val="005D5130"/>
     <w:rsid w:val="005D5731"/>
     <w:rsid w:val="005D7D5A"/>
     <w:rsid w:val="005E07FC"/>
     <w:rsid w:val="005E5422"/>
     <w:rsid w:val="005E7C3C"/>
     <w:rsid w:val="00605402"/>
+    <w:rsid w:val="00607A35"/>
     <w:rsid w:val="00613DAA"/>
     <w:rsid w:val="00616F1D"/>
     <w:rsid w:val="0062568F"/>
     <w:rsid w:val="00631A1B"/>
     <w:rsid w:val="006444E8"/>
     <w:rsid w:val="006528AB"/>
     <w:rsid w:val="006544D6"/>
     <w:rsid w:val="0066448C"/>
     <w:rsid w:val="00665269"/>
     <w:rsid w:val="00671980"/>
     <w:rsid w:val="006825B2"/>
     <w:rsid w:val="00683227"/>
+    <w:rsid w:val="00691232"/>
     <w:rsid w:val="00693695"/>
     <w:rsid w:val="006A0010"/>
     <w:rsid w:val="006A45C2"/>
+    <w:rsid w:val="006A5E3C"/>
     <w:rsid w:val="006B68DF"/>
     <w:rsid w:val="006D1CBF"/>
     <w:rsid w:val="006D4C8A"/>
     <w:rsid w:val="006F2D00"/>
+    <w:rsid w:val="00700BA5"/>
     <w:rsid w:val="00703733"/>
     <w:rsid w:val="00706647"/>
     <w:rsid w:val="007103CD"/>
     <w:rsid w:val="00711130"/>
     <w:rsid w:val="00715D24"/>
     <w:rsid w:val="00716F4F"/>
     <w:rsid w:val="00717553"/>
     <w:rsid w:val="0073796E"/>
     <w:rsid w:val="0074102E"/>
     <w:rsid w:val="00753B94"/>
     <w:rsid w:val="00755290"/>
     <w:rsid w:val="007567EE"/>
     <w:rsid w:val="00757727"/>
+    <w:rsid w:val="00763204"/>
     <w:rsid w:val="007657B6"/>
     <w:rsid w:val="00765958"/>
+    <w:rsid w:val="007705D1"/>
     <w:rsid w:val="00770D2A"/>
+    <w:rsid w:val="0077701C"/>
     <w:rsid w:val="007802B7"/>
     <w:rsid w:val="00781970"/>
     <w:rsid w:val="0078210E"/>
     <w:rsid w:val="00782A95"/>
     <w:rsid w:val="00786A76"/>
     <w:rsid w:val="00796AF0"/>
     <w:rsid w:val="007A2A17"/>
     <w:rsid w:val="007A38DC"/>
     <w:rsid w:val="007A6939"/>
     <w:rsid w:val="007B4588"/>
     <w:rsid w:val="007C337F"/>
     <w:rsid w:val="007C5FC7"/>
     <w:rsid w:val="007D3748"/>
     <w:rsid w:val="007D3FFE"/>
     <w:rsid w:val="007D5FB4"/>
     <w:rsid w:val="007E2AD1"/>
+    <w:rsid w:val="007E5537"/>
     <w:rsid w:val="007F3168"/>
     <w:rsid w:val="00813943"/>
     <w:rsid w:val="00820B60"/>
+    <w:rsid w:val="008241AF"/>
     <w:rsid w:val="008258F0"/>
     <w:rsid w:val="00826D5F"/>
     <w:rsid w:val="00840A66"/>
     <w:rsid w:val="00840D41"/>
     <w:rsid w:val="00842E83"/>
+    <w:rsid w:val="00853276"/>
     <w:rsid w:val="008533AD"/>
+    <w:rsid w:val="0085691A"/>
     <w:rsid w:val="00894854"/>
     <w:rsid w:val="008961F9"/>
     <w:rsid w:val="008978E4"/>
     <w:rsid w:val="008C0AE9"/>
     <w:rsid w:val="008C2849"/>
     <w:rsid w:val="008C5C70"/>
     <w:rsid w:val="008E3B28"/>
     <w:rsid w:val="008F4376"/>
     <w:rsid w:val="00902631"/>
     <w:rsid w:val="0091567E"/>
     <w:rsid w:val="0091702F"/>
     <w:rsid w:val="00921D69"/>
     <w:rsid w:val="00932EA9"/>
     <w:rsid w:val="009338F4"/>
     <w:rsid w:val="0093618D"/>
     <w:rsid w:val="0094325C"/>
+    <w:rsid w:val="009516ED"/>
     <w:rsid w:val="00951E0B"/>
     <w:rsid w:val="00953451"/>
     <w:rsid w:val="00956C41"/>
     <w:rsid w:val="00970037"/>
     <w:rsid w:val="009708B0"/>
     <w:rsid w:val="00976287"/>
     <w:rsid w:val="00976E95"/>
     <w:rsid w:val="00980A98"/>
     <w:rsid w:val="009869FA"/>
+    <w:rsid w:val="00995D67"/>
     <w:rsid w:val="009A7C54"/>
     <w:rsid w:val="009B3DF6"/>
     <w:rsid w:val="009C1AB7"/>
     <w:rsid w:val="009D149B"/>
     <w:rsid w:val="009D6992"/>
     <w:rsid w:val="009D6C2B"/>
     <w:rsid w:val="00A00FF4"/>
     <w:rsid w:val="00A05A41"/>
     <w:rsid w:val="00A21029"/>
+    <w:rsid w:val="00A21C9F"/>
     <w:rsid w:val="00A26864"/>
     <w:rsid w:val="00A3196A"/>
     <w:rsid w:val="00A3231E"/>
     <w:rsid w:val="00A34C91"/>
     <w:rsid w:val="00A438C8"/>
     <w:rsid w:val="00A44728"/>
     <w:rsid w:val="00A52B2B"/>
     <w:rsid w:val="00A55A74"/>
     <w:rsid w:val="00A656DA"/>
     <w:rsid w:val="00A66C75"/>
     <w:rsid w:val="00A72F29"/>
     <w:rsid w:val="00A73C67"/>
     <w:rsid w:val="00A77A53"/>
     <w:rsid w:val="00A77F04"/>
     <w:rsid w:val="00A80B01"/>
     <w:rsid w:val="00A83172"/>
     <w:rsid w:val="00A84456"/>
     <w:rsid w:val="00A86908"/>
     <w:rsid w:val="00A91D6E"/>
     <w:rsid w:val="00A92788"/>
+    <w:rsid w:val="00A94C9F"/>
     <w:rsid w:val="00A96D11"/>
     <w:rsid w:val="00A978E8"/>
     <w:rsid w:val="00AC22DF"/>
+    <w:rsid w:val="00AC3A24"/>
     <w:rsid w:val="00AD1A65"/>
     <w:rsid w:val="00AD2D84"/>
     <w:rsid w:val="00AD474E"/>
     <w:rsid w:val="00AE171B"/>
     <w:rsid w:val="00AE329B"/>
     <w:rsid w:val="00AE6F1A"/>
     <w:rsid w:val="00AE797A"/>
     <w:rsid w:val="00AF3311"/>
     <w:rsid w:val="00AF5EB0"/>
     <w:rsid w:val="00B06D17"/>
     <w:rsid w:val="00B106E1"/>
     <w:rsid w:val="00B170EF"/>
     <w:rsid w:val="00B22932"/>
     <w:rsid w:val="00B234B2"/>
     <w:rsid w:val="00B2477D"/>
     <w:rsid w:val="00B25DE4"/>
+    <w:rsid w:val="00B37740"/>
     <w:rsid w:val="00B42218"/>
     <w:rsid w:val="00B576BE"/>
     <w:rsid w:val="00B62DC7"/>
     <w:rsid w:val="00B64FD0"/>
     <w:rsid w:val="00B745A9"/>
     <w:rsid w:val="00B77E02"/>
     <w:rsid w:val="00B77FDA"/>
     <w:rsid w:val="00B8554E"/>
-    <w:rsid w:val="00B87699"/>
+    <w:rsid w:val="00B91243"/>
     <w:rsid w:val="00B9364B"/>
     <w:rsid w:val="00B95AE1"/>
     <w:rsid w:val="00BA109F"/>
     <w:rsid w:val="00BA6BF2"/>
     <w:rsid w:val="00BA7B5B"/>
     <w:rsid w:val="00BB76F2"/>
     <w:rsid w:val="00BB79B6"/>
     <w:rsid w:val="00BC05F1"/>
     <w:rsid w:val="00BC22DD"/>
     <w:rsid w:val="00BC5E1C"/>
+    <w:rsid w:val="00BD00BC"/>
     <w:rsid w:val="00BD6223"/>
     <w:rsid w:val="00BE4A5C"/>
     <w:rsid w:val="00BF052C"/>
     <w:rsid w:val="00BF111F"/>
     <w:rsid w:val="00C00B28"/>
     <w:rsid w:val="00C04841"/>
     <w:rsid w:val="00C10CF5"/>
     <w:rsid w:val="00C23119"/>
     <w:rsid w:val="00C316E0"/>
     <w:rsid w:val="00C44DEB"/>
     <w:rsid w:val="00C509DF"/>
     <w:rsid w:val="00C51992"/>
     <w:rsid w:val="00C66DC8"/>
     <w:rsid w:val="00C74697"/>
     <w:rsid w:val="00C82A1F"/>
     <w:rsid w:val="00C82B8C"/>
     <w:rsid w:val="00C87E60"/>
     <w:rsid w:val="00C90269"/>
     <w:rsid w:val="00C96EBD"/>
     <w:rsid w:val="00CA36E5"/>
+    <w:rsid w:val="00CC4507"/>
     <w:rsid w:val="00CC4A75"/>
     <w:rsid w:val="00CD568F"/>
     <w:rsid w:val="00CD632C"/>
     <w:rsid w:val="00CD6FA4"/>
     <w:rsid w:val="00CE36D7"/>
     <w:rsid w:val="00CE4AA2"/>
+    <w:rsid w:val="00CE67B3"/>
     <w:rsid w:val="00CF61E4"/>
     <w:rsid w:val="00D00FD3"/>
     <w:rsid w:val="00D064D6"/>
     <w:rsid w:val="00D076B3"/>
     <w:rsid w:val="00D1095D"/>
     <w:rsid w:val="00D15ED1"/>
     <w:rsid w:val="00D201DE"/>
     <w:rsid w:val="00D23B88"/>
     <w:rsid w:val="00D263E2"/>
     <w:rsid w:val="00D27406"/>
     <w:rsid w:val="00D32F8A"/>
     <w:rsid w:val="00D33624"/>
     <w:rsid w:val="00D33869"/>
     <w:rsid w:val="00D340FA"/>
     <w:rsid w:val="00D62862"/>
     <w:rsid w:val="00D65A2E"/>
     <w:rsid w:val="00D66312"/>
     <w:rsid w:val="00D778D1"/>
     <w:rsid w:val="00D8568B"/>
     <w:rsid w:val="00D91AF6"/>
     <w:rsid w:val="00D94959"/>
     <w:rsid w:val="00DA59E8"/>
     <w:rsid w:val="00DA79CF"/>
     <w:rsid w:val="00DB2215"/>
+    <w:rsid w:val="00DC41D7"/>
     <w:rsid w:val="00DC4978"/>
     <w:rsid w:val="00DD7847"/>
     <w:rsid w:val="00DE1C22"/>
     <w:rsid w:val="00DF036B"/>
     <w:rsid w:val="00DF0CC6"/>
     <w:rsid w:val="00DF13D4"/>
-    <w:rsid w:val="00DF1883"/>
+    <w:rsid w:val="00DF2C52"/>
     <w:rsid w:val="00E34003"/>
     <w:rsid w:val="00E351E7"/>
     <w:rsid w:val="00E447CC"/>
     <w:rsid w:val="00E44E1E"/>
     <w:rsid w:val="00E547BF"/>
     <w:rsid w:val="00E5654E"/>
     <w:rsid w:val="00E703F3"/>
     <w:rsid w:val="00E74FA8"/>
+    <w:rsid w:val="00E74FD2"/>
     <w:rsid w:val="00E80A78"/>
     <w:rsid w:val="00E82750"/>
     <w:rsid w:val="00E91646"/>
     <w:rsid w:val="00E93656"/>
-    <w:rsid w:val="00EA5B10"/>
     <w:rsid w:val="00EC1572"/>
     <w:rsid w:val="00EC63C7"/>
     <w:rsid w:val="00ED0C85"/>
     <w:rsid w:val="00ED14D0"/>
     <w:rsid w:val="00EE6EEF"/>
     <w:rsid w:val="00EF0C92"/>
     <w:rsid w:val="00EF5CC1"/>
     <w:rsid w:val="00F01ECC"/>
     <w:rsid w:val="00F04C9B"/>
+    <w:rsid w:val="00F05F32"/>
     <w:rsid w:val="00F0616B"/>
     <w:rsid w:val="00F06EE8"/>
     <w:rsid w:val="00F106B9"/>
     <w:rsid w:val="00F14298"/>
     <w:rsid w:val="00F1589E"/>
     <w:rsid w:val="00F15D7A"/>
     <w:rsid w:val="00F22AE0"/>
     <w:rsid w:val="00F25924"/>
     <w:rsid w:val="00F263D3"/>
     <w:rsid w:val="00F339D2"/>
     <w:rsid w:val="00F344B0"/>
     <w:rsid w:val="00F353A3"/>
     <w:rsid w:val="00F364D5"/>
     <w:rsid w:val="00F37423"/>
     <w:rsid w:val="00F556B5"/>
     <w:rsid w:val="00F63BBE"/>
     <w:rsid w:val="00F66B0D"/>
     <w:rsid w:val="00F7158A"/>
+    <w:rsid w:val="00F715A5"/>
     <w:rsid w:val="00F90FD6"/>
     <w:rsid w:val="00F93BDD"/>
     <w:rsid w:val="00F94C0D"/>
     <w:rsid w:val="00FA31D5"/>
     <w:rsid w:val="00FA76D4"/>
     <w:rsid w:val="00FB068E"/>
     <w:rsid w:val="00FB67E4"/>
     <w:rsid w:val="00FC0B50"/>
+    <w:rsid w:val="00FC3468"/>
     <w:rsid w:val="00FC432D"/>
     <w:rsid w:val="00FD1350"/>
     <w:rsid w:val="00FD3981"/>
     <w:rsid w:val="05E55EDB"/>
     <w:rsid w:val="06782928"/>
     <w:rsid w:val="08B6CF34"/>
     <w:rsid w:val="09E4B580"/>
     <w:rsid w:val="0E3C5965"/>
     <w:rsid w:val="0E483442"/>
     <w:rsid w:val="11D0706A"/>
     <w:rsid w:val="12194133"/>
     <w:rsid w:val="134C3359"/>
     <w:rsid w:val="136F7C2C"/>
     <w:rsid w:val="14A2C0ED"/>
     <w:rsid w:val="1714573E"/>
     <w:rsid w:val="1CE7A0AA"/>
     <w:rsid w:val="24C8F6C9"/>
     <w:rsid w:val="28BC805C"/>
     <w:rsid w:val="2B4FBED2"/>
     <w:rsid w:val="2C193468"/>
     <w:rsid w:val="2CFDC081"/>
     <w:rsid w:val="3512090B"/>
     <w:rsid w:val="365E01B4"/>
     <w:rsid w:val="3755538A"/>
     <w:rsid w:val="396B9C23"/>
@@ -12249,51 +12265,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="134C305E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{08318C3E-9527-451C-A5F0-4AB0E886A168}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12878,125 +12894,164 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DB2215"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DB2215"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="102699909">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="314990857">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="510150138">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="545990588">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="648443782">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="797651863">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="983586471">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2047635114">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/travelling-abroad/email-abroad/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/lesbian-gay-bisexual-and-transgender-foreign-travel-advice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:people.globalmobility@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:people.globalmobility@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/rbe/research_security_hub/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchester.service-now.com/esc?id=sc_cat_item&amp;sys_id=fcd95c711bb9661002ea404cd34bcb64" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/lesbian-gay-bisexual-and-transgender-foreign-travel-advice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=72465" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/collections/tax-treaties" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:people.globalmobility@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/travelling-abroad/email-abroad/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchester.service-now.com/esc?id=sc_cat_item&amp;sys_id=fcd95c711bb9661002ea404cd34bcb64" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2007-2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -13271,50 +13326,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0286d494-7c06-4f3f-8725-392cc8b29423">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5641d3a0-4cdf-4627-8fdf-840090582e60" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD92DCA99A5B0B42989C49E1EF2332ED" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7522030d8684c0ec9316443192e0d4b3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0286d494-7c06-4f3f-8725-392cc8b29423" xmlns:ns3="5641d3a0-4cdf-4627-8fdf-840090582e60" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4305a8bafea0583aac45416c72c80231" ns2:_="" ns3:_="">
     <xsd:import namespace="0286d494-7c06-4f3f-8725-392cc8b29423"/>
     <xsd:import namespace="5641d3a0-4cdf-4627-8fdf-840090582e60"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -13513,135 +13579,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E62BFABC-7562-4B15-9F12-9B70A0E6EDA9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0286d494-7c06-4f3f-8725-392cc8b29423"/>
+    <ds:schemaRef ds:uri="5641d3a0-4cdf-4627-8fdf-840090582e60"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31C20716-4B41-4DB4-B802-8C5613A1680C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0286d494-7c06-4f3f-8725-392cc8b29423"/>
     <ds:schemaRef ds:uri="5641d3a0-4cdf-4627-8fdf-840090582e60"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E62BFABC-7562-4B15-9F12-9B70A0E6EDA9}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B65DD64-2719-4158-95FE-EAB40DFB4D63}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B65DD64-2719-4158-95FE-EAB40DFB4D63}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DC0DAE8-FDB9-4C3A-8C05-2D4E078774B8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1293</Words>
-  <Characters>7376</Characters>
+  <Words>1578</Words>
+  <Characters>8336</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>17</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>463</Lines>
+  <Paragraphs>260</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8652</CharactersWithSpaces>
+  <CharactersWithSpaces>9654</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maxine Bate</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DD92DCA99A5B0B42989C49E1EF2332ED</vt:lpwstr>
   </property>