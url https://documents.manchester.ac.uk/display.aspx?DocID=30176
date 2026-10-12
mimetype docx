--- v0 (2026-01-13)
+++ v1 (2026-10-12)
@@ -1,7259 +1,7228 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="056B482E" w14:textId="77777777" w:rsidR="00892425" w:rsidRPr="003574D3" w:rsidRDefault="00892425" w:rsidP="003574D3">
+    <w:p w:rsidRPr="003574D3" w:rsidR="00892425" w:rsidP="003574D3" w:rsidRDefault="00892425" w14:paraId="056B482E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003574D3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Faculty of Biology, Medicine and Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBCB279" w14:textId="2A389B25" w:rsidR="00892425" w:rsidRPr="003574D3" w:rsidRDefault="00892425" w:rsidP="3D644BC6">
+    <w:p w:rsidRPr="003574D3" w:rsidR="00892425" w:rsidP="3D644BC6" w:rsidRDefault="00892425" w14:paraId="7FBCB279" w14:textId="2A389B25">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="392FF2B1">
+      <w:r w:rsidRPr="392FF2B1" w:rsidR="00892425">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Application for Exemption from the </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="392FF2B1">
+      <w:r w:rsidRPr="392FF2B1" w:rsidR="00892425">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Academic</w:t>
       </w:r>
-      <w:r w:rsidR="2FB1F792" w:rsidRPr="392FF2B1">
+      <w:r w:rsidRPr="392FF2B1" w:rsidR="2FB1F792">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Development P</w:t>
       </w:r>
-      <w:r w:rsidRPr="392FF2B1">
+      <w:r w:rsidRPr="392FF2B1" w:rsidR="00892425">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>rogramme</w:t>
       </w:r>
-      <w:r w:rsidR="00AE4994" w:rsidRPr="392FF2B1">
+      <w:r w:rsidRPr="392FF2B1" w:rsidR="00AE4994">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> (A</w:t>
       </w:r>
-      <w:r w:rsidR="38123338" w:rsidRPr="392FF2B1">
+      <w:r w:rsidRPr="392FF2B1" w:rsidR="38123338">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00AE4994" w:rsidRPr="392FF2B1">
+      <w:r w:rsidRPr="392FF2B1" w:rsidR="00AE4994">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>P)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0517D1C6" w14:textId="77777777" w:rsidR="00892425" w:rsidRPr="003574D3" w:rsidRDefault="00892425" w:rsidP="003574D3">
+    <w:p w:rsidRPr="003574D3" w:rsidR="00892425" w:rsidP="003574D3" w:rsidRDefault="00892425" w14:paraId="0517D1C6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DD74D00" w14:textId="3C4382D5" w:rsidR="00892425" w:rsidRPr="003574D3" w:rsidRDefault="00892425" w:rsidP="392FF2B1">
+    <w:p w:rsidRPr="003574D3" w:rsidR="00892425" w:rsidP="392FF2B1" w:rsidRDefault="00892425" w14:paraId="7DD74D00" w14:textId="2F589E20">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="7BCACD75" w:rsidR="7C917631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This form is issued by the Faculty Academic Development </w:t>
       </w:r>
-      <w:r w:rsidR="004D43E8" w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="7BCACD75" w:rsidR="0E771E5E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Programme (</w:t>
       </w:r>
-      <w:r w:rsidR="2D5C0974" w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="7BCACD75" w:rsidR="3B69E0DF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ADP</w:t>
       </w:r>
-      <w:r w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="7BCACD75" w:rsidR="7C917631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) and should be used to apply to the Exemptions Panel for either full or partial exemption from the </w:t>
       </w:r>
-      <w:r w:rsidR="4C8518AE" w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="7BCACD75" w:rsidR="743EC856">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Programme</w:t>
+        <w:t>AD</w:t>
       </w:r>
-      <w:r w:rsidR="00163161" w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="7BCACD75" w:rsidR="49161942">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="2A05E32C" w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="7BCACD75" w:rsidR="6C3A6320">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BCACD75" w:rsidR="467841E0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as a probationary requirement</w:t>
       </w:r>
-      <w:r w:rsidR="00163161" w:rsidRPr="3F0902DF">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="7BCACD75" w:rsidR="7C917631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="7BCACD75" w:rsidR="7C917631">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All information contained in this form will be treated as confidential.</w:t>
       </w:r>
-      <w:r w:rsidR="00AE4994" w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="7BCACD75" w:rsidR="7FC7ED13">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AE4994" w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="7BCACD75" w:rsidR="0CEDDEF8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BCACD75" w:rsidR="7FC7ED13">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>NAP exemption application timelines can be found</w:t>
+        <w:t>xemption application timelines can be found</w:t>
       </w:r>
-      <w:r w:rsidR="00AE4994" w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="7BCACD75" w:rsidR="7FC7ED13">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
-        <w:r w:rsidR="00AE4994" w:rsidRPr="3F0902DF">
+      <w:hyperlink r:id="R63a877b1aa8b4745">
+        <w:r w:rsidRPr="7BCACD75" w:rsidR="7FC7ED13">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-            <w:bCs/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47B2026B" w14:textId="77777777" w:rsidR="00892425" w:rsidRPr="009A7CE6" w:rsidRDefault="00892425" w:rsidP="003574D3">
+    <w:p w:rsidRPr="009A7CE6" w:rsidR="00892425" w:rsidP="003574D3" w:rsidRDefault="00892425" w14:paraId="47B2026B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1313A1CF" w14:textId="4383D1CC" w:rsidR="00892425" w:rsidRDefault="00892425" w:rsidP="003574D3">
+    <w:p w:rsidR="00892425" w:rsidP="003574D3" w:rsidRDefault="00892425" w14:paraId="1313A1CF" w14:textId="4383D1CC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="3F0902DF" w:rsidR="00892425">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Once completed, this form </w:t>
       </w:r>
-      <w:r w:rsidR="00AE4994" w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="3F0902DF" w:rsidR="00AE4994">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>along with a</w:t>
       </w:r>
-      <w:r w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="3F0902DF" w:rsidR="00892425">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ny supporting documentation should be sent </w:t>
       </w:r>
-      <w:r w:rsidR="00AE4994" w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="3F0902DF" w:rsidR="00AE4994">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">via email </w:t>
       </w:r>
-      <w:r w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="3F0902DF" w:rsidR="00892425">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
-        <w:r w:rsidRPr="3F0902DF">
+      <w:hyperlink r:id="Re60d1eafeca04966">
+        <w:r w:rsidRPr="3F0902DF" w:rsidR="00892425">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>acadresdev@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="3F0902DF" w:rsidR="00892425">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Please note that t</w:t>
       </w:r>
-      <w:r w:rsidR="001C1552" w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="3F0902DF" w:rsidR="001C1552">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>he application will be reviewed by the A</w:t>
       </w:r>
-      <w:r w:rsidR="7898A2B3" w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="3F0902DF" w:rsidR="7898A2B3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="001C1552" w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="3F0902DF" w:rsidR="001C1552">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P Exemptions panel who will decide whether the request will be approved, declined or whether further recommendations are suggested.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73333AFE" w14:textId="77777777" w:rsidR="00737ACF" w:rsidRPr="009A7CE6" w:rsidRDefault="00737ACF" w:rsidP="003574D3">
+    <w:p w:rsidRPr="009A7CE6" w:rsidR="00737ACF" w:rsidP="003574D3" w:rsidRDefault="00737ACF" w14:paraId="73333AFE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F6B1657" w14:textId="2D8108EE" w:rsidR="00737ACF" w:rsidRPr="003574D3" w:rsidRDefault="00737ACF" w:rsidP="003574D3">
+    <w:p w:rsidRPr="003574D3" w:rsidR="00737ACF" w:rsidP="003574D3" w:rsidRDefault="00737ACF" w14:paraId="0F6B1657" w14:textId="2D8108EE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="3F0902DF" w:rsidR="00737ACF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If you have any queries or concerns about completing this form, please contact the A</w:t>
       </w:r>
-      <w:r w:rsidR="0CD96774" w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="3F0902DF" w:rsidR="0CD96774">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="3F0902DF" w:rsidR="00737ACF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">P Administrator at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="3F0902DF">
+      <w:hyperlink r:id="Rab50f4d78a3a4372">
+        <w:r w:rsidRPr="3F0902DF" w:rsidR="00737ACF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>acadresdev@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="3F0902DF">
+      <w:r w:rsidRPr="3F0902DF" w:rsidR="00737ACF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A44C905" w14:textId="77777777" w:rsidR="001C1552" w:rsidRPr="003574D3" w:rsidRDefault="001C1552" w:rsidP="003574D3">
+    <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="1A44C905" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9696" w:type="dxa"/>
+        <w:tblW w:w="9695" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1644"/>
+        <w:gridCol w:w="1643"/>
         <w:gridCol w:w="619"/>
-        <w:gridCol w:w="2408"/>
+        <w:gridCol w:w="172"/>
+        <w:gridCol w:w="2236"/>
         <w:gridCol w:w="1941"/>
         <w:gridCol w:w="172"/>
-        <w:gridCol w:w="2912"/>
+        <w:gridCol w:w="262"/>
+        <w:gridCol w:w="615"/>
+        <w:gridCol w:w="421"/>
+        <w:gridCol w:w="1614"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C1552" w:rsidRPr="003574D3" w14:paraId="50BDE106" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidTr="7BCACD75" w14:paraId="50BDE106" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9696" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="9695" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="403152" w:themeFill="accent4" w:themeFillShade="80"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE08E3F" w14:textId="77777777" w:rsidR="001C1552" w:rsidRPr="003574D3" w:rsidRDefault="001C1552" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="5BE08E3F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">SECTION 1: </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
               <w:t>PERSONAL DETAILS</w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C1552" w:rsidRPr="003574D3" w14:paraId="2832A4D4" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidTr="7BCACD75" w14:paraId="2832A4D4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:tcW w:w="1643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F6E90BA" w14:textId="77777777" w:rsidR="001C1552" w:rsidRPr="003574D3" w:rsidRDefault="001C1552" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="1F6E90BA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB2F879" w14:textId="77777777" w:rsidR="001C1552" w:rsidRPr="003574D3" w:rsidRDefault="001C1552" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="6FB2F879" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="Text6"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:bookmarkStart w:name="Text6" w:id="0"/>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...34 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1941" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF3300B" w14:textId="77777777" w:rsidR="001C1552" w:rsidRPr="003574D3" w:rsidRDefault="001C1552" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="3FF3300B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Forename</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3084" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F86FA06" w14:textId="77777777" w:rsidR="001C1552" w:rsidRPr="003574D3" w:rsidRDefault="001C1552" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="6F86FA06" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text7"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:bookmarkStart w:name="Text7" w:id="1"/>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...34 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C1552" w:rsidRPr="003574D3" w14:paraId="4FBC745F" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidTr="7BCACD75" w14:paraId="4FBC745F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:tcW w:w="1643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39EA1B2E" w14:textId="77777777" w:rsidR="001C1552" w:rsidRPr="003574D3" w:rsidRDefault="001C1552" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="39EA1B2E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>ID Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8052" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65217618" w14:textId="77777777" w:rsidR="001C1552" w:rsidRPr="003574D3" w:rsidRDefault="001C1552" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="65217618" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text8"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:bookmarkStart w:name="Text8" w:id="2"/>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...39 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3F0902DF" w14:paraId="03828F1D" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidR="3F0902DF" w:rsidTr="7BCACD75" w14:paraId="03828F1D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:tcW w:w="1643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F268F02" w14:textId="73CBE1F4" w:rsidR="230C38D2" w:rsidRDefault="230C38D2" w:rsidP="3F0902DF">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="230C38D2" w:rsidP="3F0902DF" w:rsidRDefault="230C38D2" w14:paraId="4F268F02" w14:textId="73CBE1F4">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="230C38D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>FTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8052" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F8EC022" w14:textId="296AAE18" w:rsidR="230C38D2" w:rsidRDefault="230C38D2" w:rsidP="3F0902DF">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidR="230C38D2" w:rsidP="3F0902DF" w:rsidRDefault="230C38D2" w14:paraId="1F8EC022" w14:textId="296AAE18">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3F0902DF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="3F0902DF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="3F0902DF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="230C38D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
             <w:r w:rsidRPr="3F0902DF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C1552" w:rsidRPr="003574D3" w14:paraId="46254751" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidTr="7BCACD75" w14:paraId="46254751" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:tcW w:w="1643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC951CF" w14:textId="77777777" w:rsidR="001C1552" w:rsidRPr="003574D3" w:rsidRDefault="001C1552" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="0BC951CF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>School</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8052" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="455417E3" w14:textId="77777777" w:rsidR="001C1552" w:rsidRPr="003574D3" w:rsidRDefault="001C1552" w:rsidP="003574D3">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="455417E3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...39 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C1552" w:rsidRPr="003574D3" w14:paraId="15B4E00B" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidTr="7BCACD75" w14:paraId="15B4E00B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:tcW w:w="1643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2DBED3" w14:textId="77777777" w:rsidR="001C1552" w:rsidRPr="003574D3" w:rsidRDefault="001C1552" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="1F2DBED3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Division</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8052" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38FE7AAC" w14:textId="77777777" w:rsidR="001C1552" w:rsidRPr="003574D3" w:rsidRDefault="001C1552" w:rsidP="003574D3">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="38FE7AAC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...39 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C1552" w:rsidRPr="003574D3" w14:paraId="19B35DC0" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidTr="7BCACD75" w14:paraId="19B35DC0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:tcW w:w="1643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5703CB61" w14:textId="77777777" w:rsidR="001C1552" w:rsidRPr="003574D3" w:rsidRDefault="001C1552" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="5703CB61" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Job Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8052" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="479E29B8" w14:textId="77777777" w:rsidR="001C1552" w:rsidRPr="003574D3" w:rsidRDefault="001C1552" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="479E29B8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...39 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D43E8" w:rsidRPr="003574D3" w14:paraId="54359B49" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidR="7BCACD75" w:rsidTr="7BCACD75" w14:paraId="7ED5058F">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:tcW w:w="1643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="106E17D0" w14:textId="73774838" w:rsidR="004D43E8" w:rsidRPr="003574D3" w:rsidRDefault="004D43E8" w:rsidP="003574D3">
-[...12 lines deleted...]
-              <w:t>Academic Pathway</w:t>
+          <w:p w:rsidR="02687917" w:rsidP="7BCACD75" w:rsidRDefault="02687917" w14:paraId="0966D2F1" w14:textId="5B2DA3F2">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="02687917">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Acad</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="4B79B48B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>emic Pathway</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8052" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A943EAE" w14:textId="6BC1ADB4" w:rsidR="004D43E8" w:rsidRPr="003574D3" w:rsidRDefault="004D43E8" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidR="2F213E6F" w:rsidP="7BCACD75" w:rsidRDefault="2F213E6F" w14:paraId="1F7FF543" w14:textId="0BCCE3B1">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="2F213E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>This will inform i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="4B79B48B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">f your application for exemption is successful, or if further recommendations are </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="23FBE6B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="0076E66E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7BCACD75" w:rsidP="7BCACD75" w:rsidRDefault="7BCACD75" w14:paraId="4E5CC478" w14:textId="0B6EBE63">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="29205D62" w:rsidP="7BCACD75" w:rsidRDefault="29205D62" w14:paraId="0D8BD36D" w14:textId="1CBC23F0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="29205D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidTr="7BCACD75" w14:paraId="08B9FCAB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1643" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="1120436E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Email Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8052" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="1DC77AAD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text87"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...39 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C1552" w:rsidRPr="003574D3" w14:paraId="08B9FCAB" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidTr="7BCACD75" w14:paraId="4E0050EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:tcW w:w="2262" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1120436E" w14:textId="77777777" w:rsidR="001C1552" w:rsidRPr="003574D3" w:rsidRDefault="001C1552" w:rsidP="003574D3">
-[...12 lines deleted...]
-              <w:t>Email Address</w:t>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="621ED9FA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Probation Start Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...125 lines deleted...]
-        <w:bookmarkStart w:id="3" w:name="Text11"/>
+        <w:bookmarkStart w:name="Text11" w:id="3"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2408" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="549D2BF4" w14:textId="77777777" w:rsidR="001C1552" w:rsidRPr="003574D3" w:rsidRDefault="001C1552" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="549D2BF4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...34 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2113" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CAC0B34" w14:textId="77777777" w:rsidR="001C1552" w:rsidRPr="003574D3" w:rsidRDefault="001C1552" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="2CAC0B34" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Probation End Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2912" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F36A261" w14:textId="77777777" w:rsidR="001C1552" w:rsidRPr="003574D3" w:rsidRDefault="001C1552" w:rsidP="003574D3">
-[...8 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="5F36A261" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text30"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:bookmarkStart w:name="Text30" w:id="4"/>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...29 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C1552" w:rsidRPr="003574D3" w14:paraId="5DEBE29A" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidTr="7BCACD75" w14:paraId="15F0C88A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="332"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9695" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="266F4683" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="403152"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidTr="7BCACD75" w14:paraId="20A4743E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="357"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9695" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="403152" w:themeFill="accent4" w:themeFillShade="80"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="514A0B68" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECTION 2: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>APPLICATION DETAILS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidTr="7BCACD75" w14:paraId="3172516F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9696" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="7660" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2DB7AA" w14:textId="77777777" w:rsidR="001C1552" w:rsidRPr="003574D3" w:rsidRDefault="001C1552" w:rsidP="003574D3">
-[...25 lines deleted...]
-              <w:t>Please tick the relevant box. If your application for exemption is successful, or if further recommendations are suggested by the panel, these will be informed by your contract type.</w:t>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="424BD274" w14:textId="25EE7841">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="1F72C1AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>What type of exemption are you applying for?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="7BCACD75" w:rsidRDefault="001C1552" w14:paraId="749C7602" w14:textId="5C9F4F28">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="7BCACD75" w:rsidRDefault="001C1552" w14:paraId="6B93B02E" w14:textId="634508CD">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="1F72C1AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t>If you are applying for full exemption, please go to section 3. For partial exemption, please complete the box below.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9696" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="2035" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D6112E0" w14:textId="77777777" w:rsidR="001C1552" w:rsidRPr="003574D3" w:rsidRDefault="001C1552" w:rsidP="003574D3">
-[...11 lines deleted...]
-                <w:b/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="7BCACD75" w:rsidRDefault="001C1552" w14:paraId="10143B9B" w14:textId="3D2AB223">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="003574D3">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="003574D3">
-[...8 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00EC0046">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="00EC0046">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="003574D3">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="003574D3">
-[...39 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="7E5BEA5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="003574D3">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="3F092DB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="003574D3">
-[...56 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="7BCACD75" w:rsidRDefault="001C1552" w14:paraId="1BDABC30" w14:textId="71334518">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...26 lines deleted...]
-      <w:tr w:rsidR="001C1552" w:rsidRPr="003574D3" w14:paraId="15F0C88A" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="00F864B1" w:rsidTr="7BCACD75" w14:paraId="2F0485EA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9695" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00F864B1" w:rsidP="75B8D672" w:rsidRDefault="00F864B1" w14:paraId="666E42C6" w14:textId="3DEDCBA0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="66AD260B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>If you are applying for partial exemption</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="66AD260B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please use the box below to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="66AD260B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>state</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="66AD260B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> which parts of the Programme you would like exemption from. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="003574D3" w:rsidR="00F864B1" w:rsidTr="7BCACD75" w14:paraId="79CC2ED9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9695" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00F864B1" w:rsidP="003574D3" w:rsidRDefault="00F864B1" w14:paraId="5B922FA2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00F864B1" w:rsidP="003574D3" w:rsidRDefault="00F864B1" w14:paraId="123A3A96" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00F864B1" w:rsidP="003574D3" w:rsidRDefault="00F864B1" w14:paraId="5EE65313" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00F864B1" w:rsidP="003574D3" w:rsidRDefault="00F864B1" w14:paraId="450DDDCA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00F864B1" w:rsidP="003574D3" w:rsidRDefault="00F864B1" w14:paraId="400258B6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00F864B1" w:rsidP="003574D3" w:rsidRDefault="00F864B1" w14:paraId="35121F26" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00F864B1" w:rsidP="003574D3" w:rsidRDefault="00F864B1" w14:paraId="1341D743" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00F864B1" w:rsidP="003574D3" w:rsidRDefault="00F864B1" w14:paraId="5FEBF2BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidTr="7BCACD75" w14:paraId="6C9325E9" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9696" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="9695" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="266F4683" w14:textId="0031D5AB" w:rsidR="001C1552" w:rsidRPr="003574D3" w:rsidRDefault="001C1552" w:rsidP="003574D3">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="001C1552" w:rsidP="003574D3" w:rsidRDefault="001C1552" w14:paraId="292E3425" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="403152"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C1552" w:rsidRPr="003574D3" w14:paraId="20A4743E" w14:textId="77777777" w:rsidTr="3F0902DF">
-[...504 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="003574D3" w:rsidR="00492211" w:rsidTr="7BCACD75" w14:paraId="1578022A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9696" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="9695" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="403152" w:themeFill="accent4" w:themeFillShade="80"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64225DDE" w14:textId="77777777" w:rsidR="00492211" w:rsidRPr="003574D3" w:rsidRDefault="00492211" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00492211" w:rsidP="003574D3" w:rsidRDefault="00492211" w14:paraId="64225DDE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>SECTION 3:</w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
               <w:t>DECLARATION</w:t>
             </w:r>
             <w:r w:rsidR="00163161">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> AND SUPPORTING EVIDENCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00492211" w:rsidRPr="003574D3" w14:paraId="396A6A71" w14:textId="77777777" w:rsidTr="3F0902DF">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="003574D3" w:rsidR="00492211" w:rsidTr="7BCACD75" w14:paraId="396A6A71" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="772"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9696" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="9695" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37F7CA0B" w14:textId="77777777" w:rsidR="00492211" w:rsidRPr="003574D3" w:rsidRDefault="00492211" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00492211" w:rsidP="003574D3" w:rsidRDefault="00492211" w14:paraId="37F7CA0B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Please provide</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="380ED818" w14:textId="77777777" w:rsidR="00492211" w:rsidRPr="003574D3" w:rsidRDefault="00492211" w:rsidP="003574D3">
+          <w:p w:rsidRPr="003574D3" w:rsidR="00492211" w:rsidP="003574D3" w:rsidRDefault="00492211" w14:paraId="380ED818" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Exact details of your application for exemption: details of relevant prior experience and/or learning;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C84F13A" w14:textId="77777777" w:rsidR="00492211" w:rsidRPr="003574D3" w:rsidRDefault="00492211" w:rsidP="003574D3">
+          <w:p w:rsidRPr="003574D3" w:rsidR="00492211" w:rsidP="003574D3" w:rsidRDefault="00492211" w14:paraId="2C84F13A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Justification for your application;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0327161D" w14:textId="77777777" w:rsidR="00773DDC" w:rsidRDefault="00492211" w:rsidP="00773DDC">
+          <w:p w:rsidR="00773DDC" w:rsidP="00773DDC" w:rsidRDefault="00492211" w14:paraId="0327161D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Supporting evidence </w:t>
             </w:r>
             <w:r w:rsidR="00773DDC">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>i.e</w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">. copies of certificates, </w:t>
             </w:r>
             <w:r w:rsidR="00773DDC">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>prior teaching qualification</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D881A6C" w14:textId="113DABF2" w:rsidR="00492211" w:rsidRPr="00773DDC" w:rsidRDefault="00492211" w:rsidP="00773DDC">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00773DDC" w:rsidR="00492211" w:rsidP="00773DDC" w:rsidRDefault="00492211" w14:paraId="0D881A6C" w14:textId="113DABF2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00773DDC">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Supporting documents </w:t>
             </w:r>
             <w:r w:rsidR="009A7CE6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>should</w:t>
             </w:r>
             <w:r w:rsidRPr="00773DDC">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> be sent as attachments along with the completed application form </w:t>
             </w:r>
             <w:r w:rsidR="009A7CE6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">by email </w:t>
             </w:r>
             <w:r w:rsidRPr="00773DDC">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="009A7CE6">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>o:</w:t>
             </w:r>
             <w:r w:rsidRPr="00773DDC">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId10">
               <w:r w:rsidRPr="00773DDC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>acadresdev@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00492211" w:rsidRPr="003574D3" w14:paraId="14C0561D" w14:textId="77777777" w:rsidTr="3F0902DF">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="003574D3" w:rsidR="00492211" w:rsidTr="7BCACD75" w14:paraId="14C0561D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1035"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9696" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="9695" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="42824D4A" w14:textId="77777777" w:rsidR="00492211" w:rsidRPr="003574D3" w:rsidRDefault="00492211" w:rsidP="003574D3">
-[...18 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00492211" w:rsidP="003574D3" w:rsidRDefault="00492211" w14:paraId="42824D4A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00492211" w:rsidP="003574D3" w:rsidRDefault="00492211" w14:paraId="1BDBDA5D" w14:textId="10E40EEF">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...39 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B701AA5" w14:textId="77777777" w:rsidR="00492211" w:rsidRDefault="00492211" w:rsidP="003574D3">
-[...35 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidR="00492211" w:rsidP="003574D3" w:rsidRDefault="00492211" w14:paraId="5B701AA5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F75FBE" w:rsidP="003574D3" w:rsidRDefault="00F75FBE" w14:paraId="76BB1716" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F75FBE" w:rsidP="003574D3" w:rsidRDefault="00F75FBE" w14:paraId="02719D75" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00F75FBE" w:rsidP="003574D3" w:rsidRDefault="00F75FBE" w14:paraId="5BB24BB9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00492211" w:rsidP="003574D3" w:rsidRDefault="00492211" w14:paraId="620FD737" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F75FBE" w:rsidRPr="003574D3" w14:paraId="6E7C5042" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="00F75FBE" w:rsidTr="7BCACD75" w14:paraId="6E7C5042" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="662"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9696" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="9695" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31B4570D" w14:textId="77777777" w:rsidR="00F75FBE" w:rsidRPr="003574D3" w:rsidRDefault="00F75FBE" w:rsidP="003574D3">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00F75FBE" w:rsidP="003574D3" w:rsidRDefault="00F75FBE" w14:paraId="31B4570D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F75FBE">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Please give a list below of any additional support documents that have been provided along with this form.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F75FBE" w:rsidRPr="003574D3" w14:paraId="0ADC8905" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="00F75FBE" w:rsidTr="7BCACD75" w14:paraId="0ADC8905" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="662"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9696" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="9695" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68F16CB3" w14:textId="77777777" w:rsidR="00F75FBE" w:rsidRDefault="00F75FBE" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidR="00F75FBE" w:rsidP="003574D3" w:rsidRDefault="00F75FBE" w14:paraId="68F16CB3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...39 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="321FD935" w14:textId="05FA2887" w:rsidR="009A7CE6" w:rsidRPr="003574D3" w:rsidRDefault="009A7CE6" w:rsidP="003574D3">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="009A7CE6" w:rsidP="003574D3" w:rsidRDefault="009A7CE6" w14:paraId="321FD935" w14:textId="05FA2887">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00492211" w:rsidRPr="003574D3" w14:paraId="7C709164" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="00492211" w:rsidTr="7BCACD75" w14:paraId="7C709164" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="662"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9696" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="9695" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49813239" w14:textId="77777777" w:rsidR="00492211" w:rsidRPr="003574D3" w:rsidRDefault="00492211" w:rsidP="003574D3">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00492211" w:rsidP="003574D3" w:rsidRDefault="00492211" w14:paraId="49813239" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>I confirm that the information I have given is correct to the best of my knowledge.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00492211" w:rsidRPr="003574D3" w14:paraId="6894AB0E" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="00492211" w:rsidTr="7BCACD75" w14:paraId="6894AB0E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="481"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2435" w:type="dxa"/>
+            <w:tcW w:w="2434" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05869D9F" w14:textId="77777777" w:rsidR="00492211" w:rsidRPr="003574D3" w:rsidRDefault="00B527D9" w:rsidP="00B527D9">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00492211" w:rsidP="00B527D9" w:rsidRDefault="00B527D9" w14:paraId="05869D9F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4611" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18598CA5" w14:textId="77777777" w:rsidR="00492211" w:rsidRPr="003574D3" w:rsidRDefault="00492211" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00492211" w:rsidP="003574D3" w:rsidRDefault="00492211" w14:paraId="18598CA5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text67"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:bookmarkStart w:name="Text67" w:id="5"/>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...39 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E754C0A" w14:textId="107D8B64" w:rsidR="00492211" w:rsidRPr="003574D3" w:rsidRDefault="00E92FAE" w:rsidP="003574D3">
+          <w:p w:rsidRPr="003574D3" w:rsidR="00492211" w:rsidP="003574D3" w:rsidRDefault="00E92FAE" w14:paraId="3E754C0A" w14:textId="107D8B64">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="00AE4994">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="6" w:name="Text70"/>
+        <w:bookmarkStart w:name="Text70" w:id="6"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1614" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34F2FB04" w14:textId="77777777" w:rsidR="00492211" w:rsidRPr="003574D3" w:rsidRDefault="00492211" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00492211" w:rsidP="003574D3" w:rsidRDefault="00492211" w14:paraId="34F2FB04" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="8"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...39 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A7339CA" w14:textId="77777777" w:rsidR="00892425" w:rsidRPr="003574D3" w:rsidRDefault="00892425" w:rsidP="003574D3">
+    <w:p w:rsidRPr="003574D3" w:rsidR="00892425" w:rsidP="003574D3" w:rsidRDefault="00892425" w14:paraId="2A7339CA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2448"/>
         <w:gridCol w:w="1062"/>
         <w:gridCol w:w="3730"/>
         <w:gridCol w:w="1137"/>
         <w:gridCol w:w="945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A63C4" w:rsidRPr="003574D3" w14:paraId="4990A6CA" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="007A63C4" w:rsidTr="7BCACD75" w14:paraId="4990A6CA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="403152" w:themeFill="accent4" w:themeFillShade="80"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="217CBDF8" w14:textId="77777777" w:rsidR="007A63C4" w:rsidRPr="003574D3" w:rsidRDefault="007A63C4" w:rsidP="00AF4CC5">
-[...14 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="007A63C4" w:rsidP="00AF4CC5" w:rsidRDefault="007A63C4" w14:paraId="217CBDF8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>SECTION 4:</w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00AF4CC5">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DIVISIONAL LEAD/LINE MANAGER</w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> DECLARATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A63C4" w:rsidRPr="003574D3" w14:paraId="7BA6A3A3" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="007A63C4" w:rsidTr="7BCACD75" w14:paraId="7BA6A3A3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D5B691A" w14:textId="77777777" w:rsidR="007A63C4" w:rsidRDefault="007A63C4" w:rsidP="000318DF">
-[...20 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="007A63C4" w:rsidP="7BCACD75" w:rsidRDefault="007A63C4" w14:paraId="4D5B691A" w14:textId="6697A588">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="04322A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>A statement must be provided below by the Divisional Lead</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="51711DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="04322A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">line </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="1D643EE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>manager,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="04322A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or a supporting letter/email must be provided/attached</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="11F71D87">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46DBDC7E" w14:textId="254341B0" w:rsidR="00AF4CC5" w:rsidRPr="00AF4CC5" w:rsidRDefault="33E7C680" w:rsidP="3F0902DF">
-[...12 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00AF4CC5" w:rsidR="00AF4CC5" w:rsidP="3F0902DF" w:rsidRDefault="00AF4CC5" w14:paraId="46DBDC7E" w14:textId="254341B0">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="33E7C680">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
               <w:t>The Divisional Lead/Line Manager declaration should include a statement of support for the A</w:t>
             </w:r>
-            <w:r w:rsidR="0ABA379B" w:rsidRPr="3F0902DF">
-[...3 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="0ABA379B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="3F0902DF">
-[...11 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="33E7C680">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P exemption application (including justification) and whether the support applies to full or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="33E7C680">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t>partial exemption from the A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="13818E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="3F0902DF">
-[...3 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="33E7C680">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
               <w:t>P. If the application is for partial exemption, please include a statement detailing section of the A</w:t>
             </w:r>
-            <w:r w:rsidR="26D0205B" w:rsidRPr="3F0902DF">
-[...3 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="26D0205B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="3F0902DF">
-[...3 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="33E7C680">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P you are supporting exemption from. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A63C4" w:rsidRPr="003574D3" w14:paraId="07B4D309" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="007A63C4" w:rsidTr="7BCACD75" w14:paraId="07B4D309" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1658"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="42E0AA90" w14:textId="77777777" w:rsidR="007A63C4" w:rsidRPr="003574D3" w:rsidRDefault="007A63C4" w:rsidP="003574D3">
-[...16 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="007A63C4" w:rsidP="003574D3" w:rsidRDefault="007A63C4" w14:paraId="42E0AA90" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="007A63C4" w:rsidP="003574D3" w:rsidRDefault="007A63C4" w14:paraId="3FFC2403" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text97"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text97"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:bookmarkStart w:name="Text97" w:id="7"/>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...34 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
-          <w:p w14:paraId="46FE6ECA" w14:textId="77777777" w:rsidR="007A63C4" w:rsidRPr="003574D3" w:rsidRDefault="007A63C4" w:rsidP="003574D3">
-[...35 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="007A63C4" w:rsidP="003574D3" w:rsidRDefault="007A63C4" w14:paraId="46FE6ECA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00802026" w:rsidP="003574D3" w:rsidRDefault="00802026" w14:paraId="29ED2436" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F75FBE" w:rsidP="003574D3" w:rsidRDefault="00F75FBE" w14:paraId="0992E384" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00802026" w:rsidP="003574D3" w:rsidRDefault="00802026" w14:paraId="632F05C2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00802026" w:rsidP="003574D3" w:rsidRDefault="00802026" w14:paraId="1DFCD645" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A63C4" w:rsidRPr="003574D3" w14:paraId="1506CBE9" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="007A63C4" w:rsidTr="7BCACD75" w14:paraId="1506CBE9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="481"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F10BC10" w14:textId="6F1D0BA9" w:rsidR="007A63C4" w:rsidRDefault="007A63C4" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidR="007A63C4" w:rsidP="003574D3" w:rsidRDefault="007A63C4" w14:paraId="3F10BC10" w14:textId="6F1D0BA9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidR="00AE4994">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="000B89B5" w14:textId="77777777" w:rsidR="00A40948" w:rsidRPr="003574D3" w:rsidRDefault="00A40948" w:rsidP="003574D3">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00A40948" w:rsidP="003574D3" w:rsidRDefault="00A40948" w14:paraId="000B89B5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4792" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55AE9AB4" w14:textId="77777777" w:rsidR="007A63C4" w:rsidRPr="003574D3" w:rsidRDefault="007A63C4" w:rsidP="003574D3">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="007A63C4" w:rsidP="003574D3" w:rsidRDefault="007A63C4" w14:paraId="55AE9AB4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2671BCD7" w14:textId="6E353F97" w:rsidR="007A63C4" w:rsidRPr="003574D3" w:rsidRDefault="007A63C4" w:rsidP="003574D3">
+          <w:p w:rsidRPr="003574D3" w:rsidR="007A63C4" w:rsidP="003574D3" w:rsidRDefault="007A63C4" w14:paraId="2671BCD7" w14:textId="6E353F97">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:iCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="00AE4994">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:iCs/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74665639" w14:textId="77777777" w:rsidR="007A63C4" w:rsidRPr="003574D3" w:rsidRDefault="007A63C4" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="007A63C4" w:rsidP="003574D3" w:rsidRDefault="007A63C4" w14:paraId="74665639" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="8"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...39 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003574D3" w:rsidRPr="003574D3" w14:paraId="0856BC51" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidTr="7BCACD75" w14:paraId="0856BC51" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40C95F38" w14:textId="77777777" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="003574D3">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="40C95F38" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802026" w:rsidRPr="003574D3" w14:paraId="7BC20AE1" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="00802026" w:rsidTr="7BCACD75" w14:paraId="7BC20AE1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="403152" w:themeFill="accent4" w:themeFillShade="80"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02832228" w14:textId="77777777" w:rsidR="00802026" w:rsidRPr="003574D3" w:rsidRDefault="00802026" w:rsidP="003574D3">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00802026" w:rsidP="7BCACD75" w:rsidRDefault="00802026" w14:paraId="02832228" w14:textId="13D49873">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003574D3">
-[...14 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="57963507">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SECTION </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="57963507">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+              </w:rPr>
+              <w:t>5:</w:t>
+            </w:r>
+            <w:r>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003574D3">
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:tab/>
-              <w:t>TO BE COMPLETED ON BEHALF OF THE NAP EXEMPTIONS PANEL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="57963507">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TO BE COMPLETED ON BEHALF OF THE </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="005C8412">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+              </w:rPr>
+              <w:t>AD</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="57963507">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1" w:themeTint="FF" w:themeShade="FF"/>
+              </w:rPr>
+              <w:t>P EXEMPTIONS PANEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802026" w:rsidRPr="003574D3" w14:paraId="4D6B5716" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="00802026" w:rsidTr="7BCACD75" w14:paraId="4D6B5716" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E285C57" w14:textId="5147B906" w:rsidR="00802026" w:rsidRPr="003574D3" w:rsidRDefault="3142BF3F" w:rsidP="3F0902DF">
-[...14 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00802026" w:rsidP="3F0902DF" w:rsidRDefault="00802026" w14:paraId="5E285C57" w14:textId="5147B906">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="3142BF3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
               <w:t>As Chair of the A</w:t>
             </w:r>
-            <w:r w:rsidR="67C83D62" w:rsidRPr="3F0902DF">
-[...5 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="67C83D62">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="3F0902DF">
-[...7 lines deleted...]
-              <w:t>P Exemptions Panel I have considered this application and the decision is to:</w:t>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="3142BF3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P Exemptions </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="3142BF3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t>Panel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="3142BF3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I have considered this </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="3142BF3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t>application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="3142BF3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the decision is to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802026" w:rsidRPr="003574D3" w14:paraId="48D9483B" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="00802026" w:rsidTr="7BCACD75" w14:paraId="48D9483B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29F8CCE5" w14:textId="77777777" w:rsidR="00802026" w:rsidRPr="003574D3" w:rsidRDefault="00802026" w:rsidP="003574D3">
-[...31 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00802026" w:rsidP="7BCACD75" w:rsidRDefault="00802026" w14:paraId="679EB4EA" w14:textId="0D24FA1C">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:bookmarkStart w:name="Check36" w:id="8"/>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="003574D3">
-[...10 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="003574D3">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
-            <w:r w:rsidRPr="003574D3">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="57963507">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> APPROVE  </w:t>
             </w:r>
-            <w:r w:rsidRPr="003574D3">
-[...61 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="003574D3">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="002BC66E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkStart w:name="Check37" w:id="9"/>
             <w:bookmarkEnd w:id="9"/>
-            <w:r w:rsidRPr="003574D3">
-[...61 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="63A08833">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="57963507">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="6A8C7F53">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="57963507">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REJECT  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="003574D3">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="5243AB02">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="003574D3">
-[...11 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="69FD08A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="14D3F307">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="57963507">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FURTHER </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="40C1E6B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>RECOMMENDATION</w:t>
             </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="65596EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="65596EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00802026" w:rsidP="7BCACD75" w:rsidRDefault="00802026" w14:paraId="29F8CCE5" w14:textId="72782788">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802026" w:rsidRPr="003574D3" w14:paraId="7D3CD867" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="00802026" w:rsidTr="7BCACD75" w14:paraId="7D3CD867" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52B4CD82" w14:textId="77777777" w:rsidR="00802026" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="003574D3">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00802026" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="52B4CD82" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">If further recommendation made, please state the recommendation below and reason(s) for the further recommendation. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802026" w:rsidRPr="003574D3" w14:paraId="4B357A7F" w14:textId="77777777" w:rsidTr="004D43E8">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="00802026" w:rsidTr="7BCACD75" w14:paraId="4B357A7F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1453"/>
+          <w:trHeight w:val="1083"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2246E201" w14:textId="77777777" w:rsidR="00802026" w:rsidRPr="003574D3" w:rsidRDefault="00802026" w:rsidP="003574D3">
-[...18 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00802026" w:rsidP="003574D3" w:rsidRDefault="00802026" w14:paraId="2246E201" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00802026" w:rsidP="003574D3" w:rsidRDefault="00802026" w14:paraId="1458FA23" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text97"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...29 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3480C5EA" w14:textId="77777777" w:rsidR="00802026" w:rsidRPr="003574D3" w:rsidRDefault="00802026" w:rsidP="003574D3">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00802026" w:rsidP="003574D3" w:rsidRDefault="00802026" w14:paraId="3480C5EA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003574D3" w:rsidRPr="003574D3" w14:paraId="42358D39" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidTr="7BCACD75" w14:paraId="42358D39" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1083"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA947D5" w14:textId="5CD9F7D9" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="3F0902DF">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="3F0902DF" w:rsidRDefault="003574D3" w14:paraId="5DA947D5" w14:textId="5CD9F7D9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="003574D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>A statement must be provided below by the Chair of the A</w:t>
             </w:r>
-            <w:r w:rsidR="6E299C2D" w:rsidRPr="3F0902DF">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="6E299C2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="3F0902DF">
-[...5 lines deleted...]
-              <w:t>P Exemptions Panel. If the application is approved please include a statement of support. If the application is rejected by the panel, please provide reason(s).</w:t>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="003574D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P Exemptions Panel. If the application is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="003574D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>approved</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="003574D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please include a statement of support. If the application is rejected by the panel, please provide reason(s).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003574D3" w:rsidRPr="003574D3" w14:paraId="63AFDFBF" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidTr="7BCACD75" w14:paraId="63AFDFBF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="481"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B778B31" w14:textId="77777777" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="003574D3">
-[...16 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="1B778B31" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="54239537" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text97"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...29 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74204495" w14:textId="77777777" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="003574D3">
-[...39 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="74204495" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="14F3EDA9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="6CF124AA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="7A187767" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="17A9AF1E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00802026" w:rsidRPr="003574D3" w14:paraId="030FD532" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="00802026" w:rsidTr="7BCACD75" w14:paraId="030FD532" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="481"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D279806" w14:textId="22BD99AC" w:rsidR="003574D3" w:rsidRDefault="003574D3" w:rsidP="3F0902DF">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="003574D3" w:rsidP="3F0902DF" w:rsidRDefault="003574D3" w14:paraId="6D279806" w14:textId="22BD99AC">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="003574D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>Chair of A</w:t>
             </w:r>
-            <w:r w:rsidR="654D1932" w:rsidRPr="3F0902DF">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="654D1932">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="3F0902DF">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="003574D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>P Exemptions Panel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22FFFEC4" w14:textId="03F8E969" w:rsidR="00163161" w:rsidRPr="00163161" w:rsidRDefault="00163161" w:rsidP="3F0902DF">
-[...8 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00163161" w:rsidR="00163161" w:rsidP="3F0902DF" w:rsidRDefault="00163161" w14:paraId="22FFFEC4" w14:textId="03F8E969">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="00163161">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
               </w:rPr>
               <w:t>(Faculty A</w:t>
             </w:r>
-            <w:r w:rsidR="091300DE" w:rsidRPr="3F0902DF">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="091300DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="3F0902DF">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="00163161">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
               </w:rPr>
               <w:t>P Academic Lead)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3730" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51DD5DEC" w14:textId="77777777" w:rsidR="00802026" w:rsidRPr="003574D3" w:rsidRDefault="00802026" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00802026" w:rsidP="003574D3" w:rsidRDefault="00802026" w14:paraId="51DD5DEC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text96"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...39 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="346913D5" w14:textId="77777777" w:rsidR="00802026" w:rsidRPr="003574D3" w:rsidRDefault="00802026" w:rsidP="003574D3">
+          <w:p w:rsidRPr="003574D3" w:rsidR="00802026" w:rsidP="003574D3" w:rsidRDefault="00802026" w14:paraId="346913D5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>DATE</w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3" w:rsidDel="00591B2A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E2A97D6" w14:textId="77777777" w:rsidR="00802026" w:rsidRPr="003574D3" w:rsidRDefault="00802026" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="00802026" w:rsidP="003574D3" w:rsidRDefault="00802026" w14:paraId="3E2A97D6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text96"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...39 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11729A96" w14:textId="77777777" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="003574D3">
+    <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="11729A96" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3510"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2454"/>
         <w:gridCol w:w="1137"/>
         <w:gridCol w:w="945"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003574D3" w:rsidRPr="003574D3" w14:paraId="6490B30D" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidTr="3F0902DF" w14:paraId="6490B30D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="403152" w:themeFill="accent4" w:themeFillShade="80"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74A1218A" w14:textId="77777777" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="006340F1">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="006340F1" w:rsidRDefault="003574D3" w14:paraId="74A1218A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="006340F1">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t>OFFICE</w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> USE ONLY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003574D3" w:rsidRPr="003574D3" w14:paraId="16CD6F66" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidTr="3F0902DF" w14:paraId="16CD6F66" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E31E6BF" w14:textId="77777777" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="3F0902DF">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="3F0902DF" w:rsidRDefault="003574D3" w14:paraId="1E31E6BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="003574D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SENT TO EXEMPTIONS PANEL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="003574D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="3F0902DF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...25 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="3F0902DF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
+            <w:r w:rsidR="00EC0046">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="00EC0046">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
             <w:r w:rsidRPr="3F0902DF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...16 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B6DEBE0" w14:textId="77777777" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="003574D3">
-[...23 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="7B6DEBE0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="42FEDCF2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="466F1165" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DATE:</w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text99"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DFB3598" w14:textId="77777777" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="003574D3">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="2DFB3598" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>BY:</w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text100"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1943E342" w14:textId="77777777" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="003574D3">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="1943E342" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> APPLICANT NOTIFIED OF DECISION </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check36"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="003574D3">
-[...8 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:r w:rsidR="00EC0046">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00EC0046">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C72290D" w14:textId="77777777" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="003574D3">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="5C72290D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="229DBBE7" w14:textId="77777777" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="003574D3">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="229DBBE7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="183E6124" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DATE:</w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text99"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text99"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:bookmarkStart w:name="Text99" w:id="10"/>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C215BD9" w14:textId="77777777" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="003574D3">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="2C215BD9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>BY:</w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text100"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Text100"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:bookmarkStart w:name="Text100" w:id="11"/>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003574D3" w:rsidRPr="003574D3" w14:paraId="415719F3" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidTr="3F0902DF" w14:paraId="415719F3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1788"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62374E2E" w14:textId="6467092D" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="3F0902DF">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="3F0902DF" w:rsidRDefault="003574D3" w14:paraId="62374E2E" w14:textId="6467092D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="003574D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="67040A5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="003574D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P DATABASE UPDATED  </w:t>
+            </w:r>
             <w:r w:rsidRPr="3F0902DF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...25 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="3F0902DF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
+            <w:r w:rsidR="00EC0046">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="00EC0046">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
             <w:r w:rsidRPr="3F0902DF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...16 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EBF2867" w14:textId="77777777" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="003574D3">
-[...13 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="7EBF2867" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="067DF4A1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DATE:</w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text98"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text98"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:bookmarkStart w:name="Text98" w:id="12"/>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="291E65AF" w14:textId="77777777" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="003574D3">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="291E65AF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>BY:</w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text100"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E2FAFF6" w14:textId="77777777" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="003574D3">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="0E2FAFF6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="567E2B7C" w14:textId="77777777" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="003574D3">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="567E2B7C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003574D3" w:rsidRPr="003574D3" w14:paraId="64C09818" w14:textId="77777777" w:rsidTr="3F0902DF">
+      <w:tr w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidTr="3F0902DF" w14:paraId="64C09818" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="481"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="458B5A51" w14:textId="5848B619" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="3F0902DF">
-[...12 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="3F0902DF" w:rsidRDefault="003574D3" w14:paraId="458B5A51" w14:textId="5848B619">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="003574D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>FBMH A</w:t>
             </w:r>
-            <w:r w:rsidR="00BFCD51" w:rsidRPr="3F0902DF">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="00BFCD51">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="3F0902DF">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="3F0902DF" w:rsidR="003574D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>P Administrator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E14A381" w14:textId="77777777" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="0E14A381" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text96"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...39 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48D149AE" w14:textId="77777777" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="003574D3">
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="48D149AE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>DATE</w:t>
             </w:r>
             <w:r w:rsidRPr="003574D3" w:rsidDel="00591B2A">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20046C6F" w14:textId="77777777" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="003574D3">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="20046C6F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text96"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003574D3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...39 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003574D3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B97AC48" w14:textId="77777777" w:rsidR="003574D3" w:rsidRPr="003574D3" w:rsidRDefault="003574D3" w:rsidP="003574D3">
+    <w:p w:rsidRPr="003574D3" w:rsidR="003574D3" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="4B97AC48" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14B91EA6" w14:textId="27CD64CA" w:rsidR="00492211" w:rsidRDefault="003574D3" w:rsidP="003574D3">
+    <w:p w:rsidR="00492211" w:rsidP="003574D3" w:rsidRDefault="003574D3" w14:paraId="14B91EA6" w14:textId="4AAC5794">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003574D3">
+      <w:r w:rsidRPr="7BCACD75" w:rsidR="40C1E6B5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Once completed a copy of this signed form, together with the confirmation letter and any supporting documents, should be kept on file.</w:t>
+        <w:t>Once completed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BCACD75" w:rsidR="3D96625F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7BCACD75" w:rsidR="40C1E6B5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a copy of this signed form, together with the confirmation letter and any supporting documents, should be kept on file.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA0746D" w14:textId="5F9F2FB2" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="0DA0746D" w14:textId="5F9F2FB2">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78F59F0B" w14:textId="01E371F8" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="78F59F0B" w14:textId="01E371F8">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D97EC12" w14:textId="18483221" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="0D97EC12" w14:textId="18483221">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24B7E053" w14:textId="3D259CCE" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="24B7E053" w14:textId="3D259CCE">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66FD5DB4" w14:textId="2100BE8D" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="66FD5DB4" w14:textId="2100BE8D">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="349AD9E0" w14:textId="33A5381F" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="349AD9E0" w14:textId="33A5381F">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6466DD9E" w14:textId="5950E6DD" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="6466DD9E" w14:textId="5950E6DD">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FB59EC7" w14:textId="459900C0" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="0FB59EC7" w14:textId="459900C0">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19BE9208" w14:textId="3EF4ECF0" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="19BE9208" w14:textId="3EF4ECF0">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55327739" w14:textId="0C149CDA" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="55327739" w14:textId="0C149CDA">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DD21431" w14:textId="4F5D49BB" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="0DD21431" w14:textId="4F5D49BB">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48E27209" w14:textId="323D9AB6" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="48E27209" w14:textId="323D9AB6">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="006510FD" w14:textId="4049575B" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="006510FD" w14:textId="4049575B">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58A926A9" w14:textId="6C3CF922" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="58A926A9" w14:textId="6C3CF922">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A2E8216" w14:textId="65418631" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="7A2E8216" w14:textId="65418631">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DC5FDEA" w14:textId="4FAAB400" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="1DC5FDEA" w14:textId="4FAAB400">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62C85477" w14:textId="3A5D4BB9" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="62C85477" w14:textId="3A5D4BB9">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="282EC0AA" w14:textId="24A20609" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="282EC0AA" w14:textId="24A20609">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76CE5DA9" w14:textId="65EC06CA" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="76CE5DA9" w14:textId="65EC06CA">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ACD70E4" w14:textId="267097D2" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="2ACD70E4" w14:textId="267097D2">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="487D2795" w14:textId="0464663C" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="487D2795" w14:textId="0464663C">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AB2BCE1" w14:textId="5604B63D" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="1AB2BCE1" w14:textId="5604B63D">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DD02C56" w14:textId="0641A17C" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="0DD02C56" w14:textId="0641A17C">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EDCB50A" w14:textId="141A13CE" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="1EDCB50A" w14:textId="141A13CE">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47769124" w14:textId="2AAADA9C" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="47769124" w14:textId="2AAADA9C">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="779165EA" w14:textId="1FFFBAA5" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="779165EA" w14:textId="1FFFBAA5">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30A81081" w14:textId="3A8DE00F" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="30A81081" w14:textId="3A8DE00F">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FD965F4" w14:textId="02293EED" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="6FD965F4" w14:textId="02293EED">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="035FB230" w14:textId="094395BD" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="035FB230" w14:textId="094395BD">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AEF097D" w14:textId="6CBFE3B5" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="3F0902DF">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="3F0902DF" w:rsidRDefault="00EC0046" w14:paraId="4AEF097D" w14:textId="6CBFE3B5">
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CDB1118" w14:textId="6B2B98D0" w:rsidR="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="2CDB1118" w14:textId="6B2B98D0">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02924E44" w14:textId="77777777" w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidRDefault="00EC0046" w:rsidP="00EC0046">
+    <w:p w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidP="00EC0046" w:rsidRDefault="00EC0046" w14:paraId="02924E44" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00EC0046" w:rsidRPr="00EC0046" w:rsidSect="009A7CE6">
-[...6 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+    <w:sectPr w:rsidRPr="00EC0046" w:rsidR="00EC0046" w:rsidSect="009A7CE6">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="340" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D847281" w14:textId="77777777" w:rsidR="00153602" w:rsidRDefault="00153602" w:rsidP="001F44CD">
+    <w:p w:rsidR="001F44CD" w:rsidP="001F44CD" w:rsidRDefault="001F44CD" w14:paraId="675F23D6" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="041851EC" w14:textId="77777777" w:rsidR="00153602" w:rsidRDefault="00153602" w:rsidP="001F44CD">
+    <w:p w:rsidR="001F44CD" w:rsidP="001F44CD" w:rsidRDefault="001F44CD" w14:paraId="2BAE9F79" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E29F63C" w14:textId="77777777" w:rsidR="009A7CE6" w:rsidRDefault="009A7CE6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="009A7CE6" w:rsidRDefault="009A7CE6" w14:paraId="1E29F63C" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
       <w:id w:val="677235558"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...3 lines deleted...]
-          </w:rPr>
           <w:id w:val="860082579"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
         </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
-          <w:p w14:paraId="62302333" w14:textId="10B7DF26" w:rsidR="00002A91" w:rsidRDefault="00002A91" w:rsidP="00002A91">
+          <w:p w:rsidR="00002A91" w:rsidP="7BCACD75" w:rsidRDefault="00002A91" w14:paraId="62302333" w14:textId="45F6618F">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>FBMH A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P Exemption Application Form v.</w:t>
             </w:r>
-            <w:r w:rsidR="00EC0046">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.0.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BC34F97" w14:textId="6F9CA31B" w:rsidR="001F44CD" w:rsidRPr="001F44CD" w:rsidRDefault="009A7CE6" w:rsidP="00002A91">
+          <w:p w:rsidRPr="001F44CD" w:rsidR="001F44CD" w:rsidP="7BCACD75" w:rsidRDefault="009A7CE6" w14:paraId="6BC34F97" w14:textId="7B337BC3">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Updated</w:t>
             </w:r>
-            <w:r w:rsidR="00163161">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidR="00EC0046">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="7BCACD75" w:rsidR="7BCACD75">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>2</w:t>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="619A5663" w14:textId="77777777" w:rsidR="009A7CE6" w:rsidRDefault="009A7CE6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="009A7CE6" w:rsidRDefault="009A7CE6" w14:paraId="619A5663" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22933187" w14:textId="77777777" w:rsidR="00153602" w:rsidRDefault="00153602" w:rsidP="001F44CD">
+    <w:p w:rsidR="001F44CD" w:rsidP="001F44CD" w:rsidRDefault="001F44CD" w14:paraId="1CD98DA4" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B3A9731" w14:textId="77777777" w:rsidR="00153602" w:rsidRDefault="00153602" w:rsidP="001F44CD">
+    <w:p w:rsidR="001F44CD" w:rsidP="001F44CD" w:rsidRDefault="001F44CD" w14:paraId="76996FEE" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="40A46F01" w14:textId="77777777" w:rsidR="009A7CE6" w:rsidRDefault="009A7CE6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="009A7CE6" w:rsidRDefault="009A7CE6" w14:paraId="40A46F01" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="55741CB5" w14:textId="77777777" w:rsidR="009A7CE6" w:rsidRDefault="009A7CE6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="009A7CE6" w:rsidRDefault="009A7CE6" w14:paraId="55741CB5" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7BE69F68" w14:textId="77777777" w:rsidR="00565681" w:rsidRDefault="00565681" w:rsidP="009A7CE6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00565681" w:rsidP="009A7CE6" w:rsidRDefault="00565681" w14:paraId="7BE69F68" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-709"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BFE9E07" wp14:editId="157AD0DE">
           <wp:extent cx="1214324" cy="514355"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="TAB_col_white_background.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
@@ -7265,377 +7234,433 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1239082" cy="524842"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30C353AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0468665C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2060006997">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:zoom w:percent="100"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00892425"/>
     <w:rsid w:val="00002A91"/>
     <w:rsid w:val="000318DF"/>
     <w:rsid w:val="00102484"/>
-    <w:rsid w:val="00153602"/>
     <w:rsid w:val="00157413"/>
     <w:rsid w:val="00163161"/>
     <w:rsid w:val="00164807"/>
     <w:rsid w:val="001C1552"/>
     <w:rsid w:val="001F44CD"/>
-    <w:rsid w:val="002C32F2"/>
+    <w:rsid w:val="002BC66E"/>
     <w:rsid w:val="003574D3"/>
     <w:rsid w:val="00492211"/>
-    <w:rsid w:val="004D43E8"/>
     <w:rsid w:val="00565681"/>
+    <w:rsid w:val="005C8412"/>
     <w:rsid w:val="006206FD"/>
     <w:rsid w:val="006340F1"/>
     <w:rsid w:val="00704700"/>
     <w:rsid w:val="00737ACF"/>
     <w:rsid w:val="007416F1"/>
+    <w:rsid w:val="0076E66E"/>
     <w:rsid w:val="00773DDC"/>
     <w:rsid w:val="00795402"/>
     <w:rsid w:val="007A63C4"/>
     <w:rsid w:val="00802026"/>
     <w:rsid w:val="00892425"/>
     <w:rsid w:val="0089709D"/>
     <w:rsid w:val="009A7CE6"/>
     <w:rsid w:val="00A40948"/>
     <w:rsid w:val="00AB5513"/>
     <w:rsid w:val="00AC572B"/>
     <w:rsid w:val="00AE4994"/>
     <w:rsid w:val="00AF4CC5"/>
     <w:rsid w:val="00B527D9"/>
     <w:rsid w:val="00BFCD51"/>
     <w:rsid w:val="00C91236"/>
     <w:rsid w:val="00D94E04"/>
     <w:rsid w:val="00E92FAE"/>
     <w:rsid w:val="00EC0046"/>
     <w:rsid w:val="00F75FBE"/>
     <w:rsid w:val="00F864B1"/>
+    <w:rsid w:val="02687917"/>
+    <w:rsid w:val="04059545"/>
+    <w:rsid w:val="04322A5D"/>
     <w:rsid w:val="04AB722E"/>
     <w:rsid w:val="091300DE"/>
     <w:rsid w:val="0ABA379B"/>
     <w:rsid w:val="0BA12347"/>
     <w:rsid w:val="0BE95049"/>
     <w:rsid w:val="0CD96774"/>
+    <w:rsid w:val="0CEDDEF8"/>
+    <w:rsid w:val="0E771E5E"/>
+    <w:rsid w:val="11F71D87"/>
     <w:rsid w:val="13818E61"/>
+    <w:rsid w:val="14D3F307"/>
+    <w:rsid w:val="1B7966DE"/>
+    <w:rsid w:val="1BF5F66F"/>
+    <w:rsid w:val="1D643EE3"/>
+    <w:rsid w:val="1F72C1AE"/>
+    <w:rsid w:val="20DC9892"/>
     <w:rsid w:val="230C38D2"/>
+    <w:rsid w:val="23FBE6B6"/>
     <w:rsid w:val="26D0205B"/>
+    <w:rsid w:val="29205D62"/>
     <w:rsid w:val="2A05E32C"/>
     <w:rsid w:val="2D5C0974"/>
+    <w:rsid w:val="2F213E6F"/>
     <w:rsid w:val="2FB1F792"/>
     <w:rsid w:val="3043DECF"/>
     <w:rsid w:val="3142BF3F"/>
+    <w:rsid w:val="31897395"/>
     <w:rsid w:val="33E7C680"/>
+    <w:rsid w:val="3742C78C"/>
     <w:rsid w:val="38123338"/>
     <w:rsid w:val="392FF2B1"/>
+    <w:rsid w:val="3B69E0DF"/>
+    <w:rsid w:val="3D316AF4"/>
     <w:rsid w:val="3D644BC6"/>
+    <w:rsid w:val="3D96625F"/>
     <w:rsid w:val="3F0902DF"/>
+    <w:rsid w:val="3F092DB3"/>
+    <w:rsid w:val="40C1E6B5"/>
+    <w:rsid w:val="43074CA5"/>
     <w:rsid w:val="44F862E2"/>
     <w:rsid w:val="4509D344"/>
+    <w:rsid w:val="467841E0"/>
+    <w:rsid w:val="49161942"/>
+    <w:rsid w:val="4AD5AD66"/>
+    <w:rsid w:val="4B79B48B"/>
     <w:rsid w:val="4C8518AE"/>
+    <w:rsid w:val="51711DA5"/>
+    <w:rsid w:val="5243AB02"/>
+    <w:rsid w:val="55B6E762"/>
+    <w:rsid w:val="57963507"/>
+    <w:rsid w:val="5BB27019"/>
     <w:rsid w:val="5CD49C79"/>
+    <w:rsid w:val="5D160C22"/>
+    <w:rsid w:val="5DBECD32"/>
+    <w:rsid w:val="5E93CD93"/>
+    <w:rsid w:val="626013AB"/>
+    <w:rsid w:val="63A08833"/>
     <w:rsid w:val="642612D9"/>
+    <w:rsid w:val="64F45C0F"/>
     <w:rsid w:val="654D1932"/>
+    <w:rsid w:val="65596EA3"/>
+    <w:rsid w:val="66AD260B"/>
     <w:rsid w:val="67040A5B"/>
     <w:rsid w:val="67C83D62"/>
+    <w:rsid w:val="69FD08A2"/>
+    <w:rsid w:val="6A8C7F53"/>
+    <w:rsid w:val="6C3A6320"/>
+    <w:rsid w:val="6E044F32"/>
     <w:rsid w:val="6E299C2D"/>
+    <w:rsid w:val="6E3C8025"/>
+    <w:rsid w:val="6E3F37CA"/>
+    <w:rsid w:val="743EC856"/>
+    <w:rsid w:val="75B8D672"/>
+    <w:rsid w:val="76C6ED13"/>
+    <w:rsid w:val="77D3E281"/>
     <w:rsid w:val="7898A2B3"/>
+    <w:rsid w:val="7A29F46D"/>
+    <w:rsid w:val="7BCACD75"/>
+    <w:rsid w:val="7C917631"/>
+    <w:rsid w:val="7E5BEA5B"/>
+    <w:rsid w:val="7FC7ED13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="34C88085"/>
   <w15:docId w15:val="{AA2B72F9-E185-49B9-91AE-C36F8360016A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7791,52 +7816,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -7903,228 +7928,227 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001C1552"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00892425"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00892425"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00492211"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F44CD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001F44CD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F44CD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001F44CD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F44CD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001F44CD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE4994"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acadresdev@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acadresdev@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acadresdev@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UoM-FSE-ADP/SitePages/Exemptions.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acadresdev@manchester.ac.uk" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acadresdev@manchester.ac.uk" TargetMode="External" Id="Re60d1eafeca04966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acadresdev@manchester.ac.uk" TargetMode="External" Id="Rab50f4d78a3a4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UoM-FBMH-ADP/SitePages/Exemptions.aspx" TargetMode="External" Id="R63a877b1aa8b4745" /></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8385,61 +8409,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b976134f-9d78-4dbf-b132-18e76711157a" xmlns:ns3="9f82b4a4-79e2-4023-8e0e-141192a79318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f0f81cc4c0a853dd2e13a0f444e4511e" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010065848BE6E29C2C4C9DE2CC31CFCA438B" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1edbf964b04a0d2308572231893cbc28">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b976134f-9d78-4dbf-b132-18e76711157a" xmlns:ns3="9f82b4a4-79e2-4023-8e0e-141192a79318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="52caf4f1c064505578f694fe2015fdcb" ns2:_="" ns3:_="">
     <xsd:import namespace="b976134f-9d78-4dbf-b132-18e76711157a"/>
     <xsd:import namespace="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -8654,115 +8669,91 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b976134f-9d78-4dbf-b132-18e76711157a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="9f82b4a4-79e2-4023-8e0e-141192a79318" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AEA8316-E2CD-4BAC-9365-6135C15BB200}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65AF5106-F3F8-402C-BFFB-EB8A1E36996C}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE12CEE3-13CE-4244-9AB9-934EF9542621}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AEA8316-E2CD-4BAC-9365-6135C15BB200}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EF460E6-E57A-4FA1-B2C3-A4EF3432E7FE}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EF460E6-E57A-4FA1-B2C3-A4EF3432E7FE}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>University of Manchester</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Holly Dewsnip</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010065848BE6E29C2C4C9DE2CC31CFCA438B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>