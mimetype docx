--- v0 (2026-01-11)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="714A6887" w14:textId="77777777" w:rsidR="00B57211" w:rsidRPr="00EC3012" w:rsidRDefault="0044658E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B2A4E31" wp14:editId="31068FA9">
             <wp:simplePos x="0" y="0"/>
@@ -303,62 +303,52 @@
     </w:p>
     <w:p w14:paraId="7FF37565" w14:textId="77777777" w:rsidR="000E5DA3" w:rsidRPr="00DA13E6" w:rsidRDefault="000E5DA3" w:rsidP="000E5DA3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39EBA23F" w14:textId="77777777" w:rsidR="000E5DA3" w:rsidRPr="00DA13E6" w:rsidRDefault="000E5DA3" w:rsidP="000E5DA3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA13E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The policy and procedures to outline Changes to Degrees can be found within the University’s Code of Practice for Postgraduate </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">The policy and procedures to outline Changes to Degrees can be found within the University’s Code of Practice for Postgraduate Researchers  </w:t>
+      </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00DA13E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.staffnet.manchester.ac.uk/rbe/rdrd/code/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DA13E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FBC1CC9" w14:textId="77777777" w:rsidR="000E5DA3" w:rsidRPr="00DA13E6" w:rsidRDefault="000E5DA3" w:rsidP="000E5DA3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -744,69 +734,58 @@
             </w:r>
             <w:r w:rsidRPr="002D57F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="003071A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                 </w:t>
             </w:r>
             <w:r w:rsidRPr="002D57F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D57F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="C0C0C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>dd</w:t>
-[...9 lines deleted...]
-              <w:t>/mm/</w:t>
+              <w:t>dd/mm/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D57F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="C0C0C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>yy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008237F6" w:rsidRPr="002D57F1" w14:paraId="70ED630F" w14:textId="77777777" w:rsidTr="003F1639">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10478" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="2D2B4B1D" w14:textId="77777777" w:rsidR="008237F6" w:rsidRPr="00F94EC1" w:rsidRDefault="008237F6" w:rsidP="008237F6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
@@ -829,108 +808,86 @@
             </w:r>
             <w:r w:rsidRPr="002D57F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
             <w:r w:rsidRPr="002D57F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">From: </w:t>
             </w:r>
+            <w:r w:rsidRPr="002D57F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="C0C0C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dd/mm/</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D57F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="C0C0C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>dd</w:t>
+              <w:t>yy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002D57F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                               To: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D57F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="C0C0C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>/mm/</w:t>
-[...38 lines deleted...]
-              <w:t>/mm/</w:t>
+              <w:t>dd/mm/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D57F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="C0C0C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>yy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F94EC1" w:rsidRPr="002D57F1" w14:paraId="689297AC" w14:textId="77777777" w:rsidTr="003F1639">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10478" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5DFE3A3F" w14:textId="114A351F" w:rsidR="00F94EC1" w:rsidRPr="00F65D44" w:rsidRDefault="00200BF6" w:rsidP="002F6AE5">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
@@ -997,84 +954,91 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="331138A3" w14:textId="521E3A6B" w:rsidR="0008636E" w:rsidRDefault="0008636E" w:rsidP="00B57211">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CB3FD2D" w14:textId="77777777" w:rsidR="00F92321" w:rsidRDefault="00F92321" w:rsidP="00B57211">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F5E547C" w14:textId="38A4E663" w:rsidR="00EF269A" w:rsidRDefault="00EF269A" w:rsidP="00B57211">
+          <w:p w14:paraId="2F5E547C" w14:textId="50AFA86D" w:rsidR="00EF269A" w:rsidRDefault="00BE7683" w:rsidP="00B57211">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF269A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">lease confirm you have checked and are aware of your funding body terms and conditions on eligibility for financial support during this interruption: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="710543953"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00EF269A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="50DBE925" w14:textId="50048D2D" w:rsidR="00C84116" w:rsidRDefault="00C84116" w:rsidP="00B57211">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="59A8CB7E" w14:textId="77777777" w:rsidR="00F92321" w:rsidRDefault="00F92321" w:rsidP="00B57211">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -1172,115 +1136,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A10829">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000E5DA3">
-[...6 lines deleted...]
-            <w:r w:rsidR="000E5DA3">
+            <w:r w:rsidRPr="00A10829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A10829">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A10829">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A10829">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">         NO </w:t>
             </w:r>
             <w:r w:rsidRPr="00A10829">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A10829">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000E5DA3">
-[...6 lines deleted...]
-            <w:r w:rsidR="000E5DA3">
+            <w:r w:rsidRPr="00A10829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A10829">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A10829">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A10829">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A0B9C55" w14:textId="40A017F6" w:rsidR="00BB2F0E" w:rsidRDefault="008237F6" w:rsidP="00BB2F0E">
@@ -1500,115 +1464,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A10829">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000E5DA3">
-[...6 lines deleted...]
-            <w:r w:rsidR="000E5DA3">
+            <w:r w:rsidRPr="00A10829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A10829">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A10829">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00A10829">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">         NO </w:t>
             </w:r>
             <w:r w:rsidRPr="00A10829">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A10829">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000E5DA3">
-[...6 lines deleted...]
-            <w:r w:rsidR="000E5DA3">
+            <w:r w:rsidRPr="00A10829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A10829">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A10829">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0061350C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C6F7626" w14:textId="02B98A3F" w:rsidR="008237F6" w:rsidRDefault="00044100" w:rsidP="00044100">
@@ -1680,115 +1644,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00044100">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000E5DA3">
-[...6 lines deleted...]
-            <w:r w:rsidR="000E5DA3">
+            <w:r w:rsidRPr="00044100">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00044100">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00044100">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00044100">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">         NO </w:t>
             </w:r>
             <w:r w:rsidRPr="00044100">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00044100">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000E5DA3">
-[...6 lines deleted...]
-            <w:r w:rsidR="000E5DA3">
+            <w:r w:rsidRPr="00044100">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00044100">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00044100">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00044100">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E470F64" w14:textId="77777777" w:rsidR="00A20994" w:rsidRDefault="00A20994" w:rsidP="00044100">
@@ -1829,51 +1793,50 @@
                 <w:t>guidance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> on Changes to your Studies and the potential impact upon your visa of this request  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="815915420"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="23D2EDA3" w14:textId="77777777" w:rsidR="000E1710" w:rsidRPr="00044100" w:rsidRDefault="000E1710" w:rsidP="00044100">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F94EC1" w:rsidRPr="002D57F1" w14:paraId="7DA8BEFC" w14:textId="77777777" w:rsidTr="003F1639">
@@ -2003,58 +1966,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008237F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000E5DA3">
-[...6 lines deleted...]
-            <w:r w:rsidR="000E5DA3">
+            <w:r w:rsidRPr="008237F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008237F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008237F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008237F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     Exceptional personal circumstances (e.g. significant illness, hospitalisation, accident, prolonged jury service)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15AC3A33" w14:textId="77777777" w:rsidR="00F94EC1" w:rsidRPr="008237F6" w:rsidRDefault="00F94EC1" w:rsidP="00B57211">
@@ -2070,58 +2033,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008237F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000E5DA3">
-[...6 lines deleted...]
-            <w:r w:rsidR="000E5DA3">
+            <w:r w:rsidRPr="008237F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008237F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008237F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008237F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     Maternity / extended paternity leave</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B416702" w14:textId="77777777" w:rsidR="00F94EC1" w:rsidRPr="008237F6" w:rsidRDefault="00F94EC1" w:rsidP="00B57211">
@@ -2137,58 +2100,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008237F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000E5DA3">
-[...6 lines deleted...]
-            <w:r w:rsidR="000E5DA3">
+            <w:r w:rsidRPr="008237F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008237F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008237F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008237F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     Bereavement of close relative/partner or significant illness of close relative/partner </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67197F35" w14:textId="77777777" w:rsidR="00F94EC1" w:rsidRPr="008237F6" w:rsidRDefault="00F94EC1" w:rsidP="00B57211">
@@ -2203,58 +2166,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008237F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000E5DA3">
-[...6 lines deleted...]
-            <w:r w:rsidR="000E5DA3">
+            <w:r w:rsidRPr="008237F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008237F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008237F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008237F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     Unforeseen delays due to ethics approval, equipment failure, changes to </w:t>
             </w:r>
             <w:r w:rsidR="00992B3A">
               <w:rPr>
@@ -2285,58 +2248,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008237F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000E5DA3">
-[...6 lines deleted...]
-            <w:r w:rsidR="000E5DA3">
+            <w:r w:rsidRPr="008237F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008237F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008237F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008237F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     Other</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62EFC3B7" w14:textId="77777777" w:rsidR="00A20994" w:rsidRPr="008237F6" w:rsidRDefault="00A20994" w:rsidP="00B57211">
@@ -2495,58 +2458,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00480E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000E5DA3">
-[...6 lines deleted...]
-            <w:r w:rsidR="000E5DA3">
+            <w:r w:rsidRPr="00480E0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00480E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00480E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00480E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00480E0C">
               <w:rPr>
@@ -2819,108 +2782,86 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> circumstances with me and that I </w:t>
             </w:r>
             <w:r w:rsidRPr="003071A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>support/reject</w:t>
             </w:r>
             <w:r w:rsidRPr="002D57F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> their application to interrupt their programme of study from </w:t>
             </w:r>
+            <w:r w:rsidRPr="002D57F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="C0C0C0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dd/mm/</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D57F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="C0C0C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>dd</w:t>
+              <w:t>yy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002D57F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D57F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="C0C0C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>/mm/</w:t>
-[...38 lines deleted...]
-              <w:t>/mm/</w:t>
+              <w:t>dd/mm/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D57F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="C0C0C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>yy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002D57F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E54DDAE" w14:textId="77777777" w:rsidR="00F94EC1" w:rsidRPr="002D57F1" w:rsidRDefault="00F94EC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -4518,104 +4459,102 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086757E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The above list is not exhaustive, nor does the existence of acceptable grounds guarantee that an interruption to the programme will be granted.  </w:t>
       </w:r>
       <w:r w:rsidR="000E5DA3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PGRs</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="0086757E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are expected to take reasonable action to minimise disruption to their studies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="161F55C6" w14:textId="77777777" w:rsidR="00B57211" w:rsidRDefault="00B57211" w:rsidP="00B57211">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B57211" w:rsidSect="00B57211">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="106AC742" w14:textId="77777777" w:rsidR="00801D6B" w:rsidRDefault="00801D6B">
+    <w:p w14:paraId="1FA19FB9" w14:textId="77777777" w:rsidR="005739AD" w:rsidRDefault="005739AD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DBDB679" w14:textId="77777777" w:rsidR="00801D6B" w:rsidRDefault="00801D6B">
+    <w:p w14:paraId="41AE63AE" w14:textId="77777777" w:rsidR="005739AD" w:rsidRDefault="005739AD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4635,91 +4574,91 @@
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B57C4E5" w14:textId="77777777" w:rsidR="00801D6B" w:rsidRDefault="00801D6B">
+    <w:p w14:paraId="68468421" w14:textId="77777777" w:rsidR="005739AD" w:rsidRDefault="005739AD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65E5A47D" w14:textId="77777777" w:rsidR="00801D6B" w:rsidRDefault="00801D6B">
+    <w:p w14:paraId="052E7949" w14:textId="77777777" w:rsidR="005739AD" w:rsidRDefault="005739AD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28D42A3A" w14:textId="77777777" w:rsidR="005023D9" w:rsidRPr="00CC1F84" w:rsidRDefault="005023D9" w:rsidP="00B57211">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="10440"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CC1F84">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
     <w:r w:rsidRPr="00CC1F84">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
@@ -4753,81 +4692,91 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> and H</w:t>
     </w:r>
     <w:r w:rsidR="00670C8B">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>ealth</w:t>
     </w:r>
     <w:r w:rsidRPr="00CC1F84">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">                        </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00CC1F84">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">PGR </w:t>
+      <w:t>PGR</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00CC1F84">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>Interruption Request Form</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="124A5453"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E2C8704"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1F568B0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5320,166 +5269,170 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1868908667">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="256837512">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="519199862">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1425221069">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1877041391">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E18FA"/>
     <w:rsid w:val="000044E9"/>
     <w:rsid w:val="00041F47"/>
     <w:rsid w:val="0004262C"/>
     <w:rsid w:val="00044100"/>
     <w:rsid w:val="0008636E"/>
     <w:rsid w:val="000A1B77"/>
     <w:rsid w:val="000E1710"/>
     <w:rsid w:val="000E5DA3"/>
     <w:rsid w:val="00122124"/>
     <w:rsid w:val="001311BD"/>
     <w:rsid w:val="00181801"/>
     <w:rsid w:val="00200BF6"/>
     <w:rsid w:val="002362A3"/>
     <w:rsid w:val="00262175"/>
     <w:rsid w:val="00287544"/>
     <w:rsid w:val="002A165C"/>
     <w:rsid w:val="002B584C"/>
     <w:rsid w:val="002F6AE5"/>
     <w:rsid w:val="003071A4"/>
     <w:rsid w:val="003147BC"/>
     <w:rsid w:val="00316171"/>
     <w:rsid w:val="003261A1"/>
     <w:rsid w:val="003557B3"/>
     <w:rsid w:val="003D4B5E"/>
     <w:rsid w:val="003F1639"/>
     <w:rsid w:val="0040240C"/>
     <w:rsid w:val="0044658E"/>
     <w:rsid w:val="00452CDC"/>
     <w:rsid w:val="00460AC9"/>
     <w:rsid w:val="00473B55"/>
     <w:rsid w:val="00480E0C"/>
     <w:rsid w:val="004B26F8"/>
     <w:rsid w:val="004F3968"/>
     <w:rsid w:val="004F4EAA"/>
     <w:rsid w:val="004F7FB5"/>
     <w:rsid w:val="005023D9"/>
     <w:rsid w:val="0051736E"/>
     <w:rsid w:val="00532AEA"/>
+    <w:rsid w:val="005739AD"/>
     <w:rsid w:val="005B76B9"/>
     <w:rsid w:val="005C21DF"/>
     <w:rsid w:val="005E18FA"/>
     <w:rsid w:val="005F326D"/>
     <w:rsid w:val="00670C8B"/>
     <w:rsid w:val="006A1FEB"/>
+    <w:rsid w:val="006D28A6"/>
     <w:rsid w:val="00710ECD"/>
     <w:rsid w:val="00727C73"/>
     <w:rsid w:val="00737202"/>
     <w:rsid w:val="007F2AF5"/>
     <w:rsid w:val="00801D6B"/>
     <w:rsid w:val="008237F6"/>
     <w:rsid w:val="00832E39"/>
     <w:rsid w:val="008470BE"/>
     <w:rsid w:val="0086757E"/>
     <w:rsid w:val="008865EB"/>
     <w:rsid w:val="00902983"/>
     <w:rsid w:val="00905738"/>
     <w:rsid w:val="00992B3A"/>
     <w:rsid w:val="009A2E9A"/>
     <w:rsid w:val="009E6714"/>
     <w:rsid w:val="00A20994"/>
     <w:rsid w:val="00A33A87"/>
     <w:rsid w:val="00A55450"/>
     <w:rsid w:val="00AC0766"/>
     <w:rsid w:val="00AD5E37"/>
     <w:rsid w:val="00B03A75"/>
     <w:rsid w:val="00B57211"/>
     <w:rsid w:val="00B760BA"/>
     <w:rsid w:val="00BB2F0E"/>
     <w:rsid w:val="00BD2044"/>
     <w:rsid w:val="00BD2AD2"/>
+    <w:rsid w:val="00BE7683"/>
     <w:rsid w:val="00C019BA"/>
     <w:rsid w:val="00C12EB8"/>
     <w:rsid w:val="00C1739A"/>
     <w:rsid w:val="00C5155F"/>
     <w:rsid w:val="00C84116"/>
     <w:rsid w:val="00CB74C9"/>
     <w:rsid w:val="00CD6DFD"/>
     <w:rsid w:val="00D64623"/>
     <w:rsid w:val="00DF651B"/>
     <w:rsid w:val="00E05B93"/>
     <w:rsid w:val="00E27EBF"/>
     <w:rsid w:val="00E92231"/>
     <w:rsid w:val="00E9266C"/>
     <w:rsid w:val="00EC65B8"/>
     <w:rsid w:val="00EE1820"/>
     <w:rsid w:val="00EF269A"/>
     <w:rsid w:val="00F63A23"/>
     <w:rsid w:val="00F92321"/>
     <w:rsid w:val="00F94EC1"/>
     <w:rsid w:val="00F97C52"/>
     <w:rsid w:val="00FA7226"/>
     <w:rsid w:val="00FB1279"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -5489,61 +5442,61 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="38019923"/>
   <w15:docId w15:val="{D03B7E78-BF39-4445-9DC2-ECA75EB88E9D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5863,50 +5816,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
@@ -6107,51 +6065,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DF651B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="00F63A23"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="515971238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="631011779">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6447,75 +6405,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>903</Words>
-  <Characters>6893</Characters>
+  <Words>1162</Words>
+  <Characters>6624</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
+  <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>University of Manchester</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Manchester Computing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7781</CharactersWithSpaces>
+  <CharactersWithSpaces>7771</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>393295</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>32</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://documents.manchester.ac.uk/display.aspx?DocID=8162</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>