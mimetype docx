--- v0 (2025-10-07)
+++ v1 (2026-05-02)
@@ -1,3241 +1,3105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6B87EACC" w14:textId="77777777" w:rsidR="001807A0" w:rsidRPr="008537B1" w:rsidRDefault="00AE03E6">
+    <w:p w14:paraId="6B87EACC" w14:textId="77777777" w:rsidR="001807A0" w:rsidRPr="00956EFA" w:rsidRDefault="00AE03E6" w:rsidP="009C11FB">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008537B1">
+      <w:r w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="31"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="001807A0" w:rsidRPr="008537B1">
+      <w:r w:rsidR="001807A0" w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="31"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Manchester                               </w:t>
       </w:r>
-      <w:r w:rsidR="002E4D7D">
+      <w:r w:rsidR="002E4D7D" w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="31"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002E4D7D">
+      <w:r w:rsidR="002E4D7D" w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="31"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="001807A0" w:rsidRPr="008537B1">
+      <w:r w:rsidR="001807A0" w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001513AF">
+      <w:r w:rsidR="001513AF" w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="001807A0" w:rsidRPr="008537B1">
+      <w:r w:rsidR="001807A0" w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">orm </w:t>
       </w:r>
-      <w:r w:rsidR="00F33C3C">
+      <w:r w:rsidR="00F33C3C" w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>Cat C</w:t>
       </w:r>
-      <w:r w:rsidR="001807A0" w:rsidRPr="008537B1">
+      <w:r w:rsidR="001807A0" w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5847924A" w14:textId="77777777" w:rsidR="005458BC" w:rsidRPr="00A51FE5" w:rsidRDefault="001807A0" w:rsidP="00F33C3C">
+    <w:p w14:paraId="5847924A" w14:textId="77777777" w:rsidR="005458BC" w:rsidRPr="00956EFA" w:rsidRDefault="001807A0" w:rsidP="00F33C3C">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A51FE5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ethical Review Process</w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="002E7030">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="002E7030" w:rsidRPr="00956EFA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="002E7030">
-[...2 lines deleted...]
-      <w:r w:rsidR="002E7030" w:rsidRPr="002E7030">
+      <w:r w:rsidR="002E7030" w:rsidRPr="00956EFA">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For Category</w:t>
       </w:r>
-      <w:r w:rsidR="004022AA">
+      <w:r w:rsidR="004022AA" w:rsidRPr="00956EFA">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F33C3C">
+      <w:r w:rsidR="00F33C3C" w:rsidRPr="00956EFA">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="002E7030">
+      <w:r w:rsidR="002E7030" w:rsidRPr="00956EFA">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Work </w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00A51FE5">
+      <w:r w:rsidR="002E7030" w:rsidRPr="00956EFA">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The use of </w:t>
       </w:r>
-      <w:r w:rsidR="00F33C3C">
+      <w:r w:rsidR="00F33C3C" w:rsidRPr="00956EFA">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tissue in research harvested from living vertebrates and cephalopods killed solely for that purpose regardless of where the animals or tissue were sourced.</w:t>
       </w:r>
-      <w:r w:rsidR="00B92E9E" w:rsidRPr="00A51FE5">
+      <w:r w:rsidR="00B92E9E" w:rsidRPr="00956EFA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00266503" w:rsidRPr="00A51FE5">
+      <w:r w:rsidR="00266503" w:rsidRPr="00956EFA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC3F63A" w14:textId="77777777" w:rsidR="005458BC" w:rsidRDefault="005458BC" w:rsidP="00B92E9E">
-[...5 lines deleted...]
-    <w:p w14:paraId="14C9E4A4" w14:textId="77777777" w:rsidR="002E7030" w:rsidRPr="002E7030" w:rsidRDefault="002E7030">
+    <w:p w14:paraId="14C9E4A4" w14:textId="77777777" w:rsidR="002E7030" w:rsidRPr="00956EFA" w:rsidRDefault="002E7030">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20552BB1" w14:textId="77777777" w:rsidR="001807A0" w:rsidRDefault="001807A0" w:rsidP="00323F72">
+    <w:p w14:paraId="7E79DD0B" w14:textId="2995D0C6" w:rsidR="00A82D57" w:rsidRPr="00956EFA" w:rsidRDefault="001807A0" w:rsidP="00323F72">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008537B1">
+      <w:r w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>Please complete</w:t>
       </w:r>
-      <w:r w:rsidR="00323F72">
+      <w:r w:rsidR="00323F72" w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00855B5B">
+      <w:r w:rsidR="008A1E1F">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t>incl,</w:t>
+        <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="004E6D96">
+      <w:r w:rsidR="00323F72" w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> using a separate sheet for each project. Please complete</w:t>
+        <w:t>ection</w:t>
       </w:r>
-      <w:r w:rsidRPr="008537B1">
+      <w:r w:rsidR="008A1E1F">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> electronically and </w:t>
+        <w:t xml:space="preserve"> A (</w:t>
       </w:r>
-      <w:r w:rsidRPr="008537B1">
+      <w:r w:rsidR="004E6D96" w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t>e-mail to</w:t>
+        <w:t>using a separate sheet for each project</w:t>
       </w:r>
-      <w:r w:rsidR="00323F72">
+      <w:r w:rsidR="008A1E1F">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6D96" w:rsidRPr="00956EFA">
+        <w:rPr>
+          <w:rStyle w:val="InitialStyle"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>. Please complete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956EFA">
+        <w:rPr>
+          <w:rStyle w:val="InitialStyle"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> electronically and e-mail to</w:t>
+      </w:r>
+      <w:r w:rsidR="00323F72" w:rsidRPr="00956EFA">
+        <w:rPr>
+          <w:rStyle w:val="InitialStyle"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="008537B1">
+      <w:r w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00062292" w:rsidRPr="00253219">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="004A0FB5" w:rsidRPr="00B07FD8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
             <w:b w:val="0"/>
             <w:sz w:val="19"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>Katrina.Ashton@manchester.ac.uk</w:t>
+          <w:t>Katrina.</w:t>
+        </w:r>
+        <w:r w:rsidR="004A0FB5" w:rsidRPr="00B07FD8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:b w:val="0"/>
+            <w:sz w:val="19"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>Cunliffe</w:t>
+        </w:r>
+        <w:r w:rsidR="004A0FB5" w:rsidRPr="00B07FD8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:b w:val="0"/>
+            <w:sz w:val="19"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E79DD0B" w14:textId="77777777" w:rsidR="00A82D57" w:rsidRDefault="00A82D57" w:rsidP="00323F72">
-[...13 lines deleted...]
-    <w:p w14:paraId="2421F498" w14:textId="77777777" w:rsidR="00A82D57" w:rsidRDefault="00A82D57" w:rsidP="00323F72">
+    <w:p w14:paraId="2421F498" w14:textId="77777777" w:rsidR="00A82D57" w:rsidRPr="00956EFA" w:rsidRDefault="00A82D57" w:rsidP="00323F72">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2694"/>
-        <w:gridCol w:w="7655"/>
+        <w:gridCol w:w="2836"/>
+        <w:gridCol w:w="7513"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A82D57" w:rsidRPr="001E3737" w14:paraId="3BEFAAEA" w14:textId="77777777" w:rsidTr="00682DB7">
+      <w:tr w:rsidR="00A82D57" w:rsidRPr="00956EFA" w14:paraId="3BEFAAEA" w14:textId="77777777" w:rsidTr="008A1E1F">
+        <w:trPr>
+          <w:trHeight w:val="392"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10349" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="45B13FF6" w14:textId="77777777" w:rsidR="00A82D57" w:rsidRPr="001E3737" w:rsidRDefault="00A82D57" w:rsidP="00682DB7">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="001E3737">
+          <w:p w14:paraId="45B13FF6" w14:textId="77777777" w:rsidR="00A82D57" w:rsidRPr="00956EFA" w:rsidRDefault="00A82D57" w:rsidP="00682DB7">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Section A: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82D57" w:rsidRPr="001E3737" w14:paraId="15382255" w14:textId="77777777" w:rsidTr="00682DB7">
-[...49 lines deleted...]
-          <w:p w14:paraId="277D83DB" w14:textId="77777777" w:rsidR="00A82D57" w:rsidRPr="001E3737" w:rsidRDefault="00A82D57" w:rsidP="00682DB7">
+      <w:tr w:rsidR="00A82D57" w:rsidRPr="00956EFA" w14:paraId="15382255" w14:textId="77777777" w:rsidTr="00A574EE">
+        <w:trPr>
+          <w:trHeight w:val="538"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FAEFF1A" w14:textId="333ADC8D" w:rsidR="00A82D57" w:rsidRPr="00956EFA" w:rsidRDefault="00956EFA" w:rsidP="00682DB7">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Title of proposed project</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="277D83DB" w14:textId="77777777" w:rsidR="00A82D57" w:rsidRPr="00956EFA" w:rsidRDefault="00A82D57" w:rsidP="00682DB7">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37C56" w:rsidRPr="001E3737" w14:paraId="4F90797A" w14:textId="77777777" w:rsidTr="00E3216E">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="001E3737">
+      <w:tr w:rsidR="00B37C56" w:rsidRPr="00956EFA" w14:paraId="4F90797A" w14:textId="77777777" w:rsidTr="00A574EE">
+        <w:trPr>
+          <w:trHeight w:val="559"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A220CF" w14:textId="692E3852" w:rsidR="00C96F73" w:rsidRPr="00956EFA" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:r w:rsidR="00F33C3C" w:rsidRPr="001E3737">
+            <w:r w:rsidR="00F33C3C" w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of PI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32A220CF" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="001E3737" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
-[...19 lines deleted...]
-          <w:p w14:paraId="10D17C0B" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="001E3737" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D17C0B" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="00956EFA" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37C56" w:rsidRPr="001E3737" w14:paraId="5B6B7514" w14:textId="77777777" w:rsidTr="00E3216E">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="001E3737">
+      <w:tr w:rsidR="00B37C56" w:rsidRPr="00956EFA" w14:paraId="5B6B7514" w14:textId="77777777" w:rsidTr="008A1E1F">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED5FEAE" w14:textId="42B4074B" w:rsidR="00C96F73" w:rsidRPr="00956EFA" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tel</w:t>
             </w:r>
-            <w:r w:rsidR="001E3737" w:rsidRPr="001E3737">
+            <w:r w:rsidR="001E3737" w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ephone number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ED5FEAE" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="001E3737" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
-[...33 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72986519" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="00956EFA" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37C56" w:rsidRPr="001E3737" w14:paraId="2E5A811E" w14:textId="77777777" w:rsidTr="00E3216E">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="001E3737">
+      <w:tr w:rsidR="00B37C56" w:rsidRPr="00956EFA" w14:paraId="2E5A811E" w14:textId="77777777" w:rsidTr="008A1E1F">
+        <w:trPr>
+          <w:trHeight w:val="560"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3429F410" w14:textId="21FEF3C5" w:rsidR="00C96F73" w:rsidRPr="00956EFA" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-          <w:p w14:paraId="4884EBE5" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="001E3737" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
+            <w:r w:rsidR="00A574EE">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4884EBE5" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="00956EFA" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F33C3C" w:rsidRPr="001E3737" w14:paraId="56041A64" w14:textId="77777777" w:rsidTr="00E3216E">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="001E3737">
+      <w:tr w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w14:paraId="56041A64" w14:textId="77777777" w:rsidTr="00A574EE">
+        <w:trPr>
+          <w:trHeight w:val="554"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="740F9C2A" w14:textId="67F02B44" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Species</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="740F9C2A" w14:textId="77777777" w:rsidR="00F33C3C" w:rsidRPr="001E3737" w:rsidRDefault="00F33C3C" w:rsidP="00907B41">
-[...20 lines deleted...]
-          <w:p w14:paraId="15E6E5A1" w14:textId="77777777" w:rsidR="00F33C3C" w:rsidRPr="001E3737" w:rsidRDefault="00F33C3C" w:rsidP="00907B41">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E6E5A1" w14:textId="77777777" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F33C3C" w:rsidRPr="001E3737" w14:paraId="21AF38C1" w14:textId="77777777" w:rsidTr="00E3216E">
-[...50 lines deleted...]
-          <w:p w14:paraId="02F8E67F" w14:textId="77777777" w:rsidR="00F33C3C" w:rsidRPr="001E3737" w:rsidRDefault="00F33C3C" w:rsidP="00907B41">
+      <w:tr w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w14:paraId="21AF38C1" w14:textId="77777777" w:rsidTr="00956EFA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="109A1A8A" w14:textId="620AECDF" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00F33C3C">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956EFA">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Number</w:t>
+            </w:r>
+            <w:r w:rsidR="00956EFA">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of animals required (estimate)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F8E67F" w14:textId="77777777" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F33C3C" w:rsidRPr="001E3737" w14:paraId="4C414548" w14:textId="77777777" w:rsidTr="00E3216E">
-[...25 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w14:paraId="4C414548" w14:textId="77777777" w:rsidTr="008A1E1F">
+        <w:trPr>
+          <w:trHeight w:val="724"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="430E47BF" w14:textId="25E37AE9" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00956EFA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="15E34E58" w14:textId="77777777" w:rsidR="00F33C3C" w:rsidRPr="001E3737" w:rsidRDefault="00F33C3C" w:rsidP="00907B41">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956EFA">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Technique(s) chosen for euthanasia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E34E58" w14:textId="77777777" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F33C3C" w:rsidRPr="001E3737" w14:paraId="4E38DEF1" w14:textId="77777777" w:rsidTr="00E3216E">
-[...25 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w14:paraId="4E38DEF1" w14:textId="77777777" w:rsidTr="008A1E1F">
+        <w:trPr>
+          <w:trHeight w:val="696"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F72C1C" w14:textId="3F4B1A30" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00956EFA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="0263EAF1" w14:textId="77777777" w:rsidR="00F33C3C" w:rsidRPr="001E3737" w:rsidRDefault="00F33C3C" w:rsidP="00907B41">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956EFA">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Where will euthanasia be carried out</w:t>
+            </w:r>
+            <w:r w:rsidR="008A1E1F">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0263EAF1" w14:textId="77777777" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F33C3C" w:rsidRPr="001E3737" w14:paraId="7B8B4155" w14:textId="77777777" w:rsidTr="00E3216E">
-[...25 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w14:paraId="7B8B4155" w14:textId="77777777" w:rsidTr="008A1E1F">
+        <w:trPr>
+          <w:trHeight w:val="713"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA57747" w14:textId="5BBFDA6C" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="008A1E1F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="48DDAEE4" w14:textId="77777777" w:rsidR="00F33C3C" w:rsidRPr="001E3737" w:rsidRDefault="00F33C3C" w:rsidP="00907B41">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956EFA">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Where </w:t>
+            </w:r>
+            <w:r w:rsidR="008A1E1F">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00956EFA">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the harvesting </w:t>
+            </w:r>
+            <w:r w:rsidR="008A1E1F">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00956EFA">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>be carried out</w:t>
+            </w:r>
+            <w:r w:rsidR="00956EFA">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48DDAEE4" w14:textId="77777777" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F33C3C" w:rsidRPr="001E3737" w14:paraId="70AB4B08" w14:textId="77777777" w:rsidTr="00E3216E">
-[...25 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w14:paraId="70AB4B08" w14:textId="77777777" w:rsidTr="008A1E1F">
+        <w:trPr>
+          <w:trHeight w:val="896"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1385AC7C" w14:textId="41BA4CBB" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00956EFA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="0A36BADC" w14:textId="77777777" w:rsidR="00F33C3C" w:rsidRPr="001E3737" w:rsidRDefault="00F33C3C" w:rsidP="00907B41">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956EFA">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>What is the purpose of the project</w:t>
+            </w:r>
+            <w:r w:rsidR="00956EFA">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A36BADC" w14:textId="77777777" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F33C3C" w:rsidRPr="001E3737" w14:paraId="27F17613" w14:textId="77777777" w:rsidTr="00E3216E">
-[...41 lines deleted...]
-          <w:p w14:paraId="0CD02393" w14:textId="77777777" w:rsidR="00F33C3C" w:rsidRPr="001E3737" w:rsidRDefault="00F33C3C" w:rsidP="00907B41">
+      <w:tr w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w14:paraId="27F17613" w14:textId="77777777" w:rsidTr="008A1E1F">
+        <w:trPr>
+          <w:trHeight w:val="558"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC5580F" w14:textId="498BE291" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00956EFA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956EFA">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Duration of project</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD02393" w14:textId="77777777" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F33C3C" w:rsidRPr="001E3737" w14:paraId="1915CB00" w14:textId="77777777" w:rsidTr="00E3216E">
-[...41 lines deleted...]
-          <w:p w14:paraId="6000C86C" w14:textId="77777777" w:rsidR="00F33C3C" w:rsidRPr="001E3737" w:rsidRDefault="00F33C3C" w:rsidP="00907B41">
+      <w:tr w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w14:paraId="1915CB00" w14:textId="77777777" w:rsidTr="008A1E1F">
+        <w:trPr>
+          <w:trHeight w:val="673"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC03D69" w14:textId="0DD29F1A" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00956EFA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956EFA">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>How is the work being funded</w:t>
+            </w:r>
+            <w:r w:rsidR="00956EFA">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6000C86C" w14:textId="77777777" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="001E3737" w14:paraId="3F07C8BF" w14:textId="77777777" w:rsidTr="00E3216E">
+      <w:tr w:rsidR="00C96F73" w:rsidRPr="00956EFA" w14:paraId="3F07C8BF" w14:textId="77777777" w:rsidTr="009C11FB">
         <w:trPr>
-          <w:trHeight w:val="597"/>
+          <w:trHeight w:val="1476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2836" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="001E3737">
+          </w:tcPr>
+          <w:p w14:paraId="74198AD3" w14:textId="3E1CA0A1" w:rsidR="00C96F73" w:rsidRPr="00956EFA" w:rsidRDefault="00C96F73" w:rsidP="00956EFA">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Do you </w:t>
             </w:r>
-            <w:r w:rsidR="0040243C" w:rsidRPr="001E3737">
+            <w:r w:rsidR="0040243C" w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>have a system in place for recording the training and competency of all people who will be involved in the euthanasia and harvest</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E3737">
+            <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-[...15 lines deleted...]
-            <w:r w:rsidRPr="001E3737">
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE1AF1C" w14:textId="4CDE3B65" w:rsidR="0040243C" w:rsidRPr="00956EFA" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-852022437"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="001E3737">
+                <w:r w:rsidR="006E2A6B">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="001E3737">
+            <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   If yes, please </w:t>
             </w:r>
-            <w:r w:rsidR="0040243C" w:rsidRPr="001E3737">
+            <w:r w:rsidR="0040243C" w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>explain…</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11BDEF35" w14:textId="77777777" w:rsidR="0040243C" w:rsidRPr="001E3737" w:rsidRDefault="0040243C" w:rsidP="00907B41">
-[...40 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="001E3737" w14:paraId="3C5BEDAE" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00C96F73" w:rsidRPr="00956EFA" w14:paraId="3C5BEDAE" w14:textId="77777777" w:rsidTr="009C11FB">
+        <w:trPr>
+          <w:trHeight w:val="562"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...34 lines deleted...]
-            <w:r w:rsidRPr="001E3737">
+          </w:tcPr>
+          <w:p w14:paraId="28AD1FBB" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00956EFA" w:rsidRDefault="00C96F73" w:rsidP="00956EFA">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A70255" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00956EFA" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="804131501"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00323F72" w:rsidRPr="001E3737">
+                <w:r w:rsidR="00323F72" w:rsidRPr="00956EFA">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="66112F99" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="001E3737" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
+          <w:p w14:paraId="66112F99" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00956EFA" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="001E3737" w14:paraId="029D0582" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00C96F73" w:rsidRPr="00956EFA" w14:paraId="029D0582" w14:textId="77777777" w:rsidTr="008A1E1F">
+        <w:trPr>
+          <w:trHeight w:val="560"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="001E3737">
+          </w:tcPr>
+          <w:p w14:paraId="51791592" w14:textId="60BB1188" w:rsidR="00C96F73" w:rsidRPr="00A574EE" w:rsidRDefault="0040243C" w:rsidP="008A1E1F">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Have you checked they are named in the S1 register for the required techniques and species</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C96F73" w:rsidRPr="001E3737">
+              <w:t xml:space="preserve">Have you checked they are named in the S1 </w:t>
+            </w:r>
+            <w:r w:rsidR="008A1E1F">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00956EFA">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>egister for the required techniques and species</w:t>
+            </w:r>
+            <w:r w:rsidR="00C96F73" w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51791592" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="001E3737" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
-[...32 lines deleted...]
-            <w:r w:rsidRPr="001E3737">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C34047D" w14:textId="748B68D8" w:rsidR="00323F72" w:rsidRPr="00956EFA" w:rsidRDefault="00C96F73" w:rsidP="00C96F73">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1352102614"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="001E3737">
+                <w:r w:rsidRPr="00956EFA">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="272B4AB4" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="001E3737" w:rsidRDefault="00C96F73" w:rsidP="00C96F73">
-[...40 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="001E3737" w14:paraId="3F83503D" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00C96F73" w:rsidRPr="00956EFA" w14:paraId="3F83503D" w14:textId="77777777" w:rsidTr="008A1E1F">
+        <w:trPr>
+          <w:trHeight w:val="448"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...34 lines deleted...]
-            <w:r w:rsidRPr="001E3737">
+          </w:tcPr>
+          <w:p w14:paraId="5CE8F463" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00956EFA" w:rsidRDefault="00C96F73" w:rsidP="00956EFA">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="714A03DE" w14:textId="38CD28F2" w:rsidR="00323F72" w:rsidRPr="00956EFA" w:rsidRDefault="00C96F73" w:rsidP="00C96F73">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="346068344"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="001E3737">
+                <w:r w:rsidRPr="00956EFA">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="0D50D6B8" w14:textId="77777777" w:rsidR="00323F72" w:rsidRPr="001E3737" w:rsidRDefault="00323F72" w:rsidP="00C96F73">
-[...26 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="001E3737" w14:paraId="7D914934" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00C96F73" w:rsidRPr="00956EFA" w14:paraId="7D914934" w14:textId="77777777" w:rsidTr="008A1E1F">
+        <w:trPr>
+          <w:trHeight w:val="603"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="001E3737">
+          </w:tcPr>
+          <w:p w14:paraId="33CB7FFC" w14:textId="7B41AFB7" w:rsidR="00C96F73" w:rsidRPr="00A574EE" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Have you </w:t>
             </w:r>
-            <w:r w:rsidR="0040243C" w:rsidRPr="001E3737">
+            <w:r w:rsidR="0040243C" w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>seriously looked at sharing organs/tissues with other investigators</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E3737">
+            <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33CB7FFC" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="001E3737" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
-[...32 lines deleted...]
-            <w:r w:rsidRPr="001E3737">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F9C899" w14:textId="23421284" w:rsidR="00323F72" w:rsidRPr="00956EFA" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1492515442"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="001E3737">
+                <w:r w:rsidRPr="00956EFA">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="001E3737">
+            <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29649B7B" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="001E3737" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
-[...40 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="001E3737" w14:paraId="568221B4" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00C96F73" w:rsidRPr="00956EFA" w14:paraId="568221B4" w14:textId="77777777" w:rsidTr="008A1E1F">
+        <w:trPr>
+          <w:trHeight w:val="555"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...34 lines deleted...]
-            <w:r w:rsidRPr="001E3737">
+          </w:tcPr>
+          <w:p w14:paraId="49B255DD" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00956EFA" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F7ABAF" w14:textId="31A8A155" w:rsidR="00323F72" w:rsidRPr="00956EFA" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1145395440"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="001E3737">
+                <w:r w:rsidRPr="00956EFA">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="3D0D014D" w14:textId="77777777" w:rsidR="00323F72" w:rsidRPr="001E3737" w:rsidRDefault="00323F72" w:rsidP="00907B41">
-[...26 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D05A449" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="008537B1" w:rsidRDefault="00B37C56">
+    <w:p w14:paraId="0D05A449" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="00956EFA" w:rsidRDefault="00B37C56">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C7C35F9" w14:textId="362C9CF4" w:rsidR="001807A0" w:rsidRDefault="001807A0">
+    <w:p w14:paraId="2C7C35F9" w14:textId="362C9CF4" w:rsidR="001807A0" w:rsidRPr="00956EFA" w:rsidRDefault="001807A0">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="688E0B03" w14:textId="2C497225" w:rsidR="001E3737" w:rsidRDefault="001E3737">
+    <w:p w14:paraId="688E0B03" w14:textId="2C497225" w:rsidR="001E3737" w:rsidRPr="00956EFA" w:rsidRDefault="001E3737">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18ACB92E" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="008537B1" w:rsidRDefault="001E3737">
+    <w:p w14:paraId="18ACB92E" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00956EFA" w:rsidRDefault="001E3737">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E3737" w:rsidRPr="00FB3323" w14:paraId="34043EE4" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="35EBE23D" w14:textId="77777777" w:rsidTr="00E6612B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10349" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="70AC4FFF" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          <w:p w14:paraId="27C750C0" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Section B: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D85E08D" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          <w:p w14:paraId="24719EF5" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>For BSF Admin use only:</w:t>
+              <w:t>For BSF Admin use only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3737" w:rsidRPr="00FB3323" w14:paraId="0649C406" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="7E826290" w14:textId="77777777" w:rsidTr="00E6612B">
+        <w:trPr>
+          <w:trHeight w:val="851"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="2DFF558C" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="355311B5" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NVS comments</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EDB1489" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3781B6AC" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="45AFA60F" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3737" w:rsidRPr="00FB3323" w14:paraId="4F5F9AA2" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="2B4DB1A1" w14:textId="77777777" w:rsidTr="00E6612B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="56F1BDFF" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="6B0C3BB3" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NVS Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="1312B2BC" w14:textId="3548D4FB" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="4F5B38F0" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79A43337" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3737" w:rsidRPr="00FB3323" w14:paraId="42F21A17" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="4DAE0898" w14:textId="77777777" w:rsidTr="00E6612B">
+        <w:trPr>
+          <w:trHeight w:val="574"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="21BC0581" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="5EA42F80" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NVS </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ignature</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="452BF8BC" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="5BBF1C50" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3737" w:rsidRPr="00FB3323" w14:paraId="0893DCCF" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="7EAF8E54" w14:textId="77777777" w:rsidTr="00E6612B">
+        <w:trPr>
+          <w:trHeight w:val="851"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="4AAB4F76" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="288C9FC3" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NACWO comments</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35D9CEF0" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="29143DCE" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="7FE49185" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3737" w:rsidRPr="00FB3323" w14:paraId="15333F56" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="4363726E" w14:textId="77777777" w:rsidTr="00E6612B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5CDFBD5E" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="2FF425D3" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NACWO Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="0E70B743" w14:textId="3EE51C31" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="445BEC7D" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="158C5346" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3737" w:rsidRPr="00FB3323" w14:paraId="498019DC" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="278A1AEA" w14:textId="77777777" w:rsidTr="00E6612B">
+        <w:trPr>
+          <w:trHeight w:val="573"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="654FC75A" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="5929C32C" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NACWO </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ignature</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="409FB218" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="32314753" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3737" w:rsidRPr="00FB3323" w14:paraId="002ADF2A" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="70E41A4A" w14:textId="77777777" w:rsidTr="00E6612B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="526CF047" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="78373BBA" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Any other advice (name and status)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="384AA817" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          <w:p w14:paraId="79FB3BAA" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="231F3B18" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="362CD495" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3737" w:rsidRPr="00FB3323" w14:paraId="13839CF2" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="6734E982" w14:textId="77777777" w:rsidTr="00E6612B">
+        <w:trPr>
+          <w:trHeight w:val="1019"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="6BE9FCA6" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="79D171A1" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Group comments/advice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73012B24" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0A8E6349" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="0EE0F573" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3737" w:rsidRPr="00FB3323" w14:paraId="2A1FF975" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="114F017F" w14:textId="77777777" w:rsidTr="00E6612B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="06A82554" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="73EF0AEC" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Certificate </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>olders approval to proceed</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:p w14:paraId="7BACBD89" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:p>
+          <w:p w14:paraId="3482F2C0" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2CF02F8D" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="1EA782B3" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="481127112"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="InitialStyle"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FB3323">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="155CF497" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          <w:p w14:paraId="1B4DC36E" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3737" w:rsidRPr="00FB3323" w14:paraId="7E57304C" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="1E632E68" w14:textId="77777777" w:rsidTr="00E6612B">
+        <w:trPr>
+          <w:trHeight w:val="546"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="27B1C49D" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="1EF910E6" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="69D07CF8" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="5409FE07" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO   </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-994635344"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="InitialStyle"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FB3323">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3737" w:rsidRPr="00FB3323" w14:paraId="14735EE2" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="765DAFAA" w14:textId="77777777" w:rsidTr="00E6612B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="00D30AB5" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="5DF819C8" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Certificate Holders</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="4BEE6A5D" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="1201EADF" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E9C1EFD" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E3737" w:rsidRPr="00FB3323" w14:paraId="391D5AAE" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="406F2C3E" w14:textId="77777777" w:rsidTr="00E6612B">
+        <w:trPr>
+          <w:trHeight w:val="590"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="71E4DDA0" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="03291236" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Certificate Holders Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74173371" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00FB3323" w:rsidRDefault="001E3737" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="59AC420F" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36FE7009" w14:textId="77777777" w:rsidR="001807A0" w:rsidRDefault="001807A0">
+    <w:p w14:paraId="36FE7009" w14:textId="77777777" w:rsidR="001807A0" w:rsidRPr="00956EFA" w:rsidRDefault="001807A0">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="001807A0">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:sectPr w:rsidR="001807A0" w:rsidRPr="00956EFA">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="57CF8C3C" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4FF06A27" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:altName w:val="Athelas Bold Italic"/>
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E663E11" w14:textId="0340E417" w:rsidR="00F55B00" w:rsidRDefault="001E3737">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">Cat C, </w:t>
     </w:r>
     <w:r w:rsidR="00F55B00" w:rsidRPr="00F55B00">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>V</w:t>
     </w:r>
     <w:r w:rsidR="0040243C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">ersion </w:t>
     </w:r>
@@ -3263,109 +3127,109 @@
     <w:r w:rsidR="00A82D57">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidR="005926C9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>/11/2018</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1367EC51" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w:rsidP="00266325">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4AF71C53" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="65D4ECD4" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1259BF18" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="001513AF" w:rsidRDefault="00C96F73">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="17"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001513AF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="23"/>
       </w:rPr>
       <w:t>Private &amp; confidential:</w:t>
     </w:r>
     <w:r w:rsidRPr="001513AF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="17"/>
       </w:rPr>
       <w:t xml:space="preserve"> Please be aware that the contents of this form may be made public resulting from the "Freedom of information Act".  Personal details will not be released.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1804C899" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="23"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04D63F05"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="093E3F09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1168E52"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
@@ -3737,124 +3601,296 @@
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6196" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="539B3A12"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DC06510"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0D89CEC"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62C30D9D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="697F0C33"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C971C89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0BD662A6"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FD0517A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76015FB1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77DC133B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D99E296C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3923,168 +3959,182 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1409500195">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1774981878">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="121923346">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="198856236">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="578633688">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="930040638">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="589851829">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2086419104">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="787746707">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1897157005">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="706107362">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="418790692">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="13" w16cid:durableId="1011646395">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0048306D"/>
     <w:rsid w:val="00013A21"/>
     <w:rsid w:val="00027706"/>
     <w:rsid w:val="00062292"/>
     <w:rsid w:val="000D7F74"/>
     <w:rsid w:val="00123829"/>
     <w:rsid w:val="001513AF"/>
     <w:rsid w:val="001525C0"/>
     <w:rsid w:val="001807A0"/>
     <w:rsid w:val="001C7BC6"/>
     <w:rsid w:val="001E3737"/>
     <w:rsid w:val="001E72EB"/>
     <w:rsid w:val="002574BC"/>
     <w:rsid w:val="00266325"/>
     <w:rsid w:val="00266503"/>
     <w:rsid w:val="002936EA"/>
     <w:rsid w:val="0029656A"/>
     <w:rsid w:val="002E4D7D"/>
     <w:rsid w:val="002E7030"/>
     <w:rsid w:val="00323F72"/>
     <w:rsid w:val="00371BBA"/>
     <w:rsid w:val="00396FDF"/>
     <w:rsid w:val="003E2622"/>
     <w:rsid w:val="004022AA"/>
     <w:rsid w:val="0040243C"/>
+    <w:rsid w:val="00436D09"/>
     <w:rsid w:val="00482E3F"/>
     <w:rsid w:val="0048306D"/>
+    <w:rsid w:val="004A0FB5"/>
     <w:rsid w:val="004E6D96"/>
     <w:rsid w:val="005458BC"/>
     <w:rsid w:val="00562E0B"/>
     <w:rsid w:val="005751BC"/>
     <w:rsid w:val="005926C9"/>
     <w:rsid w:val="005D378F"/>
     <w:rsid w:val="006D1EA1"/>
     <w:rsid w:val="006D75C0"/>
+    <w:rsid w:val="006E2A6B"/>
     <w:rsid w:val="00741877"/>
     <w:rsid w:val="007A27D8"/>
     <w:rsid w:val="00813947"/>
     <w:rsid w:val="008537B1"/>
     <w:rsid w:val="00855607"/>
     <w:rsid w:val="00855B5B"/>
     <w:rsid w:val="008568FF"/>
     <w:rsid w:val="0086740E"/>
+    <w:rsid w:val="008A1E1F"/>
     <w:rsid w:val="008A2C2C"/>
     <w:rsid w:val="008C5306"/>
     <w:rsid w:val="008D4D35"/>
     <w:rsid w:val="00907B41"/>
+    <w:rsid w:val="00956EFA"/>
     <w:rsid w:val="009B6053"/>
+    <w:rsid w:val="009C11FB"/>
     <w:rsid w:val="009D3B6E"/>
     <w:rsid w:val="009D3CFA"/>
     <w:rsid w:val="009E4D7C"/>
     <w:rsid w:val="00A51FE5"/>
+    <w:rsid w:val="00A574EE"/>
     <w:rsid w:val="00A82D57"/>
     <w:rsid w:val="00A875F5"/>
     <w:rsid w:val="00A918FF"/>
     <w:rsid w:val="00AE03E6"/>
     <w:rsid w:val="00AE21B0"/>
     <w:rsid w:val="00AE39B3"/>
     <w:rsid w:val="00AF1C75"/>
     <w:rsid w:val="00B37C56"/>
     <w:rsid w:val="00B63330"/>
     <w:rsid w:val="00B637B4"/>
     <w:rsid w:val="00B92E9E"/>
     <w:rsid w:val="00BE0B45"/>
     <w:rsid w:val="00BF0235"/>
     <w:rsid w:val="00C30322"/>
     <w:rsid w:val="00C7353D"/>
     <w:rsid w:val="00C96F73"/>
     <w:rsid w:val="00CB6DAE"/>
     <w:rsid w:val="00CC4418"/>
     <w:rsid w:val="00CC5E74"/>
     <w:rsid w:val="00CD700B"/>
     <w:rsid w:val="00CF622A"/>
     <w:rsid w:val="00D20FA0"/>
     <w:rsid w:val="00D55A19"/>
     <w:rsid w:val="00E00952"/>
     <w:rsid w:val="00E3216E"/>
@@ -4094,74 +4144,74 @@
     <w:rsid w:val="00F56E01"/>
     <w:rsid w:val="00F70BBE"/>
     <w:rsid w:val="00F81B1F"/>
     <w:rsid w:val="00FC4B64"/>
     <w:rsid w:val="00FC4DF8"/>
     <w:rsid w:val="00FD19D5"/>
     <w:rsid w:val="00FD7339"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="24577"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4524F770"/>
-  <w15:docId w15:val="{B4E4EB14-F581-4664-9D97-755D4B07CD2D}"/>
+  <w15:docId w15:val="{51E9FEB1-9AB5-4630-863C-9BDFBE9247C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4489,50 +4539,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -4742,76 +4797,88 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9E977197262459AB16AE09F8A4F0155">
     <w:name w:val="F9E977197262459AB16AE09F8A4F0155"/>
     <w:rsid w:val="00741877"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00741877"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004A0FB5"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1230992518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katrina.Ashton@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katrina.Cunliffe@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Program%20Files\Microsoft%20Office\Templates\ERP1.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5063,106 +5130,368 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="06d724ba-4881-4eb0-b72f-dce6e222a12c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c4f68267-62ac-4bec-8c4c-5095ec9350ed" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100289583C557273F4493FCBC6954795FBA" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0358b09b98b4e5cc2bbea972885bf018">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06d724ba-4881-4eb0-b72f-dce6e222a12c" xmlns:ns3="c4f68267-62ac-4bec-8c4c-5095ec9350ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="89e4ab501aee6016fdc3384563861693" ns2:_="" ns3:_="">
+    <xsd:import namespace="06d724ba-4881-4eb0-b72f-dce6e222a12c"/>
+    <xsd:import namespace="c4f68267-62ac-4bec-8c4c-5095ec9350ed"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="06d724ba-4881-4eb0-b72f-dce6e222a12c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c4f68267-62ac-4bec-8c4c-5095ec9350ed" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{85304632-776d-4091-91e5-78edfe159491}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c4f68267-62ac-4bec-8c4c-5095ec9350ed">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1ED8300C-1542-4856-9AC6-1AACA256A0C1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF66240A-F78A-46A3-96E7-9662DB7356E7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C2EDBBB-5E4C-409A-91AC-614854F9871A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2BFF873-2B00-4D7F-94C9-302ED87F529E}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB88F8DB-71E6-4A20-AA85-A7C97133F5E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ERP1</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>245</Words>
-  <Characters>1398</Characters>
+  <Words>200</Words>
+  <Characters>1409</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>82</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>University of Manchester                                                  (form ppl 1)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UNIVERSITY OF MANCHESTER</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1640</CharactersWithSpaces>
+  <CharactersWithSpaces>1569</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6881355</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:Katrina.Kerr@manchester.ac.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>University of Manchester                                                  (form ppl 1)</dc:title>
   <dc:creator>MR T PRIEST</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100289583C557273F4493FCBC6954795FBA</vt:lpwstr>
+  </property>
+</Properties>
+</file>