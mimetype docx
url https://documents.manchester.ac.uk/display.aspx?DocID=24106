--- v1 (2026-05-02)
+++ v2 (2026-07-08)
@@ -127,57 +127,67 @@
     </w:p>
     <w:p w14:paraId="5847924A" w14:textId="77777777" w:rsidR="005458BC" w:rsidRPr="00956EFA" w:rsidRDefault="001807A0" w:rsidP="00F33C3C">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ethical Review Process</w:t>
       </w:r>
       <w:r w:rsidR="002E7030" w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002E7030" w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>For Category</w:t>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002E7030" w:rsidRPr="00956EFA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Category</w:t>
       </w:r>
       <w:r w:rsidR="004022AA" w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F33C3C" w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="002E7030" w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Work </w:t>
       </w:r>
@@ -203,194 +213,179 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00266503" w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14C9E4A4" w14:textId="77777777" w:rsidR="002E7030" w:rsidRPr="00956EFA" w:rsidRDefault="002E7030">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E79DD0B" w14:textId="2995D0C6" w:rsidR="00A82D57" w:rsidRPr="00956EFA" w:rsidRDefault="001807A0" w:rsidP="00323F72">
+    <w:p w14:paraId="7E79DD0B" w14:textId="1F13F1DB" w:rsidR="00A82D57" w:rsidRPr="005052D8" w:rsidRDefault="001807A0" w:rsidP="00323F72">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956EFA">
+      <w:r w:rsidRPr="005052D8">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>Please complete</w:t>
       </w:r>
-      <w:r w:rsidR="00323F72" w:rsidRPr="00956EFA">
+      <w:r w:rsidR="00323F72" w:rsidRPr="005052D8">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A1E1F">
+      <w:r w:rsidR="008A1E1F" w:rsidRPr="005052D8">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00323F72" w:rsidRPr="00956EFA">
+      <w:r w:rsidR="00323F72" w:rsidRPr="005052D8">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>ection</w:t>
       </w:r>
-      <w:r w:rsidR="008A1E1F">
+      <w:r w:rsidR="008A1E1F" w:rsidRPr="005052D8">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> A (</w:t>
       </w:r>
-      <w:r w:rsidR="004E6D96" w:rsidRPr="00956EFA">
+      <w:r w:rsidR="004E6D96" w:rsidRPr="005052D8">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>using a separate sheet for each project</w:t>
       </w:r>
-      <w:r w:rsidR="008A1E1F">
+      <w:r w:rsidR="008A1E1F" w:rsidRPr="005052D8">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="004E6D96" w:rsidRPr="00956EFA">
+      <w:r w:rsidR="004E6D96" w:rsidRPr="005052D8">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>. Please complete</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956EFA">
+      <w:r w:rsidRPr="005052D8">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> electronically and e-mail to</w:t>
       </w:r>
-      <w:r w:rsidR="00323F72" w:rsidRPr="00956EFA">
+      <w:r w:rsidR="00323F72" w:rsidRPr="005052D8">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956EFA">
+      <w:r w:rsidRPr="005052D8">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="004A0FB5" w:rsidRPr="00B07FD8">
+        <w:r w:rsidR="00294BC7" w:rsidRPr="005052D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b w:val="0"/>
-            <w:sz w:val="19"/>
-            <w:lang w:val="en-GB"/>
+            <w:bCs/>
           </w:rPr>
-          <w:t>Katrina.</w:t>
-[...19 lines deleted...]
-          <w:t>@manchester.ac.uk</w:t>
+          <w:t>bsf.licencing@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00294BC7" w:rsidRPr="005052D8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2421F498" w14:textId="77777777" w:rsidR="00A82D57" w:rsidRPr="00956EFA" w:rsidRDefault="00A82D57" w:rsidP="00323F72">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -421,143 +416,153 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Section A: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A82D57" w:rsidRPr="00956EFA" w14:paraId="15382255" w14:textId="77777777" w:rsidTr="00A574EE">
         <w:trPr>
           <w:trHeight w:val="538"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FAEFF1A" w14:textId="333ADC8D" w:rsidR="00A82D57" w:rsidRPr="00956EFA" w:rsidRDefault="00956EFA" w:rsidP="00682DB7">
+          <w:p w14:paraId="6FAEFF1A" w14:textId="46E2E793" w:rsidR="00A82D57" w:rsidRPr="00956EFA" w:rsidRDefault="00294BC7" w:rsidP="00682DB7">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>Title of proposed project</w:t>
+            <w:r w:rsidRPr="00956EFA">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of </w:t>
+            </w:r>
+            <w:r w:rsidR="000F636E">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Applicant</w:t>
+            </w:r>
+            <w:r w:rsidR="00C32A77">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="277D83DB" w14:textId="77777777" w:rsidR="00A82D57" w:rsidRPr="00956EFA" w:rsidRDefault="00A82D57" w:rsidP="00682DB7">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B37C56" w:rsidRPr="00956EFA" w14:paraId="4F90797A" w14:textId="77777777" w:rsidTr="00A574EE">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32A220CF" w14:textId="692E3852" w:rsidR="00C96F73" w:rsidRPr="00956EFA" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
+          <w:p w14:paraId="32A220CF" w14:textId="08ADCDCA" w:rsidR="00C96F73" w:rsidRPr="00956EFA" w:rsidRDefault="00294BC7" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00956EFA">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> of PI</w:t>
+            <w:r w:rsidRPr="00294BC7">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Title of proposed project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10D17C0B" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="00956EFA" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B37C56" w:rsidRPr="00956EFA" w14:paraId="5B6B7514" w14:textId="77777777" w:rsidTr="008A1E1F">
         <w:trPr>
@@ -1154,147 +1159,145 @@
           <w:p w14:paraId="6000C86C" w14:textId="77777777" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C96F73" w:rsidRPr="00956EFA" w14:paraId="3F07C8BF" w14:textId="77777777" w:rsidTr="009C11FB">
         <w:trPr>
           <w:trHeight w:val="1476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="74198AD3" w14:textId="3E1CA0A1" w:rsidR="00C96F73" w:rsidRPr="00956EFA" w:rsidRDefault="00C96F73" w:rsidP="00956EFA">
+          <w:p w14:paraId="1EEE765D" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w:rsidP="00956EFA">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Do you </w:t>
             </w:r>
             <w:r w:rsidR="0040243C" w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>have a system in place for recording the training and competency of all people who will be involved in the euthanasia and harvest</w:t>
             </w:r>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="49236F71" w14:textId="77777777" w:rsidR="00C005CF" w:rsidRPr="00C005CF" w:rsidRDefault="00C005CF" w:rsidP="00C005CF"/>
+          <w:p w14:paraId="47AF48EA" w14:textId="77777777" w:rsidR="00C005CF" w:rsidRPr="00C005CF" w:rsidRDefault="00C005CF" w:rsidP="00C005CF"/>
+          <w:p w14:paraId="74198AD3" w14:textId="3E1CA0A1" w:rsidR="00C005CF" w:rsidRPr="00C005CF" w:rsidRDefault="00C005CF" w:rsidP="00C005CF"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AE1AF1C" w14:textId="4CDE3B65" w:rsidR="0040243C" w:rsidRPr="00956EFA" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-852022437"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="006E2A6B">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   If yes, please </w:t>
             </w:r>
             <w:r w:rsidR="0040243C" w:rsidRPr="00956EFA">
               <w:rPr>
@@ -1358,55 +1361,50 @@
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="804131501"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00323F72" w:rsidRPr="00956EFA">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="66112F99" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00956EFA" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1505,55 +1503,50 @@
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1352102614"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00956EFA">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C96F73" w:rsidRPr="00956EFA" w14:paraId="3F83503D" w14:textId="77777777" w:rsidTr="008A1E1F">
         <w:trPr>
           <w:trHeight w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
@@ -1597,55 +1590,50 @@
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="346068344"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00956EFA">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C96F73" w:rsidRPr="00956EFA" w14:paraId="7D914934" w14:textId="77777777" w:rsidTr="008A1E1F">
         <w:trPr>
           <w:trHeight w:val="603"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
@@ -1719,55 +1707,50 @@
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1492515442"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00956EFA">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1817,55 +1800,50 @@
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1145395440"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00956EFA">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D05A449" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="00956EFA" w:rsidRDefault="00B37C56">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
@@ -2661,55 +2639,50 @@
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="481127112"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FB3323">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="1B4DC36E" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2774,55 +2747,50 @@
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-994635344"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FB3323">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="765DAFAA" w14:textId="77777777" w:rsidTr="00E6612B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DF819C8" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
@@ -2961,58 +2929,58 @@
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001807A0" w:rsidRPr="00956EFA">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57CF8C3C" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73">
+    <w:p w14:paraId="46541D0F" w14:textId="77777777" w:rsidR="001050AB" w:rsidRDefault="001050AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FF06A27" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73">
+    <w:p w14:paraId="1FC6B930" w14:textId="77777777" w:rsidR="001050AB" w:rsidRDefault="001050AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -3037,150 +3005,177 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
-    <w:altName w:val="Athelas Bold Italic"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E663E11" w14:textId="0340E417" w:rsidR="00F55B00" w:rsidRDefault="001E3737">
+  <w:p w14:paraId="5E663E11" w14:textId="523B83AC" w:rsidR="00F55B00" w:rsidRDefault="001E3737">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">Cat C, </w:t>
     </w:r>
     <w:r w:rsidR="00F55B00" w:rsidRPr="00F55B00">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>V</w:t>
     </w:r>
     <w:r w:rsidR="0040243C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">ersion </w:t>
     </w:r>
     <w:r w:rsidR="005926C9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
+    <w:r w:rsidR="00C005CF">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:t>.1</w:t>
+    </w:r>
     <w:r w:rsidR="0040243C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidR="005926C9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00A82D57">
+    <w:r w:rsidR="00C005CF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="005926C9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
-      <w:t>/11/2018</w:t>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00C005CF">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:t>06</w:t>
+    </w:r>
+    <w:r w:rsidR="005926C9">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:t>/20</w:t>
+    </w:r>
+    <w:r w:rsidR="00C005CF">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:t>26</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1367EC51" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w:rsidP="00266325">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AF71C53" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73">
+    <w:p w14:paraId="7406CA53" w14:textId="77777777" w:rsidR="001050AB" w:rsidRDefault="001050AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65D4ECD4" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73">
+    <w:p w14:paraId="0B356CFB" w14:textId="77777777" w:rsidR="001050AB" w:rsidRDefault="001050AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1259BF18" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="001513AF" w:rsidRDefault="00C96F73">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="17"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001513AF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="23"/>
       </w:rPr>
@@ -4005,192 +4000,205 @@
   <w:num w:numId="8" w16cid:durableId="2086419104">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="787746707">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1897157005">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="706107362">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="418790692">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1011646395">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0048306D"/>
     <w:rsid w:val="00013A21"/>
     <w:rsid w:val="00027706"/>
     <w:rsid w:val="00062292"/>
     <w:rsid w:val="000D7F74"/>
+    <w:rsid w:val="000F636E"/>
+    <w:rsid w:val="001050AB"/>
     <w:rsid w:val="00123829"/>
     <w:rsid w:val="001513AF"/>
     <w:rsid w:val="001525C0"/>
     <w:rsid w:val="001807A0"/>
     <w:rsid w:val="001C7BC6"/>
     <w:rsid w:val="001E3737"/>
     <w:rsid w:val="001E72EB"/>
+    <w:rsid w:val="001F5FE0"/>
     <w:rsid w:val="002574BC"/>
     <w:rsid w:val="00266325"/>
     <w:rsid w:val="00266503"/>
     <w:rsid w:val="002936EA"/>
+    <w:rsid w:val="00294BC7"/>
     <w:rsid w:val="0029656A"/>
     <w:rsid w:val="002E4D7D"/>
     <w:rsid w:val="002E7030"/>
     <w:rsid w:val="00323F72"/>
     <w:rsid w:val="00371BBA"/>
     <w:rsid w:val="00396FDF"/>
     <w:rsid w:val="003E2622"/>
     <w:rsid w:val="004022AA"/>
     <w:rsid w:val="0040243C"/>
     <w:rsid w:val="00436D09"/>
     <w:rsid w:val="00482E3F"/>
     <w:rsid w:val="0048306D"/>
     <w:rsid w:val="004A0FB5"/>
     <w:rsid w:val="004E6D96"/>
+    <w:rsid w:val="005052D8"/>
     <w:rsid w:val="005458BC"/>
     <w:rsid w:val="00562E0B"/>
     <w:rsid w:val="005751BC"/>
     <w:rsid w:val="005926C9"/>
     <w:rsid w:val="005D378F"/>
     <w:rsid w:val="006D1EA1"/>
     <w:rsid w:val="006D75C0"/>
     <w:rsid w:val="006E2A6B"/>
     <w:rsid w:val="00741877"/>
+    <w:rsid w:val="00774546"/>
     <w:rsid w:val="007A27D8"/>
     <w:rsid w:val="00813947"/>
     <w:rsid w:val="008537B1"/>
     <w:rsid w:val="00855607"/>
     <w:rsid w:val="00855B5B"/>
     <w:rsid w:val="008568FF"/>
     <w:rsid w:val="0086740E"/>
     <w:rsid w:val="008A1E1F"/>
     <w:rsid w:val="008A2C2C"/>
     <w:rsid w:val="008C5306"/>
     <w:rsid w:val="008D4D35"/>
+    <w:rsid w:val="009056BC"/>
     <w:rsid w:val="00907B41"/>
     <w:rsid w:val="00956EFA"/>
+    <w:rsid w:val="009A57B2"/>
     <w:rsid w:val="009B6053"/>
     <w:rsid w:val="009C11FB"/>
     <w:rsid w:val="009D3B6E"/>
     <w:rsid w:val="009D3CFA"/>
     <w:rsid w:val="009E4D7C"/>
     <w:rsid w:val="00A51FE5"/>
     <w:rsid w:val="00A574EE"/>
     <w:rsid w:val="00A82D57"/>
     <w:rsid w:val="00A875F5"/>
     <w:rsid w:val="00A918FF"/>
+    <w:rsid w:val="00AD6848"/>
     <w:rsid w:val="00AE03E6"/>
     <w:rsid w:val="00AE21B0"/>
     <w:rsid w:val="00AE39B3"/>
     <w:rsid w:val="00AF1C75"/>
     <w:rsid w:val="00B37C56"/>
     <w:rsid w:val="00B63330"/>
     <w:rsid w:val="00B637B4"/>
     <w:rsid w:val="00B92E9E"/>
     <w:rsid w:val="00BE0B45"/>
     <w:rsid w:val="00BF0235"/>
+    <w:rsid w:val="00C005CF"/>
     <w:rsid w:val="00C30322"/>
+    <w:rsid w:val="00C32A77"/>
     <w:rsid w:val="00C7353D"/>
     <w:rsid w:val="00C96F73"/>
     <w:rsid w:val="00CB6DAE"/>
     <w:rsid w:val="00CC4418"/>
     <w:rsid w:val="00CC5E74"/>
     <w:rsid w:val="00CD700B"/>
     <w:rsid w:val="00CF622A"/>
     <w:rsid w:val="00D20FA0"/>
     <w:rsid w:val="00D55A19"/>
     <w:rsid w:val="00E00952"/>
+    <w:rsid w:val="00E0619B"/>
     <w:rsid w:val="00E3216E"/>
     <w:rsid w:val="00E70228"/>
     <w:rsid w:val="00F33C3C"/>
     <w:rsid w:val="00F55B00"/>
     <w:rsid w:val="00F56E01"/>
     <w:rsid w:val="00F70BBE"/>
     <w:rsid w:val="00F81B1F"/>
     <w:rsid w:val="00FC4B64"/>
     <w:rsid w:val="00FC4DF8"/>
     <w:rsid w:val="00FD19D5"/>
     <w:rsid w:val="00FD7339"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4524F770"/>
   <w15:docId w15:val="{51E9FEB1-9AB5-4630-863C-9BDFBE9247C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4830,55 +4838,57 @@
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1230992518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katrina.Cunliffe@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bsf.licencing@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Program%20Files\Microsoft%20Office\Templates\ERP1.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5143,91 +5153,72 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06d724ba-4881-4eb0-b72f-dce6e222a12c" xmlns:ns3="c4f68267-62ac-4bec-8c4c-5095ec9350ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="89e4ab501aee6016fdc3384563861693" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100289583C557273F4493FCBC6954795FBA" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f727001722ca616d81c7409af64f62d5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06d724ba-4881-4eb0-b72f-dce6e222a12c" xmlns:ns3="c4f68267-62ac-4bec-8c4c-5095ec9350ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="55b09308057eb7dac9f595361baaccdc" ns2:_="" ns3:_="">
     <xsd:import namespace="06d724ba-4881-4eb0-b72f-dce6e222a12c"/>
     <xsd:import namespace="c4f68267-62ac-4bec-8c4c-5095ec9350ed"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="06d724ba-4881-4eb0-b72f-dce6e222a12c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5246,50 +5237,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c4f68267-62ac-4bec-8c4c-5095ec9350ed" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{85304632-776d-4091-91e5-78edfe159491}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c4f68267-62ac-4bec-8c4c-5095ec9350ed">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -5363,135 +5359,175 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="06d724ba-4881-4eb0-b72f-dce6e222a12c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c4f68267-62ac-4bec-8c4c-5095ec9350ed" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF66240A-F78A-46A3-96E7-9662DB7356E7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{373426F9-DC18-4D00-8158-E47E5772DAB8}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="06d724ba-4881-4eb0-b72f-dce6e222a12c"/>
+    <ds:schemaRef ds:uri="c4f68267-62ac-4bec-8c4c-5095ec9350ed"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C2EDBBB-5E4C-409A-91AC-614854F9871A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2BFF873-2B00-4D7F-94C9-302ED87F529E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF66240A-F78A-46A3-96E7-9662DB7356E7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="06d724ba-4881-4eb0-b72f-dce6e222a12c"/>
+    <ds:schemaRef ds:uri="c4f68267-62ac-4bec-8c4c-5095ec9350ed"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB88F8DB-71E6-4A20-AA85-A7C97133F5E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ERP1</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1409</Characters>
+  <Pages>1</Pages>
+  <Words>241</Words>
+  <Characters>1377</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>82</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>University of Manchester                                                  (form ppl 1)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UNIVERSITY OF MANCHESTER</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1569</CharactersWithSpaces>
+  <CharactersWithSpaces>1615</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6881355</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:Katrina.Kerr@manchester.ac.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>University of Manchester                                                  (form ppl 1)</dc:title>
   <dc:creator>MR T PRIEST</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100289583C557273F4493FCBC6954795FBA</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>