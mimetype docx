--- v2 (2026-07-08)
+++ v3 (2026-08-26)
@@ -9,952 +9,1044 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6B87EACC" w14:textId="77777777" w:rsidR="001807A0" w:rsidRPr="00956EFA" w:rsidRDefault="00AE03E6" w:rsidP="009C11FB">
+    <w:p w:rsidRPr="00956EFA" w:rsidR="001807A0" w:rsidP="08514CEE" w:rsidRDefault="00AE03E6" w14:paraId="6B87EACC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956EFA">
+      <w:r w:rsidRPr="08514CEE" w:rsidR="00AE03E6">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="31"/>
+          <w:szCs w:val="31"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="001807A0" w:rsidRPr="00956EFA">
+      <w:r w:rsidRPr="08514CEE" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="31"/>
+          <w:szCs w:val="31"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Manchester                               </w:t>
       </w:r>
-      <w:r w:rsidR="002E4D7D" w:rsidRPr="00956EFA">
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="08514CEE" w:rsidR="002E4D7D">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="31"/>
+          <w:szCs w:val="31"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="002E4D7D" w:rsidRPr="00956EFA">
+      <w:r w:rsidRPr="08514CEE" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
-          <w:sz w:val="31"/>
-[...8 lines deleted...]
-          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001513AF" w:rsidRPr="00956EFA">
+      <w:r w:rsidRPr="08514CEE" w:rsidR="001513AF">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="001807A0" w:rsidRPr="00956EFA">
+      <w:r w:rsidRPr="08514CEE" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">orm </w:t>
       </w:r>
-      <w:r w:rsidR="00F33C3C" w:rsidRPr="00956EFA">
+      <w:r w:rsidRPr="08514CEE" w:rsidR="00F33C3C">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Cat C</w:t>
       </w:r>
-      <w:r w:rsidR="001807A0" w:rsidRPr="00956EFA">
+      <w:r w:rsidRPr="08514CEE" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5847924A" w14:textId="77777777" w:rsidR="005458BC" w:rsidRPr="00956EFA" w:rsidRDefault="001807A0" w:rsidP="00F33C3C">
+    <w:p w:rsidRPr="00956EFA" w:rsidR="005458BC" w:rsidP="00F33C3C" w:rsidRDefault="001807A0" w14:paraId="5847924A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00956EFA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Ethical Review Process</w:t>
+        <w:t xml:space="preserve">Ethical Review </w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00956EFA">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00956EFA">
+        <w:rPr>
+          <w:rStyle w:val="InitialStyle"/>
+          <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="27"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956EFA" w:rsidR="002E7030">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00956EFA">
+      <w:r w:rsidRPr="00956EFA" w:rsidR="002E7030">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00956EFA">
+      <w:r w:rsidRPr="00956EFA" w:rsidR="002E7030">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Category</w:t>
       </w:r>
-      <w:r w:rsidR="004022AA" w:rsidRPr="00956EFA">
+      <w:r w:rsidRPr="00956EFA" w:rsidR="004022AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F33C3C" w:rsidRPr="00956EFA">
+      <w:r w:rsidRPr="00956EFA" w:rsidR="00F33C3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00956EFA">
+      <w:r w:rsidRPr="00956EFA" w:rsidR="002E7030">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Work </w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00956EFA">
+      <w:r w:rsidRPr="00956EFA" w:rsidR="002E7030">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The use of </w:t>
       </w:r>
-      <w:r w:rsidR="00F33C3C" w:rsidRPr="00956EFA">
+      <w:r w:rsidRPr="00956EFA" w:rsidR="00F33C3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tissue in research harvested from living vertebrates and cephalopods killed solely for that purpose regardless of where the animals or tissue were sourced.</w:t>
       </w:r>
-      <w:r w:rsidR="00B92E9E" w:rsidRPr="00956EFA">
+      <w:r w:rsidRPr="00956EFA" w:rsidR="00B92E9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00266503" w:rsidRPr="00956EFA">
+      <w:r w:rsidRPr="00956EFA" w:rsidR="00266503">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C9E4A4" w14:textId="77777777" w:rsidR="002E7030" w:rsidRPr="00956EFA" w:rsidRDefault="002E7030">
+    <w:p w:rsidRPr="00956EFA" w:rsidR="002E7030" w:rsidRDefault="002E7030" w14:paraId="14C9E4A4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E79DD0B" w14:textId="1F13F1DB" w:rsidR="00A82D57" w:rsidRPr="005052D8" w:rsidRDefault="001807A0" w:rsidP="00323F72">
+    <w:p w:rsidRPr="00956EFA" w:rsidR="00A82D57" w:rsidP="00323F72" w:rsidRDefault="001807A0" w14:paraId="7E79DD0B" w14:textId="308A9602">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="005052D8">
+      </w:pPr>
+      <w:r w:rsidRPr="08514CEE" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Please complete</w:t>
       </w:r>
-      <w:r w:rsidR="00323F72" w:rsidRPr="005052D8">
+      <w:r w:rsidRPr="08514CEE" w:rsidR="00323F72">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A1E1F" w:rsidRPr="005052D8">
+      <w:r w:rsidRPr="08514CEE" w:rsidR="008A1E1F">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00323F72" w:rsidRPr="005052D8">
+      <w:r w:rsidRPr="08514CEE" w:rsidR="00323F72">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>ection</w:t>
       </w:r>
-      <w:r w:rsidR="008A1E1F" w:rsidRPr="005052D8">
+      <w:r w:rsidRPr="08514CEE" w:rsidR="008A1E1F">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> A (</w:t>
       </w:r>
-      <w:r w:rsidR="004E6D96" w:rsidRPr="005052D8">
+      <w:r w:rsidRPr="08514CEE" w:rsidR="004E6D96">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>using a separate sheet for each project</w:t>
       </w:r>
-      <w:r w:rsidR="008A1E1F" w:rsidRPr="005052D8">
+      <w:r w:rsidRPr="08514CEE" w:rsidR="008A1E1F">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="004E6D96" w:rsidRPr="005052D8">
+      <w:r w:rsidRPr="08514CEE" w:rsidR="004E6D96">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>. Please complete</w:t>
       </w:r>
-      <w:r w:rsidRPr="005052D8">
+      <w:r w:rsidRPr="08514CEE" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> electronically and e-mail to</w:t>
       </w:r>
-      <w:r w:rsidR="00323F72" w:rsidRPr="005052D8">
+      <w:r w:rsidRPr="08514CEE" w:rsidR="00323F72">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="005052D8">
+      <w:r w:rsidRPr="08514CEE" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00294BC7" w:rsidRPr="005052D8">
+      <w:r w:rsidRPr="08514CEE" w:rsidR="6232FE65">
+        <w:rPr>
+          <w:rStyle w:val="InitialStyle"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="R84611c966f9043c2">
+        <w:r w:rsidRPr="08514CEE" w:rsidR="6232FE65">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
             <w:b w:val="0"/>
-            <w:bCs/>
+            <w:bCs w:val="0"/>
+            <w:sz w:val="19"/>
+            <w:szCs w:val="19"/>
           </w:rPr>
-          <w:t>bsf.licencing@manchester.ac.uk</w:t>
+          <w:t>Bsf.licensing@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00294BC7" w:rsidRPr="005052D8">
+      <w:r w:rsidRPr="08514CEE" w:rsidR="6232FE65">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rStyle w:val="InitialStyle"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2421F498" w14:textId="77777777" w:rsidR="00A82D57" w:rsidRPr="00956EFA" w:rsidRDefault="00A82D57" w:rsidP="00323F72">
+    <w:p w:rsidR="08514CEE" w:rsidP="08514CEE" w:rsidRDefault="08514CEE" w14:paraId="3022B641" w14:textId="5C4067D6">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2836"/>
         <w:gridCol w:w="7513"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A82D57" w:rsidRPr="00956EFA" w14:paraId="3BEFAAEA" w14:textId="77777777" w:rsidTr="008A1E1F">
+      <w:tr w:rsidRPr="00956EFA" w:rsidR="00A82D57" w:rsidTr="08514CEE" w14:paraId="3BEFAAEA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="392"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10349" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00A82D57" w:rsidP="00682DB7" w:rsidRDefault="00A82D57" w14:paraId="45B13FF6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Section A: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A82D57" w:rsidRPr="00956EFA" w14:paraId="15382255" w14:textId="77777777" w:rsidTr="00A574EE">
+      <w:tr w:rsidRPr="00956EFA" w:rsidR="00A82D57" w:rsidTr="08514CEE" w14:paraId="15382255" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="538"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6FAEFF1A" w14:textId="46E2E793" w:rsidR="00A82D57" w:rsidRPr="00956EFA" w:rsidRDefault="00294BC7" w:rsidP="00682DB7">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00A82D57" w:rsidP="00682DB7" w:rsidRDefault="00294BC7" w14:paraId="6FAEFF1A" w14:textId="46E2E793">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of </w:t>
             </w:r>
             <w:r w:rsidR="000F636E">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Applicant</w:t>
             </w:r>
             <w:r w:rsidR="00C32A77">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00A82D57" w:rsidP="00682DB7" w:rsidRDefault="00A82D57" w14:paraId="277D83DB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37C56" w:rsidRPr="00956EFA" w14:paraId="4F90797A" w14:textId="77777777" w:rsidTr="00A574EE">
+      <w:tr w:rsidRPr="00956EFA" w:rsidR="00B37C56" w:rsidTr="08514CEE" w14:paraId="4F90797A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="32A220CF" w14:textId="08ADCDCA" w:rsidR="00C96F73" w:rsidRPr="00956EFA" w:rsidRDefault="00294BC7" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00C96F73" w:rsidP="00907B41" w:rsidRDefault="00294BC7" w14:paraId="32A220CF" w14:textId="08ADCDCA">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294BC7">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Title of proposed project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00B37C56" w:rsidP="00907B41" w:rsidRDefault="00B37C56" w14:paraId="10D17C0B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37C56" w:rsidRPr="00956EFA" w14:paraId="5B6B7514" w14:textId="77777777" w:rsidTr="008A1E1F">
+      <w:tr w:rsidRPr="00956EFA" w:rsidR="00B37C56" w:rsidTr="08514CEE" w14:paraId="5B6B7514" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7ED5FEAE" w14:textId="42B4074B" w:rsidR="00C96F73" w:rsidRPr="00956EFA" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00C96F73" w:rsidP="00907B41" w:rsidRDefault="00B37C56" w14:paraId="7ED5FEAE" w14:textId="42B4074B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tel</w:t>
             </w:r>
-            <w:r w:rsidR="001E3737" w:rsidRPr="00956EFA">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:r w:rsidRPr="00956EFA" w:rsidR="001E3737">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ephone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00B37C56" w:rsidP="00907B41" w:rsidRDefault="00B37C56" w14:paraId="72986519" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37C56" w:rsidRPr="00956EFA" w14:paraId="2E5A811E" w14:textId="77777777" w:rsidTr="008A1E1F">
+      <w:tr w:rsidRPr="00956EFA" w:rsidR="00B37C56" w:rsidTr="08514CEE" w14:paraId="2E5A811E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3429F410" w14:textId="21FEF3C5" w:rsidR="00C96F73" w:rsidRPr="00956EFA" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00C96F73" w:rsidP="00907B41" w:rsidRDefault="00B37C56" w14:paraId="3429F410" w14:textId="21FEF3C5">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
             <w:r w:rsidR="00A574EE">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00B37C56" w:rsidP="00907B41" w:rsidRDefault="00B37C56" w14:paraId="4884EBE5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w14:paraId="56041A64" w14:textId="77777777" w:rsidTr="00A574EE">
+      <w:tr w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidTr="08514CEE" w14:paraId="56041A64" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="740F9C2A" w14:textId="67F02B44" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidP="00907B41" w:rsidRDefault="00F33C3C" w14:paraId="740F9C2A" w14:textId="67F02B44">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Species</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidP="00907B41" w:rsidRDefault="00F33C3C" w14:paraId="15E6E5A1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w14:paraId="21AF38C1" w14:textId="77777777" w:rsidTr="00956EFA">
+      <w:tr w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidTr="08514CEE" w14:paraId="21AF38C1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="109A1A8A" w14:textId="620AECDF" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00F33C3C">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidP="08514CEE" w:rsidRDefault="00F33C3C" w14:paraId="109A1A8A" w14:textId="620AECDF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="08514CEE" w:rsidR="00F33C3C">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
-            <w:r w:rsidR="00956EFA">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="08514CEE" w:rsidR="00956EFA">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> of animals required (estimate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidP="00907B41" w:rsidRDefault="00F33C3C" w14:paraId="02F8E67F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w14:paraId="4C414548" w14:textId="77777777" w:rsidTr="008A1E1F">
+      <w:tr w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidTr="08514CEE" w14:paraId="4C414548" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="724"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="430E47BF" w14:textId="25E37AE9" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00956EFA">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidP="00956EFA" w:rsidRDefault="00F33C3C" w14:paraId="430E47BF" w14:textId="25E37AE9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Technique(s) chosen for euthanasia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidP="00907B41" w:rsidRDefault="00F33C3C" w14:paraId="15E34E58" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w14:paraId="4E38DEF1" w14:textId="77777777" w:rsidTr="008A1E1F">
+      <w:tr w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidTr="08514CEE" w14:paraId="4E38DEF1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="696"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="01F72C1C" w14:textId="3F4B1A30" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00956EFA">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidP="00956EFA" w:rsidRDefault="00F33C3C" w14:paraId="01F72C1C" w14:textId="3F4B1A30">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Where will euthanasia be carried out</w:t>
             </w:r>
             <w:r w:rsidR="008A1E1F">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidP="00907B41" w:rsidRDefault="00F33C3C" w14:paraId="0263EAF1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w14:paraId="7B8B4155" w14:textId="77777777" w:rsidTr="008A1E1F">
+      <w:tr w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidTr="08514CEE" w14:paraId="7B8B4155" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="713"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4AA57747" w14:textId="5BBFDA6C" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="008A1E1F">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidP="008A1E1F" w:rsidRDefault="00F33C3C" w14:paraId="4AA57747" w14:textId="5BBFDA6C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Where </w:t>
             </w:r>
             <w:r w:rsidR="008A1E1F">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>is</w:t>
@@ -970,2017 +1062,2093 @@
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>be carried out</w:t>
             </w:r>
             <w:r w:rsidR="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidP="00907B41" w:rsidRDefault="00F33C3C" w14:paraId="48DDAEE4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w14:paraId="70AB4B08" w14:textId="77777777" w:rsidTr="008A1E1F">
+      <w:tr w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidTr="08514CEE" w14:paraId="70AB4B08" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="896"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1385AC7C" w14:textId="41BA4CBB" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00956EFA">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidP="00956EFA" w:rsidRDefault="00F33C3C" w14:paraId="1385AC7C" w14:textId="41BA4CBB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>What is the purpose of the project</w:t>
             </w:r>
             <w:r w:rsidR="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidP="00907B41" w:rsidRDefault="00F33C3C" w14:paraId="0A36BADC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w14:paraId="27F17613" w14:textId="77777777" w:rsidTr="008A1E1F">
+      <w:tr w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidTr="08514CEE" w14:paraId="27F17613" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6BC5580F" w14:textId="498BE291" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00956EFA">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidP="00956EFA" w:rsidRDefault="00F33C3C" w14:paraId="6BC5580F" w14:textId="498BE291">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Duration of project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidP="00907B41" w:rsidRDefault="00F33C3C" w14:paraId="0CD02393" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w14:paraId="1915CB00" w14:textId="77777777" w:rsidTr="008A1E1F">
+      <w:tr w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidTr="08514CEE" w14:paraId="1915CB00" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="673"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6EC03D69" w14:textId="0DD29F1A" w:rsidR="00F33C3C" w:rsidRPr="00956EFA" w:rsidRDefault="00F33C3C" w:rsidP="00956EFA">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidP="00956EFA" w:rsidRDefault="00F33C3C" w14:paraId="6EC03D69" w14:textId="0DD29F1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>How is the work being funded</w:t>
             </w:r>
             <w:r w:rsidR="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00F33C3C" w:rsidP="00907B41" w:rsidRDefault="00F33C3C" w14:paraId="6000C86C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="00956EFA" w14:paraId="3F07C8BF" w14:textId="77777777" w:rsidTr="009C11FB">
+      <w:tr w:rsidRPr="00956EFA" w:rsidR="00C96F73" w:rsidTr="08514CEE" w14:paraId="3F07C8BF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="1EEE765D" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w:rsidP="00956EFA">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00C96F73" w:rsidP="08514CEE" w:rsidRDefault="00C96F73" w14:paraId="1EEE765D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="08514CEE" w:rsidR="00C96F73">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do you </w:t>
+            </w:r>
+            <w:r w:rsidRPr="08514CEE" w:rsidR="0040243C">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>have a system in place for recording the training and competency of all people who will be involved in the euthanasia and harvest</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08514CEE" w:rsidR="00C96F73">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C005CF" w:rsidR="00C005CF" w:rsidP="00C005CF" w:rsidRDefault="00C005CF" w14:paraId="49236F71" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00C005CF" w:rsidR="00C005CF" w:rsidP="00C005CF" w:rsidRDefault="00C005CF" w14:paraId="47AF48EA" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00C005CF" w:rsidR="00C005CF" w:rsidP="00C005CF" w:rsidRDefault="00C005CF" w14:paraId="74198AD3" w14:textId="3E1CA0A1"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="0040243C" w:rsidP="00907B41" w:rsidRDefault="00C96F73" w14:paraId="7AE1AF1C" w14:textId="4CDE3B65">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...51 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-852022437"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="InitialStyle"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="006E2A6B">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Arial"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   If yes, please </w:t>
             </w:r>
-            <w:r w:rsidR="0040243C" w:rsidRPr="00956EFA">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:r w:rsidRPr="00956EFA" w:rsidR="0040243C">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>explain…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="00956EFA" w14:paraId="3C5BEDAE" w14:textId="77777777" w:rsidTr="009C11FB">
+      <w:tr w:rsidRPr="00956EFA" w:rsidR="00C96F73" w:rsidTr="08514CEE" w14:paraId="3C5BEDAE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="28AD1FBB" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00956EFA" w:rsidRDefault="00C96F73" w:rsidP="00956EFA">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00C96F73" w:rsidP="00956EFA" w:rsidRDefault="00C96F73" w14:paraId="28AD1FBB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00C96F73" w:rsidP="00907B41" w:rsidRDefault="00C96F73" w14:paraId="14A70255" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="804131501"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="InitialStyle"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00323F72" w:rsidRPr="00956EFA">
+                <w:r w:rsidRPr="00956EFA" w:rsidR="00323F72">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="66112F99" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00956EFA" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00C96F73" w:rsidP="00907B41" w:rsidRDefault="00C96F73" w14:paraId="66112F99" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="00956EFA" w14:paraId="029D0582" w14:textId="77777777" w:rsidTr="008A1E1F">
+      <w:tr w:rsidRPr="00956EFA" w:rsidR="00C96F73" w:rsidTr="08514CEE" w14:paraId="029D0582" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="51791592" w14:textId="60BB1188" w:rsidR="00C96F73" w:rsidRPr="00A574EE" w:rsidRDefault="0040243C" w:rsidP="008A1E1F">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A574EE" w:rsidR="00C96F73" w:rsidP="08514CEE" w:rsidRDefault="0040243C" w14:paraId="51791592" w14:textId="60BB1188">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="08514CEE" w:rsidR="0040243C">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have you checked they are named in the S1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="08514CEE" w:rsidR="008A1E1F">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08514CEE" w:rsidR="0040243C">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>egister for the required techniques and species</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08514CEE" w:rsidR="00C96F73">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00323F72" w:rsidP="00C96F73" w:rsidRDefault="00C96F73" w14:paraId="4C34047D" w14:textId="748B68D8">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...59 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1352102614"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="InitialStyle"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00956EFA">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="00956EFA" w14:paraId="3F83503D" w14:textId="77777777" w:rsidTr="008A1E1F">
+      <w:tr w:rsidRPr="00956EFA" w:rsidR="00C96F73" w:rsidTr="08514CEE" w14:paraId="3F83503D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="5CE8F463" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00956EFA" w:rsidRDefault="00C96F73" w:rsidP="00956EFA">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00C96F73" w:rsidP="00956EFA" w:rsidRDefault="00C96F73" w14:paraId="5CE8F463" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00323F72" w:rsidP="00C96F73" w:rsidRDefault="00C96F73" w14:paraId="714A03DE" w14:textId="38CD28F2">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="346068344"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="InitialStyle"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00956EFA">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="00956EFA" w14:paraId="7D914934" w14:textId="77777777" w:rsidTr="008A1E1F">
+      <w:tr w:rsidRPr="00956EFA" w:rsidR="00C96F73" w:rsidTr="08514CEE" w14:paraId="7D914934" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="603"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="33CB7FFC" w14:textId="7B41AFB7" w:rsidR="00C96F73" w:rsidRPr="00A574EE" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A574EE" w:rsidR="00C96F73" w:rsidP="00907B41" w:rsidRDefault="00C96F73" w14:paraId="33CB7FFC" w14:textId="7B41AFB7">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Have you </w:t>
             </w:r>
-            <w:r w:rsidR="0040243C" w:rsidRPr="00956EFA">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:r w:rsidRPr="00956EFA" w:rsidR="0040243C">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>seriously looked at sharing organs/tissues with other investigators</w:t>
             </w:r>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00323F72" w:rsidP="00907B41" w:rsidRDefault="00C96F73" w14:paraId="04F9C899" w14:textId="23421284">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1492515442"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="InitialStyle"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00956EFA">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="00956EFA" w14:paraId="568221B4" w14:textId="77777777" w:rsidTr="008A1E1F">
+      <w:tr w:rsidRPr="00956EFA" w:rsidR="00C96F73" w:rsidTr="08514CEE" w14:paraId="568221B4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00C96F73" w:rsidP="00907B41" w:rsidRDefault="00C96F73" w14:paraId="49B255DD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00956EFA" w:rsidR="00323F72" w:rsidP="00907B41" w:rsidRDefault="00C96F73" w14:paraId="36F7ABAF" w14:textId="31A8A155">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956EFA">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1145395440"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="InitialStyle"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00956EFA">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D05A449" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="00956EFA" w:rsidRDefault="00B37C56">
+    <w:p w:rsidRPr="00956EFA" w:rsidR="00B37C56" w:rsidRDefault="00B37C56" w14:paraId="0D05A449" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C7C35F9" w14:textId="362C9CF4" w:rsidR="001807A0" w:rsidRPr="00956EFA" w:rsidRDefault="001807A0">
+    <w:p w:rsidRPr="00956EFA" w:rsidR="001807A0" w:rsidRDefault="001807A0" w14:paraId="2C7C35F9" w14:textId="362C9CF4">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="688E0B03" w14:textId="2C497225" w:rsidR="001E3737" w:rsidRPr="00956EFA" w:rsidRDefault="001E3737">
+    <w:p w:rsidRPr="00956EFA" w:rsidR="001E3737" w:rsidRDefault="001E3737" w14:paraId="688E0B03" w14:textId="2C497225">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18ACB92E" w14:textId="77777777" w:rsidR="001E3737" w:rsidRPr="00956EFA" w:rsidRDefault="001E3737">
+    <w:p w:rsidRPr="00956EFA" w:rsidR="001E3737" w:rsidRDefault="001E3737" w14:paraId="18ACB92E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="35EBE23D" w14:textId="77777777" w:rsidTr="00E6612B">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidTr="00E6612B" w14:paraId="35EBE23D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10349" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="27C750C0" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="27C750C0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Section B: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24719EF5" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="24719EF5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>For BSF Admin use only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="7E826290" w14:textId="77777777" w:rsidTr="00E6612B">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidTr="00E6612B" w14:paraId="7E826290" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="355311B5" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="355311B5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NVS comments</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EDB1489" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="4EDB1489" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="45AFA60F" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="45AFA60F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="2B4DB1A1" w14:textId="77777777" w:rsidTr="00E6612B">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidTr="00E6612B" w14:paraId="2B4DB1A1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B0C3BB3" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="6B0C3BB3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NVS Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5B38F0" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...20 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="4F5B38F0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="79A43337" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="4DAE0898" w14:textId="77777777" w:rsidTr="00E6612B">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidTr="00E6612B" w14:paraId="4DAE0898" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA42F80" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="5EA42F80" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NVS </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ignature</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BBF1C50" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="5BBF1C50" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="7EAF8E54" w14:textId="77777777" w:rsidTr="00E6612B">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidTr="00E6612B" w14:paraId="7EAF8E54" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="288C9FC3" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="288C9FC3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NACWO comments</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35D9CEF0" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="35D9CEF0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE49185" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="7FE49185" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="4363726E" w14:textId="77777777" w:rsidTr="00E6612B">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidTr="00E6612B" w14:paraId="4363726E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FF425D3" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="2FF425D3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NACWO Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="445BEC7D" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...20 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="445BEC7D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="158C5346" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="278A1AEA" w14:textId="77777777" w:rsidTr="00E6612B">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidTr="00E6612B" w14:paraId="278A1AEA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5929C32C" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="5929C32C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NACWO </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ignature</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32314753" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="32314753" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="70E41A4A" w14:textId="77777777" w:rsidTr="00E6612B">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidTr="00E6612B" w14:paraId="70E41A4A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78373BBA" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="78373BBA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Any other advice (name and status)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79FB3BAA" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="79FB3BAA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="362CD495" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="362CD495" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="6734E982" w14:textId="77777777" w:rsidTr="00E6612B">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidTr="00E6612B" w14:paraId="6734E982" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1019"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79D171A1" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="79D171A1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Group comments/advice</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73012B24" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="73012B24" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE0F573" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="0EE0F573" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="114F017F" w14:textId="77777777" w:rsidTr="00E6612B">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidTr="00E6612B" w14:paraId="114F017F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="73EF0AEC" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="73EF0AEC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Certificate </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>olders approval to proceed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3482F2C0" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="3482F2C0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA782B3" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="1EA782B3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="481127112"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="InitialStyle"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FB3323">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="1B4DC36E" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="1B4DC36E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="1E632E68" w14:textId="77777777" w:rsidTr="00E6612B">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidTr="00E6612B" w14:paraId="1E632E68" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1EF910E6" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="1EF910E6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5409FE07" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="5409FE07" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO   </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-994635344"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="InitialStyle"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FB3323">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="765DAFAA" w14:textId="77777777" w:rsidTr="00E6612B">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidTr="00E6612B" w14:paraId="765DAFAA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF819C8" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="5DF819C8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Certificate Holders</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1201EADF" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...20 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="1201EADF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="6E9C1EFD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w14:paraId="406F2C3E" w14:textId="77777777" w:rsidTr="00E6612B">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidTr="00E6612B" w14:paraId="406F2C3E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="590"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="03291236" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="03291236" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Certificate Holders Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59AC420F" w14:textId="77777777" w:rsidR="008A1E1F" w:rsidRPr="00FB3323" w:rsidRDefault="008A1E1F" w:rsidP="00E6612B">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="008A1E1F" w:rsidP="00E6612B" w:rsidRDefault="008A1E1F" w14:paraId="59AC420F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36FE7009" w14:textId="77777777" w:rsidR="001807A0" w:rsidRPr="00956EFA" w:rsidRDefault="001807A0">
+    <w:p w:rsidRPr="00956EFA" w:rsidR="001807A0" w:rsidRDefault="001807A0" w14:paraId="36FE7009" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="001807A0" w:rsidRPr="00956EFA">
+    <w:sectPr w:rsidRPr="00956EFA" w:rsidR="001807A0">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46541D0F" w14:textId="77777777" w:rsidR="001050AB" w:rsidRDefault="001050AB">
+    <w:p w:rsidR="00774546" w:rsidRDefault="00774546" w14:paraId="4E6AD43E" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FC6B930" w14:textId="77777777" w:rsidR="001050AB" w:rsidRDefault="001050AB">
+    <w:p w:rsidR="00774546" w:rsidRDefault="00774546" w14:paraId="588EC1B2" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -3023,62 +3191,62 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E663E11" w14:textId="523B83AC" w:rsidR="00F55B00" w:rsidRDefault="001E3737">
+  <w:p w:rsidR="00F55B00" w:rsidRDefault="001E3737" w14:paraId="5E663E11" w14:textId="523B83AC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">Cat C, </w:t>
     </w:r>
-    <w:r w:rsidR="00F55B00" w:rsidRPr="00F55B00">
+    <w:r w:rsidRPr="00F55B00" w:rsidR="00F55B00">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>V</w:t>
     </w:r>
     <w:r w:rsidR="0040243C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">ersion </w:t>
     </w:r>
     <w:r w:rsidR="005926C9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00C005CF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
@@ -3112,136 +3280,136 @@
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00C005CF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>06</w:t>
     </w:r>
     <w:r w:rsidR="005926C9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>/20</w:t>
     </w:r>
     <w:r w:rsidR="00C005CF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>26</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1367EC51" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w:rsidP="00266325">
+  <w:p w:rsidR="00C96F73" w:rsidP="00266325" w:rsidRDefault="00C96F73" w14:paraId="1367EC51" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7406CA53" w14:textId="77777777" w:rsidR="001050AB" w:rsidRDefault="001050AB">
+    <w:p w:rsidR="00774546" w:rsidRDefault="00774546" w14:paraId="4CCA137E" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B356CFB" w14:textId="77777777" w:rsidR="001050AB" w:rsidRDefault="001050AB">
+    <w:p w:rsidR="00774546" w:rsidRDefault="00774546" w14:paraId="55FA31BA" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1259BF18" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="001513AF" w:rsidRDefault="00C96F73">
+  <w:p w:rsidRPr="001513AF" w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w14:paraId="1259BF18" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="17"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001513AF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="23"/>
       </w:rPr>
       <w:t>Private &amp; confidential:</w:t>
     </w:r>
     <w:r w:rsidRPr="001513AF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="17"/>
       </w:rPr>
       <w:t xml:space="preserve"> Please be aware that the contents of this form may be made public resulting from the "Freedom of information Act".  Personal details will not be released.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1804C899" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73">
+  <w:p w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w14:paraId="1804C899" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="23"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04D63F05"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="093E3F09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1168E52"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3300,147 +3468,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D726EDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="902697D6"/>
     <w:lvl w:ilvl="0" w:tplc="935E067E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D315E31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B07C2B5E"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3591,51 +3759,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6196" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="539B3A12"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DC06510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0D89CEC"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3697,71 +3865,71 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62C30D9D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="697F0C33"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C971C89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BD662A6"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3820,293 +3988,292 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FD0517A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76015FB1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77DC133B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D99E296C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1409500195">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1774981878">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="121923346">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="198856236">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="578633688">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="930040638">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="589851829">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2086419104">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="787746707">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1897157005">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="706107362">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="418790692">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1011646395">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0048306D"/>
     <w:rsid w:val="00013A21"/>
     <w:rsid w:val="00027706"/>
     <w:rsid w:val="00062292"/>
     <w:rsid w:val="000D7F74"/>
     <w:rsid w:val="000F636E"/>
-    <w:rsid w:val="001050AB"/>
     <w:rsid w:val="00123829"/>
     <w:rsid w:val="001513AF"/>
     <w:rsid w:val="001525C0"/>
     <w:rsid w:val="001807A0"/>
     <w:rsid w:val="001C7BC6"/>
     <w:rsid w:val="001E3737"/>
     <w:rsid w:val="001E72EB"/>
     <w:rsid w:val="001F5FE0"/>
     <w:rsid w:val="002574BC"/>
     <w:rsid w:val="00266325"/>
     <w:rsid w:val="00266503"/>
     <w:rsid w:val="002936EA"/>
     <w:rsid w:val="00294BC7"/>
     <w:rsid w:val="0029656A"/>
     <w:rsid w:val="002E4D7D"/>
     <w:rsid w:val="002E7030"/>
     <w:rsid w:val="00323F72"/>
     <w:rsid w:val="00371BBA"/>
     <w:rsid w:val="00396FDF"/>
     <w:rsid w:val="003E2622"/>
     <w:rsid w:val="004022AA"/>
     <w:rsid w:val="0040243C"/>
     <w:rsid w:val="00436D09"/>
     <w:rsid w:val="00482E3F"/>
     <w:rsid w:val="0048306D"/>
     <w:rsid w:val="004A0FB5"/>
     <w:rsid w:val="004E6D96"/>
-    <w:rsid w:val="005052D8"/>
     <w:rsid w:val="005458BC"/>
     <w:rsid w:val="00562E0B"/>
     <w:rsid w:val="005751BC"/>
     <w:rsid w:val="005926C9"/>
     <w:rsid w:val="005D378F"/>
     <w:rsid w:val="006D1EA1"/>
     <w:rsid w:val="006D75C0"/>
     <w:rsid w:val="006E2A6B"/>
     <w:rsid w:val="00741877"/>
     <w:rsid w:val="00774546"/>
     <w:rsid w:val="007A27D8"/>
     <w:rsid w:val="00813947"/>
     <w:rsid w:val="008537B1"/>
     <w:rsid w:val="00855607"/>
     <w:rsid w:val="00855B5B"/>
     <w:rsid w:val="008568FF"/>
     <w:rsid w:val="0086740E"/>
     <w:rsid w:val="008A1E1F"/>
     <w:rsid w:val="008A2C2C"/>
     <w:rsid w:val="008C5306"/>
     <w:rsid w:val="008D4D35"/>
     <w:rsid w:val="009056BC"/>
     <w:rsid w:val="00907B41"/>
     <w:rsid w:val="00956EFA"/>
     <w:rsid w:val="009A57B2"/>
@@ -4122,170 +4289,171 @@
     <w:rsid w:val="00A918FF"/>
     <w:rsid w:val="00AD6848"/>
     <w:rsid w:val="00AE03E6"/>
     <w:rsid w:val="00AE21B0"/>
     <w:rsid w:val="00AE39B3"/>
     <w:rsid w:val="00AF1C75"/>
     <w:rsid w:val="00B37C56"/>
     <w:rsid w:val="00B63330"/>
     <w:rsid w:val="00B637B4"/>
     <w:rsid w:val="00B92E9E"/>
     <w:rsid w:val="00BE0B45"/>
     <w:rsid w:val="00BF0235"/>
     <w:rsid w:val="00C005CF"/>
     <w:rsid w:val="00C30322"/>
     <w:rsid w:val="00C32A77"/>
     <w:rsid w:val="00C7353D"/>
     <w:rsid w:val="00C96F73"/>
     <w:rsid w:val="00CB6DAE"/>
     <w:rsid w:val="00CC4418"/>
     <w:rsid w:val="00CC5E74"/>
     <w:rsid w:val="00CD700B"/>
     <w:rsid w:val="00CF622A"/>
     <w:rsid w:val="00D20FA0"/>
     <w:rsid w:val="00D55A19"/>
     <w:rsid w:val="00E00952"/>
-    <w:rsid w:val="00E0619B"/>
     <w:rsid w:val="00E3216E"/>
     <w:rsid w:val="00E70228"/>
     <w:rsid w:val="00F33C3C"/>
     <w:rsid w:val="00F55B00"/>
     <w:rsid w:val="00F56E01"/>
     <w:rsid w:val="00F70BBE"/>
     <w:rsid w:val="00F81B1F"/>
     <w:rsid w:val="00FC4B64"/>
     <w:rsid w:val="00FC4DF8"/>
     <w:rsid w:val="00FD19D5"/>
     <w:rsid w:val="00FD7339"/>
+    <w:rsid w:val="08514CEE"/>
+    <w:rsid w:val="6232FE65"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4524F770"/>
   <w15:docId w15:val="{51E9FEB1-9AB5-4630-863C-9BDFBE9247C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4441,52 +4609,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4553,99 +4721,99 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefaultText">
+  <w:style w:type="paragraph" w:styleId="DefaultText" w:customStyle="1">
     <w:name w:val="Default Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="InitialStyle">
+  <w:style w:type="character" w:styleId="InitialStyle" w:customStyle="1">
     <w:name w:val="InitialStyle"/>
     <w:rPr>
       <w:noProof w:val="0"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
@@ -4666,229 +4834,226 @@
     <w:semiHidden/>
     <w:rsid w:val="00266325"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00266325"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00371BBA"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00371BBA"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002E7030"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A918FF"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A918FF"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A918FF"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A918FF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A918FF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B37C56"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00B37C56"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9E977197262459AB16AE09F8A4F0155">
+  <w:style w:type="paragraph" w:styleId="F9E977197262459AB16AE09F8A4F0155" w:customStyle="1">
     <w:name w:val="F9E977197262459AB16AE09F8A4F0155"/>
     <w:rsid w:val="00741877"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00741877"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A0FB5"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1230992518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bsf.licencing@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bsf.licensing@manchester.ac.uk" TargetMode="External" Id="R84611c966f9043c2" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Program%20Files\Microsoft%20Office\Templates\ERP1.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5153,50 +5318,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="06d724ba-4881-4eb0-b72f-dce6e222a12c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c4f68267-62ac-4bec-8c4c-5095ec9350ed" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100289583C557273F4493FCBC6954795FBA" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f727001722ca616d81c7409af64f62d5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06d724ba-4881-4eb0-b72f-dce6e222a12c" xmlns:ns3="c4f68267-62ac-4bec-8c4c-5095ec9350ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="55b09308057eb7dac9f595361baaccdc" ns2:_="" ns3:_="">
     <xsd:import namespace="06d724ba-4881-4eb0-b72f-dce6e222a12c"/>
     <xsd:import namespace="c4f68267-62ac-4bec-8c4c-5095ec9350ed"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -5359,175 +5548,107 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB88F8DB-71E6-4A20-AA85-A7C97133F5E2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF66240A-F78A-46A3-96E7-9662DB7356E7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="06d724ba-4881-4eb0-b72f-dce6e222a12c"/>
+    <ds:schemaRef ds:uri="c4f68267-62ac-4bec-8c4c-5095ec9350ed"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C2EDBBB-5E4C-409A-91AC-614854F9871A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{373426F9-DC18-4D00-8158-E47E5772DAB8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="06d724ba-4881-4eb0-b72f-dce6e222a12c"/>
     <ds:schemaRef ds:uri="c4f68267-62ac-4bec-8c4c-5095ec9350ed"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...53 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>ERP1</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>UNIVERSITY OF MANCHESTER</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>University of Manchester                                                  (form ppl 1)</dc:title>
   <dc:creator>MR T PRIEST</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Gemma Powell</lastModifiedBy>
+  <revision>7</revision>
+  <lastPrinted>2015-04-01T12:19:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100289583C557273F4493FCBC6954795FBA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>