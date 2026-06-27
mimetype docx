--- v0 (2025-12-07)
+++ v1 (2026-06-27)
@@ -1,2372 +1,5845 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="039AC505" w14:textId="77777777" w:rsidR="005C2DA5" w:rsidRPr="008B435A" w:rsidRDefault="005C2DA5" w:rsidP="005C2DA5">
+    <w:p w14:paraId="0E98B71C" w14:textId="5AE6B64B" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00831EF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008D17A4">
+        <w:t>Form</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00831EF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Form </w:t>
+        <w:t> SPL</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A92335">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>SPL5</w:t>
+        <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B435A">
+      <w:r w:rsidRPr="00831EF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - Keeping in Touch</w:t>
+        <w:t> - Keeping in Touch during Shared Parental Leave (SPLIT) Days Record</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00831EF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> during Shared Parental Leave</w:t>
+        <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B435A">
+    </w:p>
+    <w:p w14:paraId="13B56047" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831EF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t> </w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="303B32A0" w14:textId="14EFA96B" w:rsidR="00831EF7" w:rsidRPr="0097001D" w:rsidRDefault="00831EF7" w:rsidP="0097001D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0097001D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>SPLIT</w:t>
+        <w:t>Please complete this record and</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B435A">
+      <w:r w:rsidR="00AC54C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>) Days Record</w:t>
+        <w:t xml:space="preserve"> once approved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097001D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> submit</w:t>
+      </w:r>
+      <w:r w:rsidR="005C5EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to People Services </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097001D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6384FEF8" w14:textId="77777777" w:rsidR="005C2DA5" w:rsidRPr="008B435A" w:rsidRDefault="005C2DA5" w:rsidP="005C2DA5">
+    <w:p w14:paraId="4C8E3DD4" w14:textId="484EC2B1" w:rsidR="00831EF7" w:rsidRPr="0097001D" w:rsidRDefault="00831EF7" w:rsidP="0097001D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0097001D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Payment will be made and shown on your next available pay slip (depending on the payroll deadlines).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097001D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C150827" w14:textId="39CDC150" w:rsidR="00831EF7" w:rsidRPr="0097001D" w:rsidRDefault="00831EF7" w:rsidP="0097001D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0097001D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>During shared parental leave you may work for a maximum of 20 days without affecting your rights to statutory pay. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097001D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6255F468" w14:textId="2EA12BF9" w:rsidR="00831EF7" w:rsidRPr="0097001D" w:rsidRDefault="00831EF7" w:rsidP="0097001D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0097001D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>You may receive additional payment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097001D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>only for the hours that you work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097001D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, which is calculated as follows:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097001D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168E1FD6" w14:textId="52AEF969" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00366C1B" w14:textId="77777777" w:rsidR="005C2DA5" w:rsidRPr="008B435A" w:rsidRDefault="005C2DA5" w:rsidP="005C2DA5">
-[...156 lines deleted...]
-    <w:p w14:paraId="35D36D95" w14:textId="77777777" w:rsidR="005C2DA5" w:rsidRPr="008B435A" w:rsidRDefault="005C2DA5" w:rsidP="005C2DA5">
+    <w:p w14:paraId="6568175A" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00831EF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>SPL</w:t>
+        <w:t>SPLIT day whilst receiving occupational shared parental pay (</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B435A">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00831EF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...21 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008B435A">
+      <w:r w:rsidRPr="00831EF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>. full pay</w:t>
+        <w:t>. full pay inclusive of statutory pay) = no additional payment will be made.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00831EF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inclusive of statutory pay</w:t>
-[...6 lines deleted...]
-        <w:t>) = no additional payment will be made.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1FACD2" w14:textId="77777777" w:rsidR="005C2DA5" w:rsidRPr="008B435A" w:rsidRDefault="005C2DA5" w:rsidP="005C2DA5">
+    <w:p w14:paraId="6554C3E4" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00831EF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>SPL</w:t>
+        <w:t>SPLIT day whilst receiving statutory shared parental pay only = the statutory rate will be topped up to your normal basic pay for the hours you work.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B435A">
+      <w:r w:rsidRPr="00831EF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT day whilst receiving statutory </w:t>
-[...27 lines deleted...]
-        <w:t>= the statutory rate will be topped up to your normal basic pay for the hours you work.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5935B6E6" w14:textId="77777777" w:rsidR="005C2DA5" w:rsidRPr="008B435A" w:rsidRDefault="005C2DA5" w:rsidP="005C2DA5">
+    <w:p w14:paraId="7FEBE6C1" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00831EF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>SPL</w:t>
+        <w:t>SPLIT day whilst on unpaid shared parental leave = your normal basic pay for the hours you work.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B435A">
+      <w:r w:rsidRPr="00831EF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT day whilst on unpaid </w:t>
+        <w:t> </w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="18006DA8" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831EF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>shared parental</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> leave = your normal basic pay for the hours you work.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB681BF" w14:textId="77777777" w:rsidR="005C2DA5" w:rsidRPr="008B435A" w:rsidRDefault="005C2DA5" w:rsidP="005C2DA5">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="669"/>
+        <w:gridCol w:w="1345"/>
+        <w:gridCol w:w="2107"/>
+        <w:gridCol w:w="1862"/>
+        <w:gridCol w:w="3027"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="4F6F75DD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="637B7D1A" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="137B3BB2" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>DATE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79ADC8B1" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>TIME ATTENDED</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF934E0" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>NUMBER OF HOURS WORKED</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="656E318A" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>ACTIVITY DESCRIPTION (optional)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="432024CD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02098D5C" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4380AF61" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD4F57B" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16DA46FA" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE1AFBF" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="089B8C93" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4330B453" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E82A48D" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34EF8B3E" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64BD9114" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57739803" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="20EEF33F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="526CA2F1" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB3D297" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09A2B8EF" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="429D66A4" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7775CD" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="24BBA8F4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09F66D17" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC3BD7B" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69490560" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31603115" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5247BA1C" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="5FEC7D16" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E4D57E1" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08313845" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63486743" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BAE5805" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A739A20" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="0D4C2C5F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E87AF6E" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0661BACC" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E47E18C" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56A4B5F6" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07E5932F" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="63ACFAF6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4EF820" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7691C5A1" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5157A1CE" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29E74077" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27A0ECE6" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="31701151" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E248D2D" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B48E112" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15EF54C5" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1993CC41" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="560FA66A" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="0AF3294E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33551DFA" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="636BD995" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B871A32" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4904CDAD" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="585333B2" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="679FA338" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D844F8F" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47ECD998" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64648258" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE959E8" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="592B27B8" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="33A05A37" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72459254" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="720B8B70" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF12952" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21CAFC58" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="033F6F60" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="545B191D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29B1CD7F" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25253FA1" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2106C9B3" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C749313" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3AF879" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="6490C1F3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45DF6199" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25B01249" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBA3CFA" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79C24771" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3BA75F" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="1F770B6C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="206D6A56" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20951DAA" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="139FD3FC" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75941A20" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DBB2493" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="06E7892C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34FDF6EA" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF65031" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6F31D5" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD77D89" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF7E3B5" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="04759D12" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B861E8B" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="634EB839" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFE5B1E" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01FA63C5" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD2362F" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="778F662F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1766A0" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC8CC9C" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="455E5743" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F466FF8" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C4253A2" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="42A42EC4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53500E56" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4142DD6C" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D354C74" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40C2DE46" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED5FEFF" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="088EC84D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA2DC89" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15F34A9D" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31823085" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8C1CBB" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C37178A" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="48B34B93" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68A6EA2B" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6672564D" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B65AA47" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16424BA0" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="085BE6D6" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="4020F7C8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10455" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21672A36" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DCB0B00" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Employee declaration: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4171A703" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>I confirm that I worked the above hours and wish to claim additional payment (where appropriate) in respect of these </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="531562D8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCE7764" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Employee Name:                                 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC718F6" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Employee Number: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="48079C15" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="767DCB43" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Faculty/department: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52EBBE87" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38F91E2E" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Job Title: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="58F94F43" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66FBB582" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Date shared parental leave commenced: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="616F1AEF" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E693370" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24E7501E" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Date shared </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>parental  leave</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> ended: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="3B4C6A6D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F62984D" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Employee Signature:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3479AF72" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Date: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="1335EE78" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10455" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9BB268" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="591845AD" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Payment authorised by:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="376B2FAE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="170A254C" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Manager Name: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4594D2" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Date: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00831EF7" w:rsidRPr="00831EF7" w14:paraId="42684763" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2610F590" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Manager Signature: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73A9567F" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3587878B" w14:textId="77777777" w:rsidR="00831EF7" w:rsidRPr="00831EF7" w:rsidRDefault="00831EF7" w:rsidP="00831EF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00831EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C273372" w14:textId="77777777" w:rsidR="005C5EA2" w:rsidRPr="005C5EA2" w:rsidRDefault="005C5EA2" w:rsidP="005C5EA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005C5EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To inform People Services: </w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...1693 lines deleted...]
-    <w:p w14:paraId="1B4EA9FC" w14:textId="77777777" w:rsidR="005C2DA5" w:rsidRPr="008B435A" w:rsidRDefault="005C2DA5" w:rsidP="005C2DA5">
+    <w:p w14:paraId="252EA6FF" w14:textId="77777777" w:rsidR="008C332A" w:rsidRDefault="005C5EA2" w:rsidP="008C332A">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00DE2165">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manager to send a copy of completed form to </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select </w:t>
       </w:r>
-      <w:r w:rsidR="00D83F33">
-[...7 lines deleted...]
-        <w:r w:rsidR="00D83F33" w:rsidRPr="006B647C">
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="005C5EA2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
+            <w:bCs/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>people-od.operations@manchester.ac.uk</w:t>
+          <w:t xml:space="preserve">People Services - General Request Form </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D83F33">
+    </w:p>
+    <w:p w14:paraId="3BC42229" w14:textId="43489DC5" w:rsidR="008C332A" w:rsidRPr="006727A7" w:rsidRDefault="006727A7" w:rsidP="006727A7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DE2165">
+      </w:pPr>
+      <w:r w:rsidRPr="006727A7">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>for payment.</w:t>
+        <w:t>In the request details select “Time Off &amp; Absences” and then “Parental or Carer Responsibilities”</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EB1734" w:rsidSect="005C2DA5">
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:p w14:paraId="73D5E70D" w14:textId="079A322E" w:rsidR="005C5EA2" w:rsidRPr="005C5EA2" w:rsidRDefault="005C5EA2" w:rsidP="005C5EA2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Upload SPL</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92335">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5EA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5908329D" w14:textId="77777777" w:rsidR="006727A7" w:rsidRDefault="006727A7"/>
+    <w:p w14:paraId="202CC418" w14:textId="53D9791D" w:rsidR="003C3AFD" w:rsidRDefault="007E51EB">
+      <w:r w:rsidRPr="007E51EB">
+        <w:t>Alternatively, paper copies can be submitted to the reception desk on the 2nd Floor of the Simon Building between 9.30am – 3pm.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="003C3AFD">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...37 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1739286E"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:nsid w:val="17555DB5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5824C712"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C204923"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="282478D4"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -2422,127 +5895,590 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46B420F9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5BBCB952"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A350CEB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9716910E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7200"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F320178"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="01C40CE4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="466046190">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1566261545">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1981616418">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="666320634">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="23213313">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="957175046">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005C2DA5"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00EB1734"/>
+    <w:rsidRoot w:val="00831EF7"/>
+    <w:rsid w:val="0023477E"/>
+    <w:rsid w:val="002D4160"/>
+    <w:rsid w:val="003C3AFD"/>
+    <w:rsid w:val="004A00DF"/>
+    <w:rsid w:val="005C5EA2"/>
+    <w:rsid w:val="006727A7"/>
+    <w:rsid w:val="006846F8"/>
+    <w:rsid w:val="006F1C77"/>
+    <w:rsid w:val="007E51EB"/>
+    <w:rsid w:val="00831145"/>
+    <w:rsid w:val="00831EF7"/>
+    <w:rsid w:val="008C332A"/>
+    <w:rsid w:val="0097001D"/>
+    <w:rsid w:val="00A92335"/>
+    <w:rsid w:val="00AB5AA9"/>
+    <w:rsid w:val="00AC54C9"/>
+    <w:rsid w:val="00B63799"/>
+    <w:rsid w:val="00CF584C"/>
+    <w:rsid w:val="00D31311"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="004CA7E1"/>
-  <w15:docId w15:val="{429BFB57-FCE5-4EF7-B7AF-A642E837FB63}"/>
+  <w14:docId w14:val="67A1695E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{432C476B-9980-4ED5-9CB5-289775322CEB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2657,51 +6593,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2883,507 +6819,981 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005C2DA5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831EF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831EF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831EF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831EF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831EF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831EF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831EF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831EF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00831EF7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
-[...4 lines deleted...]
-    <w:rsid w:val="005C2DA5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00831EF7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831EF7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831EF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831EF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831EF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831EF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831EF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831EF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00831EF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831EF7"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00831EF7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831EF7"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00831EF7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831EF7"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00831EF7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831EF7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831EF7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831EF7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00831EF7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831EF7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C5EA2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...11 lines deleted...]
-    </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...74 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D83F33"/>
+    <w:rsid w:val="005C5EA2"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005C5EA2"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005C5EA2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005C5EA2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C5EA2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:people-od.operations@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchester.service-now.com/esc?id=sc_cat_item&amp;sys_id=fcd95c711bb9661002ea404cd34bcb64" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1444</Characters>
+  <Pages>2</Pages>
+  <Words>372</Words>
+  <Characters>1690</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>University of Manchester</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1694</CharactersWithSpaces>
+  <CharactersWithSpaces>2026</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Karen Scoresby</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Brooke Foulger</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>