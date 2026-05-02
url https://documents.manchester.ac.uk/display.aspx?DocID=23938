--- v0 (2025-10-07)
+++ v1 (2026-05-02)
@@ -1,518 +1,517 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="11D560F7" w14:textId="77777777" w:rsidR="001807A0" w:rsidRPr="008537B1" w:rsidRDefault="00AE03E6">
+    <w:p w14:paraId="11D560F7" w14:textId="77777777" w:rsidR="001807A0" w:rsidRPr="00E86941" w:rsidRDefault="00AE03E6" w:rsidP="00E86941">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008537B1">
+      <w:r w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="31"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="001807A0" w:rsidRPr="008537B1">
+      <w:r w:rsidR="001807A0" w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="31"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Manchester                               </w:t>
       </w:r>
-      <w:r w:rsidR="002E4D7D">
+      <w:r w:rsidR="002E4D7D" w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="31"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002E4D7D">
+      <w:r w:rsidR="002E4D7D" w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="31"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="001807A0" w:rsidRPr="008537B1">
+      <w:r w:rsidR="001807A0" w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001513AF">
+      <w:r w:rsidR="001513AF" w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="001807A0" w:rsidRPr="008537B1">
+      <w:r w:rsidR="001807A0" w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">orm </w:t>
       </w:r>
-      <w:r w:rsidR="004022AA">
+      <w:r w:rsidR="004022AA" w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>Cat B</w:t>
       </w:r>
-      <w:r w:rsidR="001807A0" w:rsidRPr="008537B1">
+      <w:r w:rsidR="001807A0" w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F593E9" w14:textId="77777777" w:rsidR="005458BC" w:rsidRPr="00A51FE5" w:rsidRDefault="001807A0" w:rsidP="00B92E9E">
+    <w:p w14:paraId="41F593E9" w14:textId="77777777" w:rsidR="005458BC" w:rsidRPr="00E86941" w:rsidRDefault="001807A0" w:rsidP="00B92E9E">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A51FE5">
+      <w:r w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ethical Review Process</w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="002E7030">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="002E7030" w:rsidRPr="00E86941">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="002E7030">
-[...2 lines deleted...]
-      <w:r w:rsidR="002E7030" w:rsidRPr="002E7030">
+      <w:r w:rsidR="002E7030" w:rsidRPr="00E86941">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For Category</w:t>
       </w:r>
-      <w:r w:rsidR="004022AA">
+      <w:r w:rsidR="004022AA" w:rsidRPr="00E86941">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="002E7030">
+      <w:r w:rsidR="002E7030" w:rsidRPr="00E86941">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">B Work </w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00A51FE5">
+      <w:r w:rsidR="002E7030" w:rsidRPr="00E86941">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The use of living vertebrates in scientific procedures similar to</w:t>
+        <w:t xml:space="preserve">The use of living vertebrates in scientific procedures similar to </w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00B92E9E">
+      <w:r w:rsidR="005458BC" w:rsidRPr="00E86941">
         <w:rPr>
-          <w:i/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Category A Work </w:t>
       </w:r>
-      <w:r w:rsidR="00B37C56" w:rsidRPr="00A51FE5">
+      <w:r w:rsidR="00B37C56" w:rsidRPr="00E86941">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="005458BC" w:rsidRPr="00A51FE5">
+      <w:r w:rsidR="005458BC" w:rsidRPr="00E86941">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The use of living vertebrates in scientific procedures within the University and the UK which are regulated by ASPA</w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00A51FE5">
+      <w:r w:rsidR="002E7030" w:rsidRPr="00E86941">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00B92E9E">
+      <w:r w:rsidR="002E7030" w:rsidRPr="00E86941">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> but conducted outside the United Kingdom</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7030" w:rsidRPr="00E86941">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92E9E" w:rsidRPr="00E86941">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00A51FE5">
+      <w:r w:rsidR="00266503" w:rsidRPr="00E86941">
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>but conducted outside the United Kingdom</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00266503" w:rsidRPr="00A51FE5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0538239F" w14:textId="77777777" w:rsidR="005458BC" w:rsidRDefault="005458BC" w:rsidP="00B92E9E">
-[...15 lines deleted...]
-    <w:p w14:paraId="09ABCEB8" w14:textId="77777777" w:rsidR="002E7030" w:rsidRPr="002E7030" w:rsidRDefault="002E7030">
+    <w:p w14:paraId="09ABCEB8" w14:textId="77777777" w:rsidR="002E7030" w:rsidRPr="00E86941" w:rsidRDefault="002E7030">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F260FBC" w14:textId="77777777" w:rsidR="001807A0" w:rsidRDefault="001807A0">
+    <w:p w14:paraId="1F260FBC" w14:textId="61621948" w:rsidR="001807A0" w:rsidRPr="00E86941" w:rsidRDefault="001807A0">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008537B1">
+      <w:r w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>Please complete</w:t>
       </w:r>
-      <w:r w:rsidR="00B637B4">
+      <w:r w:rsidR="00B637B4" w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E080A">
+      <w:r w:rsidR="009E080A" w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00211D65">
+      <w:r w:rsidR="00211D65" w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>ection</w:t>
       </w:r>
-      <w:r w:rsidR="00B637B4">
+      <w:r w:rsidR="00B637B4" w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E080A">
+      <w:r w:rsidR="009E080A" w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="008537B1">
+      <w:r w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">electronically and e-mail to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="006608A9" w:rsidRPr="0079318F">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="007D51C3" w:rsidRPr="00B07FD8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
             <w:b w:val="0"/>
             <w:sz w:val="19"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>Katrina.Ashton@manchester.ac.uk</w:t>
+          <w:t>Katrina.</w:t>
+        </w:r>
+        <w:r w:rsidR="007D51C3" w:rsidRPr="00B07FD8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:b w:val="0"/>
+            <w:sz w:val="19"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>Cunliffe</w:t>
+        </w:r>
+        <w:r w:rsidR="007D51C3" w:rsidRPr="00B07FD8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:b w:val="0"/>
+            <w:sz w:val="19"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="12365D31" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="009E080A" w:rsidRDefault="00B37C56">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2694"/>
-        <w:gridCol w:w="7655"/>
+        <w:gridCol w:w="2978"/>
+        <w:gridCol w:w="7371"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E080A" w:rsidRPr="00FD4AE6" w14:paraId="3D8D3723" w14:textId="77777777" w:rsidTr="00566B1E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10349" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4AA1D5A0" w14:textId="77777777" w:rsidR="009E080A" w:rsidRPr="00FD4AE6" w:rsidRDefault="009E080A" w:rsidP="00566B1E">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Section A: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="338A12CB" w14:textId="77777777" w:rsidTr="00C211B9">
-[...5 lines deleted...]
-          <w:p w14:paraId="6D8915A6" w14:textId="242AC73F" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FD4AE6">
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="338A12CB" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:trPr>
+          <w:trHeight w:val="585"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F107CA3" w14:textId="513BEE9E" w:rsidR="00D23E81" w:rsidRPr="00E86941" w:rsidRDefault="00D23E81" w:rsidP="00E86941">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Title of proposed project:</w:t>
-[...21 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>Title of proposed project</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="768A5274" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w14:paraId="7553AA1E" w14:textId="77777777" w:rsidTr="00E3216E">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tr w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w14:paraId="7553AA1E" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52FFC9E4" w14:textId="214E3567" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
@@ -527,74 +526,72 @@
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of PI</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39F108FE" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EF2D7F4" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w14:paraId="109A9273" w14:textId="77777777" w:rsidTr="00E3216E">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tr w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w14:paraId="109A9273" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25B2321E" w14:textId="7219A2FB" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
@@ -609,146 +606,142 @@
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ephone number</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40396E0F" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76400206" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w14:paraId="04C8825B" w14:textId="77777777" w:rsidTr="00E3216E">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tr w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w14:paraId="04C8825B" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14F0F968" w14:textId="0431D2DB" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Address for correspondence</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B9CC406" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="481911B1" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w14:paraId="14DFDFF5" w14:textId="77777777" w:rsidTr="00E3216E">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tr w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w14:paraId="14DFDFF5" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B3D8260" w14:textId="54DDF1CC" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
@@ -762,238 +755,281 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> address</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21BF61E3" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="461B001B" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w14:paraId="3F209882" w14:textId="77777777" w:rsidTr="00E3216E">
+      <w:tr w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w14:paraId="3F209882" w14:textId="77777777" w:rsidTr="00E86941">
         <w:trPr>
           <w:trHeight w:val="597"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B9F6CCE" w14:textId="4555BBB0" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Do you already hold a project licence?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5E1DFA85" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5182D939" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w:rsidP="00E86941">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">YES    </w:t>
+              <w:t xml:space="preserve">YES </w:t>
+            </w:r>
+            <w:r w:rsidR="00E86941">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD4AE6">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-852022437"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   If yes, please give PPL Number</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="23D44AEE" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRDefault="00E01C30" w:rsidP="00E86941">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E1DFA85" w14:textId="000DE3BC" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00E86941">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w14:paraId="4F25BF3C" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w14:paraId="4F25BF3C" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6087850C" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4A0804AF" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0804AF" w14:textId="3DDE8514" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">NO      </w:t>
+              <w:t xml:space="preserve">NO    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="804131501"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
@@ -1002,91 +1038,92 @@
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="30A899EC" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w14:paraId="77F92762" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w14:paraId="77F92762" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:trPr>
+          <w:trHeight w:val="476"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="364212C1" w14:textId="34A9EE68" w:rsidR="00C96F73" w:rsidRPr="00A63B67" w:rsidRDefault="00C96F73" w:rsidP="00A63B67">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If you do not hold a project licence is your application accompanied by a Module 5 certificate of training?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FD64E75" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00C96F73">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
@@ -1102,230 +1139,212 @@
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="7B8C97E5" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00C96F73">
-[...12 lines deleted...]
-          </w:p>
           <w:p w14:paraId="5BAC31A3" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00C96F73">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w14:paraId="48286430" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w14:paraId="48286430" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C68CD65" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4B9C59A8" w14:textId="0878E2CB" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00C96F73">
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9C59A8" w14:textId="44733CE5" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00E86941">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">NO      </w:t>
+              <w:t xml:space="preserve">NO    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="346068344"/>
                 <w14:checkbox>
                   <w14:checked w14:val="1"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000C08DE">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☒</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w14:paraId="4319D775" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w14:paraId="4319D775" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50985D54" w14:textId="643B8564" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Have you ever been a deputy project licence holder?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00413BD5" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="61A10576" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A10576" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
@@ -1379,166 +1398,180 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If yes</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00855B5B" w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>please give PPL Number</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="73C5666F" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="795B6AB7" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w14:paraId="4641E80D" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w14:paraId="4641E80D" w14:textId="77777777" w:rsidTr="00E01C30">
+        <w:trPr>
+          <w:trHeight w:val="536"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="516B6969" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="20B7CD0B" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B7CD0B" w14:textId="171A8B62" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00E01C30">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">NO      </w:t>
+              <w:t xml:space="preserve">NO     </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1145395440"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33907" w:rsidRPr="00FD4AE6" w14:paraId="3F7AF26B" w14:textId="77777777" w:rsidTr="00D33907">
+      <w:tr w:rsidR="00D33907" w:rsidRPr="00FD4AE6" w14:paraId="3F7AF26B" w14:textId="77777777" w:rsidTr="00E01C30">
         <w:trPr>
-          <w:trHeight w:val="690"/>
+          <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69701861" w14:textId="4E307D0B" w:rsidR="00D33907" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D33907" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
@@ -1563,1251 +1596,1294 @@
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> a personal licence?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C644364" w14:textId="77777777" w:rsidR="00D33907" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D33907" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7D7A1A5B" w14:textId="3D3BE2D3" w:rsidR="00D33907" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D33907" w:rsidP="00D23E81">
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7A1A5B" w14:textId="0DE1BDDC" w:rsidR="00D33907" w:rsidRDefault="00D33907" w:rsidP="00D23E81">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1915"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1200126710"/>
                 <w14:checkbox>
-                  <w14:checked w14:val="0"/>
+                  <w14:checked w14:val="1"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00FD4AE6">
+                <w:r w:rsidR="00E86941">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t>☐</w:t>
+                  <w:t>☒</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If yes, please give species, categories and reference number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50521CC1" w14:textId="77777777" w:rsidR="00D33907" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D33907" w:rsidP="00566B1E">
-[...60 lines deleted...]
-          <w:p w14:paraId="65EBD03D" w14:textId="77777777" w:rsidR="00D33907" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D33907" w:rsidP="00D23E81">
+          <w:p w14:paraId="06B1FC2F" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRDefault="00E01C30" w:rsidP="00D23E81">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1915"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="298BD05E" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00D23E81">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1915"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7925F027" w14:textId="77777777" w:rsidR="00D33907" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D33907" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D33907" w:rsidRPr="00FD4AE6" w14:paraId="22A0A5D4" w14:textId="77777777" w:rsidTr="00E01C30">
+        <w:trPr>
+          <w:trHeight w:val="577"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB2BC39" w14:textId="77777777" w:rsidR="00D33907" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D33907" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EBD03D" w14:textId="4F59E674" w:rsidR="00D33907" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D33907" w:rsidP="00E01C30">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1915"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">NO      </w:t>
+              <w:t xml:space="preserve">NO    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2075344690"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF791A" w:rsidRPr="00FD4AE6" w:rsidDel="00D23E81" w14:paraId="150BA215" w14:textId="77777777" w:rsidTr="00E3216E">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tr w:rsidR="00BF791A" w:rsidRPr="00FD4AE6" w:rsidDel="00D23E81" w14:paraId="150BA215" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08067E8D" w14:textId="77777777" w:rsidR="00BF791A" w:rsidRPr="00FD4AE6" w:rsidDel="00D23E81" w:rsidRDefault="00BF791A" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please provide the names and positions of any other University of </w:t>
-[...17 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>Please provide the names and positions of any other University of Manchester staff or students that are involved with the project.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C31941A" w14:textId="77777777" w:rsidR="00BF791A" w:rsidRPr="00FD4AE6" w:rsidRDefault="00BF791A" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="0105011B" w14:textId="77777777" w:rsidTr="00E3216E">
-[...5 lines deleted...]
-          <w:p w14:paraId="475446FE" w14:textId="1FD8B7FE" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="0105011B" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD88AC1" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Brief summary of the purpose of the project (in lay terms) including potential benefits:</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>Brief summary of the purpose of the project (in lay terms) including potential benefits</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="004FD00E" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRDefault="00E01C30" w:rsidP="00E01C30">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10ED5692" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRDefault="00E01C30" w:rsidP="00E01C30">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C1EDC54" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRDefault="00E01C30" w:rsidP="00E01C30">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="475446FE" w14:textId="224B6388" w:rsidR="00E01C30" w:rsidRPr="00FC2DB2" w:rsidRDefault="00E01C30" w:rsidP="00E01C30">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07346B4C" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="2237881E" w14:textId="77777777" w:rsidTr="00E3216E">
-[...5 lines deleted...]
-          <w:p w14:paraId="2740D014" w14:textId="6C225B00" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="2237881E" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2740D014" w14:textId="41360E6E" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Briefly describe in lay terms what you intend doing to the animals, the adverse effect the procedures may have on the animal, and how you intend to minimise such effects on the animals</w:t>
             </w:r>
-            <w:r w:rsidR="00FC2DB2">
-[...14 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C7B534C" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="3F34596E" w14:textId="77777777" w:rsidTr="00E3216E">
-[...5 lines deleted...]
-          <w:p w14:paraId="543815FE" w14:textId="01093B0C" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="3F34596E" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="543815FE" w14:textId="51D46A60" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Please show that the purpose of the programme to be specified in the licence cannot be achieved satisfactorily by any other reasonably practicable method not entailing the use of protected animals:</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>Please show that the purpose of the programme to be specified in the licence cannot be achieved satisfactorily by any other reasonably practicable method not entailing the use of protected animals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06B09442" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="2067ED84" w14:textId="77777777" w:rsidTr="00E3216E">
-[...5 lines deleted...]
-          <w:p w14:paraId="7B93D3E7" w14:textId="1863137D" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="2067ED84" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B93D3E7" w14:textId="5D01CB9A" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Please show that the regulated procedures to be used are those which: Use the minimum number of animals; involve animals with the lowest degree of neurophysiological sensitivity; cause the least pain, suffering, distress or lasting harm; and are most likely to produce satisfactory results:</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>Please show that the regulated procedures to be used are those which: Use the minimum number of animals; involve animals with the lowest degree of neurophysiological sensitivity; cause the least pain, suffering, distress or lasting harm; and are most likely to produce satisfactory results</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71352F63" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="2A971369" w14:textId="77777777" w:rsidTr="00E3216E">
-[...5 lines deleted...]
-          <w:p w14:paraId="489B3C2A" w14:textId="70BFF4EE" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="2A971369" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="489B3C2A" w14:textId="28ECADE9" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please show that the regulated procedures to be used are those where the benefit likely to accrue as a result of the programme of </w:t>
-[...17 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>Please show that the regulated procedures to be used are those where the benefit likely to accrue as a result of the programme of work specified in the application should outweigh the likely adverse effects on the animals concerned</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="065FF718" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="6546BC41" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="6546BC41" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="55DC894F" w14:textId="1700437B" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+          </w:tcPr>
+          <w:p w14:paraId="55DC894F" w14:textId="201EA96A" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>The experimental and statistical design associated with this application has been agreed with:</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>The experimental and statistical design associated with this application has been agreed with</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="088C80A2" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="112F7922" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="16D9B645" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="16D9B645" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65B0FE93" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FB3323">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52233BFF" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CC18360" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="7983367C" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="7983367C" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="393237FA" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FB3323">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="569A5387" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F7810D" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Position:</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="569A5387" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="3E20616B" w14:textId="77777777" w:rsidTr="00E3216E">
-[...5 lines deleted...]
-          <w:p w14:paraId="39CE2816" w14:textId="6C088C2D" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FB3323">
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="3E20616B" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CE2816" w14:textId="26FA2B28" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00FB3323">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD4AE6">
-[...7 lines deleted...]
-              <w:t>Species to be used?</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Species to be used</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34E4A358" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="425B2828" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="5FB7DC4B" w14:textId="77777777" w:rsidTr="00E3216E">
-[...5 lines deleted...]
-          <w:p w14:paraId="4E2124EF" w14:textId="417DB47A" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="5FB7DC4B" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2124EF" w14:textId="66566B01" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Approximate total numbers?</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>Approximate total numbers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6892B85E" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="71395C3E" w14:textId="77777777" w:rsidTr="00E3216E">
-[...5 lines deleted...]
-          <w:p w14:paraId="0F1373E4" w14:textId="3F66E9CA" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="71395C3E" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F1373E4" w14:textId="1C53FE86" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Source, level and date of funding:</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>Source, level and date of funding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7851B27D" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="134FE94F" w14:textId="77777777" w:rsidTr="00E3216E">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="134FE94F" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41DA0E74" w14:textId="50A6FE4B" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Where will the animal work be carried out?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="65694A2F" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D582981" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please provide the full name of the institution including Country</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="65694A2F" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="2220001C" w14:textId="77777777" w:rsidTr="00E3216E">
-[...5 lines deleted...]
-          <w:p w14:paraId="1828586B" w14:textId="5166DD97" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="2220001C" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1828586B" w14:textId="6EB90FC9" w:rsidR="00E01C30" w:rsidRPr="00E01C30" w:rsidRDefault="00D23E81" w:rsidP="00E01C30">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Please explain why the work is not being conducted at The University of Manchester?</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>Please explain why the work is not being conducted at The University of Manchester</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5ED4BB3D" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="0EF652CC" w14:textId="77777777" w:rsidTr="00E3216E">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="0EF652CC" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E021BFE" w14:textId="117B6A8F" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Who will be carrying out the in vivo procedures?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11F8C04F" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="735DBAE7" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="735DBAE7" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C2C94A2" w14:textId="3D8CBB5E" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Has the proposal been ethically reviewed at the host establishment?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="454EDDCC" w14:textId="388B02F2" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes    </w:t>
             </w:r>
             <w:sdt>
@@ -2849,76 +2925,77 @@
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Please attach the relevant approval letters</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D9FB7DE" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="000F13A7">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="422EE750" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="422EE750" w14:textId="77777777" w:rsidTr="00E01C30">
+        <w:trPr>
+          <w:trHeight w:val="476"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DD8287A" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1895B434" w14:textId="6351764E" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00FC2DB2" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">No  </w:t>
             </w:r>
             <w:r w:rsidR="00D23E81" w:rsidRPr="00FD4AE6">
@@ -2946,57 +3023,56 @@
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D23E81" w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="05E675CC" w14:textId="77777777" w:rsidTr="00E3216E">
-[...5 lines deleted...]
-          <w:p w14:paraId="120CFB77" w14:textId="4C78B64C" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="05E675CC" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="120CFB77" w14:textId="78909FB6" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3028,132 +3104,129 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-3</w:t>
             </w:r>
             <w:r w:rsidR="00FC2DB2">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>) if you are not able to complete them:</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>) if you are not able to complete them</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1717C4D2" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="70E8ADB6" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="70E8ADB6" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7541CDDA" w14:textId="4F0635FB" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Is the establishment accredited by a recognised body?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78830D9E" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="56AE561E" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56AE561E" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
@@ -3177,97 +3250,112 @@
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   If yes, by whom and date of accreditation</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="372327D9" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="792A9024" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="3225152E" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="3225152E" w14:textId="77777777" w:rsidTr="00E01C30">
+        <w:trPr>
+          <w:trHeight w:val="522"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="295D0A0B" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71570343" w14:textId="55ADC9D4" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00FC2DB2" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO  </w:t>
             </w:r>
             <w:r w:rsidR="00D23E81" w:rsidRPr="00FD4AE6">
@@ -3295,128 +3383,125 @@
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D23E81" w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="2A57EB26" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="2A57EB26" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53AA58A8" w14:textId="03FD6E7D" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Is there a system for assessing and recording competency of the individuals involved in the project?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="491801CB" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39099DA4" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="676474742"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
@@ -3450,76 +3535,74 @@
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0930A5DE" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="56723EB3" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="56723EB3" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09E4DECF" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C44620C" w14:textId="70C2FE9B" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00FC2DB2" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO </w:t>
             </w:r>
             <w:r w:rsidR="00D23E81" w:rsidRPr="00FD4AE6">
@@ -3547,339 +3630,667 @@
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D23E81" w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="0EC149D4" w14:textId="77777777" w:rsidTr="00E3216E">
-[...5 lines deleted...]
-          <w:p w14:paraId="567B561A" w14:textId="65B009FC" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+      <w:tr w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w14:paraId="0EC149D4" w14:textId="77777777" w:rsidTr="00E01C30">
+        <w:trPr>
+          <w:trHeight w:val="405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="567B561A" w14:textId="65B009FC" w:rsidR="00E01C30" w:rsidRPr="00FC2DB2" w:rsidRDefault="00E01C30" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Does the establishment actively engage with the principles of the 3Rs?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="54A3109D" w14:textId="207B0BBA" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00D23E81">
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="031FB7FA" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRDefault="00E01C30" w:rsidP="00D23E81">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">YES    </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="InitialStyle"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="2031065043"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="InitialStyle"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00FD4AE6">
+                  <w:rPr>
+                    <w:rStyle w:val="InitialStyle"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00FD4AE6">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD4AE6">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>If yes, please provide a brief statement of how:</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="72E1AE82" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRDefault="00E01C30" w:rsidP="00D23E81">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54A3109D" w14:textId="2DAEF5E6" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00D23E81">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="11EF7B74" w14:textId="77777777" w:rsidTr="00E3216E">
-[...5 lines deleted...]
-          <w:p w14:paraId="55510A57" w14:textId="0366F1A0" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+      <w:tr w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w14:paraId="72AB6E10" w14:textId="77777777" w:rsidTr="00E01C30">
+        <w:trPr>
+          <w:trHeight w:val="604"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4030EA" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A157A0" w14:textId="03B6491E" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00D23E81">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NO </w:t>
+            </w:r>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>What arrangements are in place for veterinary advice and inspection?</w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="InitialStyle"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1281490993"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="InitialStyle"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00FD4AE6">
+                  <w:rPr>
+                    <w:rStyle w:val="InitialStyle"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b w:val="0"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="057E6BFB" w14:textId="77777777" w:rsidTr="00E3216E">
-[...5 lines deleted...]
-          <w:p w14:paraId="12C4C18F" w14:textId="42CFD341" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="11EF7B74" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFF112D" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">What is the profile of the care staff? </w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="21423F2D" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+              <w:lastRenderedPageBreak/>
+              <w:t>What arrangements are in place for veterinary advice and inspection?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55510A57" w14:textId="0366F1A0" w:rsidR="00E01C30" w:rsidRPr="00FC2DB2" w:rsidRDefault="00E01C30" w:rsidP="00E01C30">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21068380" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="3C9C690E" w14:textId="77777777" w:rsidTr="00E3216E">
-[...5 lines deleted...]
-          <w:p w14:paraId="6E0FBDC1" w14:textId="5E11C1FC" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="057E6BFB" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6342DD89" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRDefault="00D23E81" w:rsidP="00E01C30">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>How will the animals be housed?</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="6CEF8A60" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+              <w:t xml:space="preserve">What is the profile of the care staff? </w:t>
+            </w:r>
+            <w:r w:rsidR="00E01C30">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(eg</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC2DB2">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E01C30">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>q</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC2DB2">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ualifications</w:t>
+            </w:r>
+            <w:r w:rsidR="00E01C30">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC2DB2">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> experience with the species)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12C4C18F" w14:textId="408085F3" w:rsidR="00E01C30" w:rsidRPr="00FC2DB2" w:rsidRDefault="00E01C30" w:rsidP="00E01C30">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21423F2D" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="4EB5D06A" w14:textId="77777777" w:rsidTr="00E3216E">
-[...6 lines deleted...]
-          <w:p w14:paraId="158F5C7D" w14:textId="4A5CB3DB" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="3C9C690E" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1739CA15" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>How will the animals be housed?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F0A3E07" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRDefault="00E01C30" w:rsidP="00E01C30">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E0FBDC1" w14:textId="5E11C1FC" w:rsidR="00E01C30" w:rsidRPr="00FC2DB2" w:rsidRDefault="00E01C30" w:rsidP="00E01C30">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6518C937" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02EC3001" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRDefault="00E01C30" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CEF8A60" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="4EB5D06A" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="158F5C7D" w14:textId="4A5CB3DB" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD4AE6">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Is there an environmental enrichment strategy?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0978B30D" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
@@ -3936,84 +4347,82 @@
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="34D0F0E2" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="68F7ABA3" w14:textId="77777777" w:rsidTr="00A63B67">
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="68F7ABA3" w14:textId="77777777" w:rsidTr="00E86941">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="300942D5" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E55B46D" w14:textId="7F0E33D2" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00FC2DB2" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
             <w:r w:rsidR="00D23E81" w:rsidRPr="00FD4AE6">
@@ -4041,91 +4450,89 @@
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D23E81" w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="310BAF29" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="310BAF29" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B7E5A3C" w14:textId="2D8FCDB4" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Is there a routine animal health screening programme in place?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1958A211" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
@@ -4182,84 +4589,82 @@
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68F5996C" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="7C869833" w14:textId="77777777" w:rsidTr="00A63B67">
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="7C869833" w14:textId="77777777" w:rsidTr="00E86941">
         <w:trPr>
           <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="284B7317" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="718AFFDC" w14:textId="75E32CFA" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00FC2DB2" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO   </w:t>
             </w:r>
             <w:r w:rsidR="00D23E81" w:rsidRPr="00FD4AE6">
@@ -4287,94 +4692,92 @@
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00D23E81" w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00594BC4" w:rsidRPr="00FD4AE6" w14:paraId="52686E52" w14:textId="77777777" w:rsidTr="00594BC4">
+      <w:tr w:rsidR="00594BC4" w:rsidRPr="00FD4AE6" w14:paraId="52686E52" w14:textId="77777777" w:rsidTr="00E01C30">
         <w:trPr>
-          <w:trHeight w:val="1091"/>
+          <w:trHeight w:val="770"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C30D757" w14:textId="069B1577" w:rsidR="00594BC4" w:rsidRPr="00FC2DB2" w:rsidRDefault="00594BC4" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Is there continual monitoring of the environmental conditions, with appropriate alarms, and a 24 hour response plan?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48C1EB30" w14:textId="77777777" w:rsidR="00594BC4" w:rsidRPr="00FD4AE6" w:rsidRDefault="00594BC4" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
@@ -4392,80 +4795,78 @@
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00594BC4" w:rsidRPr="00FD4AE6" w14:paraId="23DCB1F0" w14:textId="77777777" w:rsidTr="00E3216E">
+      <w:tr w:rsidR="00594BC4" w:rsidRPr="00FD4AE6" w14:paraId="23DCB1F0" w14:textId="77777777" w:rsidTr="00E01C30">
         <w:trPr>
-          <w:trHeight w:val="1091"/>
+          <w:trHeight w:val="837"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B5D307C" w14:textId="77777777" w:rsidR="00594BC4" w:rsidRPr="00FD4AE6" w:rsidRDefault="00594BC4" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1119BFB8" w14:textId="77777777" w:rsidR="00594BC4" w:rsidRPr="00FD4AE6" w:rsidRDefault="00594BC4" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO      </w:t>
             </w:r>
             <w:sdt>
@@ -4483,107 +4884,105 @@
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="0AA8FC2A" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="0AA8FC2A" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64A31196" w14:textId="0E9F1153" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Is there standby electrical power?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EE699AE" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4FA2A185" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA2A185" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
@@ -4607,100 +5006,112 @@
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   What capacity does the generator have?</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="048CBFE8" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="2D1B4814" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="67EBABBE" w14:textId="77777777" w:rsidTr="00A63B67">
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="67EBABBE" w14:textId="77777777" w:rsidTr="00E01C30">
         <w:trPr>
-          <w:trHeight w:val="477"/>
+          <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FDE8305" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66550D4A" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO      </w:t>
             </w:r>
             <w:sdt>
@@ -4718,103 +5129,101 @@
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="1AB2FFC0" w14:textId="77777777" w:rsidTr="00E3216E">
-[...2 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="1AB2FFC0" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="499E8F2D" w14:textId="45311B1B" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Is there a disaster plan</w:t>
             </w:r>
             <w:r w:rsidR="00FC2DB2">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="62E789B0" w14:textId="0C60A6E3" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00C96F73">
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E789B0" w14:textId="0C60A6E3" w:rsidR="00D23E81" w:rsidRDefault="00D23E81" w:rsidP="00C96F73">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
             <w:r w:rsidR="00FC2DB2">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
@@ -4858,100 +5267,112 @@
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   What are the greatest risks in the locality?</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="20ABEAF1" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00C96F73">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="679A04B2" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00C96F73">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="1A91D651" w14:textId="77777777" w:rsidTr="00A63B67">
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="1A91D651" w14:textId="77777777" w:rsidTr="00E86941">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="600A2F7B" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7655" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01CC6D82" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00C96F73">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO      </w:t>
             </w:r>
             <w:sdt>
@@ -4969,1275 +5390,1290 @@
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="7426CE09" w14:textId="77777777" w:rsidTr="00E3216E">
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="7426CE09" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67D79CD8" w14:textId="6E0E751A" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>What will be the fate of the animals at the end of the project?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55A8FCE2" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EFA51F4" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FBB2BA7" w14:textId="77777777" w:rsidR="009E080A" w:rsidRDefault="009E080A"/>
     <w:p w14:paraId="1A866D3A" w14:textId="77777777" w:rsidR="009E080A" w:rsidRDefault="009E080A"/>
+    <w:p w14:paraId="71FC85EF" w14:textId="77777777" w:rsidR="00311A2A" w:rsidRDefault="00311A2A"/>
     <w:p w14:paraId="32190F75" w14:textId="77777777" w:rsidR="009E080A" w:rsidRDefault="009E080A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
       <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="5A2966F0" w14:textId="77777777" w:rsidTr="00BB10CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10349" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="386BA5CF" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Section B: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14C4BA3D" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
+          <w:p w14:paraId="14C4BA3D" w14:textId="5FDE6604" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>For BSF Admin use only:</w:t>
+              <w:t>For BSF Admin use only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="44E5E3FD" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="44E5E3FD" w14:textId="77777777" w:rsidTr="00E01C30">
+        <w:trPr>
+          <w:trHeight w:val="851"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="015EE88C" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="015EE88C" w14:textId="48AE24FD" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="00311A2A" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB3323">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>NVS comments:</w:t>
+              <w:t>NVS comments</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="310BF0CB" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32215C7D" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="5F205968" w14:textId="77777777" w:rsidTr="00BB10CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4268486C" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NVS Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35AF41C9" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F7B7ABD" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="77949FE1" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="77949FE1" w14:textId="77777777" w:rsidTr="00E01C30">
+        <w:trPr>
+          <w:trHeight w:val="574"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7712E62F" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="7712E62F" w14:textId="08DFBB3E" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NVS </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ignature</w:t>
             </w:r>
+            <w:r w:rsidR="00311A2A">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B159F7F" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="3523337D" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="3523337D" w14:textId="77777777" w:rsidTr="00311A2A">
+        <w:trPr>
+          <w:trHeight w:val="851"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1BC6654A" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="1BC6654A" w14:textId="1A955EF6" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="00311A2A" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB3323">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">NACWO comments: </w:t>
+              <w:t>NACWO comments</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="252886C0" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EC63670" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="2C1FEBB5" w14:textId="77777777" w:rsidTr="00BB10CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="227B2338" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NACWO Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6902E8E4" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2FAD72F5" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="749698DB" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="749698DB" w14:textId="77777777" w:rsidTr="00311A2A">
+        <w:trPr>
+          <w:trHeight w:val="573"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5FA25C43" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="5FA25C43" w14:textId="0A1EEFB3" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NACWO </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ignature</w:t>
             </w:r>
+            <w:r w:rsidR="00311A2A">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72BA6A8D" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="157900F5" w14:textId="77777777" w:rsidTr="00BB10CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="507310A7" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Any other advice (name and status)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6952C3B0" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="272A1BCB" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="049A0C7C" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="049A0C7C" w14:textId="77777777" w:rsidTr="00311A2A">
+        <w:trPr>
+          <w:trHeight w:val="1019"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5E26720C" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="5E26720C" w14:textId="21BF312C" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="00311A2A" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB3323">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Group comments/advice:</w:t>
+              <w:t>Group comments/advice</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03F2154C" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7927BD67" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="1B1604BB" w14:textId="77777777" w:rsidTr="00BB10CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="24DDB276" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
+          </w:tcPr>
+          <w:p w14:paraId="24DDB276" w14:textId="3ECE3BFA" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Certificate </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>olders approval to proceed</w:t>
-            </w:r>
-[...8 lines deleted...]
-              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6814224B" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="677497BF" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="481127112"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="InitialStyle"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FB3323">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="7EEE67EE" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="768E13FC" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="768E13FC" w14:textId="77777777" w:rsidTr="00311A2A">
+        <w:trPr>
+          <w:trHeight w:val="546"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36C049BC" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09D975EF" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO   </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-994635344"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="InitialStyle"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FB3323">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="063A55AB" w14:textId="77777777" w:rsidTr="00BB10CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43A1934C" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Certificate Holders</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="289CA20D" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C01A597" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="6B864A76" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="6B864A76" w14:textId="77777777" w:rsidTr="00311A2A">
+        <w:trPr>
+          <w:trHeight w:val="590"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06F5435D" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Certificate Holders Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A25E9C8" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="22BD076B" w14:textId="77777777" w:rsidR="001807A0" w:rsidRDefault="001807A0">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001807A0">
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61AD8187" w14:textId="77777777" w:rsidR="00B2706D" w:rsidRDefault="00B2706D">
+    <w:p w14:paraId="5160C918" w14:textId="77777777" w:rsidR="00601C98" w:rsidRDefault="00601C98">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C14898F" w14:textId="77777777" w:rsidR="00B2706D" w:rsidRDefault="00B2706D">
+    <w:p w14:paraId="3410DC1A" w14:textId="77777777" w:rsidR="00601C98" w:rsidRDefault="00601C98">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
+    <w:altName w:val="Athelas Bold Italic"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="62CB75CB" w14:textId="7F0C6247" w:rsidR="00F55B00" w:rsidRDefault="000C08DE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62CB75CB" w14:textId="74329893" w:rsidR="00F55B00" w:rsidRDefault="000C08DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">Cat B, </w:t>
     </w:r>
     <w:r w:rsidR="00F55B00" w:rsidRPr="00F55B00">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
     <w:r w:rsidR="000F13A7">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00F55B00" w:rsidRPr="00F55B00">
@@ -6284,185 +6720,185 @@
     </w:r>
     <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0023627F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0023627F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3272DC77" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w:rsidP="00266325">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="674A1235" w14:textId="77777777" w:rsidR="00B2706D" w:rsidRDefault="00B2706D">
+    <w:p w14:paraId="19A19C98" w14:textId="77777777" w:rsidR="00601C98" w:rsidRDefault="00601C98">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4351106B" w14:textId="77777777" w:rsidR="00B2706D" w:rsidRDefault="00B2706D">
+    <w:p w14:paraId="1289260F" w14:textId="77777777" w:rsidR="00601C98" w:rsidRDefault="00601C98">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4030C5BD" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="001513AF" w:rsidRDefault="00C96F73">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="17"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001513AF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="23"/>
       </w:rPr>
       <w:t>Private &amp; confidential:</w:t>
     </w:r>
     <w:r w:rsidRPr="001513AF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="17"/>
       </w:rPr>
       <w:t xml:space="preserve"> Please be aware that the contents of this form may be made public resulting from the "Freedom of information Act".  Personal details will not be released.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2A1EBC87" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="23"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04D63F05"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="093E3F09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1168E52"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
@@ -7192,275 +7628,290 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1747995710">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="913860856">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1364554955">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1391461264">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="46146637">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1856839696">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1352033036">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="816452640">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1644775908">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1534687785">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1463959206">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1076325017">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1357585659">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0048306D"/>
     <w:rsid w:val="000026D0"/>
+    <w:rsid w:val="000070FE"/>
     <w:rsid w:val="00013A21"/>
     <w:rsid w:val="00027706"/>
     <w:rsid w:val="00052876"/>
     <w:rsid w:val="000536D1"/>
     <w:rsid w:val="000958AD"/>
     <w:rsid w:val="000C08DE"/>
     <w:rsid w:val="000D7F74"/>
     <w:rsid w:val="000F13A7"/>
     <w:rsid w:val="00107EF8"/>
+    <w:rsid w:val="001150FC"/>
     <w:rsid w:val="00123829"/>
     <w:rsid w:val="00124523"/>
     <w:rsid w:val="001513AF"/>
     <w:rsid w:val="001525C0"/>
     <w:rsid w:val="001807A0"/>
     <w:rsid w:val="001B26CE"/>
     <w:rsid w:val="001C7BC6"/>
     <w:rsid w:val="001E72EB"/>
     <w:rsid w:val="00211D65"/>
+    <w:rsid w:val="0023627F"/>
     <w:rsid w:val="002574BC"/>
     <w:rsid w:val="00266325"/>
     <w:rsid w:val="00266503"/>
     <w:rsid w:val="002936EA"/>
     <w:rsid w:val="0029656A"/>
     <w:rsid w:val="002E4D7D"/>
     <w:rsid w:val="002E7030"/>
+    <w:rsid w:val="00311A2A"/>
     <w:rsid w:val="00371BBA"/>
     <w:rsid w:val="00396FDF"/>
     <w:rsid w:val="003E2622"/>
     <w:rsid w:val="003E3C34"/>
     <w:rsid w:val="004022AA"/>
+    <w:rsid w:val="00436D09"/>
     <w:rsid w:val="00482E3F"/>
     <w:rsid w:val="0048306D"/>
+    <w:rsid w:val="004A0AD5"/>
     <w:rsid w:val="004A6DB8"/>
     <w:rsid w:val="00506B36"/>
     <w:rsid w:val="005458BC"/>
     <w:rsid w:val="00562E0B"/>
     <w:rsid w:val="005743BF"/>
     <w:rsid w:val="005751BC"/>
     <w:rsid w:val="00594BC4"/>
     <w:rsid w:val="005B746D"/>
     <w:rsid w:val="005D378F"/>
+    <w:rsid w:val="00601C98"/>
     <w:rsid w:val="006608A9"/>
+    <w:rsid w:val="006A0B58"/>
     <w:rsid w:val="006D1EA1"/>
     <w:rsid w:val="006D75C0"/>
     <w:rsid w:val="00741877"/>
     <w:rsid w:val="007A27D8"/>
     <w:rsid w:val="007D0963"/>
+    <w:rsid w:val="007D51C3"/>
     <w:rsid w:val="00813947"/>
     <w:rsid w:val="0083705C"/>
     <w:rsid w:val="008537B1"/>
     <w:rsid w:val="00855607"/>
     <w:rsid w:val="00855B5B"/>
     <w:rsid w:val="008568FF"/>
     <w:rsid w:val="0086740E"/>
     <w:rsid w:val="008A2C2C"/>
     <w:rsid w:val="008C5306"/>
     <w:rsid w:val="008D4D35"/>
+    <w:rsid w:val="009056E0"/>
     <w:rsid w:val="00907B41"/>
+    <w:rsid w:val="0095520F"/>
     <w:rsid w:val="009B6053"/>
     <w:rsid w:val="009C56E9"/>
     <w:rsid w:val="009D3B6E"/>
     <w:rsid w:val="009D3CFA"/>
     <w:rsid w:val="009E080A"/>
     <w:rsid w:val="009E4D7C"/>
     <w:rsid w:val="00A51AFD"/>
     <w:rsid w:val="00A51FE5"/>
     <w:rsid w:val="00A63B67"/>
     <w:rsid w:val="00A875F5"/>
     <w:rsid w:val="00A918FF"/>
+    <w:rsid w:val="00AB1B67"/>
     <w:rsid w:val="00AE03E6"/>
     <w:rsid w:val="00AE21B0"/>
     <w:rsid w:val="00AE39B3"/>
     <w:rsid w:val="00AF1C75"/>
     <w:rsid w:val="00B2706D"/>
     <w:rsid w:val="00B37C56"/>
     <w:rsid w:val="00B63330"/>
     <w:rsid w:val="00B637B4"/>
     <w:rsid w:val="00B92E9E"/>
     <w:rsid w:val="00BE0B45"/>
     <w:rsid w:val="00BF0235"/>
     <w:rsid w:val="00BF791A"/>
     <w:rsid w:val="00C30322"/>
     <w:rsid w:val="00C366F9"/>
     <w:rsid w:val="00C7353D"/>
     <w:rsid w:val="00C96F73"/>
     <w:rsid w:val="00CB6DAE"/>
     <w:rsid w:val="00CC5E74"/>
     <w:rsid w:val="00CD700B"/>
     <w:rsid w:val="00CF622A"/>
     <w:rsid w:val="00D054F4"/>
     <w:rsid w:val="00D20FA0"/>
     <w:rsid w:val="00D23E81"/>
     <w:rsid w:val="00D33907"/>
     <w:rsid w:val="00D401DB"/>
     <w:rsid w:val="00D55A19"/>
     <w:rsid w:val="00D62CF4"/>
     <w:rsid w:val="00E00952"/>
+    <w:rsid w:val="00E01C30"/>
     <w:rsid w:val="00E3216E"/>
     <w:rsid w:val="00E70228"/>
+    <w:rsid w:val="00E86941"/>
     <w:rsid w:val="00F55B00"/>
     <w:rsid w:val="00F56E01"/>
     <w:rsid w:val="00F70BBE"/>
     <w:rsid w:val="00F81B1F"/>
     <w:rsid w:val="00FB3323"/>
     <w:rsid w:val="00FC2DB2"/>
     <w:rsid w:val="00FC4B64"/>
     <w:rsid w:val="00FC4DF8"/>
     <w:rsid w:val="00FD19D5"/>
     <w:rsid w:val="00FD4AE6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3B2750C7"/>
-  <w15:docId w15:val="{F0C3E5E0-62B7-4128-AE89-C85AC85A7C18}"/>
+  <w15:docId w15:val="{480D7426-83B7-46E8-912C-E1B27346F894}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7788,50 +8239,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -8041,76 +8497,88 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9E977197262459AB16AE09F8A4F0155">
     <w:name w:val="F9E977197262459AB16AE09F8A4F0155"/>
     <w:rsid w:val="00741877"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00741877"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007D51C3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1230992518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katrina.Ashton@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katrina.Cunliffe@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Program%20Files\Microsoft%20Office\Templates\ERP1.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8362,106 +8830,382 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100289583C557273F4493FCBC6954795FBA" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0358b09b98b4e5cc2bbea972885bf018">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06d724ba-4881-4eb0-b72f-dce6e222a12c" xmlns:ns3="c4f68267-62ac-4bec-8c4c-5095ec9350ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="89e4ab501aee6016fdc3384563861693" ns2:_="" ns3:_="">
+    <xsd:import namespace="06d724ba-4881-4eb0-b72f-dce6e222a12c"/>
+    <xsd:import namespace="c4f68267-62ac-4bec-8c4c-5095ec9350ed"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="06d724ba-4881-4eb0-b72f-dce6e222a12c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c4f68267-62ac-4bec-8c4c-5095ec9350ed" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{85304632-776d-4091-91e5-78edfe159491}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c4f68267-62ac-4bec-8c4c-5095ec9350ed">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="06d724ba-4881-4eb0-b72f-dce6e222a12c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c4f68267-62ac-4bec-8c4c-5095ec9350ed" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71C4763B-56EA-4659-9109-1040B3483F82}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97EFBC6A-F5F5-4884-AF7E-C35D8231C358}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6C535D0-16D5-4262-B2A3-4B2D4A78B044}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35E14511-CDD5-47FC-8A24-0E4C07D65673}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="06d724ba-4881-4eb0-b72f-dce6e222a12c"/>
+    <ds:schemaRef ds:uri="c4f68267-62ac-4bec-8c4c-5095ec9350ed"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46C51FB8-9A9E-46A2-8DEA-E12394144654}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ERP1</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>696</Words>
-  <Characters>3971</Characters>
+  <Words>583</Words>
+  <Characters>4105</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>241</Lines>
+  <Paragraphs>117</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>University of Manchester                                                  (form ppl 1)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UNIVERSITY OF MANCHESTER</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4658</CharactersWithSpaces>
+  <CharactersWithSpaces>4571</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6881355</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:Katrina.Kerr@manchester.ac.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>University of Manchester                                                  (form ppl 1)</dc:title>
+  <dc:title/>
   <dc:creator>MR T PRIEST</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100289583C557273F4493FCBC6954795FBA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>