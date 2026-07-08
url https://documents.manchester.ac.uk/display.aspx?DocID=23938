--- v1 (2026-05-02)
+++ v2 (2026-07-08)
@@ -1,43 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="11D560F7" w14:textId="77777777" w:rsidR="001807A0" w:rsidRPr="00E86941" w:rsidRDefault="00AE03E6" w:rsidP="00E86941">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
@@ -238,60 +242,54 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00266503" w:rsidRPr="00E86941">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09ABCEB8" w14:textId="77777777" w:rsidR="002E7030" w:rsidRPr="00E86941" w:rsidRDefault="002E7030">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F260FBC" w14:textId="61621948" w:rsidR="001807A0" w:rsidRPr="00E86941" w:rsidRDefault="001807A0">
+    <w:p w14:paraId="12365D31" w14:textId="1A6A53F5" w:rsidR="00B37C56" w:rsidRDefault="001807A0">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>Please complete</w:t>
       </w:r>
       <w:r w:rsidR="00B637B4" w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E080A" w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
@@ -313,83 +311,63 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E080A" w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">electronically and e-mail to </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="007D51C3" w:rsidRPr="00B07FD8">
+        <w:r w:rsidR="008160F6" w:rsidRPr="00830C40">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
             <w:b w:val="0"/>
             <w:sz w:val="19"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>Katrina.</w:t>
-[...19 lines deleted...]
-          <w:t>@manchester.ac.uk</w:t>
+          <w:t>bsf.licencing@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12365D31" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="009E080A" w:rsidRDefault="00B37C56">
+    <w:p w14:paraId="7B38A1A8" w14:textId="77777777" w:rsidR="008160F6" w:rsidRPr="009E080A" w:rsidRDefault="008160F6">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -414,354 +392,482 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Section A: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="338A12CB" w14:textId="77777777" w:rsidTr="00E86941">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F107CA3" w14:textId="513BEE9E" w:rsidR="00D23E81" w:rsidRPr="00E86941" w:rsidRDefault="00D23E81" w:rsidP="00E86941">
+          <w:p w14:paraId="3F107CA3" w14:textId="07503C17" w:rsidR="00D23E81" w:rsidRPr="009C33C7" w:rsidRDefault="00EF15E9" w:rsidP="00E86941">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD4AE6">
-[...7 lines deleted...]
-              <w:t>Title of proposed project</w:t>
+            <w:r w:rsidRPr="009C33C7">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of </w:t>
+            </w:r>
+            <w:r w:rsidR="00262167">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UoM </w:t>
+            </w:r>
+            <w:r w:rsidR="009C33C7" w:rsidRPr="009C33C7">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="768A5274" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w14:paraId="7553AA1E" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidR="00EF15E9" w:rsidRPr="00FD4AE6" w14:paraId="0FAE3B3B" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:trPr>
+          <w:trHeight w:val="585"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52FFC9E4" w14:textId="214E3567" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00FD4AE6">
+          <w:p w14:paraId="5A7B3EC5" w14:textId="60298738" w:rsidR="00EF15E9" w:rsidRPr="00FD4AE6" w:rsidRDefault="00EF15E9" w:rsidP="00E86941">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Name</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t>Title of proposed project</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF2D7F4" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
+          <w:p w14:paraId="4523F657" w14:textId="77777777" w:rsidR="00EF15E9" w:rsidRPr="00FD4AE6" w:rsidRDefault="00EF15E9" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w14:paraId="109A9273" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w14:paraId="7553AA1E" w14:textId="77777777" w:rsidTr="00E86941">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25B2321E" w14:textId="7219A2FB" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00FD4AE6">
+          <w:p w14:paraId="52FFC9E4" w14:textId="657B9944" w:rsidR="00B37C56" w:rsidRPr="0062320C" w:rsidRDefault="00B37C56" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Tel</w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="40396E0F" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r w:rsidR="00A51AFD" w:rsidRPr="00FD4AE6">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidR="0062320C" w:rsidRPr="0062320C">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Host </w:t>
+            </w:r>
+            <w:r w:rsidR="00A51AFD" w:rsidRPr="0062320C">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39F108FE" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76400206" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
+          <w:p w14:paraId="6EF2D7F4" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w14:paraId="04C8825B" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w14:paraId="109A9273" w14:textId="77777777" w:rsidTr="00E86941">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14F0F968" w14:textId="0431D2DB" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00FD4AE6">
+          <w:p w14:paraId="25B2321E" w14:textId="24981DD2" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00262167" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD4AE6">
-[...10 lines deleted...]
-          <w:p w14:paraId="7B9CC406" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Host </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37C56" w:rsidRPr="00FD4AE6">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tel</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD4AE6" w:rsidRPr="00FD4AE6">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ephone number</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40396E0F" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="481911B1" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
+          <w:p w14:paraId="76400206" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w14:paraId="14DFDFF5" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w14:paraId="04C8825B" w14:textId="77777777" w:rsidTr="00E86941">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3D8260" w14:textId="54DDF1CC" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00FD4AE6">
+          <w:p w14:paraId="14F0F968" w14:textId="37747E65" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00262167" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD4AE6">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Host </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37C56" w:rsidRPr="00FD4AE6">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Address for correspondence</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B9CC406" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="481911B1" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w14:paraId="14DFDFF5" w14:textId="77777777" w:rsidTr="00E86941">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3D8260" w14:textId="11D72501" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00262167" w:rsidP="00FD4AE6">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Host </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37C56" w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
             <w:r w:rsidR="00FD4AE6" w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> address</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21BF61E3" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
@@ -1852,51 +1958,62 @@
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Please provide the names and positions of any other University of Manchester staff or students that are involved with the project.</w:t>
+              <w:t xml:space="preserve">Please provide the names and positions of any other University of Manchester </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD4AE6">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>staff or students that are involved with the project.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C31941A" w14:textId="77777777" w:rsidR="00BF791A" w:rsidRPr="00FD4AE6" w:rsidRDefault="00BF791A" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="0105011B" w14:textId="77777777" w:rsidTr="00E86941">
         <w:tc>
@@ -1907,51 +2024,50 @@
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Brief summary of the purpose of the project (in lay terms) including potential benefits</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="004FD00E" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRDefault="00E01C30" w:rsidP="00E01C30">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10ED5692" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRDefault="00E01C30" w:rsidP="00E01C30">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -2188,51 +2304,62 @@
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Please show that the regulated procedures to be used are those where the benefit likely to accrue as a result of the programme of work specified in the application should outweigh the likely adverse effects on the animals concerned</w:t>
+              <w:t xml:space="preserve">Please show that the regulated procedures to be used are those where the benefit likely to accrue as a result of the programme of work specified in the application should outweigh the likely </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD4AE6">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>adverse effects on the animals concerned</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="065FF718" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="6546BC41" w14:textId="77777777" w:rsidTr="00E86941">
         <w:tc>
@@ -2244,51 +2371,50 @@
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>The experimental and statistical design associated with this application has been agreed with</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="088C80A2" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3925,51 +4051,50 @@
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>What arrangements are in place for veterinary advice and inspection?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55510A57" w14:textId="0366F1A0" w:rsidR="00E01C30" w:rsidRPr="00FC2DB2" w:rsidRDefault="00E01C30" w:rsidP="00E01C30">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21068380" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
             <w:pPr>
@@ -6521,71 +6646,75 @@
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="22BD076B" w14:textId="77777777" w:rsidR="001807A0" w:rsidRDefault="001807A0">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001807A0">
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5160C918" w14:textId="77777777" w:rsidR="00601C98" w:rsidRDefault="00601C98">
+    <w:p w14:paraId="0A985539" w14:textId="77777777" w:rsidR="001B73C6" w:rsidRDefault="001B73C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3410DC1A" w14:textId="77777777" w:rsidR="00601C98" w:rsidRDefault="00601C98">
+    <w:p w14:paraId="4C248234" w14:textId="77777777" w:rsidR="001B73C6" w:rsidRDefault="001B73C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -6602,122 +6731,159 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
-    <w:altName w:val="Athelas Bold Italic"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62CB75CB" w14:textId="74329893" w:rsidR="00F55B00" w:rsidRDefault="000C08DE">
+  <w:p w14:paraId="27176FBF" w14:textId="77777777" w:rsidR="004309E7" w:rsidRDefault="004309E7">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62CB75CB" w14:textId="6B97C1A6" w:rsidR="00F55B00" w:rsidRDefault="000C08DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">Cat B, </w:t>
     </w:r>
     <w:r w:rsidR="00F55B00" w:rsidRPr="00F55B00">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
-    <w:r w:rsidR="000F13A7">
+    <w:r w:rsidR="004309E7">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00F55B00" w:rsidRPr="00F55B00">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidR="005B746D">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
-      <w:t>19</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="004309E7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="000F13A7">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
-      <w:t>/11/2018</w:t>
+      <w:t>/1</w:t>
+    </w:r>
+    <w:r w:rsidR="004309E7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="000F13A7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:t>/20</w:t>
+    </w:r>
+    <w:r w:rsidR="004309E7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      </w:rPr>
+      <w:t>26</w:t>
     </w:r>
     <w:r w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -6795,103 +6961,133 @@
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3272DC77" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w:rsidP="00266325">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B36E0F0" w14:textId="77777777" w:rsidR="004309E7" w:rsidRDefault="004309E7">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19A19C98" w14:textId="77777777" w:rsidR="00601C98" w:rsidRDefault="00601C98">
+    <w:p w14:paraId="530A46E5" w14:textId="77777777" w:rsidR="001B73C6" w:rsidRDefault="001B73C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1289260F" w14:textId="77777777" w:rsidR="00601C98" w:rsidRDefault="00601C98">
+    <w:p w14:paraId="7FE40778" w14:textId="77777777" w:rsidR="001B73C6" w:rsidRDefault="001B73C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="794D3100" w14:textId="77777777" w:rsidR="004309E7" w:rsidRDefault="004309E7">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4030C5BD" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="001513AF" w:rsidRDefault="00C96F73">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="17"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001513AF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="23"/>
       </w:rPr>
       <w:t>Private &amp; confidential:</w:t>
     </w:r>
     <w:r w:rsidRPr="001513AF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="17"/>
       </w:rPr>
       <w:t xml:space="preserve"> Please be aware that the contents of this form may be made public resulting from the "Freedom of information Act".  Personal details will not be released.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2A1EBC87" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="23"/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B98F6BD" w14:textId="77777777" w:rsidR="004309E7" w:rsidRDefault="004309E7">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04D63F05"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -7706,160 +7902,174 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0048306D"/>
     <w:rsid w:val="000026D0"/>
     <w:rsid w:val="000070FE"/>
     <w:rsid w:val="00013A21"/>
     <w:rsid w:val="00027706"/>
+    <w:rsid w:val="0003353B"/>
     <w:rsid w:val="00052876"/>
     <w:rsid w:val="000536D1"/>
     <w:rsid w:val="000958AD"/>
     <w:rsid w:val="000C08DE"/>
     <w:rsid w:val="000D7F74"/>
     <w:rsid w:val="000F13A7"/>
     <w:rsid w:val="00107EF8"/>
     <w:rsid w:val="001150FC"/>
     <w:rsid w:val="00123829"/>
     <w:rsid w:val="00124523"/>
     <w:rsid w:val="001513AF"/>
     <w:rsid w:val="001525C0"/>
     <w:rsid w:val="001807A0"/>
     <w:rsid w:val="001B26CE"/>
+    <w:rsid w:val="001B73C6"/>
     <w:rsid w:val="001C7BC6"/>
     <w:rsid w:val="001E72EB"/>
     <w:rsid w:val="00211D65"/>
     <w:rsid w:val="0023627F"/>
     <w:rsid w:val="002574BC"/>
+    <w:rsid w:val="00262167"/>
     <w:rsid w:val="00266325"/>
     <w:rsid w:val="00266503"/>
     <w:rsid w:val="002936EA"/>
     <w:rsid w:val="0029656A"/>
     <w:rsid w:val="002E4D7D"/>
     <w:rsid w:val="002E7030"/>
     <w:rsid w:val="00311A2A"/>
     <w:rsid w:val="00371BBA"/>
     <w:rsid w:val="00396FDF"/>
     <w:rsid w:val="003E2622"/>
     <w:rsid w:val="003E3C34"/>
     <w:rsid w:val="004022AA"/>
+    <w:rsid w:val="00415C3B"/>
+    <w:rsid w:val="004309E7"/>
     <w:rsid w:val="00436D09"/>
     <w:rsid w:val="00482E3F"/>
     <w:rsid w:val="0048306D"/>
     <w:rsid w:val="004A0AD5"/>
     <w:rsid w:val="004A6DB8"/>
     <w:rsid w:val="00506B36"/>
     <w:rsid w:val="005458BC"/>
     <w:rsid w:val="00562E0B"/>
     <w:rsid w:val="005743BF"/>
     <w:rsid w:val="005751BC"/>
     <w:rsid w:val="00594BC4"/>
     <w:rsid w:val="005B746D"/>
     <w:rsid w:val="005D378F"/>
     <w:rsid w:val="00601C98"/>
+    <w:rsid w:val="0062320C"/>
     <w:rsid w:val="006608A9"/>
     <w:rsid w:val="006A0B58"/>
     <w:rsid w:val="006D1EA1"/>
     <w:rsid w:val="006D75C0"/>
     <w:rsid w:val="00741877"/>
     <w:rsid w:val="007A27D8"/>
     <w:rsid w:val="007D0963"/>
     <w:rsid w:val="007D51C3"/>
+    <w:rsid w:val="00811CB6"/>
     <w:rsid w:val="00813947"/>
+    <w:rsid w:val="008160F6"/>
     <w:rsid w:val="0083705C"/>
     <w:rsid w:val="008537B1"/>
     <w:rsid w:val="00855607"/>
     <w:rsid w:val="00855B5B"/>
     <w:rsid w:val="008568FF"/>
     <w:rsid w:val="0086740E"/>
     <w:rsid w:val="008A2C2C"/>
     <w:rsid w:val="008C5306"/>
     <w:rsid w:val="008D4D35"/>
     <w:rsid w:val="009056E0"/>
+    <w:rsid w:val="0090693F"/>
     <w:rsid w:val="00907B41"/>
     <w:rsid w:val="0095520F"/>
     <w:rsid w:val="009B6053"/>
+    <w:rsid w:val="009C33C7"/>
     <w:rsid w:val="009C56E9"/>
     <w:rsid w:val="009D3B6E"/>
     <w:rsid w:val="009D3CFA"/>
     <w:rsid w:val="009E080A"/>
     <w:rsid w:val="009E4D7C"/>
     <w:rsid w:val="00A51AFD"/>
     <w:rsid w:val="00A51FE5"/>
     <w:rsid w:val="00A63B67"/>
     <w:rsid w:val="00A875F5"/>
     <w:rsid w:val="00A918FF"/>
     <w:rsid w:val="00AB1B67"/>
+    <w:rsid w:val="00AD6848"/>
     <w:rsid w:val="00AE03E6"/>
     <w:rsid w:val="00AE21B0"/>
     <w:rsid w:val="00AE39B3"/>
     <w:rsid w:val="00AF1C75"/>
     <w:rsid w:val="00B2706D"/>
     <w:rsid w:val="00B37C56"/>
     <w:rsid w:val="00B63330"/>
     <w:rsid w:val="00B637B4"/>
     <w:rsid w:val="00B92E9E"/>
     <w:rsid w:val="00BE0B45"/>
     <w:rsid w:val="00BF0235"/>
     <w:rsid w:val="00BF791A"/>
     <w:rsid w:val="00C30322"/>
     <w:rsid w:val="00C366F9"/>
     <w:rsid w:val="00C7353D"/>
     <w:rsid w:val="00C96F73"/>
     <w:rsid w:val="00CB6DAE"/>
     <w:rsid w:val="00CC5E74"/>
     <w:rsid w:val="00CD700B"/>
     <w:rsid w:val="00CF622A"/>
     <w:rsid w:val="00D054F4"/>
     <w:rsid w:val="00D20FA0"/>
     <w:rsid w:val="00D23E81"/>
     <w:rsid w:val="00D33907"/>
     <w:rsid w:val="00D401DB"/>
     <w:rsid w:val="00D55A19"/>
     <w:rsid w:val="00D62CF4"/>
     <w:rsid w:val="00E00952"/>
     <w:rsid w:val="00E01C30"/>
     <w:rsid w:val="00E3216E"/>
+    <w:rsid w:val="00E56B63"/>
     <w:rsid w:val="00E70228"/>
     <w:rsid w:val="00E86941"/>
+    <w:rsid w:val="00E950D3"/>
+    <w:rsid w:val="00EF15E9"/>
     <w:rsid w:val="00F55B00"/>
     <w:rsid w:val="00F56E01"/>
     <w:rsid w:val="00F70BBE"/>
     <w:rsid w:val="00F81B1F"/>
     <w:rsid w:val="00FB3323"/>
     <w:rsid w:val="00FC2DB2"/>
     <w:rsid w:val="00FC4B64"/>
     <w:rsid w:val="00FC4DF8"/>
     <w:rsid w:val="00FD19D5"/>
     <w:rsid w:val="00FD4AE6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
@@ -8534,51 +8744,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1230992518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katrina.Cunliffe@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bsf.licencing@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Program%20Files\Microsoft%20Office\Templates\ERP1.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8843,71 +9053,72 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100289583C557273F4493FCBC6954795FBA" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0358b09b98b4e5cc2bbea972885bf018">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06d724ba-4881-4eb0-b72f-dce6e222a12c" xmlns:ns3="c4f68267-62ac-4bec-8c4c-5095ec9350ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="89e4ab501aee6016fdc3384563861693" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100289583C557273F4493FCBC6954795FBA" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f727001722ca616d81c7409af64f62d5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06d724ba-4881-4eb0-b72f-dce6e222a12c" xmlns:ns3="c4f68267-62ac-4bec-8c4c-5095ec9350ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="55b09308057eb7dac9f595361baaccdc" ns2:_="" ns3:_="">
     <xsd:import namespace="06d724ba-4881-4eb0-b72f-dce6e222a12c"/>
     <xsd:import namespace="c4f68267-62ac-4bec-8c4c-5095ec9350ed"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="06d724ba-4881-4eb0-b72f-dce6e222a12c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -8926,50 +9137,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c4f68267-62ac-4bec-8c4c-5095ec9350ed" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{85304632-776d-4091-91e5-78edfe159491}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c4f68267-62ac-4bec-8c4c-5095ec9350ed">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -9068,110 +9284,125 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="06d724ba-4881-4eb0-b72f-dce6e222a12c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="c4f68267-62ac-4bec-8c4c-5095ec9350ed" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97EFBC6A-F5F5-4884-AF7E-C35D8231C358}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{653CD86B-9F64-4BEA-8CF2-8E55DA745F3A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="06d724ba-4881-4eb0-b72f-dce6e222a12c"/>
+    <ds:schemaRef ds:uri="c4f68267-62ac-4bec-8c4c-5095ec9350ed"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6C535D0-16D5-4262-B2A3-4B2D4A78B044}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35E14511-CDD5-47FC-8A24-0E4C07D65673}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="06d724ba-4881-4eb0-b72f-dce6e222a12c"/>
     <ds:schemaRef ds:uri="c4f68267-62ac-4bec-8c4c-5095ec9350ed"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46C51FB8-9A9E-46A2-8DEA-E12394144654}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ERP1</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>583</Words>
-  <Characters>4105</Characters>
+  <Words>705</Words>
+  <Characters>4022</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>241</Lines>
-  <Paragraphs>117</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>University of Manchester                                                  (form ppl 1)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UNIVERSITY OF MANCHESTER</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4571</CharactersWithSpaces>
+  <CharactersWithSpaces>4718</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6881355</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:Katrina.Kerr@manchester.ac.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>