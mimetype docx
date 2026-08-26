--- v2 (2026-07-08)
+++ v3 (2026-08-26)
@@ -13,960 +13,1024 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="11D560F7" w14:textId="77777777" w:rsidR="001807A0" w:rsidRPr="00E86941" w:rsidRDefault="00AE03E6" w:rsidP="00E86941">
+    <w:p w:rsidRPr="00E86941" w:rsidR="001807A0" w:rsidP="290FA487" w:rsidRDefault="00AE03E6" w14:paraId="11D560F7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="290FA487" w:rsidR="00AE03E6">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="31"/>
+          <w:szCs w:val="31"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="001807A0" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="290FA487" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="31"/>
+          <w:szCs w:val="31"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Manchester                               </w:t>
       </w:r>
-      <w:r w:rsidR="002E4D7D" w:rsidRPr="00E86941">
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="290FA487" w:rsidR="002E4D7D">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="31"/>
+          <w:szCs w:val="31"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="002E4D7D" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="290FA487" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
-          <w:sz w:val="31"/>
-[...8 lines deleted...]
-          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001513AF" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="290FA487" w:rsidR="001513AF">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="001807A0" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="290FA487" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">orm </w:t>
       </w:r>
-      <w:r w:rsidR="004022AA" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="290FA487" w:rsidR="004022AA">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Cat B</w:t>
       </w:r>
-      <w:r w:rsidR="001807A0" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="290FA487" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F593E9" w14:textId="77777777" w:rsidR="005458BC" w:rsidRPr="00E86941" w:rsidRDefault="001807A0" w:rsidP="00B92E9E">
+    <w:p w:rsidRPr="00E86941" w:rsidR="005458BC" w:rsidP="00B92E9E" w:rsidRDefault="001807A0" w14:paraId="41F593E9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E86941">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ethical Review Process</w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="00E86941" w:rsidR="002E7030">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="00E86941" w:rsidR="002E7030">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For Category</w:t>
       </w:r>
-      <w:r w:rsidR="004022AA" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="00E86941" w:rsidR="004022AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="00E86941" w:rsidR="002E7030">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">B Work </w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="00E86941" w:rsidR="002E7030">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The use of living vertebrates in scientific procedures similar to </w:t>
       </w:r>
-      <w:r w:rsidR="005458BC" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="00E86941" w:rsidR="005458BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Category A Work </w:t>
       </w:r>
-      <w:r w:rsidR="00B37C56" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="00E86941" w:rsidR="00B37C56">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="005458BC" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="00E86941" w:rsidR="005458BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The use of living vertebrates in scientific procedures within the University and the UK which are regulated by ASPA</w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="00E86941" w:rsidR="002E7030">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="00E86941" w:rsidR="002E7030">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> but conducted outside the United Kingdom</w:t>
       </w:r>
-      <w:r w:rsidR="002E7030" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="00E86941" w:rsidR="002E7030">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B92E9E" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="00E86941" w:rsidR="00B92E9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00266503" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="00E86941" w:rsidR="00266503">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09ABCEB8" w14:textId="77777777" w:rsidR="002E7030" w:rsidRPr="00E86941" w:rsidRDefault="002E7030">
+    <w:p w:rsidRPr="00E86941" w:rsidR="002E7030" w:rsidRDefault="002E7030" w14:paraId="09ABCEB8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12365D31" w14:textId="1A6A53F5" w:rsidR="00B37C56" w:rsidRDefault="001807A0">
+    <w:p w:rsidR="00B37C56" w:rsidRDefault="001807A0" w14:paraId="12365D31" w14:textId="6EE07273">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="290FA487" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Please complete</w:t>
       </w:r>
-      <w:r w:rsidR="00B637B4" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="290FA487" w:rsidR="00B637B4">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E080A" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="290FA487" w:rsidR="009E080A">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00211D65" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="290FA487" w:rsidR="00211D65">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>ection</w:t>
       </w:r>
-      <w:r w:rsidR="00B637B4" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="290FA487" w:rsidR="00B637B4">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E080A" w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="290FA487" w:rsidR="009E080A">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E86941">
+      <w:r w:rsidRPr="290FA487" w:rsidR="001807A0">
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">electronically and e-mail to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="008160F6" w:rsidRPr="00830C40">
+      <w:hyperlink r:id="Re1ad1bbdf68a434f">
+        <w:r w:rsidRPr="290FA487" w:rsidR="56617BD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
             <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
             <w:sz w:val="19"/>
-            <w:lang w:val="en-GB"/>
+            <w:szCs w:val="19"/>
           </w:rPr>
-          <w:t>bsf.licencing@manchester.ac.uk</w:t>
+          <w:t>Bsf.licensing@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="290FA487" w:rsidR="56617BD3">
+        <w:rPr>
+          <w:rStyle w:val="InitialStyle"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7B38A1A8" w14:textId="77777777" w:rsidR="008160F6" w:rsidRPr="009E080A" w:rsidRDefault="008160F6">
+    <w:p w:rsidRPr="009E080A" w:rsidR="008160F6" w:rsidRDefault="008160F6" w14:paraId="7B38A1A8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2978"/>
         <w:gridCol w:w="7371"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E080A" w:rsidRPr="00FD4AE6" w14:paraId="3D8D3723" w14:textId="77777777" w:rsidTr="00566B1E">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="009E080A" w:rsidTr="290FA487" w14:paraId="3D8D3723" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10349" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="4AA1D5A0" w14:textId="77777777" w:rsidR="009E080A" w:rsidRPr="00FD4AE6" w:rsidRDefault="009E080A" w:rsidP="00566B1E">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="009E080A" w:rsidP="00566B1E" w:rsidRDefault="009E080A" w14:paraId="4AA1D5A0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Section A: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="338A12CB" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="338A12CB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3F107CA3" w14:textId="07503C17" w:rsidR="00D23E81" w:rsidRPr="009C33C7" w:rsidRDefault="00EF15E9" w:rsidP="00E86941">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009C33C7" w:rsidR="00D23E81" w:rsidP="00E86941" w:rsidRDefault="00EF15E9" w14:paraId="3F107CA3" w14:textId="07503C17">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C33C7">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of </w:t>
             </w:r>
             <w:r w:rsidR="00262167">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">UoM </w:t>
             </w:r>
-            <w:r w:rsidR="009C33C7" w:rsidRPr="009C33C7">
+            <w:r w:rsidRPr="009C33C7" w:rsidR="009C33C7">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="768A5274" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FD4AE6">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00FD4AE6" w:rsidRDefault="00D23E81" w14:paraId="768A5274" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF15E9" w:rsidRPr="00FD4AE6" w14:paraId="0FAE3B3B" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00EF15E9" w:rsidTr="290FA487" w14:paraId="0FAE3B3B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5A7B3EC5" w14:textId="60298738" w:rsidR="00EF15E9" w:rsidRPr="00FD4AE6" w:rsidRDefault="00EF15E9" w:rsidP="00E86941">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00EF15E9" w:rsidP="00E86941" w:rsidRDefault="00EF15E9" w14:paraId="5A7B3EC5" w14:textId="60298738">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Title of proposed project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4523F657" w14:textId="77777777" w:rsidR="00EF15E9" w:rsidRPr="00FD4AE6" w:rsidRDefault="00EF15E9" w:rsidP="00FD4AE6">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00EF15E9" w:rsidP="00FD4AE6" w:rsidRDefault="00EF15E9" w14:paraId="4523F657" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w14:paraId="7553AA1E" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00B37C56" w:rsidTr="290FA487" w14:paraId="7553AA1E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="52FFC9E4" w14:textId="657B9944" w:rsidR="00B37C56" w:rsidRPr="0062320C" w:rsidRDefault="00B37C56" w:rsidP="00FD4AE6">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0062320C" w:rsidR="00B37C56" w:rsidP="00FD4AE6" w:rsidRDefault="00B37C56" w14:paraId="52FFC9E4" w14:textId="657B9944">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:r w:rsidR="00A51AFD" w:rsidRPr="00FD4AE6">
+            <w:r w:rsidRPr="00FD4AE6" w:rsidR="00A51AFD">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidR="0062320C" w:rsidRPr="0062320C">
+            <w:r w:rsidRPr="0062320C" w:rsidR="0062320C">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Host </w:t>
             </w:r>
-            <w:r w:rsidR="00A51AFD" w:rsidRPr="0062320C">
+            <w:r w:rsidRPr="0062320C" w:rsidR="00A51AFD">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39F108FE" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidP="00FD4AE6" w:rsidRDefault="00C96F73" w14:paraId="39F108FE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6EF2D7F4" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00B37C56" w:rsidP="00907B41" w:rsidRDefault="00B37C56" w14:paraId="6EF2D7F4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w14:paraId="109A9273" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00B37C56" w:rsidTr="290FA487" w14:paraId="109A9273" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="25B2321E" w14:textId="24981DD2" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00262167" w:rsidP="00FD4AE6">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00B37C56" w:rsidP="00FD4AE6" w:rsidRDefault="00262167" w14:paraId="25B2321E" w14:textId="24981DD2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Host </w:t>
             </w:r>
-            <w:r w:rsidR="00B37C56" w:rsidRPr="00FD4AE6">
+            <w:r w:rsidRPr="00FD4AE6" w:rsidR="00B37C56">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tel</w:t>
             </w:r>
-            <w:r w:rsidR="00FD4AE6" w:rsidRPr="00FD4AE6">
+            <w:r w:rsidRPr="00FD4AE6" w:rsidR="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ephone number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40396E0F" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidP="00FD4AE6" w:rsidRDefault="00C96F73" w14:paraId="40396E0F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="76400206" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00B37C56" w:rsidP="00907B41" w:rsidRDefault="00B37C56" w14:paraId="76400206" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w14:paraId="04C8825B" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00B37C56" w:rsidTr="290FA487" w14:paraId="04C8825B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="14F0F968" w14:textId="37747E65" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00262167" w:rsidP="00FD4AE6">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00B37C56" w:rsidP="00FD4AE6" w:rsidRDefault="00262167" w14:paraId="14F0F968" w14:textId="37747E65">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Host </w:t>
             </w:r>
-            <w:r w:rsidR="00B37C56" w:rsidRPr="00FD4AE6">
+            <w:r w:rsidRPr="00FD4AE6" w:rsidR="00B37C56">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Address for correspondence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B9CC406" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidP="00FD4AE6" w:rsidRDefault="00C96F73" w14:paraId="7B9CC406" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="481911B1" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00B37C56" w:rsidP="00907B41" w:rsidRDefault="00B37C56" w14:paraId="481911B1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w14:paraId="14DFDFF5" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00B37C56" w:rsidTr="290FA487" w14:paraId="14DFDFF5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1B3D8260" w14:textId="11D72501" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00262167" w:rsidP="00FD4AE6">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00B37C56" w:rsidP="00FD4AE6" w:rsidRDefault="00262167" w14:paraId="1B3D8260" w14:textId="11D72501">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Host </w:t>
             </w:r>
-            <w:r w:rsidR="00B37C56" w:rsidRPr="00FD4AE6">
+            <w:r w:rsidRPr="00FD4AE6" w:rsidR="00B37C56">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
-            <w:r w:rsidR="00FD4AE6" w:rsidRPr="00FD4AE6">
+            <w:r w:rsidRPr="00FD4AE6" w:rsidR="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> address</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21BF61E3" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidP="00FD4AE6" w:rsidRDefault="00C96F73" w14:paraId="21BF61E3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="461B001B" w14:textId="77777777" w:rsidR="00B37C56" w:rsidRPr="00FD4AE6" w:rsidRDefault="00B37C56" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00B37C56" w:rsidP="00907B41" w:rsidRDefault="00B37C56" w14:paraId="461B001B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w14:paraId="3F209882" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidTr="290FA487" w14:paraId="3F209882" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="597"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="6B9F6CCE" w14:textId="4555BBB0" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidP="00FD4AE6" w:rsidRDefault="00C96F73" w14:paraId="6B9F6CCE" w14:textId="4555BBB0">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Do you already hold a project licence?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5182D939" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w:rsidP="00E86941">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00C96F73" w:rsidP="00E86941" w:rsidRDefault="00C96F73" w14:paraId="5182D939" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
             <w:r w:rsidR="00E86941">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
@@ -990,3011 +1054,3123 @@
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-852022437"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   If yes, please give PPL Number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23D44AEE" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRDefault="00E01C30" w:rsidP="00E86941">
-[...13 lines deleted...]
-          <w:p w14:paraId="5E1DFA85" w14:textId="000DE3BC" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00E86941">
+          <w:p w:rsidR="00E01C30" w:rsidP="00E86941" w:rsidRDefault="00E01C30" w14:paraId="23D44AEE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00E01C30" w:rsidP="00E86941" w:rsidRDefault="00E01C30" w14:paraId="5E1DFA85" w14:textId="000DE3BC">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w14:paraId="4F25BF3C" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidTr="290FA487" w14:paraId="4F25BF3C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="6087850C" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidP="00FD4AE6" w:rsidRDefault="00C96F73" w14:paraId="6087850C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4A0804AF" w14:textId="3DDE8514" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidP="00907B41" w:rsidRDefault="00C96F73" w14:paraId="4A0804AF" w14:textId="3DDE8514">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="804131501"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="30A899EC" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidP="00907B41" w:rsidRDefault="00C96F73" w14:paraId="30A899EC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w14:paraId="77F92762" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidTr="290FA487" w14:paraId="77F92762" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="364212C1" w14:textId="34A9EE68" w:rsidR="00C96F73" w:rsidRPr="00A63B67" w:rsidRDefault="00C96F73" w:rsidP="00A63B67">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A63B67" w:rsidR="00C96F73" w:rsidP="00A63B67" w:rsidRDefault="00C96F73" w14:paraId="364212C1" w14:textId="34A9EE68">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If you do not hold a project licence is your application accompanied by a Module 5 certificate of training?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1FD64E75" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00C96F73">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidP="00C96F73" w:rsidRDefault="00C96F73" w14:paraId="1FD64E75" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1352102614"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="5BAC31A3" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00C96F73">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidP="00C96F73" w:rsidRDefault="00C96F73" w14:paraId="5BAC31A3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w14:paraId="48286430" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidTr="290FA487" w14:paraId="48286430" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="2C68CD65" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidP="00FD4AE6" w:rsidRDefault="00C96F73" w14:paraId="2C68CD65" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4B9C59A8" w14:textId="44733CE5" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00E86941">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidP="00E86941" w:rsidRDefault="00C96F73" w14:paraId="4B9C59A8" w14:textId="44733CE5">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="346068344"/>
                 <w14:checkbox>
                   <w14:checked w14:val="1"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="000C08DE">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☒</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w14:paraId="4319D775" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidTr="290FA487" w14:paraId="4319D775" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="50985D54" w14:textId="643B8564" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidP="00FD4AE6" w:rsidRDefault="00C96F73" w14:paraId="50985D54" w14:textId="643B8564">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Have you ever been a deputy project licence holder?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00413BD5" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidP="00FD4AE6" w:rsidRDefault="00C96F73" w14:paraId="00413BD5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="61A10576" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00C96F73" w:rsidP="00907B41" w:rsidRDefault="00C96F73" w14:paraId="61A10576" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1492515442"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidR="00855B5B" w:rsidRPr="00FD4AE6">
+            <w:r w:rsidRPr="00FD4AE6" w:rsidR="00855B5B">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If yes</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00855B5B" w:rsidRPr="00FD4AE6">
+            <w:r w:rsidRPr="00FD4AE6" w:rsidR="00855B5B">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>please give PPL Number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73C5666F" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00907B41">
-[...13 lines deleted...]
-          <w:p w14:paraId="795B6AB7" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00907B41">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00E01C30" w:rsidP="00907B41" w:rsidRDefault="00E01C30" w14:paraId="73C5666F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidP="00907B41" w:rsidRDefault="00C96F73" w14:paraId="795B6AB7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w14:paraId="4641E80D" w14:textId="77777777" w:rsidTr="00E01C30">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidTr="290FA487" w14:paraId="4641E80D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="516B6969" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00FD4AE6">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidP="00FD4AE6" w:rsidRDefault="00C96F73" w14:paraId="516B6969" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="20B7CD0B" w14:textId="171A8B62" w:rsidR="00C96F73" w:rsidRPr="00FD4AE6" w:rsidRDefault="00C96F73" w:rsidP="00E01C30">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00C96F73" w:rsidP="00E01C30" w:rsidRDefault="00C96F73" w14:paraId="20B7CD0B" w14:textId="171A8B62">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO     </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1145395440"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33907" w:rsidRPr="00FD4AE6" w14:paraId="3F7AF26B" w14:textId="77777777" w:rsidTr="00E01C30">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D33907" w:rsidTr="290FA487" w14:paraId="3F7AF26B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="69701861" w14:textId="4E307D0B" w:rsidR="00D33907" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D33907" w:rsidP="00FD4AE6">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D33907" w:rsidP="00FD4AE6" w:rsidRDefault="00D33907" w14:paraId="69701861" w14:textId="4E307D0B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Do you </w:t>
             </w:r>
-            <w:r w:rsidR="001B26CE" w:rsidRPr="00FD4AE6">
+            <w:r w:rsidRPr="00FD4AE6" w:rsidR="001B26CE">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>hold</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> a personal licence?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C644364" w14:textId="77777777" w:rsidR="00D33907" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D33907" w:rsidP="00FD4AE6">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D33907" w:rsidP="00FD4AE6" w:rsidRDefault="00D33907" w14:paraId="0C644364" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7D7A1A5B" w14:textId="0DE1BDDC" w:rsidR="00D33907" w:rsidRDefault="00D33907" w:rsidP="00D23E81">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00D33907" w:rsidP="290FA487" w:rsidRDefault="00D33907" w14:paraId="7D7A1A5B" w14:textId="0DE1BDDC">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1915"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00D33907">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...5 lines deleted...]
-                </w:rPr>
                 <w:id w:val="1200126710"/>
                 <w14:checkbox>
                   <w14:checked w14:val="1"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
-              </w:sdtPr>
-              <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
-              </w:sdtEndPr>
+              </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00E86941">
+                <w:r w:rsidRPr="290FA487" w:rsidR="00E86941">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Calibri" w:cstheme="minorAscii"/>
                     <w:b w:val="0"/>
+                    <w:bCs w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>☒</w:t>
                 </w:r>
               </w:sdtContent>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="InitialStyle"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+              </w:sdtEndPr>
             </w:sdt>
-            <w:r w:rsidR="00FD4AE6">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00FD4AE6">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD4AE6">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00D33907">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>If yes, please give species, categories and reference number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06B1FC2F" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRDefault="00E01C30" w:rsidP="00D23E81">
+          <w:p w:rsidR="00E01C30" w:rsidP="00D23E81" w:rsidRDefault="00E01C30" w14:paraId="06B1FC2F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1915"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="298BD05E" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00D23E81">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00E01C30" w:rsidP="00D23E81" w:rsidRDefault="00E01C30" w14:paraId="298BD05E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1915"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7925F027" w14:textId="77777777" w:rsidR="00D33907" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D33907" w:rsidP="00907B41">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D33907" w:rsidP="00907B41" w:rsidRDefault="00D33907" w14:paraId="7925F027" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33907" w:rsidRPr="00FD4AE6" w14:paraId="22A0A5D4" w14:textId="77777777" w:rsidTr="00E01C30">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D33907" w:rsidTr="290FA487" w14:paraId="22A0A5D4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="6AB2BC39" w14:textId="77777777" w:rsidR="00D33907" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D33907" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D33907" w:rsidP="00907B41" w:rsidRDefault="00D33907" w14:paraId="6AB2BC39" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="65EBD03D" w14:textId="4F59E674" w:rsidR="00D33907" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D33907" w:rsidP="00E01C30">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D33907" w:rsidP="00E01C30" w:rsidRDefault="00D33907" w14:paraId="65EBD03D" w14:textId="4F59E674">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1915"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2075344690"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF791A" w:rsidRPr="00FD4AE6" w:rsidDel="00D23E81" w14:paraId="150BA215" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00BF791A" w:rsidDel="00D23E81" w:rsidTr="290FA487" w14:paraId="150BA215" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="08067E8D" w14:textId="77777777" w:rsidR="00BF791A" w:rsidRPr="00FD4AE6" w:rsidDel="00D23E81" w:rsidRDefault="00BF791A" w:rsidP="00FD4AE6">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00BF791A" w:rsidDel="00D23E81" w:rsidP="00FD4AE6" w:rsidRDefault="00BF791A" w14:paraId="08067E8D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please provide the names and positions of any other University of Manchester </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>staff or students that are involved with the project.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7C31941A" w14:textId="77777777" w:rsidR="00BF791A" w:rsidRPr="00FD4AE6" w:rsidRDefault="00BF791A" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00BF791A" w:rsidP="00907B41" w:rsidRDefault="00BF791A" w14:paraId="7C31941A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="0105011B" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="0105011B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1AD88AC1" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00D23E81" w:rsidP="290FA487" w:rsidRDefault="00D23E81" w14:paraId="1AD88AC1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00D23E81">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Brief summary of the purpose of the project (in lay terms) including potential benefits</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="004FD00E" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRDefault="00E01C30" w:rsidP="00E01C30">
+          <w:p w:rsidR="00E01C30" w:rsidP="00E01C30" w:rsidRDefault="00E01C30" w14:paraId="004FD00E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10ED5692" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRDefault="00E01C30" w:rsidP="00E01C30">
+          <w:p w:rsidR="00E01C30" w:rsidP="00E01C30" w:rsidRDefault="00E01C30" w14:paraId="10ED5692" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C1EDC54" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRDefault="00E01C30" w:rsidP="00E01C30">
+          <w:p w:rsidR="00E01C30" w:rsidP="00E01C30" w:rsidRDefault="00E01C30" w14:paraId="7C1EDC54" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="475446FE" w14:textId="224B6388" w:rsidR="00E01C30" w:rsidRPr="00FC2DB2" w:rsidRDefault="00E01C30" w:rsidP="00E01C30">
+          <w:p w:rsidRPr="00FC2DB2" w:rsidR="00E01C30" w:rsidP="00E01C30" w:rsidRDefault="00E01C30" w14:paraId="475446FE" w14:textId="224B6388">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="07346B4C" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="07346B4C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="2237881E" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="2237881E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2740D014" w14:textId="41360E6E" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FC2DB2" w:rsidR="00D23E81" w:rsidP="290FA487" w:rsidRDefault="00D23E81" w14:paraId="2740D014" w14:textId="41360E6E">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00D23E81">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Briefly describe in lay terms what you intend doing to the animals, the adverse effect the procedures may have on the animal, and how you intend to minimise such effects on the animals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7C7B534C" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="7C7B534C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="3F34596E" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="3F34596E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="543815FE" w14:textId="51D46A60" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FC2DB2" w:rsidR="00D23E81" w:rsidP="290FA487" w:rsidRDefault="00D23E81" w14:paraId="543815FE" w14:textId="51D46A60">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00D23E81">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Please show that the purpose of the programme to be specified in the licence cannot be achieved satisfactorily by any other reasonably practicable method not entailing the use of protected animals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="06B09442" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="06B09442" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="2067ED84" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="2067ED84" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7B93D3E7" w14:textId="5D01CB9A" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FC2DB2" w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="7B93D3E7" w14:textId="5D01CB9A">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please show that the regulated procedures to be used are those which: Use the minimum number of animals; involve animals with the lowest degree of neurophysiological sensitivity; cause the least pain, suffering, distress or lasting harm; and are most likely to produce satisfactory results</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="71352F63" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="71352F63" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="2A971369" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="2A971369" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="489B3C2A" w14:textId="28ECADE9" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FC2DB2" w:rsidR="00D23E81" w:rsidP="290FA487" w:rsidRDefault="00D23E81" w14:paraId="489B3C2A" w14:textId="28ECADE9">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00D23E81">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Please show that the regulated procedures to be used are those where the benefit likely to accrue as a result of the programme of work specified in the application should outweigh the likely </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD4AE6">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00D23E81">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>adverse effects on the animals concerned</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="065FF718" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="065FF718" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="6546BC41" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="6546BC41" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="55DC894F" w14:textId="201EA96A" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FC2DB2" w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="55DC894F" w14:textId="201EA96A">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The experimental and statistical design associated with this application has been agreed with</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="088C80A2" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="088C80A2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="112F7922" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="112F7922" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="16D9B645" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="16D9B645" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="65B0FE93" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FB3323">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00FB3323" w:rsidRDefault="00D23E81" w14:paraId="65B0FE93" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="52233BFF" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="52233BFF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CC18360" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="2CC18360" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="7983367C" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="7983367C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="393237FA" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FB3323">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00FB3323" w:rsidRDefault="00D23E81" w14:paraId="393237FA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="46F7810D" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="46F7810D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Position:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="569A5387" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00907B41">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00E01C30" w:rsidP="00907B41" w:rsidRDefault="00E01C30" w14:paraId="569A5387" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="3E20616B" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="3E20616B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="39CE2816" w14:textId="26FA2B28" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00FB3323">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00FB3323" w:rsidRDefault="00E01C30" w14:paraId="39CE2816" w14:textId="26FA2B28">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Species to be used</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34E4A358" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="34E4A358" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="425B2828" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="425B2828" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="5FB7DC4B" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="5FB7DC4B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4E2124EF" w14:textId="66566B01" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FC2DB2" w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="4E2124EF" w14:textId="66566B01">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Approximate total numbers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6892B85E" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="6892B85E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="71395C3E" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="71395C3E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0F1373E4" w14:textId="1C53FE86" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FC2DB2" w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="0F1373E4" w14:textId="1C53FE86">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Source, level and date of funding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7851B27D" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="7851B27D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="134FE94F" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="134FE94F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="41DA0E74" w14:textId="50A6FE4B" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FC2DB2" w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="41DA0E74" w14:textId="50A6FE4B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Where will the animal work be carried out?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5D582981" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="5D582981" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please provide the full name of the institution including Country</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65694A2F" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00907B41">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00E01C30" w:rsidP="00907B41" w:rsidRDefault="00E01C30" w14:paraId="65694A2F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="2220001C" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="2220001C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1828586B" w14:textId="6EB90FC9" w:rsidR="00E01C30" w:rsidRPr="00E01C30" w:rsidRDefault="00D23E81" w:rsidP="00E01C30">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E01C30" w:rsidR="00E01C30" w:rsidP="00E01C30" w:rsidRDefault="00D23E81" w14:paraId="1828586B" w14:textId="6EB90FC9">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please explain why the work is not being conducted at The University of Manchester</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5ED4BB3D" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="5ED4BB3D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="0EF652CC" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="0EF652CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5E021BFE" w14:textId="117B6A8F" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FC2DB2" w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="5E021BFE" w14:textId="117B6A8F">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Who will be carrying out the in vivo procedures?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="11F8C04F" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="11F8C04F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="735DBAE7" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="735DBAE7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="2C2C94A2" w14:textId="3D8CBB5E" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FC2DB2" w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="2C2C94A2" w14:textId="3D8CBB5E">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Has the proposal been ethically reviewed at the host establishment?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="454EDDCC" w14:textId="388B02F2" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="454EDDCC" w14:textId="388B02F2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="968159936"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="005B746D" w:rsidRPr="00FD4AE6">
+            <w:r w:rsidRPr="00FD4AE6" w:rsidR="005B746D">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Please attach the relevant approval letters</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D9FB7DE" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="000F13A7">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="000F13A7" w:rsidRDefault="00D23E81" w14:paraId="7D9FB7DE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="422EE750" w14:textId="77777777" w:rsidTr="00E01C30">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="422EE750" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="6DD8287A" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="6DD8287A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1895B434" w14:textId="6351764E" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00FC2DB2" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00FC2DB2" w14:paraId="1895B434" w14:textId="6351764E">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">No  </w:t>
             </w:r>
-            <w:r w:rsidR="00D23E81" w:rsidRPr="00FD4AE6">
+            <w:r w:rsidRPr="00FD4AE6" w:rsidR="00D23E81">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="339288532"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00D23E81" w:rsidRPr="00FD4AE6">
+                <w:r w:rsidRPr="00FD4AE6" w:rsidR="00D23E81">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="05E675CC" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="05E675CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="120CFB77" w14:textId="78909FB6" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FC2DB2" w:rsidR="00D23E81" w:rsidP="290FA487" w:rsidRDefault="00D23E81" w14:paraId="120CFB77" w14:textId="78909FB6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00D23E81">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Please supply the names and contact details of the appropriate person from the host institution to complete the following sections (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC2DB2">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00D23E81">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00FC2DB2">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00FC2DB2">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC2DB2">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00D23E81">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-3</w:t>
             </w:r>
-            <w:r w:rsidR="00FC2DB2">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00FC2DB2">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD4AE6">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00D23E81">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>) if you are not able to complete them</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1717C4D2" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="1717C4D2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="70E8ADB6" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="70E8ADB6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="7541CDDA" w14:textId="4F0635FB" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="290FA487" w:rsidRDefault="00D23E81" w14:paraId="7541CDDA" w14:textId="4F0635FB">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00D23E81">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Is the establishment accredited by a recognised body?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78830D9E" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="78830D9E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="56AE561E" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="56AE561E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-171027778"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   If yes, by whom and date of accreditation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="372327D9" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00907B41">
-[...13 lines deleted...]
-          <w:p w14:paraId="792A9024" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00E01C30" w:rsidP="00907B41" w:rsidRDefault="00E01C30" w14:paraId="372327D9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="792A9024" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="3225152E" w14:textId="77777777" w:rsidTr="00E01C30">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="3225152E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="522"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="295D0A0B" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="295D0A0B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="71570343" w14:textId="55ADC9D4" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00FC2DB2" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00FC2DB2" w14:paraId="71570343" w14:textId="55ADC9D4">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO  </w:t>
             </w:r>
-            <w:r w:rsidR="00D23E81" w:rsidRPr="00FD4AE6">
+            <w:r w:rsidRPr="00FD4AE6" w:rsidR="00D23E81">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1607260726"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00D23E81" w:rsidRPr="00FD4AE6">
+                <w:r w:rsidRPr="00FD4AE6" w:rsidR="00D23E81">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="2A57EB26" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="2A57EB26" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="53AA58A8" w14:textId="03FD6E7D" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="53AA58A8" w14:textId="03FD6E7D">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Is there a system for assessing and recording competency of the individuals involved in the project?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="491801CB" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="491801CB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="39099DA4" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="39099DA4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="676474742"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   If yes, please attach supporting documentation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40F16EB3" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
-[...13 lines deleted...]
-          <w:p w14:paraId="0930A5DE" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="40F16EB3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="0930A5DE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="56723EB3" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="56723EB3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="09E4DECF" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="09E4DECF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2C44620C" w14:textId="70C2FE9B" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00FC2DB2" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00FC2DB2" w14:paraId="2C44620C" w14:textId="70C2FE9B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO </w:t>
             </w:r>
-            <w:r w:rsidR="00D23E81" w:rsidRPr="00FD4AE6">
+            <w:r w:rsidRPr="00FD4AE6" w:rsidR="00D23E81">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="26527298"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00D23E81" w:rsidRPr="00FD4AE6">
+                <w:r w:rsidRPr="00FD4AE6" w:rsidR="00D23E81">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w14:paraId="0EC149D4" w14:textId="77777777" w:rsidTr="00E01C30">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00E01C30" w:rsidTr="290FA487" w14:paraId="0EC149D4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="567B561A" w14:textId="65B009FC" w:rsidR="00E01C30" w:rsidRPr="00FC2DB2" w:rsidRDefault="00E01C30" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FC2DB2" w:rsidR="00E01C30" w:rsidP="00FC2DB2" w:rsidRDefault="00E01C30" w14:paraId="567B561A" w14:textId="65B009FC">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Does the establishment actively engage with the principles of the 3Rs?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="031FB7FA" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRDefault="00E01C30" w:rsidP="00D23E81">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00E01C30" w:rsidP="00D23E81" w:rsidRDefault="00E01C30" w14:paraId="031FB7FA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="2031065043"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If yes, please provide a brief statement of how:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72E1AE82" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRDefault="00E01C30" w:rsidP="00D23E81">
-[...13 lines deleted...]
-          <w:p w14:paraId="54A3109D" w14:textId="2DAEF5E6" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00D23E81">
+          <w:p w:rsidR="00E01C30" w:rsidP="00D23E81" w:rsidRDefault="00E01C30" w14:paraId="72E1AE82" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00E01C30" w:rsidP="00D23E81" w:rsidRDefault="00E01C30" w14:paraId="54A3109D" w14:textId="2DAEF5E6">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w14:paraId="72AB6E10" w14:textId="77777777" w:rsidTr="00E01C30">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00E01C30" w:rsidTr="290FA487" w14:paraId="72AB6E10" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="604"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="4D4030EA" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00E01C30" w:rsidP="00FC2DB2" w:rsidRDefault="00E01C30" w14:paraId="4D4030EA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="32A157A0" w14:textId="03B6491E" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00D23E81">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00E01C30" w:rsidP="00D23E81" w:rsidRDefault="00E01C30" w14:paraId="32A157A0" w14:textId="03B6491E">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
@@ -4008,1347 +4184,1399 @@
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1281490993"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="11EF7B74" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="11EF7B74" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5BFF112D" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="5BFF112D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>What arrangements are in place for veterinary advice and inspection?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55510A57" w14:textId="0366F1A0" w:rsidR="00E01C30" w:rsidRPr="00FC2DB2" w:rsidRDefault="00E01C30" w:rsidP="00E01C30">
+          <w:p w:rsidRPr="00FC2DB2" w:rsidR="00E01C30" w:rsidP="00E01C30" w:rsidRDefault="00E01C30" w14:paraId="55510A57" w14:textId="0366F1A0">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="21068380" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="21068380" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="057E6BFB" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="057E6BFB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6342DD89" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRDefault="00D23E81" w:rsidP="00E01C30">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00D23E81" w:rsidP="290FA487" w:rsidRDefault="00D23E81" w14:paraId="6342DD89" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00D23E81">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">What is the profile of the care staff? </w:t>
             </w:r>
-            <w:r w:rsidR="00E01C30">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00E01C30">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(eg</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC2DB2">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00D23E81">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E01C30">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00E01C30">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>q</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC2DB2">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00D23E81">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ualifications</w:t>
             </w:r>
-            <w:r w:rsidR="00E01C30">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00E01C30">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC2DB2">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00D23E81">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> experience with the species)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12C4C18F" w14:textId="408085F3" w:rsidR="00E01C30" w:rsidRPr="00FC2DB2" w:rsidRDefault="00E01C30" w:rsidP="00E01C30">
+          <w:p w:rsidRPr="00FC2DB2" w:rsidR="00E01C30" w:rsidP="00E01C30" w:rsidRDefault="00E01C30" w14:paraId="12C4C18F" w14:textId="408085F3">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="21423F2D" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="21423F2D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="3C9C690E" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="3C9C690E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1739CA15" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="1739CA15" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How will the animals be housed?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F0A3E07" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRDefault="00E01C30" w:rsidP="00E01C30">
+          <w:p w:rsidR="00E01C30" w:rsidP="00E01C30" w:rsidRDefault="00E01C30" w14:paraId="1F0A3E07" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E0FBDC1" w14:textId="5E11C1FC" w:rsidR="00E01C30" w:rsidRPr="00FC2DB2" w:rsidRDefault="00E01C30" w:rsidP="00E01C30">
+          <w:p w:rsidRPr="00FC2DB2" w:rsidR="00E01C30" w:rsidP="00E01C30" w:rsidRDefault="00E01C30" w14:paraId="6E0FBDC1" w14:textId="5E11C1FC">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-[...28 lines deleted...]
-          <w:p w14:paraId="6CEF8A60" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="6518C937" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E01C30" w:rsidP="00907B41" w:rsidRDefault="00E01C30" w14:paraId="02EC3001" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00E01C30" w:rsidP="00907B41" w:rsidRDefault="00E01C30" w14:paraId="6CEF8A60" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="4EB5D06A" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="4EB5D06A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="158F5C7D" w14:textId="4A5CB3DB" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FC2DB2" w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="158F5C7D" w14:textId="4A5CB3DB">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Is there an environmental enrichment strategy?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0978B30D" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="0978B30D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1998872430"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   How will it be applied for this project?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7679AC39" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
-[...13 lines deleted...]
-          <w:p w14:paraId="34D0F0E2" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="7679AC39" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="34D0F0E2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="68F7ABA3" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="68F7ABA3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="300942D5" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="300942D5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6E55B46D" w14:textId="7F0E33D2" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00FC2DB2" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00FC2DB2" w14:paraId="6E55B46D" w14:textId="7F0E33D2">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
-            <w:r w:rsidR="00D23E81" w:rsidRPr="00FD4AE6">
+            <w:r w:rsidRPr="00FD4AE6" w:rsidR="00D23E81">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1333568082"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00D23E81" w:rsidRPr="00FD4AE6">
+                <w:r w:rsidRPr="00FD4AE6" w:rsidR="00D23E81">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="310BAF29" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="310BAF29" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="5B7E5A3C" w14:textId="2D8FCDB4" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FC2DB2" w:rsidR="00D23E81" w:rsidP="290FA487" w:rsidRDefault="00D23E81" w14:paraId="5B7E5A3C" w14:textId="2D8FCDB4">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00D23E81">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Is there a routine animal health screening programme in place?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1958A211" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="1958A211" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-190534047"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   If yes, please attach supporting documentation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="784E2530" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
-[...13 lines deleted...]
-          <w:p w14:paraId="68F5996C" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="784E2530" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="68F5996C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="7C869833" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="7C869833" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="284B7317" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="284B7317" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="718AFFDC" w14:textId="75E32CFA" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00FC2DB2" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00FC2DB2" w14:paraId="718AFFDC" w14:textId="75E32CFA">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO   </w:t>
             </w:r>
-            <w:r w:rsidR="00D23E81" w:rsidRPr="00FD4AE6">
+            <w:r w:rsidRPr="00FD4AE6" w:rsidR="00D23E81">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="261187832"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00D23E81" w:rsidRPr="00FD4AE6">
+                <w:r w:rsidRPr="00FD4AE6" w:rsidR="00D23E81">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00594BC4" w:rsidRPr="00FD4AE6" w14:paraId="52686E52" w14:textId="77777777" w:rsidTr="00E01C30">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00594BC4" w:rsidTr="290FA487" w14:paraId="52686E52" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="770"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="0C30D757" w14:textId="069B1577" w:rsidR="00594BC4" w:rsidRPr="00FC2DB2" w:rsidRDefault="00594BC4" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FC2DB2" w:rsidR="00594BC4" w:rsidP="290FA487" w:rsidRDefault="00594BC4" w14:paraId="0C30D757" w14:textId="069B1577">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00594BC4">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Is there continual monitoring of the environmental conditions, with appropriate alarms, and a 24 hour response plan?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="48C1EB30" w14:textId="77777777" w:rsidR="00594BC4" w:rsidRPr="00FD4AE6" w:rsidRDefault="00594BC4" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00594BC4" w:rsidP="00907B41" w:rsidRDefault="00594BC4" w14:paraId="48C1EB30" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-697002466"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00594BC4" w:rsidRPr="00FD4AE6" w14:paraId="23DCB1F0" w14:textId="77777777" w:rsidTr="00E01C30">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00594BC4" w:rsidTr="290FA487" w14:paraId="23DCB1F0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="837"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="0B5D307C" w14:textId="77777777" w:rsidR="00594BC4" w:rsidRPr="00FD4AE6" w:rsidRDefault="00594BC4" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00594BC4" w:rsidP="00907B41" w:rsidRDefault="00594BC4" w14:paraId="0B5D307C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1119BFB8" w14:textId="77777777" w:rsidR="00594BC4" w:rsidRPr="00FD4AE6" w:rsidRDefault="00594BC4" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00594BC4" w:rsidP="00907B41" w:rsidRDefault="00594BC4" w14:paraId="1119BFB8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-526098005"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="0AA8FC2A" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="0AA8FC2A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="64A31196" w14:textId="0E9F1153" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="290FA487" w:rsidRDefault="00D23E81" w14:paraId="64A31196" w14:textId="0E9F1153">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="290FA487" w:rsidR="00D23E81">
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Is there standby electrical power?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EE699AE" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="5EE699AE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4FA2A185" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="4FA2A185" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1979103154"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   What capacity does the generator have?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="048CBFE8" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00907B41">
-[...13 lines deleted...]
-          <w:p w14:paraId="2D1B4814" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00E01C30" w:rsidP="00907B41" w:rsidRDefault="00E01C30" w14:paraId="048CBFE8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="2D1B4814" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="67EBABBE" w14:textId="77777777" w:rsidTr="00E01C30">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="67EBABBE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="0FDE8305" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="0FDE8305" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="66550D4A" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="66550D4A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1920242717"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="1AB2FFC0" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="1AB2FFC0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="499E8F2D" w14:textId="45311B1B" w:rsidR="00D23E81" w:rsidRPr="00FC2DB2" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FC2DB2" w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="499E8F2D" w14:textId="45311B1B">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Is there a disaster plan</w:t>
             </w:r>
             <w:r w:rsidR="00FC2DB2">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="62E789B0" w14:textId="0C60A6E3" w:rsidR="00D23E81" w:rsidRDefault="00D23E81" w:rsidP="00C96F73">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00D23E81" w:rsidP="00C96F73" w:rsidRDefault="00D23E81" w14:paraId="62E789B0" w14:textId="0C60A6E3">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
             <w:r w:rsidR="00FC2DB2">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
@@ -5372,1349 +5600,1353 @@
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-153224723"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   What are the greatest risks in the locality?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20ABEAF1" w14:textId="77777777" w:rsidR="00E01C30" w:rsidRPr="00FD4AE6" w:rsidRDefault="00E01C30" w:rsidP="00C96F73">
-[...13 lines deleted...]
-          <w:p w14:paraId="679A04B2" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00C96F73">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00E01C30" w:rsidP="00C96F73" w:rsidRDefault="00E01C30" w14:paraId="20ABEAF1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00C96F73" w:rsidRDefault="00D23E81" w14:paraId="679A04B2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="1A91D651" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="1A91D651" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="600A2F7B" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="600A2F7B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="01CC6D82" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00C96F73">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00C96F73" w:rsidRDefault="00D23E81" w14:paraId="01CC6D82" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1588808295"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FD4AE6">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w14:paraId="7426CE09" w14:textId="77777777" w:rsidTr="00E86941">
+      <w:tr w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidTr="290FA487" w14:paraId="7426CE09" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="67D79CD8" w14:textId="6E0E751A" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="67D79CD8" w14:textId="6E0E751A">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD4AE6">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>What will be the fate of the animals at the end of the project?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55A8FCE2" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00FC2DB2">
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00FC2DB2" w:rsidRDefault="00D23E81" w14:paraId="55A8FCE2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4EFA51F4" w14:textId="77777777" w:rsidR="00D23E81" w:rsidRPr="00FD4AE6" w:rsidRDefault="00D23E81" w:rsidP="00907B41">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD4AE6" w:rsidR="00D23E81" w:rsidP="00907B41" w:rsidRDefault="00D23E81" w14:paraId="4EFA51F4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="DefaultText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FBB2BA7" w14:textId="77777777" w:rsidR="009E080A" w:rsidRDefault="009E080A"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="32190F75" w14:textId="77777777" w:rsidR="009E080A" w:rsidRDefault="009E080A"/>
+    <w:p w:rsidR="009E080A" w:rsidRDefault="009E080A" w14:paraId="0FBB2BA7" w14:textId="77777777"/>
+    <w:p w:rsidR="009E080A" w:rsidRDefault="009E080A" w14:paraId="1A866D3A" w14:textId="77777777"/>
+    <w:p w:rsidR="00311A2A" w:rsidRDefault="00311A2A" w14:paraId="71FC85EF" w14:textId="77777777"/>
+    <w:p w:rsidR="009E080A" w:rsidRDefault="009E080A" w14:paraId="32190F75" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="5A2966F0" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidTr="00BB10CF" w14:paraId="5A2966F0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10349" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="386BA5CF" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="386BA5CF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Section B: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14C4BA3D" w14:textId="5FDE6604" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="14C4BA3D" w14:textId="5FDE6604">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>For BSF Admin use only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="44E5E3FD" w14:textId="77777777" w:rsidTr="00E01C30">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidTr="00E01C30" w14:paraId="44E5E3FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="015EE88C" w14:textId="48AE24FD" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="00311A2A" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="00311A2A" w14:paraId="015EE88C" w14:textId="48AE24FD">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NVS comments</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="310BF0CB" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="310BF0CB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="32215C7D" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="32215C7D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="5F205968" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidTr="00BB10CF" w14:paraId="5F205968" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4268486C" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="4268486C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NVS Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="35AF41C9" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...20 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="35AF41C9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="1F7B7ABD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="77949FE1" w14:textId="77777777" w:rsidTr="00E01C30">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidTr="00E01C30" w14:paraId="77949FE1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7712E62F" w14:textId="08DFBB3E" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="7712E62F" w14:textId="08DFBB3E">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NVS </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ignature</w:t>
             </w:r>
             <w:r w:rsidR="00311A2A">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B159F7F" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="2B159F7F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="3523337D" w14:textId="77777777" w:rsidTr="00311A2A">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidTr="00311A2A" w14:paraId="3523337D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC6654A" w14:textId="1A955EF6" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="00311A2A" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="00311A2A" w14:paraId="1BC6654A" w14:textId="1A955EF6">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NACWO comments</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="252886C0" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="252886C0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC63670" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="1EC63670" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="2C1FEBB5" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidTr="00BB10CF" w14:paraId="2C1FEBB5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="227B2338" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="227B2338" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NACWO Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6902E8E4" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...20 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="6902E8E4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="2FAD72F5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="749698DB" w14:textId="77777777" w:rsidTr="00311A2A">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidTr="00311A2A" w14:paraId="749698DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="573"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5FA25C43" w14:textId="0A1EEFB3" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="5FA25C43" w14:textId="0A1EEFB3">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NACWO </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ignature</w:t>
             </w:r>
             <w:r w:rsidR="00311A2A">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72BA6A8D" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="72BA6A8D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="157900F5" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidTr="00BB10CF" w14:paraId="157900F5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="507310A7" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="507310A7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Any other advice (name and status)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6952C3B0" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="6952C3B0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="272A1BCB" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="272A1BCB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="049A0C7C" w14:textId="77777777" w:rsidTr="00311A2A">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidTr="00311A2A" w14:paraId="049A0C7C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1019"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E26720C" w14:textId="21BF312C" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="00311A2A" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="00311A2A" w14:paraId="5E26720C" w14:textId="21BF312C">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Group comments/advice</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03F2154C" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="03F2154C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7927BD67" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="7927BD67" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="1B1604BB" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidTr="00BB10CF" w14:paraId="1B1604BB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="24DDB276" w14:textId="3ECE3BFA" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="24DDB276" w14:textId="3ECE3BFA">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Certificate </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>olders approval to proceed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6814224B" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="6814224B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="677497BF" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="677497BF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">YES    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="481127112"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FB3323">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="7EEE67EE" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="7EEE67EE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="768E13FC" w14:textId="77777777" w:rsidTr="00311A2A">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidTr="00311A2A" w14:paraId="768E13FC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36C049BC" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="36C049BC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="09D975EF" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="09D975EF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NO   </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:b w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-994635344"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="InitialStyle"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00FB3323">
                   <w:rPr>
                     <w:rStyle w:val="InitialStyle"/>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="063A55AB" w14:textId="77777777" w:rsidTr="00BB10CF">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidTr="00BB10CF" w14:paraId="063A55AB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43A1934C" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="43A1934C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Certificate Holders</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="289CA20D" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...20 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="289CA20D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="1C01A597" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C08DE" w:rsidRPr="00FB3323" w14:paraId="6B864A76" w14:textId="77777777" w:rsidTr="00311A2A">
+      <w:tr w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidTr="00311A2A" w14:paraId="6B864A76" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="590"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="06F5435D" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="06F5435D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Certificate Holders Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A25E9C8" w14:textId="77777777" w:rsidR="000C08DE" w:rsidRPr="00FB3323" w:rsidRDefault="000C08DE" w:rsidP="00BB10CF">
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:p w:rsidRPr="00FB3323" w:rsidR="000C08DE" w:rsidP="00BB10CF" w:rsidRDefault="000C08DE" w14:paraId="0A25E9C8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="DefaultText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="InitialStyle"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB3323">
               <w:rPr>
                 <w:rStyle w:val="InitialStyle"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22BD076B" w14:textId="77777777" w:rsidR="001807A0" w:rsidRDefault="001807A0">
+    <w:p w:rsidR="001807A0" w:rsidRDefault="001807A0" w14:paraId="22BD076B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="InitialStyle"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001807A0">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A985539" w14:textId="77777777" w:rsidR="001B73C6" w:rsidRDefault="001B73C6">
+    <w:p w:rsidR="001B73C6" w:rsidRDefault="001B73C6" w14:paraId="0A985539" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C248234" w14:textId="77777777" w:rsidR="001B73C6" w:rsidRDefault="001B73C6">
+    <w:p w:rsidR="001B73C6" w:rsidRDefault="001B73C6" w14:paraId="4C248234" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -6757,86 +6989,86 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27176FBF" w14:textId="77777777" w:rsidR="004309E7" w:rsidRDefault="004309E7">
+  <w:p w:rsidR="004309E7" w:rsidRDefault="004309E7" w14:paraId="27176FBF" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62CB75CB" w14:textId="6B97C1A6" w:rsidR="00F55B00" w:rsidRDefault="000C08DE">
+  <w:p w:rsidR="00F55B00" w:rsidRDefault="000C08DE" w14:paraId="62CB75CB" w14:textId="6B97C1A6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">Cat B, </w:t>
     </w:r>
-    <w:r w:rsidR="00F55B00" w:rsidRPr="00F55B00">
+    <w:r w:rsidRPr="00F55B00" w:rsidR="00F55B00">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
     <w:r w:rsidR="004309E7">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="00F55B00" w:rsidRPr="00F55B00">
+    <w:r w:rsidRPr="00F55B00" w:rsidR="00F55B00">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidR="005B746D">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="004309E7">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="000F13A7">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
@@ -6853,265 +7085,265 @@
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>/20</w:t>
     </w:r>
     <w:r w:rsidR="004309E7">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>26</w:t>
     </w:r>
     <w:r w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0023627F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0023627F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="00C366F9" w:rsidRPr="00C366F9">
+    <w:r w:rsidRPr="00C366F9" w:rsidR="00C366F9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3272DC77" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w:rsidP="00266325">
+  <w:p w:rsidR="00C96F73" w:rsidP="00266325" w:rsidRDefault="00C96F73" w14:paraId="3272DC77" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B36E0F0" w14:textId="77777777" w:rsidR="004309E7" w:rsidRDefault="004309E7">
+  <w:p w:rsidR="004309E7" w:rsidRDefault="004309E7" w14:paraId="0B36E0F0" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="530A46E5" w14:textId="77777777" w:rsidR="001B73C6" w:rsidRDefault="001B73C6">
+    <w:p w:rsidR="001B73C6" w:rsidRDefault="001B73C6" w14:paraId="530A46E5" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FE40778" w14:textId="77777777" w:rsidR="001B73C6" w:rsidRDefault="001B73C6">
+    <w:p w:rsidR="001B73C6" w:rsidRDefault="001B73C6" w14:paraId="7FE40778" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="794D3100" w14:textId="77777777" w:rsidR="004309E7" w:rsidRDefault="004309E7">
+  <w:p w:rsidR="004309E7" w:rsidRDefault="004309E7" w14:paraId="794D3100" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4030C5BD" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRPr="001513AF" w:rsidRDefault="00C96F73">
+  <w:p w:rsidRPr="001513AF" w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w14:paraId="4030C5BD" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="17"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001513AF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="23"/>
       </w:rPr>
       <w:t>Private &amp; confidential:</w:t>
     </w:r>
     <w:r w:rsidRPr="001513AF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="17"/>
       </w:rPr>
       <w:t xml:space="preserve"> Please be aware that the contents of this form may be made public resulting from the "Freedom of information Act".  Personal details will not be released.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2A1EBC87" w14:textId="77777777" w:rsidR="00C96F73" w:rsidRDefault="00C96F73">
+  <w:p w:rsidR="00C96F73" w:rsidRDefault="00C96F73" w14:paraId="2A1EBC87" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="23"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B98F6BD" w14:textId="77777777" w:rsidR="004309E7" w:rsidRDefault="004309E7">
+  <w:p w:rsidR="004309E7" w:rsidRDefault="004309E7" w14:paraId="6B98F6BD" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04D63F05"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="093E3F09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1168E52"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7170,147 +7402,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D726EDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="902697D6"/>
     <w:lvl w:ilvl="0" w:tplc="935E067E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23221034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A42AD10"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7547,238 +7779,238 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6196" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="539B3A12"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62C30D9D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="697F0C33"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FD0517A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76015FB1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77DC133B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D99E296C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C063345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60F87D1A"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7867,55 +8099,56 @@
   <w:num w:numId="7" w16cid:durableId="1352033036">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="816452640">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1644775908">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1534687785">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1463959206">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1076325017">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1357585659">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -8036,158 +8269,160 @@
     <w:rsid w:val="00D054F4"/>
     <w:rsid w:val="00D20FA0"/>
     <w:rsid w:val="00D23E81"/>
     <w:rsid w:val="00D33907"/>
     <w:rsid w:val="00D401DB"/>
     <w:rsid w:val="00D55A19"/>
     <w:rsid w:val="00D62CF4"/>
     <w:rsid w:val="00E00952"/>
     <w:rsid w:val="00E01C30"/>
     <w:rsid w:val="00E3216E"/>
     <w:rsid w:val="00E56B63"/>
     <w:rsid w:val="00E70228"/>
     <w:rsid w:val="00E86941"/>
     <w:rsid w:val="00E950D3"/>
     <w:rsid w:val="00EF15E9"/>
     <w:rsid w:val="00F55B00"/>
     <w:rsid w:val="00F56E01"/>
     <w:rsid w:val="00F70BBE"/>
     <w:rsid w:val="00F81B1F"/>
     <w:rsid w:val="00FB3323"/>
     <w:rsid w:val="00FC2DB2"/>
     <w:rsid w:val="00FC4B64"/>
     <w:rsid w:val="00FC4DF8"/>
     <w:rsid w:val="00FD19D5"/>
     <w:rsid w:val="00FD4AE6"/>
+    <w:rsid w:val="290FA487"/>
+    <w:rsid w:val="56617BD3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3B2750C7"/>
   <w15:docId w15:val="{480D7426-83B7-46E8-912C-E1B27346F894}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8343,52 +8578,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -8455,99 +8690,99 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefaultText">
+  <w:style w:type="paragraph" w:styleId="DefaultText" w:customStyle="1">
     <w:name w:val="Default Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="InitialStyle">
+  <w:style w:type="character" w:styleId="InitialStyle" w:customStyle="1">
     <w:name w:val="InitialStyle"/>
     <w:rPr>
       <w:noProof w:val="0"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
@@ -8568,227 +8803,226 @@
     <w:semiHidden/>
     <w:rsid w:val="00266325"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00266325"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00371BBA"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00371BBA"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002E7030"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A918FF"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A918FF"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A918FF"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A918FF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A918FF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B37C56"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00B37C56"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9E977197262459AB16AE09F8A4F0155">
+  <w:style w:type="paragraph" w:styleId="F9E977197262459AB16AE09F8A4F0155" w:customStyle="1">
     <w:name w:val="F9E977197262459AB16AE09F8A4F0155"/>
     <w:rsid w:val="00741877"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00741877"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D51C3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1230992518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bsf.licencing@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Bsf.licensing@manchester.ac.uk" TargetMode="External" Id="Re1ad1bbdf68a434f" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Program%20Files\Microsoft%20Office\Templates\ERP1.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9330,113 +9564,69 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35E14511-CDD5-47FC-8A24-0E4C07D65673}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="06d724ba-4881-4eb0-b72f-dce6e222a12c"/>
     <ds:schemaRef ds:uri="c4f68267-62ac-4bec-8c4c-5095ec9350ed"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46C51FB8-9A9E-46A2-8DEA-E12394144654}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...53 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>ERP1</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>UNIVERSITY OF MANCHESTER</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator>MR T PRIEST</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Gemma Powell</lastModifiedBy>
+  <revision>7</revision>
+  <lastPrinted>2017-03-30T13:55:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100289583C557273F4493FCBC6954795FBA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>