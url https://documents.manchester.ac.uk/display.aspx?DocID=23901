--- v0 (2025-11-17)
+++ v1 (2026-04-16)
@@ -3,129 +3,155 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="38CBBFD5" w14:textId="78225C17" w:rsidR="004416EF" w:rsidRPr="00E22EED" w:rsidRDefault="004416EF" w:rsidP="004416EF">
+    <w:p w14:paraId="38CBBFD5" w14:textId="363337DE" w:rsidR="004416EF" w:rsidRPr="00E22EED" w:rsidRDefault="004416EF" w:rsidP="007A2F5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22EED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Form P</w:t>
       </w:r>
       <w:r w:rsidR="00846032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>AT</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22EED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">L(A)1 - Notice of intention to take Paternity Leave for Adoption.   </w:t>
+        <w:t>L(A)1 - Notice of intention to take Paternity Leave for Adoption.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8B1C87" w14:textId="77777777" w:rsidR="004416EF" w:rsidRPr="00E22EED" w:rsidRDefault="004416EF" w:rsidP="004416EF">
+    <w:p w14:paraId="7B8B1C87" w14:textId="77777777" w:rsidR="004416EF" w:rsidRPr="00E22EED" w:rsidRDefault="004416EF" w:rsidP="007A2F5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22D25231" w14:textId="77777777" w:rsidR="004416EF" w:rsidRPr="00E22EED" w:rsidRDefault="004416EF" w:rsidP="004416EF">
+    <w:p w14:paraId="22D25231" w14:textId="73EC60CC" w:rsidR="004416EF" w:rsidRPr="00E22EED" w:rsidRDefault="004416EF" w:rsidP="007A2F5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22EED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Please read the Paternity Leave Policy before completing his form.</w:t>
+        <w:t xml:space="preserve">Please read the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="0091583D">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Paternity Leave Policy </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0091583D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>before completing his form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79A7F20C" w14:textId="77777777" w:rsidR="004416EF" w:rsidRPr="00E22EED" w:rsidRDefault="004416EF" w:rsidP="004416EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -1359,67 +1385,51 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22EED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> I am adopting the child with my </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E22EED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>partner</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E22EED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and I want to </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> pay and leave, </w:t>
+              <w:t xml:space="preserve"> and I want to receive paternity pay and leave, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44390314" w14:textId="77777777" w:rsidR="004416EF" w:rsidRPr="00E22EED" w:rsidRDefault="004416EF" w:rsidP="002855DA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22EED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">       NOT</w:t>
             </w:r>
             <w:r w:rsidRPr="00E22EED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
@@ -1626,655 +1636,481 @@
           </w:tcPr>
           <w:p w14:paraId="0340CF03" w14:textId="77777777" w:rsidR="004416EF" w:rsidRPr="00E22EED" w:rsidRDefault="004416EF" w:rsidP="002855DA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22EED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="38F5705A" w14:textId="77777777" w:rsidR="004416EF" w:rsidRPr="00E22EED" w:rsidRDefault="004416EF" w:rsidP="004416EF">
+    <w:p w14:paraId="38F5705A" w14:textId="77777777" w:rsidR="004416EF" w:rsidRPr="00B5442F" w:rsidRDefault="004416EF" w:rsidP="004416EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05D92E6E" w14:textId="448E36CD" w:rsidR="00420EF8" w:rsidRDefault="00420EF8" w:rsidP="000918EA">
+    <w:p w14:paraId="05D92E6E" w14:textId="448E36CD" w:rsidR="00420EF8" w:rsidRPr="00B5442F" w:rsidRDefault="00420EF8" w:rsidP="000918EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5442F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In the case of adoption from within the UK, p</w:t>
       </w:r>
-      <w:r w:rsidR="000918EA">
-[...5 lines deleted...]
-        <w:t>lease send a c</w:t>
+      <w:r w:rsidR="000918EA" w:rsidRPr="00B5442F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lease send a copy of your completed form to your Line Manager and relevant People</w:t>
       </w:r>
-      <w:r w:rsidR="000918EA" w:rsidRPr="00E22EED">
-[...50 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="0048491B" w:rsidRPr="00B5442F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Services </w:t>
       </w:r>
-      <w:r w:rsidR="00633CE2">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00633CE2" w:rsidRPr="00B5442F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">contact </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B5442F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>within 7 days of the adopter being notified by their adoption agency that they have been matched with a child.</w:t>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>within 7 days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5442F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the adopter being notified by their adoption agency that they have been matched with a child.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BFB9C73" w14:textId="77777777" w:rsidR="00420EF8" w:rsidRDefault="00420EF8" w:rsidP="000918EA">
+    <w:p w14:paraId="0BFB9C73" w14:textId="77777777" w:rsidR="00420EF8" w:rsidRPr="00B5442F" w:rsidRDefault="00420EF8" w:rsidP="000918EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="551485AC" w14:textId="59CFA06E" w:rsidR="000918EA" w:rsidRDefault="00420EF8" w:rsidP="000918EA">
+    <w:p w14:paraId="1A5E752E" w14:textId="77777777" w:rsidR="00B5442F" w:rsidRPr="00B5442F" w:rsidRDefault="00420EF8" w:rsidP="00B5442F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5442F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">In the case of adoption from overseas, please send a copy of your completed form to your Line Manager and relevant People </w:t>
       </w:r>
-      <w:r w:rsidR="0048491B">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="0048491B" w:rsidRPr="00B5442F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Service </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B5442F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contact </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5442F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>contact within 28 days of the adopter being notified by their adoption agency that they have been matched with a child.</w:t>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>within 28 days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5442F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the adopter being notified by their adoption agency that they have been matched with a child.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F58EB42" w14:textId="77777777" w:rsidR="000918EA" w:rsidRDefault="000918EA" w:rsidP="000918EA">
+    <w:p w14:paraId="199A0695" w14:textId="77777777" w:rsidR="00B5442F" w:rsidRPr="00B5442F" w:rsidRDefault="00B5442F" w:rsidP="00B5442F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6145F94C" w14:textId="2DF7613C" w:rsidR="000918EA" w:rsidRPr="00E22EED" w:rsidRDefault="000918EA" w:rsidP="000918EA">
+    <w:p w14:paraId="7D006C2A" w14:textId="777AE452" w:rsidR="00B5442F" w:rsidRPr="00B5442F" w:rsidRDefault="00B5442F" w:rsidP="00B5442F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5442F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Please submit this completed application</w:t>
+      </w:r>
+      <w:r w:rsidR="00A10D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to People Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5442F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14428D75" w14:textId="77777777" w:rsidR="00B5442F" w:rsidRPr="00B5442F" w:rsidRDefault="00B5442F" w:rsidP="00B5442F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E53988D" w14:textId="77777777" w:rsidR="00136E74" w:rsidRPr="00136E74" w:rsidRDefault="00AB742B" w:rsidP="00136E74">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">People </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Select </w:t>
       </w:r>
-      <w:r w:rsidR="0048491B">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Services </w:t>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve">People Services - General Request Form </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="28FAFE9B" w14:textId="5A3F1F0F" w:rsidR="00136E74" w:rsidRPr="00136E74" w:rsidRDefault="00136E74" w:rsidP="00136E74">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00136E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>In the request details select “Time Off &amp; Absences” and then “Parental or Carer Responsibilities”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48637C95" w14:textId="1F80BDB8" w:rsidR="00AB742B" w:rsidRPr="00626221" w:rsidRDefault="00AB742B" w:rsidP="00AB742B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00626221">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upload this completed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-        <w:t>contact details</w:t>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>PATL1(A)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626221">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">form </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5479CCE6" w14:textId="77777777" w:rsidR="000918EA" w:rsidRPr="00E22EED" w:rsidRDefault="000918EA" w:rsidP="000918EA">
+    <w:p w14:paraId="2BAF2D02" w14:textId="77777777" w:rsidR="00AB742B" w:rsidRPr="00626221" w:rsidRDefault="00AB742B" w:rsidP="00AB742B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00626221">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>People Services will process your request, issuing any confirmation letters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3120FDA6" w14:textId="77777777" w:rsidR="00B5442F" w:rsidRPr="00B5442F" w:rsidRDefault="00B5442F" w:rsidP="00B5442F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="449BF1FD" w14:textId="77777777" w:rsidR="000918EA" w:rsidRPr="00B5442F" w:rsidRDefault="000918EA" w:rsidP="00B5442F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D9F4E94" w14:textId="77777777" w:rsidR="000918EA" w:rsidRPr="00B5442F" w:rsidRDefault="000918EA" w:rsidP="000918EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">FSE – </w:t>
+      <w:r w:rsidRPr="00B5442F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Alternatively, paper copies can be submitted to the reception desk on the 2</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...53 lines deleted...]
-        <w:t xml:space="preserve">FBHM – </w:t>
+      <w:r w:rsidRPr="00B5442F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...120 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00B5442F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Floor of the Simon Building between 9.30am – 3pm. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564C350C" w14:textId="77777777" w:rsidR="000918EA" w:rsidRPr="00306306" w:rsidRDefault="000918EA" w:rsidP="000918EA">
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="59236435" w14:textId="77777777" w:rsidR="00EB1734" w:rsidRPr="00B5442F" w:rsidRDefault="00EB1734">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="449BF1FD" w14:textId="77777777" w:rsidR="000918EA" w:rsidRPr="00306306" w:rsidRDefault="000918EA" w:rsidP="000918EA">
-[...90 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:sectPr w:rsidR="00EB1734" w:rsidRPr="00B5442F" w:rsidSect="004416EF">
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="964" w:right="1077" w:bottom="1440" w:left="1077" w:header="680" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="479ABF7C" w14:textId="77777777" w:rsidR="004416EF" w:rsidRDefault="004416EF" w:rsidP="004416EF">
+    <w:p w14:paraId="0DDE1DDF" w14:textId="77777777" w:rsidR="00E26E4B" w:rsidRDefault="00E26E4B" w:rsidP="004416EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AA9E988" w14:textId="77777777" w:rsidR="004416EF" w:rsidRDefault="004416EF" w:rsidP="004416EF">
+    <w:p w14:paraId="541CA3DA" w14:textId="77777777" w:rsidR="00E26E4B" w:rsidRDefault="00E26E4B" w:rsidP="004416EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -2364,103 +2200,228 @@
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004416EF">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A723BF">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="004416EF">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61689115" w14:textId="0D1D810D" w:rsidR="004416EF" w:rsidRDefault="00E40013">
+          <w:p w14:paraId="61689115" w14:textId="384108D1" w:rsidR="004416EF" w:rsidRDefault="00426D7C">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>March 2024</w:t>
+              <w:t xml:space="preserve">April </w:t>
+            </w:r>
+            <w:r w:rsidR="00E40013">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0392B7A3" w14:textId="77777777" w:rsidR="004416EF" w:rsidRDefault="004416EF" w:rsidP="004416EF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DC82AB5" w14:textId="77777777" w:rsidR="004416EF" w:rsidRDefault="004416EF" w:rsidP="004416EF">
+    <w:p w14:paraId="03AFBD41" w14:textId="77777777" w:rsidR="00E26E4B" w:rsidRDefault="00E26E4B" w:rsidP="004416EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0673CBC6" w14:textId="77777777" w:rsidR="004416EF" w:rsidRDefault="004416EF" w:rsidP="004416EF">
+    <w:p w14:paraId="6FB51CAD" w14:textId="77777777" w:rsidR="00E26E4B" w:rsidRDefault="00E26E4B" w:rsidP="004416EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14F07648"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FA54F80A"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28B25F65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06C88A54"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="578" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1298" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2529,51 +2490,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5618" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6338" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="551F4B08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60ECC1C4"/>
     <w:lvl w:ilvl="0" w:tplc="79CC123A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="79CC123A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2670,96 +2631,230 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57F50CF0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E8EC3C6C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1009259422">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2129858520">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2129858520">
+  <w:num w:numId="3" w16cid:durableId="944967462">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="135298213">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="340"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004416EF"/>
     <w:rsid w:val="00050B58"/>
     <w:rsid w:val="000918EA"/>
+    <w:rsid w:val="00136E74"/>
+    <w:rsid w:val="003831F8"/>
     <w:rsid w:val="00420EF8"/>
+    <w:rsid w:val="00426D7C"/>
     <w:rsid w:val="004416EF"/>
     <w:rsid w:val="0047105F"/>
     <w:rsid w:val="0048491B"/>
     <w:rsid w:val="00633CE2"/>
+    <w:rsid w:val="007A2F5D"/>
     <w:rsid w:val="007B0469"/>
     <w:rsid w:val="00811A57"/>
     <w:rsid w:val="00846032"/>
+    <w:rsid w:val="0091583D"/>
+    <w:rsid w:val="009E26AD"/>
+    <w:rsid w:val="00A10D76"/>
     <w:rsid w:val="00A723BF"/>
+    <w:rsid w:val="00AB742B"/>
+    <w:rsid w:val="00B5442F"/>
+    <w:rsid w:val="00D7624E"/>
+    <w:rsid w:val="00DA18AC"/>
+    <w:rsid w:val="00E143F3"/>
+    <w:rsid w:val="00E26E4B"/>
     <w:rsid w:val="00E40013"/>
     <w:rsid w:val="00EB1734"/>
+    <w:rsid w:val="00EE51A3"/>
+    <w:rsid w:val="00FB59E4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7514BEA5"/>
@@ -3148,50 +3243,51 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004416EF"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -3318,51 +3414,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1931111785">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:People.EmploymentServicesFBMH@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:People.EmploymentServicesFSE@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:People.EmploymentServicesPSCI@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:People.EmploymentServicesFHUM@manchester.ac.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchester.service-now.com/esc?id=sc_cat_item&amp;sys_id=fcd95c711bb9661002ea404cd34bcb64" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=796" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3611,65 +3707,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>438</Words>
-  <Characters>2498</Characters>
+  <Words>492</Words>
+  <Characters>2421</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>59</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2931</CharactersWithSpaces>
+  <CharactersWithSpaces>2868</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Karen Scoresby</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>