--- v0 (2025-11-25)
+++ v1 (2026-06-04)
@@ -1,8534 +1,5020 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="72A65BFA" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRDefault="00FF747C" w:rsidP="00FF747C">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="7B9FA7DB" w14:textId="2617512D" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="002C223D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720B3E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Form SPL3 – (</w:t>
+        <w:t>orm SPL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00806221">
+      <w:r w:rsidR="002663DC">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Maternity/Paternity</w:t>
+        <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00720B3E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> – (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00720B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Maternity/Paternity)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7323801A" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRPr="009031F6" w:rsidRDefault="00FF747C" w:rsidP="00FF747C">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="3CA29C6A" w14:textId="77777777" w:rsidR="002C223D" w:rsidRDefault="002C223D" w:rsidP="002C223D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009031F6">
+    </w:p>
+    <w:p w14:paraId="36F77545" w14:textId="65850F23" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="002C223D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Notice of Entitlement and Intention to take Shared Parental Leave</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="2715FD25" w14:textId="77777777" w:rsidR="00342783" w:rsidRDefault="00342783" w:rsidP="002C223D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E5AA385" w14:textId="196CCA18" w:rsidR="00720B3E" w:rsidRPr="006E248F" w:rsidRDefault="002C223D" w:rsidP="002C223D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C223D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please complete this form if </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidR="00720B3E" w:rsidRPr="002C223D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">To be completed if you are the </w:t>
+        <w:t>you are the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00806221">
+      <w:r w:rsidR="00720B3E" w:rsidRPr="006E248F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Father</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00806221">
+      <w:r w:rsidR="00720B3E" w:rsidRPr="006E248F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>/Partner and a University employee</w:t>
       </w:r>
-      <w:r w:rsidRPr="009031F6">
+    </w:p>
+    <w:p w14:paraId="063FFBCA" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="002C223D" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="002C223D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9010" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4049"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5663"/>
+        <w:gridCol w:w="3744"/>
+        <w:gridCol w:w="146"/>
+        <w:gridCol w:w="5120"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF747C" w:rsidRPr="008E459A" w14:paraId="557D1B27" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="0E525E43" w14:textId="77777777" w:rsidTr="1DD98A4F">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9010" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAB1905" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Your Details</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41EBCE33" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="672C0E26" w14:textId="77777777" w:rsidTr="1DD98A4F">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3744" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08F6DAC1" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Surname:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0132CA40" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5266" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1485AC34" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="30B48309" w14:textId="77777777" w:rsidTr="1DD98A4F">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3744" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2027A32F" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>First name(s):</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BABF5ED" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5266" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F06533F" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="0361F432" w14:textId="77777777" w:rsidTr="1DD98A4F">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3744" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1813C085" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Post Title:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48CD7666" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5266" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D43F6DB" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="7117EF9E" w14:textId="77777777" w:rsidTr="1DD98A4F">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3744" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE1E453" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Organisational Unit:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78012CE6" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5266" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60247135" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="73D993BC" w14:textId="77777777" w:rsidTr="1DD98A4F">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3744" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E5079C8" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Line manager:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5266" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="305CD163" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="6017B2FD" w14:textId="77777777" w:rsidTr="1DD98A4F">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3744" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D058C27" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Contact details</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5266" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58DEB3EB" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Tel: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72A93308" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Email: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="1B649781" w14:textId="77777777" w:rsidTr="1DD98A4F">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3744" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="083A8222" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Employee Number (on </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>payslip</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="479F0D3F" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5266" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCBFAE3" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00720B3E" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720B3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="3D7FEA29" w14:textId="77777777" w:rsidTr="1DD98A4F">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9010" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D14FCD0" w14:textId="36A82CBF" w:rsidR="00720B3E" w:rsidRPr="002C223D" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C223D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00342783" w:rsidRPr="002C223D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C223D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00342783" w:rsidRPr="002C223D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C223D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>nformation to be provided by employee </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C223D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2933A64F" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="002C223D" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C223D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="27B90CE7" w14:textId="77777777" w:rsidTr="1DD98A4F">
+        <w:trPr>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3744" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F46E8FB" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E64C6F8" w14:textId="6CC9614B" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="001A2F8E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>What date did your partners maternity leave start</w:t>
+            </w:r>
+            <w:r w:rsidR="00342783" w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B31CD38" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5266" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33FA631D" w14:textId="39E3C965" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A2F8E" w:rsidRPr="00720B3E" w14:paraId="4668CC3F" w14:textId="77777777" w:rsidTr="1DD98A4F">
+        <w:trPr>
+          <w:trHeight w:val="645"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3744" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0838FD" w14:textId="04A66626" w:rsidR="001A2F8E" w:rsidRPr="00F03CEB" w:rsidRDefault="001A2F8E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>What date will your partners maternity leave end</w:t>
+            </w:r>
+            <w:r w:rsidR="00342783" w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5266" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="627F3D8A" w14:textId="77777777" w:rsidR="001A2F8E" w:rsidRPr="00F03CEB" w:rsidRDefault="001A2F8E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="27563EA6" w14:textId="77777777" w:rsidTr="1DD98A4F">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3744" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0130CAB2" w14:textId="06107D38" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00342783" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>What is the a</w:t>
+            </w:r>
+            <w:r w:rsidR="0070185B" w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mount of SPL (in weeks) available to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r w:rsidR="0070185B" w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r w:rsidR="0070185B" w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> partner (i.e. 52 weeks less the weeks taken as Maternity Leave as stated above)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5266" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13651152" w14:textId="0D957C00" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00A4682B" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Total SPL Weeks available:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B7D3E" w:rsidRPr="00720B3E" w14:paraId="2BBFFF8B" w14:textId="77777777" w:rsidTr="1DD98A4F">
+        <w:trPr>
+          <w:trHeight w:val="2896"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3744" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55EA9F2E" w14:textId="436701E3" w:rsidR="007B7D3E" w:rsidRPr="00F03CEB" w:rsidRDefault="007B7D3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Of the above SPL weeks available how many weeks qualify for Statutory Shared Parental Pay</w:t>
+            </w:r>
+            <w:r w:rsidR="00342783" w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5266" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0234BB48" w14:textId="77777777" w:rsidR="007E025D" w:rsidRPr="00F03CEB" w:rsidRDefault="007E025D" w:rsidP="007E025D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total Weeks: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C017CD1" w14:textId="77777777" w:rsidR="007E025D" w:rsidRPr="00F03CEB" w:rsidRDefault="007E025D" w:rsidP="007E025D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24E9787C" w14:textId="1B7BE3F5" w:rsidR="007B7D3E" w:rsidRPr="00F03CEB" w:rsidRDefault="005135D6" w:rsidP="007E025D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007E025D" w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>i.e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007E025D" w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 39 SMP weeks less the weeks taken during Maternity Leave – e.g. if your partner has taken 26 weeks as maternity leave you will have 13 outstanding weeks that would qualify for Statutory Shared Parental Pay).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="70F772C4" w14:textId="77777777" w:rsidTr="000E6ADA">
+        <w:trPr>
+          <w:trHeight w:val="900"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3744" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32AE2133" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>I intend to take SPL on the following dates (include the start and end dates for each period of leave) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5266" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3C7286" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00861BC9" w:rsidRDefault="274B3C0D" w:rsidP="76A75B2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00861BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Dates </w:t>
+            </w:r>
+            <w:r w:rsidR="0243E485" w:rsidRPr="00861BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>from </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0243E485" w:rsidRPr="00861BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00861BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>  to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00861BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B6F3C2E" w14:textId="4D09A92C" w:rsidR="1EB28E90" w:rsidRPr="00861BC9" w:rsidRDefault="1EB28E90" w:rsidP="1EB28E90">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2939041C" w14:textId="742BD13E" w:rsidR="34A4B340" w:rsidRPr="00861BC9" w:rsidRDefault="5A270423" w:rsidP="1EB28E90">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00861BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total Weeks:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="534418A8" w14:textId="6DE4470A" w:rsidR="1DD98A4F" w:rsidRPr="00861BC9" w:rsidRDefault="1DD98A4F" w:rsidP="1DD98A4F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73026614" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00861BC9" w:rsidRDefault="57D40939" w:rsidP="76A75B2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00861BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E130095" w14:textId="4D04EDB8" w:rsidR="00720B3E" w:rsidRPr="00861BC9" w:rsidRDefault="4DDABE81" w:rsidP="76A75B2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00861BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="402ED50C" w:rsidRPr="00861BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Of the above total weeks </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="7274FDAF" w:rsidRPr="00861BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>how</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="7274FDAF" w:rsidRPr="00861BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="402ED50C" w:rsidRPr="00861BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>many qualify for Statutory Shared Parental Pay</w:t>
+            </w:r>
+            <w:r w:rsidR="27DBDA1A" w:rsidRPr="00861BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A0A1C95" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="57D40939" w:rsidP="76A75B2F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="76A75B2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="462E21C5" w14:textId="77777777" w:rsidTr="1DD98A4F">
+        <w:trPr>
+          <w:trHeight w:val="810"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3744" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FFAC61B" w14:textId="6FBE023F" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00342783" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">My partner </w:t>
+            </w:r>
+            <w:r w:rsidR="00720B3E" w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>intends to take SPL on the following dates (include the start and end dates for each period of leave) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5266" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="328EF238" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Dates from – to: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30EF2436" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="614D0B99" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63C2E092" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="1A17284E" w14:textId="77777777" w:rsidTr="1DD98A4F">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9010" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC6CD28" w14:textId="46AC1486" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00A47668" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section 2: </w:t>
+            </w:r>
+            <w:r w:rsidR="00720B3E" w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Declaration to be completed by employee</w:t>
+            </w:r>
+            <w:r w:rsidR="00720B3E" w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18B95C50" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="6F54C170" w14:textId="77777777" w:rsidTr="1DD98A4F">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9010" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0571F781" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>I confirm that: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0030C810" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>I satisfy the following eligibility criteria for Shared Parental Leave or will have satisfied them at the date I take leave: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A77CA21" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>I have been employed for 26 weeks at the end of the 15th week before my child’s </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>EWC</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> and I will remain in the employment until the start of any Shared Parental Leave </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1092364D" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>I have main responsibility for the care of my child with the child’s mother </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5439CF75" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>I have complied with the relevant notification requirements and will provide a copy of the child’s birth certificate as soon as possible. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D8B124" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The information given in this notice is accurate and I understand that it is a potential gross misconduct offence to knowingly provide incorrect information;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C1092A9" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>I am the child’s father, or married to or the civil partner or partner of the child’s mother </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62D73C67" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="270" w:hanging="270"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4) I will inform you immediately if I cease to care for my child, or if the mother revokes her decision    to curtail her maternity leave or pay or if any of the other information contained in this form should change, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7635218B" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5) I enclose a declaration from my partner providing the further information she is required to give. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="535B020F" w14:textId="77777777" w:rsidTr="1DD98A4F">
+        <w:trPr>
+          <w:trHeight w:val="75"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3890" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="218DCDEA" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Signed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="582156F5" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="255"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1211E3C0" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="4B61CCFE" w14:textId="77777777" w:rsidTr="1DD98A4F">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
+            <w:tcW w:w="9010" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10FBA993" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRDefault="00FF747C" w:rsidP="007848EF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="656AD3F6" w14:textId="3B5F2FF2" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00A47668" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008E459A">
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section 3: </w:t>
+            </w:r>
+            <w:r w:rsidR="00720B3E" w:rsidRPr="00F03CEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Declaration to be completed by </w:t>
+            </w:r>
+            <w:r w:rsidR="00B65015" w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>your partner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E526E64" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF747C" w:rsidRPr="008E459A" w14:paraId="5507E8F8" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="265042AD" w14:textId="77777777" w:rsidTr="1DD98A4F">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="3890" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B878A00" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRDefault="00FF747C" w:rsidP="007848EF">
-[...24 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0201FDE0" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Surname: </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18F6F454" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRPr="008E459A" w:rsidRDefault="00FF747C" w:rsidP="007848EF">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2175266F" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF747C" w:rsidRPr="008E459A" w14:paraId="0F366F58" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="5CEF2693" w14:textId="77777777" w:rsidTr="1DD98A4F">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="3890" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B81639D" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRPr="008E459A" w:rsidRDefault="00FF747C" w:rsidP="007848EF">
-[...24 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="701AA2DD" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>First name(s): </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64A453F9" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRPr="008E459A" w:rsidRDefault="00FF747C" w:rsidP="007848EF">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="48E6E515" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF747C" w:rsidRPr="008E459A" w14:paraId="37D39CB6" w14:textId="77777777" w:rsidTr="007848EF">
-[...52 lines deleted...]
-      <w:tr w:rsidR="00FF747C" w:rsidRPr="008E459A" w14:paraId="74BBFA26" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="6445932D" w14:textId="77777777" w:rsidTr="1DD98A4F">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="3890" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C2FD5D9" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRPr="008E459A" w:rsidRDefault="00FF747C" w:rsidP="007848EF">
-[...34 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5DA7CE56" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Home Address: </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42092ACE" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRPr="008E459A" w:rsidRDefault="00FF747C" w:rsidP="007848EF">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="09A39987" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003462CF" w:rsidRPr="008E459A" w14:paraId="1B33F76F" w14:textId="77777777" w:rsidTr="003462CF">
-[...43 lines deleted...]
-      <w:tr w:rsidR="00FF747C" w:rsidRPr="008E459A" w14:paraId="362FA90B" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="6E352F93" w14:textId="77777777" w:rsidTr="1DD98A4F">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="3890" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33A8173F" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRPr="008E459A" w:rsidRDefault="00FF747C" w:rsidP="007848EF">
-[...13 lines deleted...]
-              <w:t>Contact details</w:t>
+          <w:p w14:paraId="5C2C1BF5" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>National Insurance Number: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52908F06" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRPr="008E459A" w:rsidRDefault="00FF747C" w:rsidP="007848EF">
-[...24 lines deleted...]
-              <w:t>Email:</w:t>
+          <w:p w14:paraId="23397473" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF747C" w:rsidRPr="008E459A" w14:paraId="66ACE89B" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="3D82D084" w14:textId="77777777" w:rsidTr="1DD98A4F">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="3890" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D74DACB" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRPr="008E459A" w:rsidRDefault="00FF747C" w:rsidP="007848EF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="096F0567" w14:textId="29D70723" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00A47668" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00861BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00861BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">an employee of University of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00861BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Manchester</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
-[...20 lines deleted...]
-            </w:pPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please confirm your </w:t>
+            </w:r>
+            <w:r w:rsidR="00720B3E" w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Employee Number </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="345CC98D" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRPr="008E459A" w:rsidRDefault="00FF747C" w:rsidP="007848EF">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="032F0295" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF747C" w:rsidRPr="008E459A" w14:paraId="447CAC72" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="0E9D6018" w14:textId="77777777" w:rsidTr="1DD98A4F">
+        <w:trPr>
+          <w:trHeight w:val="1440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3890" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E862F3F" w14:textId="053A0A60" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="1B3023FC" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00861BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">you </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00861BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>are not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00861BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an employee of University of </w:t>
+            </w:r>
+            <w:r w:rsidR="00861BC9" w:rsidRPr="00861BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Manchester</w:t>
+            </w:r>
+            <w:r w:rsidR="00861BC9" w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>please confirm your employer’s</w:t>
+            </w:r>
+            <w:r w:rsidR="347D5B65" w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> details </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CCF65D1" w14:textId="72F1B79A" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="480ABB87" w14:textId="4CB17359" w:rsidR="00B65015" w:rsidRPr="00F03CEB" w:rsidRDefault="408BB5FB" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of Employer </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4429FBA5" w14:textId="77777777" w:rsidR="00B65015" w:rsidRPr="00F03CEB" w:rsidRDefault="00B65015" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6252221A" w14:textId="0A53993A" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="347D5B65" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03F33623" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="347D5B65" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BBA8C19" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="347D5B65" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Email: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="2781571E" w14:textId="77777777" w:rsidTr="1DD98A4F">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
+            <w:tcW w:w="9010" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12647FF7" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRDefault="00FF747C" w:rsidP="007848EF">
-[...23 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="467C375C" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>I confirm that: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26649891" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1) I have the main responsibility for the care of our child, with my partner (named above) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C3DCBD6" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="270" w:hanging="270"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2) I am entitled to statutory maternity leave (YES / NO), statutory maternity </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>pay</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> (YES / NO) or statutory maternity allowance (YES / NO) in respect of this child, which I have curtailed (and that period remains curtailed) – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>please circle ALL relevant answers.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69C1D6C9" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="270" w:hanging="270"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3) I will immediately inform my partner if I decide to revoke my decision to curtail my maternity leave or pay. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C59DB93" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="270" w:hanging="270"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3) I have been employed or been a self-employed earner in Great Britain in at least 26 of the 66 weeks immediately preceding the expected week of childbirth </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E49683A" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="270" w:hanging="270"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4) I have average weekly earnings of at least £30 for any 13 of those 66 weeks and paid class 1 or 2 national insurance contributions in those weeks </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51303A08" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="270" w:hanging="270"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5) I consent to the amount of Shared Parental Leave and pay that my partner intends to take </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="422F3141" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="270" w:hanging="270"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6) I consent to the University of Manchester processing the information contained in this declaration for the purposes of my partner’s application for Shared Parental Leave. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF747C" w:rsidRPr="008E459A" w14:paraId="6F92FCDA" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="22BB0DC7" w14:textId="77777777" w:rsidTr="1DD98A4F">
         <w:trPr>
-          <w:trHeight w:val="656"/>
+          <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="3890" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DF07943" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRDefault="00FF747C" w:rsidP="007848EF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="27F7DED6" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...39 lines deleted...]
-            </w:pPr>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Signed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7AFE91A8" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRDefault="00FF747C" w:rsidP="007848EF">
-[...73 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6B2C6F69" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF747C" w:rsidRPr="008E459A" w14:paraId="1B902815" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="59AE5ECA" w14:textId="77777777" w:rsidTr="1DD98A4F">
         <w:trPr>
-          <w:trHeight w:val="495"/>
+          <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="9010" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74FB2C9B" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRDefault="00FF747C" w:rsidP="007848EF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7D0C3DDE" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...113 lines deleted...]
-              <w:t>Number my partner intends to take:</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF747C" w:rsidRPr="008E459A" w14:paraId="4152F75F" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00720B3E" w:rsidRPr="00720B3E" w14:paraId="7BAD20E5" w14:textId="77777777" w:rsidTr="1DD98A4F">
         <w:trPr>
-          <w:trHeight w:val="911"/>
+          <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="9010" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="045E6B39" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRDefault="00FF747C" w:rsidP="007848EF">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7F268AC4" w14:textId="77777777" w:rsidR="008C0850" w:rsidRPr="00F03CEB" w:rsidRDefault="347D5B65" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Copies of completed form to be sent to your Line Manager and People </w:t>
+            </w:r>
+            <w:r w:rsidR="5D3E4429" w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Services at</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...122 lines deleted...]
-            <w:r>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> least 8 weeks before the date you wish to start Shared Parental Leave.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29455AC2" w14:textId="0D8D41EB" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0053015B">
-[...285 lines deleted...]
-          <w:p w14:paraId="68CDABCB" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRPr="002236CA" w:rsidRDefault="00FF747C" w:rsidP="00FF747C">
+          </w:p>
+          <w:p w14:paraId="70F08C10" w14:textId="77777777" w:rsidR="008C0850" w:rsidRPr="00F03CEB" w:rsidRDefault="008C0850" w:rsidP="008C0850">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To inform People Services: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="573A4516" w14:textId="77777777" w:rsidR="008C0850" w:rsidRPr="00F03CEB" w:rsidRDefault="008C0850" w:rsidP="008C0850">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="35446808" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRPr="002236CA" w:rsidRDefault="00FF747C" w:rsidP="00FF747C">
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Submit the form via the Connect Portal:  </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId5" w:history="1">
+              <w:r w:rsidRPr="00F03CEB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">People Services - General Request Form </w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="71793FD2" w14:textId="77777777" w:rsidR="008C0850" w:rsidRPr="00F03CEB" w:rsidRDefault="008C0850" w:rsidP="008C0850">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...60 lines deleted...]
-          <w:p w14:paraId="1C57DA38" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRPr="00D12F51" w:rsidRDefault="00FF747C" w:rsidP="00FF747C">
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>In the request details select “Time Off &amp; Absences” and then “Parental or Carer Responsibilities”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53924B88" w14:textId="7309960D" w:rsidR="008C0850" w:rsidRPr="00F03CEB" w:rsidRDefault="008C0850" w:rsidP="008C0850">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="715B4B9D" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRPr="000A22A7" w:rsidRDefault="00FF747C" w:rsidP="00FF747C">
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Upload the SPL</w:t>
+            </w:r>
+            <w:r w:rsidR="002C223D" w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>form</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E687E25" w14:textId="77777777" w:rsidR="008C0850" w:rsidRPr="00F03CEB" w:rsidRDefault="008C0850" w:rsidP="008C0850">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">The information given in this notice is accurate and I understand that it is a potential gross misconduct offence to knowingly provide incorrect </w:t>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>People Services will process your request, issuing any confirmation letters</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20E83730" w14:textId="77777777" w:rsidR="008C0850" w:rsidRPr="00F03CEB" w:rsidRDefault="008C0850" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EB31A2F" w14:textId="179DEF0B" w:rsidR="005E3138" w:rsidRPr="00F03CEB" w:rsidRDefault="005E3138" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Alternatively, paper copies can be submitted to the reception desk on the 2nd Floor of the Simon Building between 9.30am – 3pm.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78AAE091" w14:textId="77777777" w:rsidR="002C223D" w:rsidRPr="00F03CEB" w:rsidRDefault="002C223D" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64B78BE2" w14:textId="24795B5F" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>This notice is to allow the University to check that you are entitled to Shared Parental Leave. It provides your Line Manager with an initial indication of the pattern of leave that you wish to take. Please discuss this with them. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21401A87" w14:textId="77777777" w:rsidR="002C223D" w:rsidRPr="00F03CEB" w:rsidRDefault="002C223D" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="707E3AE9" w14:textId="2DA9C339" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>However, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="000A22A7">
-[...3 lines deleted...]
-              <w:t>information;</w:t>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>in order to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="000A22A7">
-[...87 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> book leave you must complete a booking notice form SPL</w:t>
+            </w:r>
+            <w:r w:rsidR="002C223D" w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> at least 8 weeks before you wish to take a period of leave.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35A6E65F" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EE08960" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...904 lines deleted...]
-              <w:r w:rsidRPr="004C1571">
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Gov.UK ready reckoner: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00F03CEB">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="0000FF"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>https://www.gov.uk/pay-leave-for-parents</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="670310EC" w14:textId="77777777" w:rsidR="00720B3E" w:rsidRPr="00F03CEB" w:rsidRDefault="00720B3E" w:rsidP="00720B3E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F03CEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7101E690" w14:textId="77777777" w:rsidR="00FF747C" w:rsidRDefault="00FF747C" w:rsidP="00FF747C"/>
-[...5713 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:p w14:paraId="07AB1A3E" w14:textId="77777777" w:rsidR="003C3AFD" w:rsidRDefault="003C3AFD"/>
+    <w:sectPr w:rsidR="003C3AFD">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...137 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A744293"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:nsid w:val="0D8F56CB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="07B0384C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18936504"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3F44A280"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B731DDD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D8D2AC2A"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -8584,761 +5070,831 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CC75640"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2944A12C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
-[...63 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="5512EFF2">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46B420F9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5BBCB952"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...12 lines deleted...]
-      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...94 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="512E1684"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090011">
+    <w:nsid w:val="4B10732D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BC0A8188"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
-[...10 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="564F4C4E"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0809000F">
+    <w:nsid w:val="56C757E2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6A386F68"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C851721"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0654169C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="837622485">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="620308816">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1140534152">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="4" w16cid:durableId="1488941088">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="5" w16cid:durableId="1805810875">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="6" w16cid:durableId="1921519443">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="7" w16cid:durableId="23213313">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="8" w16cid:durableId="1443526597">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="742948366">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008B435A"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00FF747C"/>
+    <w:rsidRoot w:val="00720B3E"/>
+    <w:rsid w:val="0002577C"/>
+    <w:rsid w:val="000E6ADA"/>
+    <w:rsid w:val="001A2F8E"/>
+    <w:rsid w:val="002663DC"/>
+    <w:rsid w:val="002C223D"/>
+    <w:rsid w:val="002D4160"/>
+    <w:rsid w:val="00342783"/>
+    <w:rsid w:val="003C3AFD"/>
+    <w:rsid w:val="003D2E9A"/>
+    <w:rsid w:val="005135D6"/>
+    <w:rsid w:val="005E3138"/>
+    <w:rsid w:val="00605D8A"/>
+    <w:rsid w:val="006808B3"/>
+    <w:rsid w:val="006E248F"/>
+    <w:rsid w:val="006F1C77"/>
+    <w:rsid w:val="0070185B"/>
+    <w:rsid w:val="00720B3E"/>
+    <w:rsid w:val="007B7D3E"/>
+    <w:rsid w:val="007C6ACA"/>
+    <w:rsid w:val="007E025D"/>
+    <w:rsid w:val="00861BC9"/>
+    <w:rsid w:val="008C0850"/>
+    <w:rsid w:val="009A3ABC"/>
+    <w:rsid w:val="00A4682B"/>
+    <w:rsid w:val="00A47668"/>
+    <w:rsid w:val="00B63799"/>
+    <w:rsid w:val="00B65015"/>
+    <w:rsid w:val="00B74C22"/>
+    <w:rsid w:val="00B84898"/>
+    <w:rsid w:val="00D31311"/>
+    <w:rsid w:val="00E94BF4"/>
+    <w:rsid w:val="00EE51A3"/>
+    <w:rsid w:val="00F03CEB"/>
+    <w:rsid w:val="00F2663A"/>
+    <w:rsid w:val="00FC6593"/>
+    <w:rsid w:val="0243E485"/>
+    <w:rsid w:val="0E699B39"/>
+    <w:rsid w:val="139477A5"/>
+    <w:rsid w:val="1B3023FC"/>
+    <w:rsid w:val="1B8D4D32"/>
+    <w:rsid w:val="1DD98A4F"/>
+    <w:rsid w:val="1EB28E90"/>
+    <w:rsid w:val="274B3C0D"/>
+    <w:rsid w:val="27DBDA1A"/>
+    <w:rsid w:val="28C37E34"/>
+    <w:rsid w:val="347D5B65"/>
+    <w:rsid w:val="34A4B340"/>
+    <w:rsid w:val="381C53DE"/>
+    <w:rsid w:val="402ED50C"/>
+    <w:rsid w:val="408BB5FB"/>
+    <w:rsid w:val="45F3ECF1"/>
+    <w:rsid w:val="4DDABE81"/>
+    <w:rsid w:val="4EFD87FF"/>
+    <w:rsid w:val="561F9FD6"/>
+    <w:rsid w:val="57D40939"/>
+    <w:rsid w:val="5A270423"/>
+    <w:rsid w:val="5D3E4429"/>
+    <w:rsid w:val="5D7DCCBC"/>
+    <w:rsid w:val="7274FDAF"/>
+    <w:rsid w:val="7313CB46"/>
+    <w:rsid w:val="76A75B2F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="02E119C5"/>
-  <w15:docId w15:val="{80CBB5F7-6AE4-485A-AF95-EF5F6433D9DF}"/>
+  <w14:docId w14:val="24634193"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B9ABA7E2-9AFD-4DD8-B5B4-9EA1370F89A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9404,96 +5960,100 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -9676,504 +6236,904 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00720B3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00720B3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00720B3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00720B3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00720B3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00720B3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00720B3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00720B3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00720B3E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
-[...4 lines deleted...]
-    <w:rsid w:val="008B435A"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00720B3E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00720B3E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00720B3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00720B3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00720B3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00720B3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00720B3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00720B3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00720B3E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00720B3E"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...3 lines deleted...]
-    <w:rsid w:val="008B435A"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00720B3E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00720B3E"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BA54A8"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00720B3E"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00720B3E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00720B3E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00BA54A8"/>
+    <w:rsid w:val="00720B3E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00720B3E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BA54A8"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00720B3E"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-    <w:name w:val="Header Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BA54A8"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00720B3E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...15 lines deleted...]
-    <w:name w:val="Footer Char"/>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BA54A8"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00720B3E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/pay-leave-for-parents" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/pay-leave-for-parents" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staffnet.manchester.ac.uk/services/equality-and-diversity/staff-network-groups/returning-from-maternity-leave/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/pay-leave-for-parents" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchester.service-now.com/esc?id=sc_cat_item&amp;sys_id=fcd95c711bb9661002ea404cd34bcb64" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>10475</Characters>
+  <Pages>3</Pages>
+  <Words>889</Words>
+  <Characters>4324</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>87</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>172</Lines>
+  <Paragraphs>88</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>University of Manchester</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12288</CharactersWithSpaces>
+  <CharactersWithSpaces>5125</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Karen Scoresby</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Brooke Foulger</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>