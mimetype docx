--- v0 (2025-11-25)
+++ v1 (2026-07-22)
@@ -1,3626 +1,2745 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2B497E01" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="00A22F89" w:rsidRDefault="00BA54A8" w:rsidP="00BA54A8">
+    <w:p w14:paraId="2B497E01" w14:textId="1CD97AE8" w:rsidR="00BA54A8" w:rsidRPr="00A22F89" w:rsidRDefault="00BA54A8" w:rsidP="00C074EC">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Form SPL1 - </w:t>
       </w:r>
       <w:r w:rsidRPr="00A22F89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adoption Leave Curtailment Notice</w:t>
       </w:r>
+      <w:r w:rsidR="002D71AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Shared Parental Leave Notice</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3D73BF89" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="00A22F89" w:rsidRDefault="00BA54A8" w:rsidP="00BA54A8">
+    <w:p w14:paraId="239559A4" w14:textId="77777777" w:rsidR="002D71AD" w:rsidRDefault="002D71AD" w:rsidP="00AC0163">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F020AED" w14:textId="7F921DFC" w:rsidR="00660018" w:rsidRDefault="002D71AD" w:rsidP="00AC0163">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A22F89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To be completed if you are the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A22F89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Main Adopter and a University employee</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...1204 lines deleted...]
-    <w:p w14:paraId="296D9C2C" w14:textId="77777777" w:rsidR="00696EC0" w:rsidRDefault="00696EC0">
+    <w:p w14:paraId="53187746" w14:textId="77777777" w:rsidR="002D71AD" w:rsidRDefault="002D71AD" w:rsidP="00AC0163">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FBEC5F2" w14:textId="0B3032C5" w:rsidR="00AC0163" w:rsidRPr="00660018" w:rsidRDefault="00AC0163" w:rsidP="00AC0163">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00660018">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:br w:type="page"/>
+        <w:t xml:space="preserve">Please consider your decision carefully before submitting this form. Once submitted, a curtailment notice can only be withdrawn in limited circumstances (see the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00660018">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Shared Parental Leave Policy </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00660018">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>for details).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0D070B" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="0017268D" w:rsidRDefault="00BA54A8" w:rsidP="00BA54A8">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="6E734F97" w14:textId="77777777" w:rsidR="00AC0163" w:rsidRPr="00660018" w:rsidRDefault="00AC0163" w:rsidP="00AC0163">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0017268D">
+      <w:r w:rsidRPr="00660018">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Form SPL(A) 2</w:t>
+        <w:t xml:space="preserve">The date on which you end your adoption leave must be </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00660018">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
+        <w:t>at least</w:t>
       </w:r>
-      <w:r w:rsidRPr="0057006F">
+      <w:r w:rsidRPr="00660018">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>(Adoption)</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D420A4" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="00E36C1C" w:rsidRDefault="00BA54A8" w:rsidP="00BA54A8">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="58C155DB" w14:textId="3DE7EC92" w:rsidR="00AC0163" w:rsidRPr="00660018" w:rsidRDefault="00AC0163" w:rsidP="00660018">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E36C1C">
+      <w:r w:rsidRPr="00660018">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice of Entitlement and Intention to take Shared Parental Leave </w:t>
+        <w:t>eight weeks after the date on which you submit this notice, and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF4FFEF" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="00E36C1C" w:rsidRDefault="00BA54A8" w:rsidP="00BA54A8">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="0C079218" w14:textId="4C4CFA50" w:rsidR="00AC0163" w:rsidRPr="00660018" w:rsidRDefault="00AC0163" w:rsidP="00660018">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E36C1C">
+      <w:r w:rsidRPr="00660018">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">To be completed if you are the </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>two weeks after you start adoption leave, and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="450B2AD2" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="00E36C1C" w:rsidRDefault="00BA54A8" w:rsidP="00BA54A8">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="3D73BF89" w14:textId="2EA33631" w:rsidR="00BA54A8" w:rsidRPr="002D71AD" w:rsidRDefault="00AC0163" w:rsidP="00BA54A8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00660018">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>one week before what would have been the end of your additional adoption leave.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4049"/>
-        <w:gridCol w:w="5815"/>
+        <w:gridCol w:w="546"/>
+        <w:gridCol w:w="5219"/>
+        <w:gridCol w:w="50"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="0192E1A3" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="239CD892" w14:textId="77777777" w:rsidTr="001617EA">
         <w:trPr>
-          <w:trHeight w:val="285"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9814" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5876A091" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="1C87B613" w14:textId="62E0A241" w:rsidR="00BA54A8" w:rsidRDefault="00660018" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E459A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t xml:space="preserve">Section 1: </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA54A8" w:rsidRPr="008E459A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>Your Details</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59FAB231" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="1D60BF6F" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="59A8C1A3" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="74265D83" w14:textId="77777777" w:rsidTr="001617EA">
         <w:trPr>
-          <w:trHeight w:val="285"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE6E9E7" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
-[...4 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="532D2B4F" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E459A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Surname:</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="06E3607A" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="5219" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07A82BE6" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="5BF8D593" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="5B0C3DE6" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="58394348" w14:textId="77777777" w:rsidTr="001617EA">
         <w:trPr>
-          <w:trHeight w:val="285"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A197510" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="7EDE671E" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E459A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>First name(s):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DACC166" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="3526E5E8" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="5219" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6784570B" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="304EC070" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="47CEE9F8" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="2E333F1E" w14:textId="77777777" w:rsidTr="001617EA">
         <w:trPr>
-          <w:trHeight w:val="276"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FAF98E3" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="27D6FCA5" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E459A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Post Title:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E8931BB" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="7DA71776" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="5219" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="404590C0" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="0E3BFBB0" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="77EC914C" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="468408DF" w14:textId="77777777" w:rsidTr="001617EA">
         <w:trPr>
-          <w:trHeight w:val="285"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67F2AF3A" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="7F0933DE" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008E459A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Organisational</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="64391FA1" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+              <w:t>Organisational Unit:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F17C0EA" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="5219" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E7F6257" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="6D508ED2" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA017C" w:rsidRPr="008E459A" w14:paraId="16C4A46F" w14:textId="77777777" w:rsidTr="00BA017C">
+      <w:tr w:rsidR="00BA017C" w:rsidRPr="008E459A" w14:paraId="449274DB" w14:textId="77777777" w:rsidTr="001617EA">
         <w:trPr>
-          <w:trHeight w:val="418"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="498F0DD0" w14:textId="77777777" w:rsidR="00BA017C" w:rsidRPr="008E459A" w:rsidRDefault="00BA017C" w:rsidP="001617EA">
+          <w:p w14:paraId="52553325" w14:textId="77777777" w:rsidR="00BA017C" w:rsidRPr="008E459A" w:rsidRDefault="00BA017C" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Line manager:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="5219" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1011D27C" w14:textId="77777777" w:rsidR="00BA017C" w:rsidRPr="008E459A" w:rsidRDefault="00BA017C" w:rsidP="001617EA">
+          <w:p w14:paraId="2997EE01" w14:textId="77777777" w:rsidR="00BA017C" w:rsidRPr="008E459A" w:rsidRDefault="00BA017C" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="21ACE94A" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="52A69682" w14:textId="77777777" w:rsidTr="001617EA">
         <w:trPr>
-          <w:trHeight w:val="285"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10E4F172" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="4199BCE4" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E459A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contact details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="5219" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A0F61F4" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="41F04DAC" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E459A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Tel:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B2DA8AD" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="3AE086F7" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E459A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="0B353067" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="4F6ED2C4" w14:textId="77777777" w:rsidTr="001617EA">
         <w:trPr>
-          <w:trHeight w:val="285"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="017E79DA" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="5BE8DED4" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E459A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Employee Number (on </w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="6C155BFC" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+              <w:t>Employee Number (on payslip)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FB9508C" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="5219" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A76D0CE" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="5353C30E" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="05004D49" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="009C4D29" w14:textId="77777777" w:rsidTr="001617EA">
         <w:trPr>
-          <w:trHeight w:val="285"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9814" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="128E906D" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="69988B82" w14:textId="4A1E7E3B" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00C074EC" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B3982">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Section A: information to be provided by employee </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="02475123" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00660018">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adoption </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA54A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Curtailment date</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C2CE00E" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="730FA6A0" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="1D8724E0" w14:textId="77777777" w:rsidTr="001617EA">
         <w:trPr>
-          <w:trHeight w:val="656"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="1006"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77A1AB61" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0748C9BB" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E6FC861" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684A82">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">I wish to end my ordinary/additional </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>adoption</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684A82">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> leave and pay (if applicable) on:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7166EE1D" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="5219" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1038B27A" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
-[...25 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="14C9D1ED" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="2A24A196" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00C074EC" w:rsidRPr="008E459A" w14:paraId="5E4ED818" w14:textId="77777777" w:rsidTr="00660018">
         <w:trPr>
-          <w:trHeight w:val="656"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="1006"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="9814" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A784123" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
-[...52 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="75A88DA5" w14:textId="5315F2C0" w:rsidR="00C074EC" w:rsidRPr="00660018" w:rsidRDefault="00C074EC" w:rsidP="001617EA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00660018">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00660018" w:rsidRPr="00660018">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3: Shared Parental Leave (SPL) &amp; Pay Entitlement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C074EC" w:rsidRPr="008E459A" w14:paraId="3560D8E0" w14:textId="77777777" w:rsidTr="001617EA">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="1006"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0698D114" w14:textId="534938EB" w:rsidR="00C074EC" w:rsidRDefault="00C074EC" w:rsidP="00C074EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Adoption Agency details</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="5219" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31EC9BAB" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="3B1972F4" w14:textId="77777777" w:rsidR="00C074EC" w:rsidRDefault="00C074EC" w:rsidP="00C074EC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Start date:</w:t>
-[...55 lines deleted...]
-              <w:t>Actual date of placement (if child has already been placed):</w:t>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F99ABCE" w14:textId="5A5BBD7A" w:rsidR="00C074EC" w:rsidRPr="008E459A" w:rsidRDefault="00C074EC" w:rsidP="00C074EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="49078C19" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00C074EC" w:rsidRPr="008E459A" w14:paraId="7160DAAA" w14:textId="77777777" w:rsidTr="001617EA">
         <w:trPr>
-          <w:trHeight w:val="495"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="1006"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A57BDD9" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="3C16F9B8" w14:textId="77777777" w:rsidR="00C074EC" w:rsidRDefault="00C074EC" w:rsidP="00C074EC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="5876DD90" w14:textId="77777777" w:rsidR="00C074EC" w:rsidRDefault="00C074EC" w:rsidP="00C074EC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="002B3982">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">mount of </w:t>
-[...6 lines deleted...]
-              <w:t>SPL</w:t>
+              <w:t xml:space="preserve">My </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Adoption L</w:t>
             </w:r>
             <w:r w:rsidRPr="002B3982">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...37 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eave </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>dates</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DEC9D3A" w14:textId="77777777" w:rsidR="00C074EC" w:rsidRDefault="00C074EC" w:rsidP="00C074EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="5219" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="731B1D2C" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="631EAF5B" w14:textId="77777777" w:rsidR="00C074EC" w:rsidRDefault="00C074EC" w:rsidP="00C074EC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Total available:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="723B1E09" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+              <w:t>Start date:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B3A324B" w14:textId="77777777" w:rsidR="00C074EC" w:rsidRDefault="00C074EC" w:rsidP="00C074EC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Number I intend to take:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="60FC459D" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+              <w:t>End date:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72A820DD" w14:textId="77777777" w:rsidR="00C074EC" w:rsidRDefault="00C074EC" w:rsidP="00C074EC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Number my partner intends to take:</w:t>
+              <w:t>Date notified of matching:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3701B246" w14:textId="77777777" w:rsidR="00C074EC" w:rsidRDefault="00C074EC" w:rsidP="00C074EC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Expected date of placement:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="195873D8" w14:textId="57210829" w:rsidR="00C074EC" w:rsidRPr="008E459A" w:rsidRDefault="00C074EC" w:rsidP="00C074EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Actual date of placement (if child has already been placed):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="723F1BF1" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00C074EC" w:rsidRPr="008E459A" w14:paraId="50146BDA" w14:textId="77777777" w:rsidTr="001617EA">
         <w:trPr>
-          <w:trHeight w:val="911"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="1006"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="419682C8" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="7B6F8C47" w14:textId="77777777" w:rsidR="00C074EC" w:rsidRDefault="00C074EC" w:rsidP="00C074EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="016584CB" w14:textId="186472F2" w:rsidR="00C074EC" w:rsidRDefault="00C074EC" w:rsidP="00C074EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A947FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is the amount of SPL (in weeks) available to you and your partner (i.e. 52 weeks less the weeks taken as </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adoption </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A947FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Leave as stated above)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F76E475" w14:textId="77777777" w:rsidR="00C074EC" w:rsidRDefault="00C074EC" w:rsidP="00C074EC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B3982">
-[...26 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="5219" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46241B7B" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="002B3982" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="2E62BA62" w14:textId="77777777" w:rsidR="00C074EC" w:rsidRDefault="00C074EC" w:rsidP="00C074EC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B3982">
-[...18 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total SPL Weeks: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DB821D5" w14:textId="77777777" w:rsidR="00550830" w:rsidRPr="00550830" w:rsidRDefault="00550830" w:rsidP="00550830">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EEE306B" w14:textId="77777777" w:rsidR="00550830" w:rsidRPr="00550830" w:rsidRDefault="00550830" w:rsidP="00550830">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="136EC1CB" w14:textId="77777777" w:rsidR="00550830" w:rsidRDefault="00550830" w:rsidP="00550830">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F2741CE" w14:textId="2EA4231C" w:rsidR="00550830" w:rsidRPr="00550830" w:rsidRDefault="00550830" w:rsidP="00550830">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="7F6CA504" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00C074EC" w:rsidRPr="008E459A" w14:paraId="386DC72E" w14:textId="77777777" w:rsidTr="001617EA">
         <w:trPr>
-          <w:trHeight w:val="818"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="1006"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1FD9B8" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
-[...51 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0DEB7715" w14:textId="77777777" w:rsidR="00C074EC" w:rsidRDefault="00C074EC" w:rsidP="00C074EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0094402F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Of the above SPL weeks available how many weeks qualify for Statutory Shared Parental Pay? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0094402F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44C36A87" w14:textId="77777777" w:rsidR="00C074EC" w:rsidRDefault="00C074EC" w:rsidP="00C074EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="5219" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32F05AB6" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="1D440DE3" w14:textId="77777777" w:rsidR="00C074EC" w:rsidRPr="0094402F" w:rsidRDefault="00C074EC" w:rsidP="00C074EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0094402F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0094402F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weeks: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56D58C37" w14:textId="77777777" w:rsidR="00C074EC" w:rsidRPr="0094402F" w:rsidRDefault="00C074EC" w:rsidP="00C074EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17DA9AB5" w14:textId="2AE15134" w:rsidR="00C074EC" w:rsidRDefault="00C074EC" w:rsidP="00C074EC">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...28 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00423DF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(i.e 39 S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423DF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P weeks less the weeks taken during </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adoption </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423DF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Leave – e.g. if you h</w:t>
+            </w:r>
+            <w:r w:rsidR="00101306">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ave </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423DF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">taken 26 weeks as </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">adoption </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423DF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>leave you will have 13 outstanding weeks that would qualify for Statutory Shared Parental Pay).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="132FBC42" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00060375" w:rsidRPr="008E459A" w14:paraId="1A8EE4ED" w14:textId="77777777" w:rsidTr="001617EA">
         <w:trPr>
-          <w:trHeight w:val="495"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="1006"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="060375A4" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="00290518" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
-[...56 lines deleted...]
-              <w:t xml:space="preserve"> max 39 less the weeks taken as Adoption Leave)</w:t>
+          <w:p w14:paraId="51919A25" w14:textId="6087ACD1" w:rsidR="00060375" w:rsidRPr="0094402F" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do you intend to take a period of SPL? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="5219" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC4D517" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="00290518" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> (complete if applicable)</w:t>
+          <w:p w14:paraId="4FFDA9CA" w14:textId="3AE76A8B" w:rsidR="00060375" w:rsidRPr="00660018" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00660018">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(if yes, then please complete the SPL(A)</w:t>
+            </w:r>
+            <w:r w:rsidR="00660018">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00660018">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Booking Notice form at least 8 weeks before the period of leave). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51677862" w14:textId="77777777" w:rsidR="00060375" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59D34F1D" w14:textId="098224D1" w:rsidR="00060375" w:rsidRPr="0094402F" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="248BA656" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00060375" w:rsidRPr="008E459A" w14:paraId="5141475B" w14:textId="77777777" w:rsidTr="001617EA">
         <w:trPr>
-          <w:trHeight w:val="333"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="1006"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4049" w:type="dxa"/>
+            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2955EED8" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="00D12F51" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
-[...13 lines deleted...]
-              <w:t>My partner’s name is</w:t>
+          <w:p w14:paraId="6739A77B" w14:textId="60CB17E7" w:rsidR="00060375" w:rsidRPr="0094402F" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please confirm the number of weeks your partner intends to take as SPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="5219" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60B89727" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="00D12F51" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6A60D8AD" w14:textId="77777777" w:rsidR="00060375" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total Weeks: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="206543EF" w14:textId="77777777" w:rsidR="00060375" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29DAFDA4" w14:textId="60423659" w:rsidR="00060375" w:rsidRPr="0094402F" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700260">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(please ensure your partner completes Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00660018">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700260">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="3E78712D" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00060375" w:rsidRPr="008E459A" w14:paraId="14BE0B49" w14:textId="77777777" w:rsidTr="001617EA">
         <w:trPr>
-          <w:trHeight w:val="276"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9814" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C78EBB0" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="649E6C8E" w14:textId="22F63DBF" w:rsidR="00060375" w:rsidRPr="008E459A" w:rsidRDefault="00DB3E84" w:rsidP="00060375">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E459A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Declaration</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00660018">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to be completed by employee</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="65F68C7C" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Employee </w:t>
+            </w:r>
+            <w:r w:rsidR="00060375" w:rsidRPr="008E459A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Declaration</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CB772DB" w14:textId="77777777" w:rsidR="00060375" w:rsidRPr="008E459A" w:rsidRDefault="00060375" w:rsidP="00060375">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="4B4F30CB" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00060375" w:rsidRPr="008E459A" w14:paraId="6C736410" w14:textId="77777777" w:rsidTr="001617EA">
         <w:trPr>
-          <w:trHeight w:val="333"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="2531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
+            <w:tcW w:w="9814" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C3AD2F" w14:textId="77777777" w:rsidR="00060375" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F53A86E" w14:textId="2771721B" w:rsidR="00060375" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="426" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E459A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I wish to bring my </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ordinary/additional</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E459A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>adoption</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E459A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> leave and statutory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/occupational</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E459A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>adoption</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E459A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pay to an end to be able to take </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E459A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hared </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E459A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">arental </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">leave; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8C279C" w14:textId="511D821A" w:rsidR="00060375" w:rsidRPr="00060375" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="426" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00060375">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I declare that my partner has provided a notice of entitlement and intention to take shared parental leave to his/her employer, and that I consent to the amount of leave that he/she intends to take. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DDF776E" w14:textId="58696D1F" w:rsidR="00060375" w:rsidRPr="00060375" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="426" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00060375">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>I satisfy the following eligibility criteria for Shared Parental Leave or will have satisfied them at the date I take leave:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00F5C0D5" w14:textId="77777777" w:rsidR="00060375" w:rsidRPr="00060375" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00060375">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I have been employed for 26 weeks by the week I was notified of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00060375">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>matching</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00060375">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and I will remain in the employment until the start of any Shared Parental Leave</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EF3673E" w14:textId="77777777" w:rsidR="00060375" w:rsidRPr="00060375" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00060375">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>I have main responsibility for the care of the child with my partner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ACCBAC0" w14:textId="77777777" w:rsidR="00060375" w:rsidRPr="00060375" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00060375">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>I am entitled to statutory adoption leave and I have curtailed my period of adoption leave</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B25151D" w14:textId="77777777" w:rsidR="00060375" w:rsidRPr="00060375" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00060375">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    or have returned to work before the end of my adoption leave</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08A7F0AD" w14:textId="77777777" w:rsidR="00060375" w:rsidRPr="00060375" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00060375">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>I have complied with the relevant notification requirements and will provide confirmation from the Adoption Agency of the date of matching and the date of placement as soon as possible</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DC8C922" w14:textId="66E0DE14" w:rsidR="00060375" w:rsidRPr="00060375" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00060375">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The information given in this notice is accurate and I understand that it is a potential gross misconduct offence to knowingly provide incorrect information </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23C55383" w14:textId="77777777" w:rsidR="00060375" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AD8DE3E" w14:textId="266FA2CD" w:rsidR="00060375" w:rsidRPr="00060375" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00060375">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>I will inform you immediately if I cease to care for the child or if any of the other information contained in this form should change</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E6C2704" w14:textId="77777777" w:rsidR="00060375" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B0E3E27" w14:textId="1FBE72DF" w:rsidR="00060375" w:rsidRPr="00550830" w:rsidRDefault="00060375" w:rsidP="00550830">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00060375">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>I enclose a declaration from my partner providing the further information he/ she is required to give.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00060375" w:rsidRPr="008E459A" w14:paraId="622F3D64" w14:textId="77777777" w:rsidTr="001617EA">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4595" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D9A960D" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
-[...297 lines deleted...]
-          <w:p w14:paraId="380FCA6A" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="007B0F20" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="21D2AA6F" w14:textId="77777777" w:rsidR="00060375" w:rsidRPr="000B2912" w:rsidRDefault="00060375" w:rsidP="00060375">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B0F20">
+            <w:r w:rsidRPr="000B2912">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Signed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50D52936" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="007B0F20" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
-[...2 lines deleted...]
-              <w:ind w:right="258"/>
+          <w:p w14:paraId="29E1181A" w14:textId="77777777" w:rsidR="00060375" w:rsidRPr="000B2912" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="5219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C9ADB41" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="007B0F20" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="3B6664A1" w14:textId="77777777" w:rsidR="00060375" w:rsidRPr="000B2912" w:rsidRDefault="00060375" w:rsidP="00060375">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B0F20">
+            <w:r w:rsidRPr="000B2912">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="705F2EC7" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00DB3E84" w:rsidRPr="00684A82" w14:paraId="13ED887B" w14:textId="77777777" w:rsidTr="003C68BD">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9864" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77A0C8BD" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="7FD741DB" w14:textId="180CAE97" w:rsidR="00DB3E84" w:rsidRDefault="00DB3E84" w:rsidP="003C68BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Declaration to be completed by employee’s partner</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6E41E0EF" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="00684A82" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00660018">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>: Declaration to be completed by employee’s partner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00067CC7" w14:textId="77777777" w:rsidR="00DB3E84" w:rsidRPr="00684A82" w:rsidRDefault="00DB3E84" w:rsidP="003C68BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="2E738C6B" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00DB3E84" w14:paraId="1E2703BD" w14:textId="77777777" w:rsidTr="003C68BD">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4049" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E926F2C" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="1A999447" w14:textId="77777777" w:rsidR="00DB3E84" w:rsidRDefault="00DB3E84" w:rsidP="003C68BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046483A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Surname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22BFAD99" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="10DA34C4" w14:textId="77777777" w:rsidR="00DB3E84" w:rsidRDefault="00DB3E84" w:rsidP="003C68BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="6C301792" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00DB3E84" w14:paraId="35C2DC5D" w14:textId="77777777" w:rsidTr="003C68BD">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4049" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21DEA370" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="59C72459" w14:textId="77777777" w:rsidR="00DB3E84" w:rsidRDefault="00DB3E84" w:rsidP="003C68BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046483A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>First name(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7530CCDC" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="47CA44EC" w14:textId="77777777" w:rsidR="00DB3E84" w:rsidRDefault="00DB3E84" w:rsidP="003C68BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="1F365351" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00DB3E84" w14:paraId="1BAC1450" w14:textId="77777777" w:rsidTr="003C68BD">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4049" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C051B6D" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="0F8CB255" w14:textId="77777777" w:rsidR="00DB3E84" w:rsidRDefault="00DB3E84" w:rsidP="003C68BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046483A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Home Address</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF9E0EA" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="23A2127D" w14:textId="77777777" w:rsidR="00DB3E84" w:rsidRDefault="00DB3E84" w:rsidP="003C68BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="2E40A0C1" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00DB3E84" w14:paraId="392E1A3F" w14:textId="77777777" w:rsidTr="003C68BD">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4049" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="022709E5" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="3393FECE" w14:textId="77777777" w:rsidR="00DB3E84" w:rsidRDefault="00DB3E84" w:rsidP="003C68BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046483A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>National Insurance Number</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB343E6" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="4FA2F216" w14:textId="77777777" w:rsidR="00DB3E84" w:rsidRDefault="00DB3E84" w:rsidP="003C68BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="36477554" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00101306" w14:paraId="43707EF2" w14:textId="77777777" w:rsidTr="007C50D6">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4049" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0063E090" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
-[...18 lines deleted...]
-              <w:t>(if you are an employee of the University of Manchester):</w:t>
+          <w:p w14:paraId="38B1BE13" w14:textId="53A8C867" w:rsidR="00101306" w:rsidRDefault="00101306" w:rsidP="00101306">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004566AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00361198">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>are an employee of University of Manchester</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004566AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> provide your Employee Number </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="12AA9CA1" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="15D5BAEB" w14:textId="77777777" w:rsidR="00101306" w:rsidRDefault="00101306" w:rsidP="00101306">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="3F152584" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00101306" w:rsidRPr="0046483A" w14:paraId="1D06D371" w14:textId="77777777" w:rsidTr="007C50D6">
         <w:trPr>
           <w:trHeight w:val="1423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4049" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E6CD922" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="0046483A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> you are not employed by the University of Manchester)</w:t>
+          <w:p w14:paraId="47ED5D31" w14:textId="2D2362D6" w:rsidR="00101306" w:rsidRPr="0046483A" w:rsidRDefault="00101306" w:rsidP="00101306">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004566AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">If you </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00361198">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>are not an employee of University of Manchester</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004566AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please provide </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004566AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">your employer details </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="130ABF23" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="00323F4D" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
-[...59 lines deleted...]
-              <w:t>Email:</w:t>
+          <w:p w14:paraId="50F493C5" w14:textId="77777777" w:rsidR="00101306" w:rsidRDefault="00101306" w:rsidP="00101306">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004566AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Employer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51D5C85A" w14:textId="77777777" w:rsidR="00101306" w:rsidRPr="004566AF" w:rsidRDefault="00101306" w:rsidP="00101306">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11741218" w14:textId="77777777" w:rsidR="00101306" w:rsidRDefault="00101306" w:rsidP="00101306">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004566AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CE6DDB0" w14:textId="77777777" w:rsidR="00101306" w:rsidRPr="004566AF" w:rsidRDefault="00101306" w:rsidP="00101306">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A2EB5F1" w14:textId="2FD380E8" w:rsidR="00101306" w:rsidRPr="0046483A" w:rsidRDefault="00101306" w:rsidP="00101306">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004566AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="54E51CBF" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00DB3E84" w:rsidRPr="008E459A" w14:paraId="55B3CF38" w14:textId="77777777" w:rsidTr="003C68BD">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9864" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="294D17BD" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="00FE5C71" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="29EA5751" w14:textId="77777777" w:rsidR="00DB3E84" w:rsidRPr="00FE5C71" w:rsidRDefault="00DB3E84" w:rsidP="003C68BD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE5C71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I confirm that:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D947EE3" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="00FE5C71" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="1E2479EC" w14:textId="77777777" w:rsidR="00DB3E84" w:rsidRPr="00FE5C71" w:rsidRDefault="00DB3E84" w:rsidP="003C68BD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE5C71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">1) I am </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE5C71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>spouse,</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE5C71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> civil </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve"> civil partner or partner of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the main adopter (above)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78660EC0" w14:textId="77777777" w:rsidR="00DB3E84" w:rsidRPr="00FE5C71" w:rsidRDefault="00DB3E84" w:rsidP="003C68BD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00FE5C71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>partner</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>I have</w:t>
+            </w:r>
             <w:r w:rsidRPr="00FE5C71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> or partner of</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> the main responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00FE5C71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) </w:t>
-[...22 lines deleted...]
-              </w:rPr>
               <w:t>for the care of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> our child, with the main adopter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="365ADEF3" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="7E50C88B" w14:textId="77777777" w:rsidR="00DB3E84" w:rsidRDefault="00DB3E84" w:rsidP="003C68BD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE5C71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">3) I </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">have been employed or been a self-employed earner in Great Britain in at least 26 of the 66 weeks </w:t>
             </w:r>
             <w:r w:rsidRPr="00072383">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>immediately preceding the date of placement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the child</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5727D9C8" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="7C2A72CE" w14:textId="77777777" w:rsidR="00DB3E84" w:rsidRDefault="00DB3E84" w:rsidP="003C68BD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4) I have average weekly earnings of at least £30 for any 13 of those 66 weeks, and have paid class 1 or 2 national insurance contributions in those weeks</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EDAAEC4" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="0038396F" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="038341D9" w14:textId="77777777" w:rsidR="00DB3E84" w:rsidRPr="0038396F" w:rsidRDefault="00DB3E84" w:rsidP="003C68BD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">5) I qualify for Shared Parental </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pay  YES</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / NO  – </w:t>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>NO  –</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0038396F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>(please circle relevant answer)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="166F5844" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="00FE5C71" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="5D81E2CB" w14:textId="77777777" w:rsidR="00DB3E84" w:rsidRPr="00FE5C71" w:rsidRDefault="00DB3E84" w:rsidP="003C68BD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE5C71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>) I consent to the amount of Shared</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE5C71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Parental Leave </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>and pay that the main adopter intends to take</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4899F1FC" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="008E459A" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="5AE67217" w14:textId="77777777" w:rsidR="00DB3E84" w:rsidRPr="008E459A" w:rsidRDefault="00DB3E84" w:rsidP="003C68BD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE5C71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">) I consent to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>the University of Manchester</w:t>
             </w:r>
@@ -3635,6282 +2754,519 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE5C71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">purposes of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>the main adopter’s</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE5C71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> application for Shared Parental Leave.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="431C62B5" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00DB3E84" w:rsidRPr="00D82CC0" w14:paraId="39CD7E60" w14:textId="77777777" w:rsidTr="003C68BD">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4049" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="748CC12C" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="00D82CC0" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="6E2182A3" w14:textId="77777777" w:rsidR="00DB3E84" w:rsidRPr="00D82CC0" w:rsidRDefault="00DB3E84" w:rsidP="003C68BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Signed </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5815" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56DBA381" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="00D82CC0" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="169DAB9E" w14:textId="77777777" w:rsidR="00DB3E84" w:rsidRPr="00D82CC0" w:rsidRDefault="00DB3E84" w:rsidP="003C68BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="2881BF94" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00060375" w:rsidRPr="008E459A" w14:paraId="144F958A" w14:textId="77777777" w:rsidTr="001617EA">
         <w:trPr>
-          <w:trHeight w:val="297"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9814" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3303813D" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRPr="00D82CC0" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
+          <w:p w14:paraId="49531B6A" w14:textId="77777777" w:rsidR="00060375" w:rsidRPr="00684A82" w:rsidRDefault="00060375" w:rsidP="00060375">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00684A82">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA54A8" w:rsidRPr="008E459A" w14:paraId="46ACF592" w14:textId="77777777" w:rsidTr="001617EA">
+      <w:tr w:rsidR="00060375" w:rsidRPr="008E459A" w14:paraId="0D38F51B" w14:textId="77777777" w:rsidTr="001617EA">
         <w:trPr>
-          <w:trHeight w:val="297"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="50" w:type="dxa"/>
+          <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9814" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="149F5002" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="001617EA">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="385D4CE4" w14:textId="2E915400" w:rsidR="00060375" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112564">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00AC21E7">
+              <w:t xml:space="preserve">opies of completed form to </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Copies of completed form to be sent to your </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">be sent to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112564">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
+              <w:t xml:space="preserve">your </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC21E7">
+            <w:r w:rsidRPr="00112564">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">ine </w:t>
+              <w:t>ine</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>M</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00AC21E7">
+              <w:t xml:space="preserve"> M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112564">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">anager and </w:t>
             </w:r>
-            <w:r w:rsidR="00AB1362">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>People &amp; OD Operations</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00AC21E7">
+              <w:t xml:space="preserve">People </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">, at least 8 weeks </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Services </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112564">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>before the date you wish to start Shared Parental Leave.</w:t>
-[...96 lines deleted...]
-              <w:t>in order to</w:t>
+              <w:t>,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...40 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="00112564">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="004C1571">
+              <w:t xml:space="preserve"> at least 8 weeks </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Gov.UK ready reckoner: </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="004C1571">
+              <w:t>before you wish to curtail your Adoption Leave</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (see note below). To inform People Services: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="214E2E35" w14:textId="77777777" w:rsidR="00060375" w:rsidRPr="007E600F" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E600F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Select </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="007E600F">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>https://www.gov.uk/pay-leave-for-parents</w:t>
+                <w:t xml:space="preserve">People Services - General Request Form </w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="57258EEA" w14:textId="112297F9" w:rsidR="00660018" w:rsidRPr="00660018" w:rsidRDefault="00660018" w:rsidP="00660018">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00660018">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>In the request details select “Time Off &amp; Absences” and then “Parental or Carer Responsibilities”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04AE9673" w14:textId="57BF0B69" w:rsidR="00060375" w:rsidRPr="007E600F" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E600F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Upload the SPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>(A)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E600F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1 form</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="320AFB05" w14:textId="77777777" w:rsidR="00060375" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E600F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>People Services will process your request, issuing any confirmation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000770B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> letters</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13C63627" w14:textId="65A3CDD6" w:rsidR="00060375" w:rsidRDefault="00060375" w:rsidP="00060375">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B6EC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Alternatively, paper copies can be submitted to the reception desk on the 2nd Floor of the Simon Building between 9.30am – 3pm.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61A83653" w14:textId="77777777" w:rsidR="00060375" w:rsidRPr="008E459A" w:rsidRDefault="00060375" w:rsidP="00660018">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7455AD7D" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="00BA54A8"/>
-    <w:p w14:paraId="15ED913E" w14:textId="77777777" w:rsidR="00696EC0" w:rsidRDefault="00696EC0">
+    <w:p w14:paraId="5D1FD650" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="00BA54A8"/>
+    <w:p w14:paraId="15ED913E" w14:textId="0D1668B5" w:rsidR="00696EC0" w:rsidRDefault="00696EC0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="55E9C2AD" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="00BA54A8">
-[...5758 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:sectPr w:rsidR="00696EC0" w:rsidSect="00BA54A8">
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0614BE54" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="00BA54A8">
+    <w:p w14:paraId="5D7FFF70" w14:textId="77777777" w:rsidR="00EF7BD5" w:rsidRDefault="00EF7BD5" w:rsidP="00BA54A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ABC6C7C" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="00BA54A8">
+    <w:p w14:paraId="07CC7A06" w14:textId="77777777" w:rsidR="00EF7BD5" w:rsidRDefault="00EF7BD5" w:rsidP="00BA54A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2023386329"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="860082579"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="3AF436A9" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="45E1B20F" w14:textId="13DEFFB2" w:rsidR="00BA54A8" w:rsidRPr="00BA54A8" w:rsidRDefault="00AB1362">
+          <w:p w14:paraId="4384F549" w14:textId="77777777" w:rsidR="00550830" w:rsidRDefault="00550830">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>Dec 2021</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> - </w:t>
+              <w:t>April 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45E1B20F" w14:textId="0498A4AC" w:rsidR="00BA54A8" w:rsidRPr="00BA54A8" w:rsidRDefault="00EA1C43">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BA54A8" w:rsidRPr="00BA54A8">
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidR="00BA54A8" w:rsidRPr="00BA54A8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BA54A8" w:rsidRPr="00BA54A8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r w:rsidR="00BA54A8" w:rsidRPr="00BA54A8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00D9660D">
               <w:rPr>
                 <w:bCs/>
@@ -9950,76 +3306,76 @@
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00BA54A8" w:rsidRPr="00BA54A8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7E78B9EB" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1188829A" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="00BA54A8">
+    <w:p w14:paraId="7F5B9F61" w14:textId="77777777" w:rsidR="00EF7BD5" w:rsidRDefault="00EF7BD5" w:rsidP="00BA54A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="541B77E2" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="00BA54A8">
+    <w:p w14:paraId="4FE1101F" w14:textId="77777777" w:rsidR="00EF7BD5" w:rsidRDefault="00EF7BD5" w:rsidP="00BA54A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A744293"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9801976"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10203,50 +3559,389 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26CB7BD5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DBD07CB8"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B731DDD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D8D2AC2A"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BA40105"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="75162D24"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FFC261B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A92A8E8"/>
     <w:lvl w:ilvl="0" w:tplc="4AD05D28">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -10314,51 +4009,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46B420F9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5BBCB952"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="476B169B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14A442DC"/>
     <w:lvl w:ilvl="0" w:tplc="5512EFF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -10403,51 +4211,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CE76DF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9626BB06"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10516,51 +4324,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="512E1684"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46826EC8"/>
     <w:lvl w:ilvl="0" w:tplc="08090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -10605,51 +4413,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="564F4C4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C466320C"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -10694,142 +4502,325 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F6D66EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C258285C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1706834929">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1002195890">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1466585141">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2088844305">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="795680668">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1386106197">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="925310149">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="52168825">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1487671667">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="23213313">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="11" w16cid:durableId="742948366">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="12" w16cid:durableId="53894647">
+    <w:abstractNumId w:val="6"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="13" w16cid:durableId="1138302933">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B435A"/>
+    <w:rsid w:val="00060375"/>
+    <w:rsid w:val="00101306"/>
     <w:rsid w:val="002D431F"/>
+    <w:rsid w:val="002D71AD"/>
+    <w:rsid w:val="00312381"/>
     <w:rsid w:val="00355133"/>
     <w:rsid w:val="00412E81"/>
+    <w:rsid w:val="004876C3"/>
+    <w:rsid w:val="00550830"/>
+    <w:rsid w:val="00660018"/>
     <w:rsid w:val="00696EC0"/>
+    <w:rsid w:val="007B6EC0"/>
+    <w:rsid w:val="007E600F"/>
+    <w:rsid w:val="007F4A2F"/>
     <w:rsid w:val="008B435A"/>
     <w:rsid w:val="008D17A4"/>
+    <w:rsid w:val="009A53B9"/>
+    <w:rsid w:val="00A13804"/>
     <w:rsid w:val="00AB1362"/>
+    <w:rsid w:val="00AC0163"/>
     <w:rsid w:val="00BA017C"/>
     <w:rsid w:val="00BA54A8"/>
+    <w:rsid w:val="00BA6185"/>
+    <w:rsid w:val="00C074EC"/>
+    <w:rsid w:val="00C1404E"/>
+    <w:rsid w:val="00CF584C"/>
     <w:rsid w:val="00D9660D"/>
+    <w:rsid w:val="00DB3E84"/>
     <w:rsid w:val="00DE2165"/>
+    <w:rsid w:val="00DF3551"/>
+    <w:rsid w:val="00E143F3"/>
+    <w:rsid w:val="00E57DEC"/>
     <w:rsid w:val="00EA1C43"/>
+    <w:rsid w:val="00EB03BA"/>
     <w:rsid w:val="00EB1734"/>
+    <w:rsid w:val="00EE51A3"/>
+    <w:rsid w:val="00EF7BD5"/>
+    <w:rsid w:val="00F37991"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="277EA4C0"/>
   <w15:docId w15:val="{F72B686B-228B-4E3D-B502-49A4B5565F81}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10907,94 +4898,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -11178,50 +5173,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00AC0163"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -11318,58 +5314,58 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA54A8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA54A8"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/pay-leave-for-parents" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/pay-leave-for-parents" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staffnet.manchester.ac.uk/services/equality-and-diversity/staff-network-groups/returning-from-maternity-leave/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchester.service-now.com/esc?id=sc_cat_item&amp;sys_id=fcd95c711bb9661002ea404cd34bcb64" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=23896" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11617,66 +5613,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>11617</Characters>
+  <Pages>3</Pages>
+  <Words>920</Words>
+  <Characters>4476</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>96</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>154</Lines>
+  <Paragraphs>98</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13627</CharactersWithSpaces>
+  <CharactersWithSpaces>5298</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Karen Scoresby</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>