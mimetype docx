--- v0 (2025-10-31)
+++ v1 (2026-06-04)
@@ -1,9568 +1,2907 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4E413BC0" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="00296184" w:rsidRDefault="00405E3D" w:rsidP="00405E3D">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="40209DB8" w14:textId="77777777" w:rsidR="005575EF" w:rsidRPr="005575EF" w:rsidRDefault="00405E3D" w:rsidP="005575EF">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005575EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Form SPL1 - </w:t>
       </w:r>
-      <w:r w:rsidRPr="00296184">
+      <w:r w:rsidR="005575EF" w:rsidRPr="005575EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Maternity Leave Curtailment &amp; Shared Parental Leave Notice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E413BC0" w14:textId="3E4F7FCC" w:rsidR="00405E3D" w:rsidRPr="00296184" w:rsidRDefault="00405E3D" w:rsidP="00FC43E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Maternity Leave Curtailment Notice</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="379E079F" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="00296184" w:rsidRDefault="00405E3D" w:rsidP="00405E3D">
+    <w:p w14:paraId="31434392" w14:textId="36C6EE9B" w:rsidR="00D22E37" w:rsidRDefault="007F0591" w:rsidP="00D22E37">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00296184">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">To be completed if you are the </w:t>
+        <w:t>This form is t</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00296184">
+      <w:r w:rsidR="00405E3D" w:rsidRPr="00296184">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o be completed if you are the </w:t>
+      </w:r>
+      <w:r w:rsidR="00405E3D" w:rsidRPr="00296184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Mother</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00296184">
+      <w:r w:rsidR="00FC1E13">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/Birth Parent</w:t>
+      </w:r>
+      <w:r w:rsidR="00405E3D" w:rsidRPr="00296184">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> and a University employee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A1B3D41" w14:textId="3DF17114" w:rsidR="00D22E37" w:rsidRPr="00E97FAC" w:rsidRDefault="00D22E37" w:rsidP="00D22E37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please consider your decision carefully before submitting this form. Once submitted, a curtailment notice can only be withdrawn in limited circumstances (see the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="004536C7" w:rsidRPr="00E97FAC">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Shared Parental Leave Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004536C7" w:rsidRPr="00E97FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>for details).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D79EAC" w14:textId="003D7079" w:rsidR="00D22E37" w:rsidRPr="00E97FAC" w:rsidRDefault="00D80C60" w:rsidP="00D22E37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Please note that t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22E37" w:rsidRPr="00E97FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>he date you choose to end your maternity leave must be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01EECFA1" w14:textId="77777777" w:rsidR="00D22E37" w:rsidRPr="00E97FAC" w:rsidRDefault="00D22E37" w:rsidP="00D22E37">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at least </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>eight weeks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after the date you submit this notice,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A00E3B" w14:textId="77777777" w:rsidR="00D22E37" w:rsidRPr="00E97FAC" w:rsidRDefault="00D22E37" w:rsidP="00D22E37">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at least </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>two weeks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after the birth, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B988E75" w14:textId="376EF417" w:rsidR="00BB0307" w:rsidRPr="00E97FAC" w:rsidRDefault="00D22E37" w:rsidP="4210088E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E97FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at least </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>one week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E97FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5646E0C7" w:rsidRPr="00E97FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>before the end of your full 52-week maternity entitlement</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4595"/>
-        <w:gridCol w:w="5219"/>
+        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="5283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="4F6559B1" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="4F6559B1" w14:textId="77777777" w:rsidTr="4210088E">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9814" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4497348E" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
+          <w:p w14:paraId="4497348E" w14:textId="29E832ED" w:rsidR="00405E3D" w:rsidRDefault="00CC22CF" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E459A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Your Details</w:t>
+              <w:t>Section 1: Y</w:t>
+            </w:r>
+            <w:r w:rsidR="00405E3D" w:rsidRPr="008E459A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>our Details</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77C80499" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="698836E3" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="698836E3" w14:textId="77777777" w:rsidTr="4210088E">
         <w:trPr>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E2EBBBB" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E459A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Surname:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61E4EC5E" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5219" w:type="dxa"/>
+            <w:tcW w:w="5283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="264CC0AB" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="51DB1C67" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="51DB1C67" w14:textId="77777777" w:rsidTr="4210088E">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29AE8958" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E459A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>First name(s):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27D7B782" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5219" w:type="dxa"/>
+            <w:tcW w:w="5283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19A7B518" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="4743FA6D" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="4743FA6D" w14:textId="77777777" w:rsidTr="4210088E">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DDD8E95" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E459A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Post Title:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17B3CAF0" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5219" w:type="dxa"/>
+            <w:tcW w:w="5283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="677D26BC" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="31FC79E8" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="31FC79E8" w14:textId="77777777" w:rsidTr="4210088E">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15EAF24E" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008E459A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Organisational</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Unit:</w:t>
+              <w:t>Organisational Unit:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="715E517B" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5219" w:type="dxa"/>
+            <w:tcW w:w="5283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A68CFE6" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402E83" w:rsidRPr="008E459A" w14:paraId="250DDD30" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00402E83" w:rsidRPr="008E459A" w14:paraId="250DDD30" w14:textId="77777777" w:rsidTr="4210088E">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DDD7A78" w14:textId="77777777" w:rsidR="00402E83" w:rsidRPr="008E459A" w:rsidRDefault="00402E83" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Line manager:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5219" w:type="dxa"/>
+            <w:tcW w:w="5283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74B0287B" w14:textId="77777777" w:rsidR="00402E83" w:rsidRPr="008E459A" w:rsidRDefault="00402E83" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="336FA375" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="336FA375" w14:textId="77777777" w:rsidTr="4210088E">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FEB407F" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E459A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contact details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5219" w:type="dxa"/>
+            <w:tcW w:w="5283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F161B9C" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E459A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Tel:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E2DF07C" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E459A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="3195AC88" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="3195AC88" w14:textId="77777777" w:rsidTr="4210088E">
         <w:trPr>
-          <w:trHeight w:val="503"/>
+          <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CDE943F" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E459A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Employee Number (on </w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Employee Number (on payslip)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61EA1F6F" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5219" w:type="dxa"/>
+            <w:tcW w:w="5283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DC4CA66" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="335C7756" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="004D3DBA" w:rsidRPr="008E459A" w14:paraId="06839A7D" w14:textId="77777777" w:rsidTr="4210088E">
         <w:trPr>
-          <w:trHeight w:val="487"/>
+          <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9814" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5608B273" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
+          <w:p w14:paraId="327D2866" w14:textId="21715957" w:rsidR="004D3DBA" w:rsidRPr="0087316A" w:rsidRDefault="008433B6" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0087316A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Sectio</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC22CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">n 2: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0087316A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Maternity Leave Details and Curtailment Notice</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="7A0ED562" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00061521" w:rsidRPr="008E459A" w14:paraId="0FD23CA9" w14:textId="77777777" w:rsidTr="4210088E">
+        <w:trPr>
+          <w:trHeight w:val="562"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A69F25" w14:textId="40AA3038" w:rsidR="00061521" w:rsidRPr="008E459A" w:rsidRDefault="007712E1" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>What date did your maternity leave start</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C55">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F06E529" w14:textId="77777777" w:rsidR="00061521" w:rsidRDefault="00061521" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Start date: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="341A1A95" w14:textId="29544DDE" w:rsidR="007712E1" w:rsidRPr="008E459A" w:rsidRDefault="007712E1" w:rsidP="007712E1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E3419E5" w14:textId="6D742CDD" w:rsidR="00061521" w:rsidRPr="008E459A" w:rsidRDefault="00061521" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="7A0ED562" w14:textId="77777777" w:rsidTr="4210088E">
         <w:trPr>
           <w:trHeight w:val="1006"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D5AFADA" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="26566A85" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
-[...12 lines deleted...]
-              <w:t>I wish to end my ordinary/additional maternity leave and pay (if applicable) on:</w:t>
+          <w:p w14:paraId="26566A85" w14:textId="5C08BDC4" w:rsidR="00405E3D" w:rsidRDefault="007712E1" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What date do you</w:t>
+            </w:r>
+            <w:r w:rsidR="00405E3D" w:rsidRPr="00684A82">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wish to end</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00405E3D" w:rsidRPr="00684A82">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>our</w:t>
+            </w:r>
+            <w:r w:rsidR="00405E3D" w:rsidRPr="00684A82">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> maternity leave and pay (if applicable) on</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C55">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C412464" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5219" w:type="dxa"/>
+            <w:tcW w:w="5283" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A1DF362" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4A1DF362" w14:textId="3DBA8CB5" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="000B493D" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Curtailment </w:t>
+            </w:r>
+            <w:r w:rsidR="00934D98">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date: </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="3E1F4331" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00D87699" w:rsidRPr="008E459A" w14:paraId="4EFDD8FE" w14:textId="77777777" w:rsidTr="4210088E">
+        <w:trPr>
+          <w:trHeight w:val="1006"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9814" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="454A5078" w14:textId="67750F66" w:rsidR="00D87699" w:rsidRPr="0087316A" w:rsidRDefault="00D87699" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0087316A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00A947FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0087316A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>: Shared Parental Leave</w:t>
+            </w:r>
+            <w:r w:rsidR="00A947FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (SPL)</w:t>
+            </w:r>
+            <w:r w:rsidR="0087316A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Pay</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0087316A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D43F85" w:rsidRPr="0087316A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entitlement </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008433B6" w:rsidRPr="008E459A" w14:paraId="2EEEE36F" w14:textId="77777777" w:rsidTr="4210088E">
+        <w:trPr>
+          <w:trHeight w:val="1006"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4916B3A0" w14:textId="77777777" w:rsidR="00A947FA" w:rsidRDefault="00A947FA" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21EF1B1E" w14:textId="52DA9BF5" w:rsidR="00A947FA" w:rsidRDefault="00A947FA" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A947FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What is the amount of SPL (in weeks) available to you and your partner (i.e. 52 weeks less the weeks taken as Maternity Leave as stated above)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="699A9E11" w14:textId="279DDAC0" w:rsidR="008433B6" w:rsidRDefault="008433B6" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BAEE0B1" w14:textId="1F1AF23A" w:rsidR="008433B6" w:rsidRPr="008E459A" w:rsidRDefault="00934D98" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total SPL Weeks: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0094402F" w:rsidRPr="008E459A" w14:paraId="0340E080" w14:textId="77777777" w:rsidTr="4210088E">
+        <w:trPr>
+          <w:trHeight w:val="1006"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DEFEC44" w14:textId="201EE87B" w:rsidR="0094402F" w:rsidRDefault="0094402F" w:rsidP="0094402F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0094402F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Of the above SPL weeks available how many weeks qualify for Statutory Shared Parental Pay? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0094402F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="599AF948" w14:textId="1E3A0900" w:rsidR="0094402F" w:rsidRDefault="0094402F" w:rsidP="0094402F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E2F712" w14:textId="4995EA03" w:rsidR="0094402F" w:rsidRPr="0094402F" w:rsidRDefault="008A425C" w:rsidP="0094402F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0094402F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0094402F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Weeks</w:t>
+            </w:r>
+            <w:r w:rsidR="0094402F" w:rsidRPr="0094402F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="762D4DBE" w14:textId="77777777" w:rsidR="0094402F" w:rsidRPr="0094402F" w:rsidRDefault="0094402F" w:rsidP="0094402F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="295A2B6E" w14:textId="58B13F1E" w:rsidR="0094402F" w:rsidRPr="00423DF6" w:rsidRDefault="1B5EC79F" w:rsidP="4210088E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4210088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(i.e 39 SMP weeks less the weeks taken during Maternity Leave – e.g. if you </w:t>
+            </w:r>
+            <w:r w:rsidR="312C9FDD" w:rsidRPr="4210088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">have </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4210088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>taken 26 weeks as maternity leave you will have 13 outstanding weeks that would qualify for Statutory Shared Parental Pay).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D43F85" w:rsidRPr="008E459A" w14:paraId="54A28131" w14:textId="77777777" w:rsidTr="4210088E">
+        <w:trPr>
+          <w:trHeight w:val="1006"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02224050" w14:textId="71DB15A5" w:rsidR="00F45380" w:rsidRDefault="00423DF6" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do you intend to take a period of SPL? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9C06BC" w14:textId="38480EF6" w:rsidR="00D43F85" w:rsidRPr="00700260" w:rsidRDefault="00423DF6" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700260">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(if yes, then please complete the SPL</w:t>
+            </w:r>
+            <w:r w:rsidR="009975A0" w:rsidRPr="00700260">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 Booking Notice form at least 8 weeks </w:t>
+            </w:r>
+            <w:r w:rsidR="00783D25" w:rsidRPr="00700260">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">before </w:t>
+            </w:r>
+            <w:r w:rsidR="00E73025" w:rsidRPr="00700260">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the period of leave). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62968769" w14:textId="77777777" w:rsidR="00423DF6" w:rsidRDefault="00423DF6" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7709F901" w14:textId="559F8C5F" w:rsidR="00423DF6" w:rsidRPr="008E459A" w:rsidRDefault="00423DF6" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00024A0C" w:rsidRPr="008E459A" w14:paraId="6CA40606" w14:textId="77777777" w:rsidTr="4210088E">
+        <w:trPr>
+          <w:trHeight w:val="1006"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C47420" w14:textId="117683D4" w:rsidR="00024A0C" w:rsidRDefault="00F15CB6" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Please confirm the </w:t>
+            </w:r>
+            <w:r w:rsidR="00D80C60">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidR="00024A0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">umber </w:t>
+            </w:r>
+            <w:r w:rsidR="004566AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>of weeks</w:t>
+            </w:r>
+            <w:r w:rsidR="00024A0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D80C60">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r w:rsidR="00024A0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001B263F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>partner intends</w:t>
+            </w:r>
+            <w:r w:rsidR="007E6BD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to take as SPL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0611C3FE" w14:textId="77777777" w:rsidR="00024A0C" w:rsidRDefault="003F28A0" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total Weeks: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6327ECE9" w14:textId="77777777" w:rsidR="00D80C60" w:rsidRDefault="00D80C60" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BA7BA53" w14:textId="66942133" w:rsidR="00D80C60" w:rsidRPr="00700260" w:rsidRDefault="00D80C60" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700260">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(please ensure your partner completes Section 5). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="3E1F4331" w14:textId="77777777" w:rsidTr="4210088E">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9814" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="261D0830" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
+          <w:p w14:paraId="261D0830" w14:textId="3D8E852C" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00700260" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E459A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t xml:space="preserve">Section 4: </w:t>
+            </w:r>
+            <w:r w:rsidR="0025233F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Employee </w:t>
+            </w:r>
+            <w:r w:rsidR="00405E3D" w:rsidRPr="008E459A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>Declaration</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42CFEF61" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="1F777226" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="1F777226" w14:textId="77777777" w:rsidTr="4210088E">
         <w:trPr>
           <w:trHeight w:val="2531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9814" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5061784E" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
-[...7 lines deleted...]
-          <w:p w14:paraId="46512971" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="00136255" w:rsidRDefault="00405E3D" w:rsidP="00405E3D">
+          <w:p w14:paraId="5061784E" w14:textId="6DD640DF" w:rsidR="00405E3D" w:rsidRDefault="001B263F" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I confirm that </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36E4BC04" w14:textId="618D9F4B" w:rsidR="001159F9" w:rsidRPr="00AF6DEF" w:rsidRDefault="00621648" w:rsidP="00AF6DEF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00405E3D" w:rsidRPr="00AF6DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>I wish to bring my ordinary/additional maternity leave and statutory/occupational maternity pay to an end to be able to take shared parental leave</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="204ECE02" w14:textId="45D735FC" w:rsidR="00AF6DEF" w:rsidRDefault="00AF6DEF" w:rsidP="00AF6DEF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00405E3D" w:rsidRPr="00AF6DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I declare that my partner has provided a notice of entitlement and intention to take shared parental leave to </w:t>
+            </w:r>
+            <w:r w:rsidR="000F42EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">their </w:t>
+            </w:r>
+            <w:r w:rsidR="00405E3D" w:rsidRPr="00AF6DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">employer, and that I consent to the amount of leave that </w:t>
+            </w:r>
+            <w:r w:rsidR="000F42EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">they </w:t>
+            </w:r>
+            <w:r w:rsidR="00405E3D" w:rsidRPr="00AF6DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>intend to take.</w:t>
+            </w:r>
+            <w:r w:rsidR="001159F9" w:rsidRPr="00AF6DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3583C84D" w14:textId="1F246821" w:rsidR="001159F9" w:rsidRPr="00AF6DEF" w:rsidRDefault="00AF6DEF" w:rsidP="00AF6DEF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="001159F9" w:rsidRPr="00AF6DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>I satisfy the following eligibility criteria for Shared Parental Leave or will have satisfied them at the date I take leave:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C6C8CC6" w14:textId="77777777" w:rsidR="001159F9" w:rsidRDefault="001159F9" w:rsidP="001159F9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...70 lines deleted...]
-          <w:p w14:paraId="32AFBD7A" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="00DC0055" w:rsidRDefault="00405E3D" w:rsidP="00405E3D">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001159F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>I have been employed for 26 weeks at the end of the15th week before my child’s EWC and I will remain in the employment until the start of any Shared Parental Leave</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="575168F0" w14:textId="77777777" w:rsidR="00091B09" w:rsidRDefault="001159F9" w:rsidP="00091B09">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...39 lines deleted...]
-          <w:p w14:paraId="1B04BA9A" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="00405E3D">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001159F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>I have main responsibility for the care of my child with the child’s father/ my partner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67E343CC" w14:textId="47DF29BF" w:rsidR="00091B09" w:rsidRPr="00091B09" w:rsidRDefault="00091B09" w:rsidP="00091B09">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC0055">
-[...4 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00091B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>I have complied with the relevant notification requirements and will provide a copy of the child’s birth certificate as soon as possible.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56B52FB5" w14:textId="1074F86D" w:rsidR="003C1D0A" w:rsidRPr="003C1D0A" w:rsidRDefault="003C1D0A" w:rsidP="003C1D0A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C1D0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The information given in this notice is accurate and I understand that it is a potential gross misconduct offence to knowingly provide incorrect information </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FF41BBA" w14:textId="41532EAF" w:rsidR="003C1D0A" w:rsidRPr="003C1D0A" w:rsidRDefault="003C1D0A" w:rsidP="003C1D0A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C1D0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I will inform you immediately if I cease to care for my child or if any of the other information contained in this form should change</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B04BA9A" w14:textId="0CD9F9D1" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="005D4330">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="649463A3" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="649463A3" w14:textId="77777777" w:rsidTr="4210088E">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4595" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4462EB3B" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="000B2912" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B2912">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Signed</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21E6FE97" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="000B2912" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5219" w:type="dxa"/>
+            <w:tcW w:w="5283" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35C1BDA0" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="000B2912" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B2912">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="64FE36C3" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00FC43E2" w:rsidRPr="008E459A" w14:paraId="4425C28B" w14:textId="77777777" w:rsidTr="4210088E">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9814" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0281AF11" w14:textId="05F89A1F" w:rsidR="00FC43E2" w:rsidRPr="000B2912" w:rsidRDefault="00A947FA" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section 5: </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC43E2" w:rsidRPr="001370A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Declaration to be completed by employee’s partner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE01FF" w:rsidRPr="008E459A" w14:paraId="647D04DD" w14:textId="77777777" w:rsidTr="4210088E">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="697CEDA3" w14:textId="5E48D00D" w:rsidR="00AE01FF" w:rsidRPr="004566AF" w:rsidRDefault="001370A9" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004566AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surname </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B57601" w14:textId="77777777" w:rsidR="00AE01FF" w:rsidRPr="004566AF" w:rsidRDefault="00AE01FF" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001370A9" w:rsidRPr="008E459A" w14:paraId="586F7422" w14:textId="77777777" w:rsidTr="4210088E">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D45F91F" w14:textId="2DAF7969" w:rsidR="001370A9" w:rsidRPr="004566AF" w:rsidRDefault="001370A9" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004566AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Name </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00730ABC" w14:textId="77777777" w:rsidR="001370A9" w:rsidRPr="004566AF" w:rsidRDefault="001370A9" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001370A9" w:rsidRPr="008E459A" w14:paraId="119309C8" w14:textId="77777777" w:rsidTr="4210088E">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52CD6AC7" w14:textId="59464FF4" w:rsidR="001370A9" w:rsidRPr="004566AF" w:rsidRDefault="001370A9" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004566AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National Insurance Number </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D863B05" w14:textId="77777777" w:rsidR="001370A9" w:rsidRPr="004566AF" w:rsidRDefault="001370A9" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4210088E" w14:paraId="7EEEBFA3" w14:textId="77777777" w:rsidTr="4210088E">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="221B45A5" w14:textId="07FD2E68" w:rsidR="193E7B16" w:rsidRDefault="193E7B16" w:rsidP="4210088E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4210088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Home Address </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="798B6378" w14:textId="543F813D" w:rsidR="4210088E" w:rsidRDefault="4210088E" w:rsidP="4210088E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001370A9" w:rsidRPr="008E459A" w14:paraId="7297EA77" w14:textId="77777777" w:rsidTr="4210088E">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7011393D" w14:textId="693677D8" w:rsidR="001370A9" w:rsidRPr="004566AF" w:rsidRDefault="00B82F94" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004566AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00361198">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">are an employee of University of </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC43E2" w:rsidRPr="00361198">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Manchester</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004566AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> provide your Employee Number </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCDBB51" w14:textId="77777777" w:rsidR="001370A9" w:rsidRPr="004566AF" w:rsidRDefault="001370A9" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B82F94" w:rsidRPr="008E459A" w14:paraId="6F39302E" w14:textId="77777777" w:rsidTr="4210088E">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C09FF1" w14:textId="3222A6ED" w:rsidR="00B82F94" w:rsidRPr="004566AF" w:rsidRDefault="00B82F94" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004566AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00361198">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>are not an employee of University of Manchester</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004566AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00700260">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">please provide </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004566AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">your employer details </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58210DB3" w14:textId="4B9A6B39" w:rsidR="00B82F94" w:rsidRDefault="7E3374B3" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4210088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of </w:t>
+            </w:r>
+            <w:r w:rsidR="79B5B020" w:rsidRPr="4210088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Employer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AD732E7" w14:textId="77777777" w:rsidR="00700260" w:rsidRPr="004566AF" w:rsidRDefault="00700260" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60C48BEF" w14:textId="503A4634" w:rsidR="001B3E61" w:rsidRPr="004566AF" w:rsidRDefault="66088527" w:rsidP="4210088E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4210088E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email Address: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00754757" w:rsidRPr="008E459A" w14:paraId="7DB36126" w14:textId="77777777" w:rsidTr="4210088E">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9814" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8D93C0" w14:textId="77777777" w:rsidR="00754757" w:rsidRPr="00FE5C71" w:rsidRDefault="00754757" w:rsidP="00754757">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5C71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>I confirm that:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4469E5EC" w14:textId="77777777" w:rsidR="00754757" w:rsidRPr="00FE5C71" w:rsidRDefault="00754757" w:rsidP="00754757">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5C71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) I am </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE5C71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> father and/ or married to, or the civil partner or partner of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the mother (above)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DA658EA" w14:textId="77777777" w:rsidR="00754757" w:rsidRPr="00FE5C71" w:rsidRDefault="00754757" w:rsidP="00754757">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5C71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>I have</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE5C71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the main responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE5C71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>for the care of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> our child, with the child’s mother</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61ADDC1A" w14:textId="77777777" w:rsidR="00754757" w:rsidRDefault="00754757" w:rsidP="00754757">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE5C71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) I </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>have been employed or been a self-employed earner in Great Britain in at least 26 of the 66 weeks immediately preceding the expected week of childbirth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65E1BC24" w14:textId="77777777" w:rsidR="00754757" w:rsidRDefault="00754757" w:rsidP="00754757">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>4) I have average weekly earnings of at least £30 for any 13 of those 66 weeks, and have paid class 1 or 2 national insurance contributions in those weeks</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FFBA418" w14:textId="77777777" w:rsidR="00754757" w:rsidRPr="0038396F" w:rsidRDefault="00754757" w:rsidP="00754757">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) I qualify for Shared Parental Pay  YES / NO  – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038396F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>(please circle relevant answer)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13D2FF98" w14:textId="77777777" w:rsidR="00754757" w:rsidRPr="00FE5C71" w:rsidRDefault="00754757" w:rsidP="00754757">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE5C71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>) I consent to the amount of Shared</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE5C71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parental Leave </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>and pay that the mother intends to take</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CD7610F" w14:textId="7F8FF188" w:rsidR="00754757" w:rsidRDefault="00754757" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE5C71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) I consent to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>the University of Manchester</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE5C71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> processing the information contained in this declaration for the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE5C71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">purposes of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>the mother’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE5C71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> application for Shared Parental Leave.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC43E2" w:rsidRPr="008E459A" w14:paraId="243E6A34" w14:textId="77777777" w:rsidTr="4210088E">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9814" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="366F3F91" w14:textId="77777777" w:rsidR="00FC43E2" w:rsidRDefault="00FC43E2" w:rsidP="00754757">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signed: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4664CDF7" w14:textId="1892A04A" w:rsidR="00FC43E2" w:rsidRPr="00FE5C71" w:rsidRDefault="00FC43E2" w:rsidP="00754757">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="64FE36C3" w14:textId="77777777" w:rsidTr="4210088E">
         <w:trPr>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9814" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BBF4D1E" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="00684A82" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
+          <w:p w14:paraId="2BBF4D1E" w14:textId="2E741B78" w:rsidR="00405E3D" w:rsidRPr="00684A82" w:rsidRDefault="00E95CFD" w:rsidP="007848EF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00684A82">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Notes</w:t>
+              <w:t>Submission of Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="1F078087" w14:textId="77777777" w:rsidTr="007848EF">
+      <w:tr w:rsidR="00405E3D" w:rsidRPr="008E459A" w14:paraId="1F078087" w14:textId="77777777" w:rsidTr="4210088E">
         <w:trPr>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9814" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0787BFE5" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="4FF46462" w14:textId="77777777" w:rsidR="00AA029C" w:rsidRDefault="00405E3D" w:rsidP="000770B5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000770B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:t>Copies of completed form to be sent to your Line Manager and</w:t>
+            </w:r>
+            <w:r w:rsidR="00F05A12" w:rsidRPr="000770B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> People Services</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000770B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>, at least 8 weeks before you wish to curtail your Maternity Leave</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000770B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="709D838F" w14:textId="333694BA" w:rsidR="000770B5" w:rsidRPr="000770B5" w:rsidRDefault="000770B5" w:rsidP="000770B5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000770B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">To inform People Services: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C7AC6EB" w14:textId="2CA93027" w:rsidR="000770B5" w:rsidRPr="00B646F5" w:rsidRDefault="000770B5" w:rsidP="00B646F5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000770B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00166C85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ubmit the form via the Connect Portal: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000770B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="000770B5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">People Services - General Request Form </w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="4EBA379C" w14:textId="735A75EF" w:rsidR="00B646F5" w:rsidRPr="00166C85" w:rsidRDefault="00166C85" w:rsidP="00166C85">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">opies of completed form to </w:t>
+              </w:rPr>
+              <w:t>In the request details select “</w:t>
+            </w:r>
+            <w:r w:rsidR="00B646F5" w:rsidRPr="00B646F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Time Off &amp; Absences</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">your </w:t>
+              </w:rPr>
+              <w:t>” and then “</w:t>
+            </w:r>
+            <w:r w:rsidR="00B646F5" w:rsidRPr="00166C85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Parental or Carer Responsibilities</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...214 lines deleted...]
-          <w:p w14:paraId="338C0E25" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="007848EF">
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="689D5CDB" w14:textId="0FC4EE66" w:rsidR="000770B5" w:rsidRDefault="000770B5" w:rsidP="00B646F5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000770B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Upload the</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE7941">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000770B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>SPL1 form</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1676B34C" w14:textId="6C447573" w:rsidR="00405E3D" w:rsidRPr="000770B5" w:rsidRDefault="00F05A12" w:rsidP="00B646F5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000770B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>People Services will process your request, issuing any confirmation letters</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D472163" w14:textId="17BB6759" w:rsidR="00EF701C" w:rsidRDefault="00EF701C" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF701C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Alternatively, paper copies can be submitted to the reception desk on the 2nd Floor of the Simon Building between 9.30am – 3pm.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29621824" w14:textId="77777777" w:rsidR="00EF701C" w:rsidRDefault="00EF701C" w:rsidP="007848EF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="338C0E25" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRPr="008E459A" w:rsidRDefault="00405E3D" w:rsidP="00BB0307">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DDA81C6" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRDefault="00405E3D" w:rsidP="00405E3D"/>
-    <w:p w14:paraId="42B174C0" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRDefault="00405E3D">
+    <w:p w14:paraId="42B174C0" w14:textId="50C40CFD" w:rsidR="00405E3D" w:rsidRDefault="00405E3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2CD8D247" w14:textId="77777777" w:rsidR="00405E3D" w:rsidRDefault="00405E3D" w:rsidP="00405E3D">
-[...8203 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:sectPr w:rsidR="00405E3D" w:rsidSect="00BA54A8">
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04F971A5" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="00BA54A8">
+    <w:p w14:paraId="5D69AFF2" w14:textId="77777777" w:rsidR="006D70E9" w:rsidRDefault="006D70E9" w:rsidP="00BA54A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6355A19F" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="00BA54A8">
+    <w:p w14:paraId="395C612B" w14:textId="77777777" w:rsidR="006D70E9" w:rsidRDefault="006D70E9" w:rsidP="00BA54A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2023386329"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="860082579"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="411D0683" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
@@ -9632,76 +2971,76 @@
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA54A8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4C729484" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3299F4BC" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="00BA54A8">
+    <w:p w14:paraId="5B8A7DEB" w14:textId="77777777" w:rsidR="006D70E9" w:rsidRDefault="006D70E9" w:rsidP="00BA54A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CF67402" w14:textId="77777777" w:rsidR="00BA54A8" w:rsidRDefault="00BA54A8" w:rsidP="00BA54A8">
+    <w:p w14:paraId="02B3D1A6" w14:textId="77777777" w:rsidR="006D70E9" w:rsidRDefault="006D70E9" w:rsidP="00BA54A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A744293"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9801976"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9772,50 +3111,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BD80D19"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4D3AF890"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1739286E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2400847C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9884,51 +3336,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B731DDD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D8D2AC2A"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FFC261B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A92A8E8"/>
     <w:lvl w:ilvl="0" w:tplc="4AD05D28">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9996,51 +3561,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46B420F9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5BBCB952"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="476B169B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14A442DC"/>
     <w:lvl w:ilvl="0" w:tplc="5512EFF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -10085,51 +3763,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CE76DF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9626BB06"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10198,51 +3876,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="512E1684"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46826EC8"/>
     <w:lvl w:ilvl="0" w:tplc="08090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -10287,51 +3965,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="564F4C4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C466320C"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -10376,143 +4054,436 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75436B9E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9E92F862"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1582984880">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1752041282">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="97068234">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="874197232">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="201290276">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="860168681">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="24524245">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="742948366">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="23213313">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2015955648">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="11" w16cid:durableId="714694768">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B435A"/>
     <w:rsid w:val="00011FAC"/>
+    <w:rsid w:val="00024A0C"/>
+    <w:rsid w:val="00030503"/>
+    <w:rsid w:val="00055B6A"/>
+    <w:rsid w:val="00061521"/>
+    <w:rsid w:val="000770B5"/>
+    <w:rsid w:val="00086AC8"/>
+    <w:rsid w:val="00091B09"/>
+    <w:rsid w:val="000942D1"/>
+    <w:rsid w:val="000B493D"/>
+    <w:rsid w:val="000F42EC"/>
+    <w:rsid w:val="00112CC5"/>
+    <w:rsid w:val="001159F9"/>
+    <w:rsid w:val="00131912"/>
+    <w:rsid w:val="001370A9"/>
+    <w:rsid w:val="00166C85"/>
+    <w:rsid w:val="001B263F"/>
+    <w:rsid w:val="001B2FC5"/>
+    <w:rsid w:val="001B3E61"/>
+    <w:rsid w:val="002164EA"/>
+    <w:rsid w:val="0025233F"/>
+    <w:rsid w:val="00271B30"/>
+    <w:rsid w:val="00282305"/>
+    <w:rsid w:val="002D4160"/>
     <w:rsid w:val="002D431F"/>
+    <w:rsid w:val="002F094D"/>
+    <w:rsid w:val="003230C4"/>
+    <w:rsid w:val="00352402"/>
     <w:rsid w:val="00355133"/>
+    <w:rsid w:val="00361198"/>
+    <w:rsid w:val="00377E95"/>
+    <w:rsid w:val="00390E28"/>
+    <w:rsid w:val="003C1D0A"/>
+    <w:rsid w:val="003F28A0"/>
     <w:rsid w:val="00402E83"/>
     <w:rsid w:val="00405E3D"/>
     <w:rsid w:val="00412E81"/>
+    <w:rsid w:val="00423DF6"/>
+    <w:rsid w:val="004536C7"/>
+    <w:rsid w:val="004566AF"/>
+    <w:rsid w:val="004D331E"/>
+    <w:rsid w:val="004D3DBA"/>
+    <w:rsid w:val="004E1096"/>
+    <w:rsid w:val="00503640"/>
+    <w:rsid w:val="00520901"/>
+    <w:rsid w:val="005362D3"/>
+    <w:rsid w:val="005575EF"/>
+    <w:rsid w:val="005960B3"/>
+    <w:rsid w:val="005C6092"/>
+    <w:rsid w:val="005D4330"/>
+    <w:rsid w:val="00617D53"/>
+    <w:rsid w:val="00621648"/>
+    <w:rsid w:val="00632B97"/>
+    <w:rsid w:val="00641919"/>
     <w:rsid w:val="00662E4C"/>
+    <w:rsid w:val="006877E1"/>
     <w:rsid w:val="00696EC0"/>
+    <w:rsid w:val="006D70E9"/>
+    <w:rsid w:val="00700260"/>
+    <w:rsid w:val="00706803"/>
+    <w:rsid w:val="007372CD"/>
+    <w:rsid w:val="007419F5"/>
+    <w:rsid w:val="00754757"/>
+    <w:rsid w:val="007712E1"/>
+    <w:rsid w:val="00783D25"/>
+    <w:rsid w:val="007A786A"/>
+    <w:rsid w:val="007B2118"/>
+    <w:rsid w:val="007E4D11"/>
+    <w:rsid w:val="007E6BD9"/>
+    <w:rsid w:val="007F0591"/>
+    <w:rsid w:val="008433B6"/>
+    <w:rsid w:val="0087316A"/>
+    <w:rsid w:val="00874A90"/>
+    <w:rsid w:val="008956B7"/>
+    <w:rsid w:val="008A425C"/>
     <w:rsid w:val="008B435A"/>
     <w:rsid w:val="008D17A4"/>
+    <w:rsid w:val="00934D98"/>
+    <w:rsid w:val="00936E9F"/>
+    <w:rsid w:val="0094402F"/>
+    <w:rsid w:val="00966CAB"/>
+    <w:rsid w:val="009975A0"/>
+    <w:rsid w:val="009B4F17"/>
+    <w:rsid w:val="009C4836"/>
+    <w:rsid w:val="009F6C9B"/>
+    <w:rsid w:val="00A14814"/>
+    <w:rsid w:val="00A63488"/>
+    <w:rsid w:val="00A83C55"/>
+    <w:rsid w:val="00A84454"/>
+    <w:rsid w:val="00A947FA"/>
+    <w:rsid w:val="00AA029C"/>
+    <w:rsid w:val="00AD4A38"/>
+    <w:rsid w:val="00AE01FF"/>
+    <w:rsid w:val="00AF6DEF"/>
+    <w:rsid w:val="00B4598C"/>
+    <w:rsid w:val="00B55AC3"/>
+    <w:rsid w:val="00B63799"/>
+    <w:rsid w:val="00B646F5"/>
+    <w:rsid w:val="00B82F94"/>
     <w:rsid w:val="00BA54A8"/>
+    <w:rsid w:val="00BB0307"/>
+    <w:rsid w:val="00BE7941"/>
+    <w:rsid w:val="00BF672D"/>
+    <w:rsid w:val="00CB3E76"/>
+    <w:rsid w:val="00CC22CF"/>
+    <w:rsid w:val="00D20AFE"/>
+    <w:rsid w:val="00D22E37"/>
+    <w:rsid w:val="00D43F85"/>
+    <w:rsid w:val="00D44E63"/>
+    <w:rsid w:val="00D7690F"/>
+    <w:rsid w:val="00D80C60"/>
+    <w:rsid w:val="00D87699"/>
+    <w:rsid w:val="00DB0568"/>
     <w:rsid w:val="00DE2165"/>
+    <w:rsid w:val="00E06BC4"/>
+    <w:rsid w:val="00E06F91"/>
+    <w:rsid w:val="00E51808"/>
+    <w:rsid w:val="00E73025"/>
     <w:rsid w:val="00E834EE"/>
+    <w:rsid w:val="00E95CFD"/>
+    <w:rsid w:val="00E97FAC"/>
     <w:rsid w:val="00EB1734"/>
+    <w:rsid w:val="00EB76ED"/>
+    <w:rsid w:val="00EC62D6"/>
+    <w:rsid w:val="00ED2868"/>
+    <w:rsid w:val="00EE51A3"/>
+    <w:rsid w:val="00EF701C"/>
+    <w:rsid w:val="00F05A12"/>
+    <w:rsid w:val="00F14A74"/>
+    <w:rsid w:val="00F15CB6"/>
+    <w:rsid w:val="00F45380"/>
+    <w:rsid w:val="00F559F8"/>
+    <w:rsid w:val="00F83AE2"/>
+    <w:rsid w:val="00FB2B65"/>
+    <w:rsid w:val="00FC1E13"/>
+    <w:rsid w:val="00FC43E2"/>
+    <w:rsid w:val="00FC5607"/>
+    <w:rsid w:val="193E7B16"/>
+    <w:rsid w:val="1B5EC79F"/>
+    <w:rsid w:val="2C1DD691"/>
+    <w:rsid w:val="312C9FDD"/>
+    <w:rsid w:val="34545AAC"/>
+    <w:rsid w:val="4210088E"/>
+    <w:rsid w:val="5646E0C7"/>
+    <w:rsid w:val="66088527"/>
+    <w:rsid w:val="79B5B020"/>
+    <w:rsid w:val="7E3374B3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1DE41E5B"/>
   <w15:docId w15:val="{6FE6055F-B965-46C4-B7B5-20C1B709FB4D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10590,94 +4561,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -10997,62 +4972,128 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA54A8"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA54A8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA54A8"/>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D22E37"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D22E37"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D22E37"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D22E37"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D22E37"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/pay-leave-for-parents" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/pay-leave-for-parents" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.staffnet.manchester.ac.uk/services/equality-and-diversity/staff-network-groups/returning-from-maternity-leave/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchester.service-now.com/esc?id=sc_cat_item&amp;sys_id=fcd95c711bb9661002ea404cd34bcb64" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=23896" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11300,66 +5341,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>11532</Characters>
+  <Pages>3</Pages>
+  <Words>864</Words>
+  <Characters>4202</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>96</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>144</Lines>
+  <Paragraphs>92</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13527</CharactersWithSpaces>
+  <CharactersWithSpaces>4974</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Karen Scoresby</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>