--- v0 (2026-02-26)
+++ v1 (2026-10-12)
@@ -1,3518 +1,2406 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5DB99D8B" w14:textId="7065FE6C" w:rsidR="00C11CB7" w:rsidRPr="00763448" w:rsidRDefault="00C11CB7">
+    <w:p w14:paraId="282798AB" w14:textId="1CFEA044" w:rsidR="00AE2D77" w:rsidRPr="0067108E" w:rsidRDefault="001577FC" w:rsidP="0067108E">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067108E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00763448">
+        <w:t xml:space="preserve">Academic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067108E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Research Staff </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067108E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Faculty of Humanities</w:t>
+        <w:t>Promotions</w:t>
       </w:r>
-      <w:r w:rsidR="005E65C3">
+      <w:r w:rsidR="0067108E" w:rsidRPr="0067108E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>-Academic Promotions 202</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00834AD9">
+      <w:r w:rsidRPr="0067108E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>Timetable 2026</w:t>
       </w:r>
-      <w:r w:rsidR="00631EA6">
+      <w:r w:rsidR="00A46C75" w:rsidRPr="0067108E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>/202</w:t>
-[...8 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>-2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34DDCDD1" w14:textId="77777777" w:rsidR="00C11CB7" w:rsidRPr="00763448" w:rsidRDefault="00C11CB7">
+    <w:p w14:paraId="45F3D7D2" w14:textId="0BD13A32" w:rsidR="00AE2D77" w:rsidRPr="001A531C" w:rsidRDefault="008A1349">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:u w:val="single"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faculty of </w:t>
+      </w:r>
+      <w:r w:rsidR="001577FC" w:rsidRPr="00097B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Humanities, Faculty of Science and Engineering, and Faculty of Biology, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001577FC" w:rsidRPr="00097B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medicine</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001577FC" w:rsidRPr="00097B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Health</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3C2D891E" w14:textId="01817E5C" w:rsidR="00C11CB7" w:rsidRPr="00763448" w:rsidRDefault="00BC023D" w:rsidP="001872D6">
+    <w:p w14:paraId="6D4F02B1" w14:textId="77777777" w:rsidR="008A1349" w:rsidRPr="001A531C" w:rsidRDefault="008A1349">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
-[...54 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...7 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1211"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1604"/>
+        <w:gridCol w:w="1220"/>
+        <w:gridCol w:w="2945"/>
+        <w:gridCol w:w="2656"/>
+        <w:gridCol w:w="1799"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00797D26" w:rsidRPr="00763448" w14:paraId="7E6EFDFA" w14:textId="77777777" w:rsidTr="007D3CFB">
+      <w:tr w:rsidR="0072599C" w14:paraId="7A107EBC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="170CFD1D" w14:textId="77777777" w:rsidR="00C11CB7" w:rsidRPr="00B57A67" w:rsidRDefault="00C11CB7">
+          <w:p w14:paraId="3DBAA450" w14:textId="77777777" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...12 lines deleted...]
-              <w:t>Key Date No.</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Indicative timescale 2026/2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6856F89B" w14:textId="77777777" w:rsidR="00C11CB7" w:rsidRPr="00B57A67" w:rsidRDefault="00C11CB7" w:rsidP="0058653A">
+          <w:p w14:paraId="3C3E60C9" w14:textId="77777777" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...12 lines deleted...]
-              <w:t>Description</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Aligned activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1604" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B8C3F8D" w14:textId="77777777" w:rsidR="00C11CB7" w:rsidRPr="00B57A67" w:rsidRDefault="00C11CB7">
+          <w:p w14:paraId="4013E30D" w14:textId="60E64C63" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="008266DC" w:rsidP="008266DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...36 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>By whom</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73F1CCCD" w14:textId="3D448A10" w:rsidR="00C11CB7" w:rsidRPr="00763448" w:rsidRDefault="004B160B">
+          <w:p w14:paraId="55FA3001" w14:textId="77777777" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Documentation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072599C" w14:paraId="45D0B912" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65DAF379" w14:textId="6C16BE07" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="00417E92">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-              <w:t>Schools to decide when formal processes will begin from that point.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">September </w:t>
+            </w:r>
+            <w:r w:rsidR="0072599C" w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1604" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E4AD20F" w14:textId="0F783B4F" w:rsidR="00C11CB7" w:rsidRPr="00EE7526" w:rsidRDefault="007F4E35" w:rsidP="00436C4D">
+          <w:p w14:paraId="1BBB487E" w14:textId="77777777" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...58 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Launch promotions round; confirm Faculty/School timelines; circulate key information to Heads of School/Department, senior </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>leaders</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and People teams; provide EDI profile information for monitoring where applicable.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03A9FA36" w14:textId="6DF57DB6" w:rsidR="003F1AE9" w:rsidRPr="00D63470" w:rsidRDefault="00D63470" w:rsidP="00FB7F1B">
+          <w:p w14:paraId="7AD8D3F3" w14:textId="1F0EE021" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="00754759" w:rsidP="00754759">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D63470">
-[...69 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>People teams/Faculty senior leaders/Heads of School or Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1604" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AF0977A" w14:textId="08AADFC7" w:rsidR="003F1AE9" w:rsidRPr="000153A1" w:rsidRDefault="007F4E35" w:rsidP="007F4E35">
+          <w:p w14:paraId="6B480ABC" w14:textId="77777777" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F4E35">
-[...34 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Launch communications; EDI profile, where applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797D26" w:rsidRPr="00763448" w14:paraId="56623E05" w14:textId="77777777" w:rsidTr="007D3CFB">
+      <w:tr w:rsidR="0072599C" w14:paraId="56B339A1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F0196EC" w14:textId="77777777" w:rsidR="00C11CB7" w:rsidRPr="005349DC" w:rsidRDefault="00C11CB7" w:rsidP="005349DC">
+          <w:p w14:paraId="7358BB3B" w14:textId="09FC69C4" w:rsidR="003A2C01" w:rsidRPr="00691021" w:rsidRDefault="00A77A73">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...9 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A77A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0072599C" w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>November 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00691021">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B078E03" w14:textId="46F627AE" w:rsidR="00C11CB7" w:rsidRPr="00763448" w:rsidRDefault="00C11CB7">
+          <w:p w14:paraId="2E13C284" w14:textId="77777777" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00763448">
-[...83 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individuals prepare and submit applications to Head of School/Department/Division. Senior colleague or line manager statements </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>are submitted</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in line with local Faculty/School deadlines.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1604" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BDFDE5B" w14:textId="77777777" w:rsidR="00C11CB7" w:rsidRPr="00EE7526" w:rsidRDefault="00C11CB7">
+          <w:p w14:paraId="471A1400" w14:textId="78E451F8" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="005C47F1" w:rsidP="005C47F1">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE7526">
-[...30 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individuals/Senior </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>colleagues</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/Line managers/Heads of School, Department or Division</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13D45DC1" w14:textId="425611BF" w:rsidR="00C11CB7" w:rsidRDefault="00287504" w:rsidP="003D0590">
+          <w:p w14:paraId="4E7E19DE" w14:textId="68F2EE76" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individual statement form plus </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CV</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003129C1" w14:paraId="6BCDC927" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A4F6742" w14:textId="33722B77" w:rsidR="003129C1" w:rsidRPr="003F4907" w:rsidRDefault="00A5711B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...160 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A5711B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-              <w:t>(See also Key date 6)</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> December</w:t>
+            </w:r>
+            <w:r w:rsidR="000D19EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00691021">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1604" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6FCF95A7" w14:textId="77777777" w:rsidR="00335EC7" w:rsidRDefault="001B0867" w:rsidP="00DD3139">
+          <w:p w14:paraId="63391A94" w14:textId="05B764C6" w:rsidR="003129C1" w:rsidRPr="003F4907" w:rsidRDefault="003129C1" w:rsidP="00A5711B">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE7526">
-[...96 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Senior colleague or line manager statements</w:t>
+            </w:r>
+            <w:r w:rsidR="001F2D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if applicable) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>are submitted</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in line with local Faculty/School deadlines</w:t>
+            </w:r>
+            <w:r w:rsidR="001F2D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21014A98" w14:textId="77777777" w:rsidR="00C11CB7" w:rsidRDefault="00C11CB7" w:rsidP="00435F59">
+          <w:p w14:paraId="20BD842C" w14:textId="51CEFC13" w:rsidR="003129C1" w:rsidRPr="003F4907" w:rsidRDefault="00A5711B" w:rsidP="005C7F57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...176 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...94 lines deleted...]
-              <w:t xml:space="preserve"> to allow the individual to decide whether to proceed with their case.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Senior colleague/Line manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1604" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="270B95DF" w14:textId="54EC2F7D" w:rsidR="00C11CB7" w:rsidRPr="00EE7526" w:rsidRDefault="002160BE" w:rsidP="00DD3139">
+          <w:p w14:paraId="21844EBF" w14:textId="3D9A46FC" w:rsidR="003129C1" w:rsidRPr="003F4907" w:rsidRDefault="00A5711B">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002160BE">
-[...43 lines deleted...]
-              <w:t>6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>enior colleague or line manager statement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797D26" w:rsidRPr="00763448" w14:paraId="2F948889" w14:textId="77777777" w:rsidTr="007D3CFB">
+      <w:tr w:rsidR="0072599C" w14:paraId="27C9DA0F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39442CD5" w14:textId="77777777" w:rsidR="00960C67" w:rsidRPr="005349DC" w:rsidRDefault="00960C67" w:rsidP="005349DC">
+          <w:p w14:paraId="34B6C97A" w14:textId="5E11F76F" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...9 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">February to </w:t>
+            </w:r>
+            <w:r w:rsidR="00576D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00576D4E" w:rsidRPr="00576D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidR="00576D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>March 2027</w:t>
+            </w:r>
+            <w:r w:rsidR="006979AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0778C62B" w14:textId="59C065EE" w:rsidR="003D0590" w:rsidRDefault="00960C67" w:rsidP="003D0590">
+          <w:p w14:paraId="635C2E0D" w14:textId="4E2CB5BC" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00763448">
-[...217 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School, Department or Divisional Promotions Committees </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(SPC) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>consider cases</w:t>
+            </w:r>
+            <w:r w:rsidR="00D621F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Once school committees </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25EA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(SPCs) </w:t>
+            </w:r>
+            <w:r w:rsidR="00D621F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>have met</w:t>
+            </w:r>
+            <w:r w:rsidR="006679FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D621F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ubmit recommendations/case documentation to the relevant People team for onward Faculty consideration.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1604" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32819096" w14:textId="2BE40BE0" w:rsidR="00960C67" w:rsidRPr="00EE7526" w:rsidRDefault="0022109C" w:rsidP="00FB7F1B">
+          <w:p w14:paraId="625F95AB" w14:textId="713DA7EE" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="005C7F57" w:rsidP="005C7F57">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>School, Department or Divisional Promotions Committees/People teams</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="633BDF2D" w14:textId="627E8AFF" w:rsidR="00763448" w:rsidRPr="00C53616" w:rsidRDefault="00D3509A">
+          <w:p w14:paraId="07FD9F03" w14:textId="77777777" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C53616">
-[...51 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Candidate pack; committee recommendation form; statements/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CV</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>; references where applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072599C" w14:paraId="01AD929D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05BF2C1F" w14:textId="1D58FDFE" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="004576AD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>By 23</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004576AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> March*</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA741D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="005252AE" w:rsidRPr="00DD6949">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2 weeks</w:t>
+            </w:r>
+            <w:r w:rsidR="005252AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from </w:t>
+            </w:r>
+            <w:r w:rsidR="007B1208">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="005252AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PC date) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1604" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AED9E30" w14:textId="716AD42F" w:rsidR="00763448" w:rsidRPr="00C53616" w:rsidRDefault="001A531C" w:rsidP="00CD414B">
+          <w:p w14:paraId="120C5D5B" w14:textId="77777777" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C53616">
-[...67 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Feedback provided to cases not progressing through the usual route, with notification of the right to submit a personal promotion case. Personal cases submitted to the relevant People team by the local deadline.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A8B4BA6" w14:textId="2335B91B" w:rsidR="00D3509A" w:rsidRPr="00E74043" w:rsidRDefault="00C53616" w:rsidP="00891736">
+          <w:p w14:paraId="7F663975" w14:textId="1F24DB22" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="00E143F8" w:rsidP="00E143F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...118 lines deleted...]
-              <w:t xml:space="preserve"> will be asked to speak.</w:t>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Heads of School, Department or Division/Individuals/People teams</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1604" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CE1F7A6" w14:textId="4774AAB4" w:rsidR="00D3509A" w:rsidRPr="002160BE" w:rsidRDefault="002160BE" w:rsidP="00FB7F1B">
+          <w:p w14:paraId="0FB72FB3" w14:textId="77777777" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...43 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Personal case documentation; individual statement; senior colleague statement; referee details where applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797D26" w:rsidRPr="00052755" w14:paraId="5FF5F805" w14:textId="77777777" w:rsidTr="007D3CFB">
+      <w:tr w:rsidR="0072599C" w14:paraId="382CBE79" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="664C361C" w14:textId="77777777" w:rsidR="00C11CB7" w:rsidRPr="005349DC" w:rsidRDefault="00C11CB7" w:rsidP="005349DC">
+          <w:p w14:paraId="7ADE476E" w14:textId="487A0A41" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="004974EF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...9 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>By 6th</w:t>
+            </w:r>
+            <w:r w:rsidR="00E753E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0072599C" w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>April 2027</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14C4BD58" w14:textId="3AE9D98A" w:rsidR="00C11CB7" w:rsidRPr="00763448" w:rsidRDefault="00C11CB7" w:rsidP="00296DAA">
+          <w:p w14:paraId="26928E02" w14:textId="77777777" w:rsidR="00354E66" w:rsidRDefault="0072599C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00763448">
-[...105 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">People teams prepare and circulate candidate packs, personal </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cases</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and assessment forms </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Faculty Promotions Committee members for consideration</w:t>
+            </w:r>
+            <w:r w:rsidR="00354E66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C674239" w14:textId="73010398" w:rsidR="00354E66" w:rsidRPr="00354E66" w:rsidRDefault="00354E66">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Time</w:t>
+            </w:r>
+            <w:r w:rsidR="005F02C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>lines should allow adequate time for FPC consideration ahead of panel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1604" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AA0A565" w14:textId="05CC5A45" w:rsidR="00C11CB7" w:rsidRPr="002160BE" w:rsidRDefault="008061D1" w:rsidP="003C7993">
+          <w:p w14:paraId="60644777" w14:textId="2E4FD232" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="00D164F6" w:rsidP="001C4855">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...13 lines deleted...]
-              <w:t>th</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001C4855" w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">People teams/Faculty </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...64 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="001C4855" w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Promotions Committee members</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D435D58" w14:textId="2956637D" w:rsidR="00797D26" w:rsidRPr="00081AB5" w:rsidRDefault="00086D3D" w:rsidP="00FB7F1B">
+          <w:p w14:paraId="02169A5E" w14:textId="77777777" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Candidate pack; assessment forms; references; personal cases, where applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072599C" w14:paraId="130424B3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2793F5E3" w14:textId="6FAFE9F4" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="00032E05">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>During</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0072599C" w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> April to May 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1604" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C60FBB8" w14:textId="4DDF6807" w:rsidR="00797D26" w:rsidRPr="002160BE" w:rsidRDefault="002160BE" w:rsidP="00323334">
+          <w:p w14:paraId="724CCC58" w14:textId="77777777" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002160BE">
-[...85 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faculty Promotions Committee members complete assessments. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>People teams</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prepare assessment summaries and identify any cases requiring discussion with Heads of School/Department/Division.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64698A3E" w14:textId="0701D0DD" w:rsidR="005349DC" w:rsidRPr="00081AB5" w:rsidRDefault="005349DC" w:rsidP="00FB7F1B">
+          <w:p w14:paraId="074845BB" w14:textId="71B448AF" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="008204F8" w:rsidP="008204F8">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...107 lines deleted...]
-              <w:t>candidates of outcome.</w:t>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Faculty Promotions Committee members/People teams/Heads of School, Department or Division</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1604" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FE95A5E" w14:textId="3658C81D" w:rsidR="005349DC" w:rsidRPr="002160BE" w:rsidRDefault="002160BE" w:rsidP="00323334">
+          <w:p w14:paraId="7AA7D0DA" w14:textId="77777777" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002160BE">
-[...43 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Completed assessment forms; assessment summaries</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D3CFB" w:rsidRPr="00763448" w14:paraId="4ADC2D1F" w14:textId="77777777" w:rsidTr="007D3CFB">
+      <w:tr w:rsidR="0072599C" w14:paraId="2830A9C9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10C2E5B4" w14:textId="77777777" w:rsidR="007D3CFB" w:rsidRPr="005349DC" w:rsidRDefault="007D3CFB" w:rsidP="007D3CFB">
+          <w:p w14:paraId="210090EA" w14:textId="77777777" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...9 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>May to early June 2027</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FF2E98F" w14:textId="5AA9DE8D" w:rsidR="007D3CFB" w:rsidRPr="00081AB5" w:rsidRDefault="007D3CFB" w:rsidP="007D3CFB">
+          <w:p w14:paraId="2DC42917" w14:textId="602309DC" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00081AB5">
-[...69 lines deleted...]
-              <w:t xml:space="preserve"> the option to meet with the Vice-President and Dean (or other person nominated by the Vice-President and Dean) to receive feedback.</w:t>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faculty Promotions Committees meet to consider cases and confirm outcomes. Heads of School/Department/Division </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>are notified</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of outcomes and, where applicable, Chair promotion titles </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>are confirmed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1604" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44F6CB25" w14:textId="6FF26D4E" w:rsidR="007D3CFB" w:rsidRPr="002160BE" w:rsidRDefault="002160BE" w:rsidP="00323334">
+          <w:p w14:paraId="59692727" w14:textId="3433FD9B" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="00BA4441" w:rsidP="00BA4441">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002160BE">
-[...76 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Faculty Promotions Committees/People teams/Heads of School, Department or Division</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71A30080" w14:textId="6FCA47C1" w:rsidR="007D3CFB" w:rsidRDefault="007D3CFB" w:rsidP="007D3CFB">
+          <w:p w14:paraId="320FEE2B" w14:textId="77777777" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> to write to successful candidates.</w:t>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Outcome summary; Chair title confirmation where applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0072599C" w14:paraId="64D18AB3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DEE4667" w14:textId="77777777" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>June to July 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1604" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15572903" w14:textId="77777777" w:rsidR="007D3CFB" w:rsidRPr="001A531C" w:rsidRDefault="00A13F5A" w:rsidP="007D3CFB">
+          <w:p w14:paraId="690FDB12" w14:textId="77777777" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A531C">
-[...30 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outcomes </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>are communicated</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to candidates. Successful candidates receive written confirmation of promotion and effective implementation date. Unsuccessful candidates receive written confirmation, appeal </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>information</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the opportunity for feedback where applicable.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F585F99" w14:textId="77777777" w:rsidR="007D3CFB" w:rsidRPr="00081AB5" w:rsidRDefault="007D3CFB" w:rsidP="007D3CFB">
+          <w:p w14:paraId="205432E8" w14:textId="0BDC189C" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="00A131D4" w:rsidP="00A131D4">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> to provide feedback. </w:t>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>People teams/People Services/Heads of School, Department or Division</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1604" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C583BD0" w14:textId="77777777" w:rsidR="007D3CFB" w:rsidRPr="001A531C" w:rsidRDefault="00A13F5A" w:rsidP="007D3CFB">
+          <w:p w14:paraId="5931C14D" w14:textId="77777777" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A531C">
-[...6 lines deleted...]
-              <w:t>TBC</w:t>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Outcome letters; appeal information; feedback notes where applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D3CFB" w:rsidRPr="00763448" w14:paraId="6D43343B" w14:textId="77777777" w:rsidTr="007D3CFB">
+      <w:tr w:rsidR="0072599C" w14:paraId="40037538" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="090A0EFF" w14:textId="77777777" w:rsidR="007D3CFB" w:rsidRPr="005349DC" w:rsidRDefault="007D3CFB" w:rsidP="007D3CFB">
+          <w:p w14:paraId="55C2EC2A" w14:textId="77777777" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...9 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>July 2027, date TBC</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5815" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61EDF82B" w14:textId="3C73DBF6" w:rsidR="007D3CFB" w:rsidRPr="00763448" w:rsidRDefault="007D3CFB" w:rsidP="007D3CFB">
+          <w:p w14:paraId="31EAD9C1" w14:textId="77777777" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00763448">
-[...114 lines deleted...]
-              <w:t>Sub-Committee.</w:t>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appeals panels </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>consider</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> appeals against Faculty Promotions Committee decisions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1604" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="015677EB" w14:textId="77777777" w:rsidR="007D3CFB" w:rsidRPr="001A531C" w:rsidRDefault="007D3CFB" w:rsidP="007D3CFB">
+          <w:p w14:paraId="19B09A6E" w14:textId="05A66DCA" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="00DD68BA" w:rsidP="00DD68BA">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A531C">
-[...6 lines deleted...]
-              <w:t>TBC</w:t>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Appeals Panel/Executive Director of People/People teams</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27213538" w14:textId="77777777" w:rsidR="0072599C" w:rsidRPr="003F4907" w:rsidRDefault="0072599C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F4907">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Appeal documentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4637AEAD" w14:textId="77777777" w:rsidR="00327D31" w:rsidRDefault="00327D31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6134EFCC" w14:textId="1FAF7E63" w:rsidR="00AE2D77" w:rsidRPr="001A531C" w:rsidRDefault="00BC023D">
+    <w:p w14:paraId="6969A279" w14:textId="732D65AE" w:rsidR="00AE2D77" w:rsidRPr="001A531C" w:rsidRDefault="00BF0263" w:rsidP="009C27A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A531C">
+      <w:r w:rsidRPr="00BF0263">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">N.B. </w:t>
-[...171 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>*This date may change in line with local Faculty/School deadlines</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AE2D77" w:rsidRPr="001A531C" w:rsidSect="00F0787F">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CD07ABE" w14:textId="77777777" w:rsidR="005334A8" w:rsidRDefault="005334A8">
+    <w:p w14:paraId="6A909A4C" w14:textId="77777777" w:rsidR="000F2AC5" w:rsidRDefault="000F2AC5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13A41A17" w14:textId="77777777" w:rsidR="005334A8" w:rsidRDefault="005334A8">
+    <w:p w14:paraId="5FB67AA1" w14:textId="77777777" w:rsidR="000F2AC5" w:rsidRDefault="000F2AC5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3541,72 +2429,132 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C733528" w14:textId="77777777" w:rsidR="005A1AA8" w:rsidRDefault="005A1AA8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29070C50" w14:textId="77777777" w:rsidR="005A1AA8" w:rsidRDefault="005A1AA8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="708F19C7" w14:textId="77777777" w:rsidR="005A1AA8" w:rsidRDefault="005A1AA8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26FDBDDE" w14:textId="77777777" w:rsidR="005334A8" w:rsidRDefault="005334A8">
+    <w:p w14:paraId="7A617CE3" w14:textId="77777777" w:rsidR="000F2AC5" w:rsidRDefault="000F2AC5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4830B6EB" w14:textId="77777777" w:rsidR="005334A8" w:rsidRDefault="005334A8">
+    <w:p w14:paraId="08006C6C" w14:textId="77777777" w:rsidR="000F2AC5" w:rsidRDefault="000F2AC5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5270C4CD" w14:textId="77777777" w:rsidR="005A1AA8" w:rsidRDefault="005A1AA8">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C0CD7C0" w14:textId="5397A769" w:rsidR="005A1AA8" w:rsidRDefault="005A1AA8">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C7851F9" w14:textId="77777777" w:rsidR="005A1AA8" w:rsidRDefault="005A1AA8">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="030038B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18DAC31A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -4824,442 +3772,552 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5700"/>
         </w:tabs>
         <w:ind w:left="5700" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6420"/>
         </w:tabs>
         <w:ind w:left="6420" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="627513631">
-[...5 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="124739704">
+  <w:num w:numId="1" w16cid:durableId="124739704">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="965699807">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="2" w16cid:durableId="1495417642">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1639723559">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1654330823">
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1886677132">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1639723559">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="6" w16cid:durableId="1945381877">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="417336196">
+  <w:num w:numId="7" w16cid:durableId="208228955">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="417336196">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="810824720">
+  <w:num w:numId="9" w16cid:durableId="627513631">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="810824720">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1654330823">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="11" w16cid:durableId="912856973">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="208228955">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="12" w16cid:durableId="965699807">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="53249"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A6737F"/>
+    <w:rsid w:val="0000271A"/>
     <w:rsid w:val="00005ACA"/>
     <w:rsid w:val="00007367"/>
     <w:rsid w:val="000153A1"/>
     <w:rsid w:val="00015B49"/>
     <w:rsid w:val="00026FF9"/>
     <w:rsid w:val="00031FDF"/>
+    <w:rsid w:val="00032E05"/>
     <w:rsid w:val="000339A0"/>
     <w:rsid w:val="00052755"/>
     <w:rsid w:val="00057911"/>
     <w:rsid w:val="000607BF"/>
+    <w:rsid w:val="000758F4"/>
     <w:rsid w:val="00081AB5"/>
     <w:rsid w:val="00086D3D"/>
+    <w:rsid w:val="00093598"/>
+    <w:rsid w:val="00097B95"/>
     <w:rsid w:val="000A1C0B"/>
     <w:rsid w:val="000A2DA4"/>
     <w:rsid w:val="000B41BF"/>
     <w:rsid w:val="000B68B5"/>
     <w:rsid w:val="000C0054"/>
     <w:rsid w:val="000D029D"/>
+    <w:rsid w:val="000D19EB"/>
     <w:rsid w:val="000D4D02"/>
+    <w:rsid w:val="000F2AC5"/>
     <w:rsid w:val="000F549D"/>
     <w:rsid w:val="001055E5"/>
     <w:rsid w:val="00116689"/>
     <w:rsid w:val="00131FC6"/>
     <w:rsid w:val="00133E05"/>
     <w:rsid w:val="001363E6"/>
     <w:rsid w:val="001401D0"/>
+    <w:rsid w:val="001577FC"/>
+    <w:rsid w:val="00166F65"/>
     <w:rsid w:val="00172A2E"/>
     <w:rsid w:val="001805AF"/>
     <w:rsid w:val="00183DB3"/>
     <w:rsid w:val="001872D6"/>
     <w:rsid w:val="00193A0A"/>
+    <w:rsid w:val="001A49C9"/>
     <w:rsid w:val="001A531C"/>
     <w:rsid w:val="001B0867"/>
     <w:rsid w:val="001B155E"/>
     <w:rsid w:val="001C1AC6"/>
+    <w:rsid w:val="001C4855"/>
     <w:rsid w:val="001E21D8"/>
     <w:rsid w:val="001F0B66"/>
     <w:rsid w:val="001F15D3"/>
+    <w:rsid w:val="001F2D05"/>
     <w:rsid w:val="001F37C8"/>
     <w:rsid w:val="00207C26"/>
     <w:rsid w:val="00210A77"/>
     <w:rsid w:val="00214335"/>
     <w:rsid w:val="002160BE"/>
     <w:rsid w:val="0022109C"/>
+    <w:rsid w:val="002257F7"/>
     <w:rsid w:val="00236D5D"/>
     <w:rsid w:val="00241F84"/>
     <w:rsid w:val="00245574"/>
     <w:rsid w:val="002478EB"/>
     <w:rsid w:val="00256C3B"/>
     <w:rsid w:val="00272A2A"/>
+    <w:rsid w:val="002816DF"/>
     <w:rsid w:val="00287504"/>
     <w:rsid w:val="00296DAA"/>
     <w:rsid w:val="002B111D"/>
+    <w:rsid w:val="002B37FC"/>
+    <w:rsid w:val="002C52EF"/>
+    <w:rsid w:val="002C75F6"/>
     <w:rsid w:val="002D0E89"/>
+    <w:rsid w:val="002D3C53"/>
     <w:rsid w:val="002D5467"/>
+    <w:rsid w:val="002F3802"/>
     <w:rsid w:val="002F6327"/>
     <w:rsid w:val="00306B8B"/>
+    <w:rsid w:val="003129C1"/>
     <w:rsid w:val="00321DD3"/>
     <w:rsid w:val="00323334"/>
     <w:rsid w:val="00327D31"/>
     <w:rsid w:val="0033024D"/>
     <w:rsid w:val="00335EC7"/>
     <w:rsid w:val="00343B34"/>
+    <w:rsid w:val="00354E66"/>
     <w:rsid w:val="00364475"/>
     <w:rsid w:val="003655C8"/>
     <w:rsid w:val="003739F5"/>
     <w:rsid w:val="00376941"/>
     <w:rsid w:val="00381DDE"/>
     <w:rsid w:val="0038617F"/>
     <w:rsid w:val="00392544"/>
+    <w:rsid w:val="00394E75"/>
     <w:rsid w:val="003960A5"/>
+    <w:rsid w:val="003A2C01"/>
     <w:rsid w:val="003A457D"/>
     <w:rsid w:val="003A5AF3"/>
     <w:rsid w:val="003B3DA4"/>
     <w:rsid w:val="003B7F13"/>
+    <w:rsid w:val="003C1399"/>
     <w:rsid w:val="003C2BE5"/>
     <w:rsid w:val="003C722D"/>
     <w:rsid w:val="003C7993"/>
     <w:rsid w:val="003D0590"/>
     <w:rsid w:val="003D279C"/>
     <w:rsid w:val="003E4A4A"/>
     <w:rsid w:val="003F1AE9"/>
+    <w:rsid w:val="003F4907"/>
     <w:rsid w:val="003F53E8"/>
+    <w:rsid w:val="00417E92"/>
     <w:rsid w:val="00423263"/>
     <w:rsid w:val="00427974"/>
     <w:rsid w:val="00435F59"/>
     <w:rsid w:val="00436C4D"/>
+    <w:rsid w:val="004576AD"/>
     <w:rsid w:val="00461FA1"/>
     <w:rsid w:val="0046779A"/>
     <w:rsid w:val="00483744"/>
+    <w:rsid w:val="004969D3"/>
+    <w:rsid w:val="004974EF"/>
     <w:rsid w:val="004B160B"/>
     <w:rsid w:val="004B4796"/>
     <w:rsid w:val="004B5B77"/>
     <w:rsid w:val="004C0B67"/>
+    <w:rsid w:val="004D7081"/>
     <w:rsid w:val="004E2B0C"/>
     <w:rsid w:val="004F1D1C"/>
     <w:rsid w:val="00503006"/>
     <w:rsid w:val="0050541A"/>
     <w:rsid w:val="005124B1"/>
     <w:rsid w:val="00512BBA"/>
     <w:rsid w:val="005213CA"/>
+    <w:rsid w:val="00524820"/>
+    <w:rsid w:val="005252AE"/>
     <w:rsid w:val="005334A8"/>
     <w:rsid w:val="005349DC"/>
     <w:rsid w:val="0053630C"/>
     <w:rsid w:val="00546805"/>
     <w:rsid w:val="00562E89"/>
     <w:rsid w:val="0056467E"/>
     <w:rsid w:val="00564FFE"/>
+    <w:rsid w:val="00576D4E"/>
     <w:rsid w:val="0058653A"/>
     <w:rsid w:val="00586A66"/>
+    <w:rsid w:val="0058783A"/>
     <w:rsid w:val="0059408B"/>
+    <w:rsid w:val="005A1AA8"/>
     <w:rsid w:val="005C0C6F"/>
     <w:rsid w:val="005C16E2"/>
+    <w:rsid w:val="005C47F1"/>
+    <w:rsid w:val="005C7F57"/>
     <w:rsid w:val="005E0F0F"/>
     <w:rsid w:val="005E65C3"/>
+    <w:rsid w:val="005F02C8"/>
     <w:rsid w:val="005F4A4F"/>
+    <w:rsid w:val="0060066F"/>
     <w:rsid w:val="00631EA6"/>
     <w:rsid w:val="0063567B"/>
     <w:rsid w:val="0063624D"/>
     <w:rsid w:val="00636DB9"/>
     <w:rsid w:val="00636E5F"/>
     <w:rsid w:val="00642AFC"/>
     <w:rsid w:val="00663268"/>
+    <w:rsid w:val="00663F50"/>
+    <w:rsid w:val="006663D9"/>
+    <w:rsid w:val="006679FE"/>
+    <w:rsid w:val="0067108E"/>
     <w:rsid w:val="00680E57"/>
     <w:rsid w:val="00687216"/>
+    <w:rsid w:val="00691021"/>
+    <w:rsid w:val="00691370"/>
     <w:rsid w:val="006931BB"/>
+    <w:rsid w:val="006979AB"/>
     <w:rsid w:val="006B1D82"/>
     <w:rsid w:val="006B6A8F"/>
     <w:rsid w:val="006D3B9E"/>
     <w:rsid w:val="006D3C86"/>
     <w:rsid w:val="006E665E"/>
     <w:rsid w:val="006F63A5"/>
     <w:rsid w:val="00710874"/>
+    <w:rsid w:val="00713D53"/>
     <w:rsid w:val="00723677"/>
+    <w:rsid w:val="0072599C"/>
     <w:rsid w:val="007309E2"/>
     <w:rsid w:val="00740805"/>
     <w:rsid w:val="0075065F"/>
     <w:rsid w:val="00754524"/>
+    <w:rsid w:val="00754759"/>
     <w:rsid w:val="00760266"/>
     <w:rsid w:val="00763448"/>
+    <w:rsid w:val="007850DE"/>
     <w:rsid w:val="00791792"/>
     <w:rsid w:val="007917F4"/>
     <w:rsid w:val="00792C86"/>
     <w:rsid w:val="007975EA"/>
     <w:rsid w:val="00797D26"/>
+    <w:rsid w:val="007B1208"/>
     <w:rsid w:val="007B650A"/>
     <w:rsid w:val="007D3CFB"/>
     <w:rsid w:val="007E4E58"/>
     <w:rsid w:val="007F4E35"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="008061D1"/>
+    <w:rsid w:val="0080623A"/>
     <w:rsid w:val="00813963"/>
+    <w:rsid w:val="008204F8"/>
     <w:rsid w:val="008205DC"/>
+    <w:rsid w:val="008266DC"/>
     <w:rsid w:val="00834AD9"/>
+    <w:rsid w:val="00844BB3"/>
     <w:rsid w:val="0085400A"/>
     <w:rsid w:val="008560E8"/>
     <w:rsid w:val="00862B71"/>
     <w:rsid w:val="008632DC"/>
+    <w:rsid w:val="00872900"/>
     <w:rsid w:val="00875C52"/>
     <w:rsid w:val="00884354"/>
     <w:rsid w:val="00891736"/>
+    <w:rsid w:val="008A1349"/>
     <w:rsid w:val="008A56B1"/>
     <w:rsid w:val="008C3AF6"/>
+    <w:rsid w:val="008C78AD"/>
     <w:rsid w:val="008D5B98"/>
     <w:rsid w:val="008D7988"/>
+    <w:rsid w:val="008E0720"/>
+    <w:rsid w:val="008E4FE5"/>
+    <w:rsid w:val="008F39BE"/>
     <w:rsid w:val="008F3D52"/>
+    <w:rsid w:val="00912C25"/>
     <w:rsid w:val="00913886"/>
     <w:rsid w:val="0092061F"/>
     <w:rsid w:val="00922B14"/>
     <w:rsid w:val="00922F10"/>
     <w:rsid w:val="00923AA0"/>
     <w:rsid w:val="009369A4"/>
     <w:rsid w:val="00940431"/>
+    <w:rsid w:val="00943C58"/>
+    <w:rsid w:val="009463FC"/>
     <w:rsid w:val="00951827"/>
     <w:rsid w:val="0095372A"/>
     <w:rsid w:val="00957E4C"/>
     <w:rsid w:val="00960C67"/>
+    <w:rsid w:val="00975211"/>
     <w:rsid w:val="0097608B"/>
     <w:rsid w:val="00976EF8"/>
     <w:rsid w:val="00983304"/>
     <w:rsid w:val="00983D44"/>
     <w:rsid w:val="009918ED"/>
     <w:rsid w:val="00996FDC"/>
     <w:rsid w:val="009A07B8"/>
+    <w:rsid w:val="009B0088"/>
+    <w:rsid w:val="009B3A2D"/>
     <w:rsid w:val="009C41B0"/>
     <w:rsid w:val="009C6251"/>
     <w:rsid w:val="009E298C"/>
     <w:rsid w:val="009F47FF"/>
     <w:rsid w:val="00A0018D"/>
     <w:rsid w:val="00A046FF"/>
+    <w:rsid w:val="00A131D4"/>
     <w:rsid w:val="00A13F5A"/>
     <w:rsid w:val="00A26B9B"/>
     <w:rsid w:val="00A2709C"/>
     <w:rsid w:val="00A41D88"/>
+    <w:rsid w:val="00A45CC1"/>
+    <w:rsid w:val="00A463B8"/>
+    <w:rsid w:val="00A46C75"/>
     <w:rsid w:val="00A51048"/>
     <w:rsid w:val="00A53253"/>
     <w:rsid w:val="00A53F48"/>
+    <w:rsid w:val="00A5711B"/>
+    <w:rsid w:val="00A65560"/>
     <w:rsid w:val="00A6737F"/>
+    <w:rsid w:val="00A77A73"/>
     <w:rsid w:val="00A842E7"/>
     <w:rsid w:val="00A8497E"/>
     <w:rsid w:val="00A90AF2"/>
     <w:rsid w:val="00A9273C"/>
     <w:rsid w:val="00AA1D72"/>
+    <w:rsid w:val="00AA741D"/>
     <w:rsid w:val="00AB0CCB"/>
     <w:rsid w:val="00AD646D"/>
     <w:rsid w:val="00AD713F"/>
     <w:rsid w:val="00AE2D77"/>
     <w:rsid w:val="00AF0714"/>
     <w:rsid w:val="00AF3E73"/>
+    <w:rsid w:val="00AF7A70"/>
     <w:rsid w:val="00B005A8"/>
     <w:rsid w:val="00B035AB"/>
     <w:rsid w:val="00B12A33"/>
     <w:rsid w:val="00B323DB"/>
     <w:rsid w:val="00B42F91"/>
+    <w:rsid w:val="00B56C9E"/>
     <w:rsid w:val="00B57A67"/>
     <w:rsid w:val="00B6718A"/>
     <w:rsid w:val="00B707AB"/>
     <w:rsid w:val="00B74B33"/>
+    <w:rsid w:val="00B769BE"/>
     <w:rsid w:val="00B95037"/>
     <w:rsid w:val="00BA1DC0"/>
+    <w:rsid w:val="00BA4441"/>
     <w:rsid w:val="00BA4A7B"/>
     <w:rsid w:val="00BB137C"/>
     <w:rsid w:val="00BB4EFA"/>
     <w:rsid w:val="00BC023D"/>
     <w:rsid w:val="00BC0CC5"/>
     <w:rsid w:val="00BC3A3E"/>
     <w:rsid w:val="00BD231A"/>
     <w:rsid w:val="00BE3BC9"/>
+    <w:rsid w:val="00BF0263"/>
     <w:rsid w:val="00BF608C"/>
     <w:rsid w:val="00C0277E"/>
     <w:rsid w:val="00C07B4C"/>
     <w:rsid w:val="00C11CB7"/>
     <w:rsid w:val="00C24DBD"/>
     <w:rsid w:val="00C24EA6"/>
     <w:rsid w:val="00C37DAD"/>
+    <w:rsid w:val="00C40090"/>
     <w:rsid w:val="00C43851"/>
     <w:rsid w:val="00C443F6"/>
     <w:rsid w:val="00C53616"/>
+    <w:rsid w:val="00C62203"/>
     <w:rsid w:val="00C630DE"/>
     <w:rsid w:val="00C8713B"/>
     <w:rsid w:val="00C97150"/>
     <w:rsid w:val="00CA0BF7"/>
     <w:rsid w:val="00CB4CF6"/>
     <w:rsid w:val="00CD03FF"/>
     <w:rsid w:val="00CD414B"/>
     <w:rsid w:val="00CE24C4"/>
     <w:rsid w:val="00CE4415"/>
+    <w:rsid w:val="00CF51BD"/>
     <w:rsid w:val="00D028FB"/>
     <w:rsid w:val="00D02CDC"/>
+    <w:rsid w:val="00D164F6"/>
     <w:rsid w:val="00D16C59"/>
     <w:rsid w:val="00D2284D"/>
+    <w:rsid w:val="00D25D7F"/>
     <w:rsid w:val="00D3509A"/>
+    <w:rsid w:val="00D3768B"/>
     <w:rsid w:val="00D40043"/>
     <w:rsid w:val="00D46A6F"/>
+    <w:rsid w:val="00D50962"/>
     <w:rsid w:val="00D522AB"/>
     <w:rsid w:val="00D55780"/>
+    <w:rsid w:val="00D621F1"/>
     <w:rsid w:val="00D63470"/>
     <w:rsid w:val="00D663F0"/>
+    <w:rsid w:val="00D85861"/>
     <w:rsid w:val="00DB6A20"/>
     <w:rsid w:val="00DC3C03"/>
     <w:rsid w:val="00DC589E"/>
     <w:rsid w:val="00DC5A9C"/>
     <w:rsid w:val="00DC6B45"/>
     <w:rsid w:val="00DD3139"/>
     <w:rsid w:val="00DD478D"/>
+    <w:rsid w:val="00DD68BA"/>
+    <w:rsid w:val="00DD6949"/>
+    <w:rsid w:val="00DD7D1C"/>
     <w:rsid w:val="00DE2526"/>
     <w:rsid w:val="00DE7C96"/>
     <w:rsid w:val="00E0202C"/>
     <w:rsid w:val="00E065C4"/>
+    <w:rsid w:val="00E143F8"/>
+    <w:rsid w:val="00E25EA3"/>
     <w:rsid w:val="00E2719D"/>
+    <w:rsid w:val="00E307AB"/>
     <w:rsid w:val="00E34951"/>
     <w:rsid w:val="00E4475C"/>
     <w:rsid w:val="00E46DDE"/>
     <w:rsid w:val="00E51689"/>
     <w:rsid w:val="00E61BBC"/>
     <w:rsid w:val="00E65B1F"/>
     <w:rsid w:val="00E74043"/>
+    <w:rsid w:val="00E753E7"/>
+    <w:rsid w:val="00E9366B"/>
     <w:rsid w:val="00E95BF4"/>
     <w:rsid w:val="00E96B1B"/>
     <w:rsid w:val="00E977F4"/>
+    <w:rsid w:val="00EA4400"/>
     <w:rsid w:val="00EA51AC"/>
     <w:rsid w:val="00EC32BB"/>
     <w:rsid w:val="00EC3EDB"/>
     <w:rsid w:val="00EC6C98"/>
     <w:rsid w:val="00EC7DBE"/>
     <w:rsid w:val="00EE200F"/>
     <w:rsid w:val="00EE7526"/>
     <w:rsid w:val="00EF67C2"/>
     <w:rsid w:val="00F0787F"/>
     <w:rsid w:val="00F14402"/>
     <w:rsid w:val="00F40749"/>
     <w:rsid w:val="00F4367F"/>
     <w:rsid w:val="00F52376"/>
     <w:rsid w:val="00F53C23"/>
+    <w:rsid w:val="00F6025F"/>
     <w:rsid w:val="00F7117C"/>
     <w:rsid w:val="00F71F86"/>
     <w:rsid w:val="00F80C09"/>
     <w:rsid w:val="00FB040A"/>
     <w:rsid w:val="00FB7F1B"/>
     <w:rsid w:val="00FC6C52"/>
     <w:rsid w:val="00FD65BD"/>
+    <w:rsid w:val="00FE195C"/>
     <w:rsid w:val="00FE3C91"/>
+    <w:rsid w:val="0BFD2A4B"/>
+    <w:rsid w:val="0FF77DB5"/>
+    <w:rsid w:val="100AAB19"/>
+    <w:rsid w:val="1CB44D4B"/>
+    <w:rsid w:val="2A8FF199"/>
+    <w:rsid w:val="4AD393F8"/>
+    <w:rsid w:val="4E19126A"/>
+    <w:rsid w:val="5377248C"/>
+    <w:rsid w:val="53A8AA49"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="53249"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="08AD4727"/>
   <w15:docId w15:val="{A1652E0B-F690-4D05-B3F1-46942D83DBBD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5780,51 +4838,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00813963"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6087,67 +5145,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{668987DD-1123-4B7A-A02A-98DED2CA5783}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>454</Words>
-  <Characters>2376</Characters>
+  <Words>463</Words>
+  <Characters>3234</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>108</Lines>
-  <Paragraphs>60</Paragraphs>
+  <Lines>199</Lines>
+  <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2770</CharactersWithSpaces>
+  <CharactersWithSpaces>3656</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Faculty of Humanities</dc:title>
+  <dc:subject/>
   <dc:creator>mppusau2</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>