--- v0 (2025-10-01)
+++ v1 (2026-08-17)
@@ -1,1950 +1,2572 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F74CF1" w:rsidP="6E730195" w:rsidRDefault="00F74CF1" w14:paraId="522339CC" w14:textId="6FE09613">
+    <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="5EFAED50" w14:textId="0FB1CDA3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F74CF1" w:rsidP="67BA8360" w:rsidRDefault="00F74CF1" w14:paraId="522339CC" w14:textId="72A99A41">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6E730195">
+      <w:r w:rsidRPr="67BA8360" w:rsidR="00F74CF1">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Welcome Week Timetable </w:t>
+        <w:t>Welcome Week Timetable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="67BA8360" w:rsidR="00F74CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F74CF1" w:rsidP="41A537E5" w:rsidRDefault="00F74CF1" w14:paraId="2C6D30E9" w14:textId="703AE431">
+    <w:p w:rsidR="00F74CF1" w:rsidP="41A537E5" w:rsidRDefault="00F74CF1" w14:paraId="2C6D30E9" w14:textId="2D91CDB4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="41A537E5">
+      <w:r w:rsidRPr="2C8898D0" w:rsidR="77DF8C10">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>September 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="41A537E5" w:rsidR="0DE1A13C">
+      <w:r w:rsidRPr="2C8898D0" w:rsidR="7EFA1073">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F74CF1" w:rsidP="41A537E5" w:rsidRDefault="00F74CF1" w14:paraId="73FA2066" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="41A537E5">
+      <w:r w:rsidRPr="41A537E5" w:rsidR="00F74CF1">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>BSocSc Sociology </w:t>
+        <w:t>BSocSc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41A537E5" w:rsidR="00F74CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sociology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="41A537E5" w:rsidR="00F74CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F74CF1" w:rsidR="1FA95977" w:rsidP="6E730195" w:rsidRDefault="1FA95977" w14:paraId="0597CCBC" w14:textId="419156EF">
+    <w:p w:rsidR="7F20D468" w:rsidP="41A537E5" w:rsidRDefault="7F20D468" w14:paraId="5277C1D3" w14:textId="26639386" w14:noSpellErr="1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...3 lines deleted...]
-          <w:iCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6E730195">
+    </w:p>
+    <w:p w:rsidRPr="00F74CF1" w:rsidR="1FA95977" w:rsidP="41A537E5" w:rsidRDefault="1FA95977" w14:paraId="0597CCBC" w14:textId="35F76617" w14:noSpellErr="1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="41A537E5" w:rsidR="1FA95977">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Year 1 – Welcome Week </w:t>
       </w:r>
-      <w:r w:rsidRPr="6E730195" w:rsidR="41A52694">
+      <w:r w:rsidRPr="41A537E5" w:rsidR="41A52694">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="6E730195" w:rsidR="1F75A0A1">
+      <w:r w:rsidRPr="41A537E5" w:rsidR="1F75A0A1">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>imetable</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F74CF1" w:rsidR="7F20D468" w:rsidP="41A537E5" w:rsidRDefault="7F20D468" w14:paraId="4D91CE1E" w14:textId="26C76C05">
+    <w:p w:rsidRPr="00F74CF1" w:rsidR="7F20D468" w:rsidP="41A537E5" w:rsidRDefault="7F20D468" w14:paraId="4D91CE1E" w14:textId="26C76C05" w14:noSpellErr="1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13513" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2655"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2503"/>
+        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="2130"/>
+        <w:gridCol w:w="3105"/>
+        <w:gridCol w:w="3120"/>
+        <w:gridCol w:w="2548"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00F74CF1" w:rsidR="00E32B97" w:rsidTr="271EA3DB" w14:paraId="5F6D8FA8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74CF1" w:rsidR="00E32B97" w:rsidTr="67BA8360" w14:paraId="5F6D8FA8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:noSpellErr="1" w14:paraId="6972E74A" w14:textId="49208EFC">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:noSpellErr="1" w14:paraId="7CA9F38F" w14:textId="1E5F5EC0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F74CF1" w:rsidR="00E32B97" w:rsidP="41A537E5" w:rsidRDefault="009070E7" w14:paraId="2D7D30CC" w14:textId="51E93758" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="009070E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Event</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F74CF1" w:rsidR="00E32B97" w:rsidP="41A537E5" w:rsidRDefault="009070E7" w14:paraId="5C664F8C" w14:textId="08F89F84" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="009070E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2548" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F74CF1" w:rsidR="00E32B97" w:rsidP="41A537E5" w:rsidRDefault="00E32B97" w14:paraId="03CCB5F8" w14:textId="35C7E256" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="00E32B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F74CF1" w:rsidR="0044325C" w:rsidTr="67BA8360" w14:paraId="39E57635" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="2172E8ED" w14:textId="3A7BB9EE">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="629317F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="464B0F3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="40B4118D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="629317F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:noSpellErr="1" w14:paraId="68D07B97" w14:textId="49F09DAA">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10:00 – 13:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F74CF1" w:rsidR="0044325C" w:rsidP="41A537E5" w:rsidRDefault="32B9C298" w14:paraId="1065681F" w14:textId="4F31BE7E" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="32B9C298">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="0044325C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">elcome </w:t>
+            </w:r>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="5F451ADF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="0044325C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eeting &amp; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="25D38724">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="0044325C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">aster </w:t>
+            </w:r>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="1D630E35">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="0044325C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ecture</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="372CC02D" w:rsidP="372CC02D" w:rsidRDefault="372CC02D" w14:paraId="1B41E22E" w14:textId="66D4DDF0">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+            </w:pPr>
+            <w:r w:rsidRPr="372CC02D" w:rsidR="372CC02D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Ellen Wilkinson_C5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2548" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F74CF1" w:rsidR="0044325C" w:rsidP="67BA8360" w:rsidRDefault="0044325C" w14:paraId="581F0A92" w14:textId="0B97CF74">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F74CF1" w:rsidR="009070E7" w:rsidTr="67BA8360" w14:paraId="1B16C5C5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="7C06BEE1" w14:textId="48EEB288">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="629317F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="787F158A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="458F07C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="629317F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:noSpellErr="1" w14:paraId="25A4C6C1" w14:textId="38256FC3">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="41A537E5" w:rsidP="48D921C1" w:rsidRDefault="41A537E5" w14:paraId="6972E74A" w14:textId="49208EFC">
-[...14 lines deleted...]
-              <w:t>Date</w:t>
+          <w:p w:rsidRPr="00F74CF1" w:rsidR="009070E7" w:rsidP="41A537E5" w:rsidRDefault="009070E7" w14:paraId="092D1273" w14:textId="54CB6CAF" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="009070E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Academic Advisor Talk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="41A537E5" w:rsidP="48D921C1" w:rsidRDefault="41A537E5" w14:paraId="7CA9F38F" w14:textId="1E5F5EC0">
-[...14 lines deleted...]
-              <w:t>Time</w:t>
+          <w:p w:rsidR="372CC02D" w:rsidP="372CC02D" w:rsidRDefault="372CC02D" w14:paraId="38E44A62" w14:textId="47CF9021">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+            </w:pPr>
+            <w:r w:rsidRPr="372CC02D" w:rsidR="372CC02D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Booth Street East_T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="372CC02D" w:rsidR="41484BE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>heatre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="372CC02D" w:rsidR="372CC02D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A (G.10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcW w:w="2548" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F74CF1" w:rsidR="009070E7" w:rsidP="41A537E5" w:rsidRDefault="009070E7" w14:paraId="4808F7C9" w14:textId="4B4ADCBB" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F74CF1" w:rsidR="009070E7" w:rsidTr="67BA8360" w14:paraId="6A9F2628" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="75694780" w14:textId="24AD9A8F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="629317F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tuesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="1452591C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="75C59602">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="629317F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:noSpellErr="1" w14:paraId="3E3F4B4A" w14:textId="69A373F0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F74CF1" w:rsidR="00E32B97" w:rsidP="48D921C1" w:rsidRDefault="009070E7" w14:paraId="2D7D30CC" w14:textId="51E93758">
-[...14 lines deleted...]
-              <w:t>Event</w:t>
+          <w:p w:rsidRPr="00F74CF1" w:rsidR="009070E7" w:rsidP="41A537E5" w:rsidRDefault="009070E7" w14:paraId="2E7BF1F3" w14:textId="68259593">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="67BA8360" w:rsidR="09E12E19">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="67BA8360" w:rsidR="1D3E49C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="67BA8360" w:rsidR="7A7D9441">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>our</w:t>
+            </w:r>
+            <w:r w:rsidRPr="67BA8360" w:rsidR="09E12E19">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="67BA8360" w:rsidR="169F843B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="67BA8360" w:rsidR="727D8FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ASS Team</w:t>
+            </w:r>
+            <w:r w:rsidRPr="67BA8360" w:rsidR="09E12E19">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3030" w:type="dxa"/>
+            <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F74CF1" w:rsidR="00E32B97" w:rsidP="48D921C1" w:rsidRDefault="009070E7" w14:paraId="5C664F8C" w14:textId="08F89F84">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00F74CF1" w:rsidR="009070E7" w:rsidP="41A537E5" w:rsidRDefault="009070E7" w14:paraId="1F9B47CA" w14:textId="31134DC1" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="1C36B2A3" w:rsidP="41A537E5" w:rsidRDefault="1C36B2A3" w14:paraId="4653ECCC" w14:textId="37EA0298" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="1C36B2A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Arthur Lewis Building, Common Room</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00F74CF1" w:rsidR="009070E7" w:rsidP="41A537E5" w:rsidRDefault="009070E7" w14:paraId="1AA864F2" w14:textId="19EE7BA4" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2503" w:type="dxa"/>
+            <w:tcW w:w="2548" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F74CF1" w:rsidR="009070E7" w:rsidP="41A537E5" w:rsidRDefault="009070E7" w14:paraId="1D3DE5A1" w14:textId="4B040A8D" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="41A537E5" w:rsidTr="67BA8360" w14:paraId="554068CB">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="2A40D7D4" w14:textId="164F1728">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="3123F6BD" w14:textId="00B70366">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="29777C04" w:rsidR="169E63F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="29777C04" w:rsidR="6B2F5DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="29777C04" w:rsidR="7219FD61">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="29777C04" w:rsidR="169E63F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="2B12B30E" w14:textId="70FDD5D5" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="4CE0DFF5" w14:textId="4C805B9C" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:noSpellErr="1" w14:paraId="1CA51EFC" w14:textId="4E3B5C4A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15:00 – 16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="7DCB7984" w14:textId="5AB805EE" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:noSpellErr="1" w14:paraId="5DF404C6" w14:textId="1272C1A3">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social </w:t>
+            </w:r>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="74CDC531" w14:textId="622B6DA2" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:noSpellErr="1" w14:paraId="7CF1E295" w14:textId="620DB163">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rthur Lewis Building,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Common Room</w:t>
+            </w:r>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="42D7FE4D" w14:textId="36AA0A92" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2548" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="09F43CE9" w14:textId="000BC007">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F74CF1" w:rsidR="50A6E504" w:rsidTr="67BA8360" w14:paraId="582B3546" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="141BF7C6" w14:textId="7291256C" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="4212F468" w14:textId="0F5015FC" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="65F683B1" w14:textId="7F79593B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="629317F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thursday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="1DAA5804">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="5F0CF46E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="629317F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="6FC9DCB4" w14:textId="7435093D" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="224506E3" w14:textId="46C2C805" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="781E53A9" w14:textId="21E0F186">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="54EB0252" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11:00 – 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="54EB0252" w:rsidR="3723DEF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="54EB0252" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="1E42723E" w:rsidP="41A537E5" w:rsidRDefault="1E42723E" w14:paraId="52EA6EBE" w14:textId="2A2715F3" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F74CF1" w:rsidR="5C1571D0" w:rsidP="41A537E5" w:rsidRDefault="66A46040" w14:paraId="1D9FBD19" w14:textId="434BD089">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="339606C8" w:rsidR="66A46040">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UG general course unit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="339606C8" w:rsidR="66A46040">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>selection</w:t>
+            </w:r>
+            <w:r w:rsidRPr="339606C8" w:rsidR="66A46040">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> drop</w:t>
+            </w:r>
+            <w:r w:rsidRPr="339606C8" w:rsidR="5C1CA57C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="339606C8" w:rsidR="66A46040">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in session for queries</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="47AB997B" w:rsidP="26CA031A" w:rsidRDefault="47AB997B" w14:paraId="3F7AE66C" w14:textId="335EA97B">
+            <w:pPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="47AB997B" w:rsidP="2C8898D0" w:rsidRDefault="47AB997B" w14:paraId="74FA4327" w14:textId="0BE3CBD5">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="372CC02D" w:rsidR="21BDFE08">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Humanities Bridgeford Street_2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2548" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F74CF1" w:rsidR="5C1571D0" w:rsidP="41A537E5" w:rsidRDefault="5C1571D0" w14:paraId="20BDF82E" w14:textId="178B9EED">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="26CA031A" w:rsidR="5C1571D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="26CA031A" w:rsidR="4958893B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>drop</w:t>
+            </w:r>
+            <w:r w:rsidRPr="26CA031A" w:rsidR="4958893B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="26CA031A" w:rsidR="5C1571D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> session is to support students with course unit selection queries and does not need to be attended by all students</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F74CF1" w:rsidR="00BB6C58" w:rsidTr="67BA8360" w14:paraId="2E85B52C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="3EA0EA84" w14:textId="4E5CCDB6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="629317F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thursday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="59A145C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="4418E903">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="629317F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:noSpellErr="1" w14:paraId="306CB093" w14:textId="2DDE6203">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14:00 – 15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F74CF1" w:rsidR="00BB6C58" w:rsidP="41A537E5" w:rsidRDefault="00BB6C58" w14:paraId="4E4C4666" w14:textId="68E745E8" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="41A537E5" w:rsidR="00BB6C58">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Resources for Learning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="372CC02D" w:rsidP="372CC02D" w:rsidRDefault="372CC02D" w14:paraId="4AEDB693" w14:textId="66576105">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+            </w:pPr>
+            <w:r w:rsidRPr="372CC02D" w:rsidR="372CC02D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Booth Street East_T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="372CC02D" w:rsidR="68B333BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>heatre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="372CC02D" w:rsidR="372CC02D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A (G.10)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2548" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F74CF1" w:rsidR="00BB6C58" w:rsidP="41A537E5" w:rsidRDefault="00BB6C58" w14:paraId="510E5953" w14:textId="32461889" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00F74CF1" w:rsidR="00986A5E" w:rsidTr="67BA8360" w14:paraId="1898D6BE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="50BEA4CC" w14:textId="149FD7EB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="629317F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Friday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="7B450BDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2C8898D0" w:rsidR="629317F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="41A537E5" w:rsidP="3DDE3D74" w:rsidRDefault="41A537E5" w14:paraId="4746626B" w14:textId="404DEB2E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DDE3D74" w:rsidR="37EC1132">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3DDE3D74" w:rsidR="525278E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3DDE3D74" w:rsidR="525278E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3DDE3D74" w:rsidR="1E110873">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="5D3C250B" w14:textId="4B248466" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="41A537E5" w:rsidP="41A537E5" w:rsidRDefault="41A537E5" w14:paraId="75FE18FC" w14:textId="2BE7585B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3BCED4E5" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PLEASE N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3BCED4E5" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>OTE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3BCED4E5" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>: You will be notified about the exact time to attend this session via email</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3BCED4E5" w:rsidR="2AAD8152">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from </w:t>
+            </w:r>
+            <w:hyperlink r:id="R0d5b74acb1504488">
+              <w:r w:rsidRPr="3BCED4E5" w:rsidR="2AAD8152">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>soss.hub@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="3BCED4E5" w:rsidR="2AAD8152">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3BCED4E5" w:rsidR="41A537E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prior to the event</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F74CF1" w:rsidR="00E32B97" w:rsidP="48D921C1" w:rsidRDefault="00E32B97" w14:paraId="03CCB5F8" w14:textId="35C7E256">
-[...59 lines deleted...]
-              <w:t xml:space="preserve"> September</w:t>
+          <w:p w:rsidRPr="00F74CF1" w:rsidR="00986A5E" w:rsidP="41A537E5" w:rsidRDefault="00BB6C58" w14:paraId="33850ACF" w14:textId="657AA019">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DDE3D74" w:rsidR="20C9FC8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3DDE3D74" w:rsidR="144C0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3DDE3D74" w:rsidR="20C9FC8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>our Acad</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3DDE3D74" w:rsidR="20C9FC8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>emic Advisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2925" w:type="dxa"/>
-[...140 lines deleted...]
-            <w:tcW w:w="2503" w:type="dxa"/>
+            <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F74CF1" w:rsidR="0044325C" w:rsidP="48D921C1" w:rsidRDefault="0044325C" w14:paraId="581F0A92" w14:textId="2EB4715A">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="372CC02D" w:rsidP="372CC02D" w:rsidRDefault="372CC02D" w14:paraId="6E6B5F45" w14:textId="4F49490E">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+            </w:pPr>
+            <w:r w:rsidRPr="372CC02D" w:rsidR="372CC02D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Uni</w:t>
+            </w:r>
+            <w:r w:rsidRPr="372CC02D" w:rsidR="64DBD6E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>versity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="372CC02D" w:rsidR="372CC02D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Place_3.214</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="2548" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F74CF1" w:rsidR="00986A5E" w:rsidP="41A537E5" w:rsidRDefault="00986A5E" w14:paraId="14A4FD5F" w14:textId="56BF2F42" w14:noSpellErr="1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="420D98AA" w:rsidTr="67BA8360" w14:paraId="7C2DC534">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="41A537E5" w:rsidP="48D921C1" w:rsidRDefault="41A537E5" w14:paraId="7C06BEE1" w14:textId="13EA21BA">
-[...23 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="420D98AA" w:rsidP="2B8D7BB7" w:rsidRDefault="420D98AA" w14:paraId="0AF2D51A" w14:textId="149FD7EB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B8D7BB7" w:rsidR="49AC5F4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Friday 25 September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="420D98AA" w:rsidP="420D98AA" w:rsidRDefault="420D98AA" w14:paraId="7EDA6668" w14:textId="08346AC5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="41A537E5" w:rsidP="48D921C1" w:rsidRDefault="41A537E5" w14:paraId="25A4C6C1" w14:textId="38256FC3">
-[...10 lines deleted...]
-              <w:t>14:00 – 15:00</w:t>
+          <w:p w:rsidR="420D98AA" w:rsidP="420D98AA" w:rsidRDefault="420D98AA" w14:paraId="602E26E4" w14:textId="0E298E81">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2B8D7BB7" w:rsidR="49AC5F4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11:00 – 12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2400" w:type="dxa"/>
-[...102 lines deleted...]
-            <w:tcW w:w="2503" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F74CF1" w:rsidR="009070E7" w:rsidP="48D921C1" w:rsidRDefault="009070E7" w14:paraId="4808F7C9" w14:textId="4B4ADCBB">
-[...50 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="420D98AA" w:rsidP="2B8D7BB7" w:rsidRDefault="420D98AA" w14:paraId="0C673D6C" w14:textId="27869E74">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B8D7BB7" w:rsidR="49AC5F4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Introduction to Joint Honours programmes with Sociology</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="420D98AA" w:rsidP="2B8D7BB7" w:rsidRDefault="420D98AA" w14:paraId="2F0940F8" w14:textId="713FC2AC">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="420D98AA" w:rsidP="420D98AA" w:rsidRDefault="420D98AA" w14:paraId="39A6CEC0" w14:textId="66E47851">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2925" w:type="dxa"/>
-[...147 lines deleted...]
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="41A537E5" w:rsidP="48D921C1" w:rsidRDefault="41A537E5" w14:paraId="2B12B30E" w14:textId="14A922E1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> September</w:t>
+          <w:p w:rsidR="420D98AA" w:rsidP="420D98AA" w:rsidRDefault="420D98AA" w14:paraId="56D5510E" w14:textId="42E812B9">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2B8D7BB7" w:rsidR="49AC5F4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Humanities Bridgeford Street Room G33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2925" w:type="dxa"/>
+            <w:tcW w:w="2548" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="41A537E5" w:rsidP="48D921C1" w:rsidRDefault="41A537E5" w14:paraId="1CA51EFC" w14:textId="2DBF93B1">
-[...957 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="420D98AA" w:rsidP="2B8D7BB7" w:rsidRDefault="420D98AA" w14:paraId="33E80E84" w14:textId="7A0E8EC9">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="67BA8360" w:rsidR="1ACF235D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>This will be for the following joint programmes with SALC only and not all student need to attend.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="420D98AA" w:rsidP="420D98AA" w:rsidRDefault="420D98AA" w14:paraId="4E222680" w14:textId="27EC5724">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00F74CF1" w:rsidR="7F20D468" w:rsidP="41A537E5" w:rsidRDefault="7F20D468" w14:paraId="38493C34" w14:textId="525C242D">
+    <w:p w:rsidRPr="00F74CF1" w:rsidR="7F20D468" w:rsidP="41A537E5" w:rsidRDefault="7F20D468" w14:paraId="38493C34" w14:textId="525C242D" w14:noSpellErr="1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="2A600CA1" w:rsidP="26CA031A" w:rsidRDefault="2A600CA1" w14:paraId="209910AB" w14:textId="5006D0B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="49A8DAEE" w:rsidP="26CA031A" w:rsidRDefault="49A8DAEE" w14:paraId="0CC0EA55" w14:textId="220F771C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="49A8DAEE" w:rsidP="26CA031A" w:rsidRDefault="49A8DAEE" w14:paraId="6E9A856C" w14:textId="18C0EC7E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="1BE0B04E" w:rsidP="26CA031A" w:rsidRDefault="1BE0B04E" w14:paraId="19465E6E" w14:textId="1F66FAAA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="1BE0B04E" w:rsidP="26CA031A" w:rsidRDefault="1BE0B04E" w14:paraId="062609D0" w14:textId="689158C2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="2A600CA1" w:rsidRDefault="2A600CA1" w14:paraId="3E41DCF5" w14:textId="043344BE"/>
+    <w:p w:rsidR="1BE0B04E" w:rsidP="46B99D74" w:rsidRDefault="1BE0B04E" w14:paraId="3261875C" w14:textId="192A146F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="1BE0B04E" w:rsidP="46B99D74" w:rsidRDefault="1BE0B04E" w14:paraId="0FC5D982" w14:textId="72977F50">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="1BE0B04E" w:rsidP="46B99D74" w:rsidRDefault="1BE0B04E" w14:paraId="561627F7" w14:textId="048AC4F0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="1BE0B04E" w:rsidP="46B99D74" w:rsidRDefault="1BE0B04E" w14:paraId="361F4C45" w14:textId="10F74D9C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="1BE0B04E" w:rsidP="46B99D74" w:rsidRDefault="1BE0B04E" w14:paraId="603C0680" w14:textId="310FBC50">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="1BE0B04E" w:rsidP="46B99D74" w:rsidRDefault="1BE0B04E" w14:paraId="22E7F800" w14:textId="274BD359">
       <w:pPr>
@@ -1994,621 +2616,692 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="266A79E5" w:rsidP="1D39B6AB" w:rsidRDefault="266A79E5" w14:paraId="17A616C5" w14:textId="72F5F9F4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="266A79E5" w:rsidSect="009A52B0">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Mincho">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14"/>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:zoom w:percent="100"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E32B97"/>
     <w:rsid w:val="00037D3C"/>
     <w:rsid w:val="00042CD9"/>
     <w:rsid w:val="001364F5"/>
     <w:rsid w:val="00252D59"/>
     <w:rsid w:val="00266812"/>
     <w:rsid w:val="0032CD17"/>
     <w:rsid w:val="003671A2"/>
     <w:rsid w:val="0044325C"/>
     <w:rsid w:val="005D24F6"/>
     <w:rsid w:val="00632D1B"/>
-    <w:rsid w:val="00751EF6"/>
     <w:rsid w:val="007C0011"/>
     <w:rsid w:val="00814001"/>
     <w:rsid w:val="009070E7"/>
     <w:rsid w:val="00937CD1"/>
     <w:rsid w:val="00942465"/>
     <w:rsid w:val="00942CF0"/>
     <w:rsid w:val="0097640E"/>
     <w:rsid w:val="00986A5E"/>
     <w:rsid w:val="009A4DC1"/>
     <w:rsid w:val="009A52B0"/>
     <w:rsid w:val="00A24B36"/>
     <w:rsid w:val="00A31737"/>
     <w:rsid w:val="00A44298"/>
     <w:rsid w:val="00A47FD0"/>
     <w:rsid w:val="00A718B3"/>
     <w:rsid w:val="00A92108"/>
-    <w:rsid w:val="00AD2950"/>
     <w:rsid w:val="00B17A05"/>
     <w:rsid w:val="00B54CC7"/>
     <w:rsid w:val="00BB461F"/>
     <w:rsid w:val="00BB6C58"/>
     <w:rsid w:val="00D009F0"/>
     <w:rsid w:val="00D118B7"/>
     <w:rsid w:val="00D420AD"/>
     <w:rsid w:val="00E32B97"/>
     <w:rsid w:val="00EB363E"/>
     <w:rsid w:val="00F23B87"/>
     <w:rsid w:val="00F25035"/>
-    <w:rsid w:val="00F41351"/>
     <w:rsid w:val="00F74CF1"/>
-    <w:rsid w:val="01A8DBBD"/>
     <w:rsid w:val="02272AD2"/>
     <w:rsid w:val="0246CF83"/>
     <w:rsid w:val="02879A55"/>
     <w:rsid w:val="02AF355B"/>
     <w:rsid w:val="03167A97"/>
     <w:rsid w:val="031D7434"/>
     <w:rsid w:val="036CD2E4"/>
-    <w:rsid w:val="04DD48C4"/>
-    <w:rsid w:val="04EED27C"/>
+    <w:rsid w:val="0435D400"/>
     <w:rsid w:val="05433938"/>
+    <w:rsid w:val="05446977"/>
     <w:rsid w:val="06651462"/>
     <w:rsid w:val="06A2B5B4"/>
     <w:rsid w:val="06AF42CB"/>
     <w:rsid w:val="06B30182"/>
     <w:rsid w:val="077D1C8F"/>
     <w:rsid w:val="07B76343"/>
     <w:rsid w:val="0952CCD9"/>
+    <w:rsid w:val="097D0D5B"/>
     <w:rsid w:val="099309B7"/>
     <w:rsid w:val="09B5252D"/>
+    <w:rsid w:val="09C1CCC7"/>
     <w:rsid w:val="09D59529"/>
+    <w:rsid w:val="09E12E19"/>
     <w:rsid w:val="0A13BA6A"/>
-    <w:rsid w:val="0A579A3D"/>
     <w:rsid w:val="0A9A453E"/>
-    <w:rsid w:val="0AA53D68"/>
     <w:rsid w:val="0B1F82BC"/>
     <w:rsid w:val="0B60D4F4"/>
-    <w:rsid w:val="0B6AFEC7"/>
     <w:rsid w:val="0B8238DB"/>
     <w:rsid w:val="0BD80D1E"/>
+    <w:rsid w:val="0C3D1261"/>
     <w:rsid w:val="0C46D178"/>
     <w:rsid w:val="0C6942B1"/>
     <w:rsid w:val="0C90C7F5"/>
     <w:rsid w:val="0CC97264"/>
+    <w:rsid w:val="0D752E15"/>
+    <w:rsid w:val="0D9C21BC"/>
     <w:rsid w:val="0DD1E499"/>
     <w:rsid w:val="0DE1A13C"/>
     <w:rsid w:val="0DED0F07"/>
     <w:rsid w:val="0E0DEE84"/>
     <w:rsid w:val="0E61E916"/>
+    <w:rsid w:val="0E70D48E"/>
     <w:rsid w:val="0E8C6A78"/>
     <w:rsid w:val="0EADE05D"/>
     <w:rsid w:val="0EC28247"/>
     <w:rsid w:val="0ED6E1C1"/>
-    <w:rsid w:val="0F392AD7"/>
     <w:rsid w:val="0F87BB16"/>
     <w:rsid w:val="0F8A78F7"/>
     <w:rsid w:val="0F8C38D0"/>
     <w:rsid w:val="0F92953F"/>
     <w:rsid w:val="0FA24FD1"/>
     <w:rsid w:val="102D7A07"/>
-    <w:rsid w:val="103D721C"/>
     <w:rsid w:val="1050FF9F"/>
+    <w:rsid w:val="107E4F24"/>
     <w:rsid w:val="108A2F59"/>
     <w:rsid w:val="10C11D8F"/>
-    <w:rsid w:val="10DCB279"/>
     <w:rsid w:val="116ADD9D"/>
     <w:rsid w:val="117EBB3A"/>
     <w:rsid w:val="11C3E404"/>
     <w:rsid w:val="11C64258"/>
-    <w:rsid w:val="12424380"/>
+    <w:rsid w:val="125A902B"/>
     <w:rsid w:val="12667E55"/>
+    <w:rsid w:val="12F16DE0"/>
     <w:rsid w:val="1357939F"/>
     <w:rsid w:val="1362FEA2"/>
     <w:rsid w:val="136C4A7C"/>
     <w:rsid w:val="137B0630"/>
     <w:rsid w:val="13AA0335"/>
+    <w:rsid w:val="13BEFB14"/>
     <w:rsid w:val="13EBFEB5"/>
     <w:rsid w:val="140C9C39"/>
+    <w:rsid w:val="144C0B92"/>
+    <w:rsid w:val="1452591C"/>
     <w:rsid w:val="145930B9"/>
     <w:rsid w:val="145B2C39"/>
     <w:rsid w:val="147948FA"/>
+    <w:rsid w:val="147948FA"/>
     <w:rsid w:val="14C73D36"/>
+    <w:rsid w:val="14D9A4FE"/>
     <w:rsid w:val="15186979"/>
     <w:rsid w:val="15932C0A"/>
     <w:rsid w:val="15B07DFA"/>
     <w:rsid w:val="15F681C9"/>
     <w:rsid w:val="16195825"/>
     <w:rsid w:val="1649DC0C"/>
     <w:rsid w:val="168C1062"/>
     <w:rsid w:val="16928001"/>
+    <w:rsid w:val="169E63F0"/>
+    <w:rsid w:val="169F843B"/>
     <w:rsid w:val="17000D98"/>
     <w:rsid w:val="1784FE5B"/>
     <w:rsid w:val="17FA8F78"/>
     <w:rsid w:val="18380CF9"/>
     <w:rsid w:val="18AD5CE3"/>
     <w:rsid w:val="18E1A3B7"/>
     <w:rsid w:val="190A5E9F"/>
     <w:rsid w:val="19221F67"/>
     <w:rsid w:val="1954FE59"/>
     <w:rsid w:val="19EDC158"/>
     <w:rsid w:val="1A0794F4"/>
     <w:rsid w:val="1A3A0EBC"/>
     <w:rsid w:val="1A7425CC"/>
-    <w:rsid w:val="1AB4227A"/>
+    <w:rsid w:val="1ACF235D"/>
     <w:rsid w:val="1AFA5A59"/>
     <w:rsid w:val="1B015365"/>
-    <w:rsid w:val="1B33EBA3"/>
     <w:rsid w:val="1BE0B04E"/>
-    <w:rsid w:val="1C12A87A"/>
     <w:rsid w:val="1C36B2A3"/>
     <w:rsid w:val="1C6E2BA4"/>
     <w:rsid w:val="1C6EF1B8"/>
     <w:rsid w:val="1C7BEFBB"/>
     <w:rsid w:val="1D39B6AB"/>
+    <w:rsid w:val="1D3E49C4"/>
     <w:rsid w:val="1D630E35"/>
     <w:rsid w:val="1D90DE92"/>
+    <w:rsid w:val="1DAA5804"/>
     <w:rsid w:val="1DB514DA"/>
     <w:rsid w:val="1DE8B56E"/>
+    <w:rsid w:val="1E110873"/>
     <w:rsid w:val="1E42723E"/>
     <w:rsid w:val="1F089705"/>
     <w:rsid w:val="1F0D8E5C"/>
     <w:rsid w:val="1F75A0A1"/>
     <w:rsid w:val="1FA95977"/>
     <w:rsid w:val="201D1E87"/>
     <w:rsid w:val="204D6951"/>
-    <w:rsid w:val="205E26FF"/>
     <w:rsid w:val="20AE8A10"/>
+    <w:rsid w:val="20C9FC8C"/>
     <w:rsid w:val="20E9F315"/>
     <w:rsid w:val="2119DBC8"/>
     <w:rsid w:val="2126FA11"/>
     <w:rsid w:val="21B54B9A"/>
+    <w:rsid w:val="21BDFE08"/>
     <w:rsid w:val="22559F50"/>
     <w:rsid w:val="2299E5AC"/>
     <w:rsid w:val="22B1ACED"/>
     <w:rsid w:val="2306372B"/>
     <w:rsid w:val="23163958"/>
     <w:rsid w:val="2377079E"/>
     <w:rsid w:val="239A6737"/>
     <w:rsid w:val="23A09CA0"/>
     <w:rsid w:val="2444C1E4"/>
     <w:rsid w:val="24BFB103"/>
+    <w:rsid w:val="24F2F639"/>
     <w:rsid w:val="25081678"/>
     <w:rsid w:val="254BEA99"/>
     <w:rsid w:val="2578ED4C"/>
+    <w:rsid w:val="25B83076"/>
     <w:rsid w:val="25D38724"/>
     <w:rsid w:val="25FBE58D"/>
     <w:rsid w:val="26150DEA"/>
     <w:rsid w:val="266A79E5"/>
     <w:rsid w:val="269E6DF3"/>
     <w:rsid w:val="26CA031A"/>
     <w:rsid w:val="26ED0B30"/>
-    <w:rsid w:val="271EA3DB"/>
     <w:rsid w:val="27E4FFCC"/>
     <w:rsid w:val="2891D334"/>
     <w:rsid w:val="2916066A"/>
     <w:rsid w:val="292A86E3"/>
+    <w:rsid w:val="29777C04"/>
     <w:rsid w:val="2A196830"/>
     <w:rsid w:val="2A600CA1"/>
     <w:rsid w:val="2A6D5A88"/>
     <w:rsid w:val="2A7DEAE6"/>
     <w:rsid w:val="2A83D3FC"/>
+    <w:rsid w:val="2A8DA04D"/>
     <w:rsid w:val="2A9B8568"/>
     <w:rsid w:val="2AAD8152"/>
     <w:rsid w:val="2ACD518F"/>
+    <w:rsid w:val="2B7D2427"/>
+    <w:rsid w:val="2B8D7BB7"/>
     <w:rsid w:val="2B907898"/>
     <w:rsid w:val="2BEBD315"/>
     <w:rsid w:val="2C0E4CE5"/>
+    <w:rsid w:val="2C123152"/>
     <w:rsid w:val="2C35AD0C"/>
     <w:rsid w:val="2C3755C9"/>
+    <w:rsid w:val="2C8898D0"/>
     <w:rsid w:val="2CA48589"/>
     <w:rsid w:val="2CCD7909"/>
     <w:rsid w:val="2D3FF454"/>
+    <w:rsid w:val="2D97E5B5"/>
     <w:rsid w:val="2DC79238"/>
     <w:rsid w:val="2E4EF241"/>
     <w:rsid w:val="2E5AFBDA"/>
     <w:rsid w:val="2E631D85"/>
+    <w:rsid w:val="2F11B3BA"/>
     <w:rsid w:val="2F9F1AA8"/>
     <w:rsid w:val="2FCF0323"/>
     <w:rsid w:val="2FE3631C"/>
-    <w:rsid w:val="306AFDBE"/>
+    <w:rsid w:val="2FE79A5E"/>
+    <w:rsid w:val="3037962C"/>
     <w:rsid w:val="310178A0"/>
-    <w:rsid w:val="31255161"/>
     <w:rsid w:val="3157B69B"/>
-    <w:rsid w:val="320DBDD3"/>
     <w:rsid w:val="32920FD6"/>
     <w:rsid w:val="32AABEEA"/>
     <w:rsid w:val="32B9C298"/>
     <w:rsid w:val="32F8BA91"/>
     <w:rsid w:val="3339A8D5"/>
     <w:rsid w:val="335715FE"/>
     <w:rsid w:val="33826A01"/>
     <w:rsid w:val="339606C8"/>
     <w:rsid w:val="33AB8B2F"/>
     <w:rsid w:val="33C65575"/>
     <w:rsid w:val="33CA8E33"/>
     <w:rsid w:val="34233188"/>
     <w:rsid w:val="344F40B6"/>
     <w:rsid w:val="347F72B7"/>
     <w:rsid w:val="34DDA861"/>
     <w:rsid w:val="35516970"/>
+    <w:rsid w:val="35CEE3A2"/>
     <w:rsid w:val="3723DEF2"/>
+    <w:rsid w:val="372CC02D"/>
     <w:rsid w:val="37601BBD"/>
     <w:rsid w:val="37A3593C"/>
+    <w:rsid w:val="37D1B3EA"/>
+    <w:rsid w:val="37EC1132"/>
+    <w:rsid w:val="37F3DCCC"/>
+    <w:rsid w:val="37F3DCCC"/>
     <w:rsid w:val="388710E9"/>
     <w:rsid w:val="38EEA187"/>
     <w:rsid w:val="39199A41"/>
+    <w:rsid w:val="397BB3DA"/>
     <w:rsid w:val="3992D4A1"/>
     <w:rsid w:val="39A5BF9E"/>
     <w:rsid w:val="39BA03B5"/>
     <w:rsid w:val="3A051B39"/>
     <w:rsid w:val="3A585A1D"/>
     <w:rsid w:val="3A6E487E"/>
     <w:rsid w:val="3AC126C6"/>
     <w:rsid w:val="3B318677"/>
     <w:rsid w:val="3B725CF8"/>
     <w:rsid w:val="3BCED4E5"/>
     <w:rsid w:val="3C108E11"/>
     <w:rsid w:val="3C4CF660"/>
     <w:rsid w:val="3CAFC44B"/>
     <w:rsid w:val="3CC52428"/>
     <w:rsid w:val="3CE189A3"/>
     <w:rsid w:val="3DD01DB4"/>
     <w:rsid w:val="3DD4B182"/>
+    <w:rsid w:val="3DDE3D74"/>
     <w:rsid w:val="3DE8F8BC"/>
-    <w:rsid w:val="3DE95F8F"/>
     <w:rsid w:val="3EE6FB15"/>
     <w:rsid w:val="3F01FC19"/>
     <w:rsid w:val="3F087E43"/>
+    <w:rsid w:val="3F6216CA"/>
     <w:rsid w:val="40192A65"/>
     <w:rsid w:val="40ACAE90"/>
+    <w:rsid w:val="40B4118D"/>
     <w:rsid w:val="40ED0556"/>
     <w:rsid w:val="40EEB75A"/>
+    <w:rsid w:val="4133A6CE"/>
+    <w:rsid w:val="41484BE3"/>
     <w:rsid w:val="415DC378"/>
+    <w:rsid w:val="417F7A9D"/>
     <w:rsid w:val="41A52694"/>
     <w:rsid w:val="41A537E5"/>
     <w:rsid w:val="41B4FAC6"/>
-    <w:rsid w:val="41BB7191"/>
     <w:rsid w:val="41D0AD1E"/>
+    <w:rsid w:val="420D98AA"/>
     <w:rsid w:val="420EAC4C"/>
     <w:rsid w:val="43139E90"/>
     <w:rsid w:val="4350CB27"/>
     <w:rsid w:val="4399F014"/>
     <w:rsid w:val="43C89684"/>
+    <w:rsid w:val="4418E903"/>
     <w:rsid w:val="445FD58A"/>
     <w:rsid w:val="44C4E162"/>
     <w:rsid w:val="4549C276"/>
     <w:rsid w:val="4568A08B"/>
+    <w:rsid w:val="458F07C8"/>
     <w:rsid w:val="45D497EA"/>
     <w:rsid w:val="45DA413B"/>
     <w:rsid w:val="45F59FC3"/>
     <w:rsid w:val="46453634"/>
+    <w:rsid w:val="464B0F3B"/>
     <w:rsid w:val="46801B66"/>
+    <w:rsid w:val="46B5AA69"/>
     <w:rsid w:val="46B99D74"/>
     <w:rsid w:val="46D2B93F"/>
     <w:rsid w:val="4750C3AA"/>
     <w:rsid w:val="478960B5"/>
     <w:rsid w:val="47AB997B"/>
     <w:rsid w:val="47E9BA9D"/>
     <w:rsid w:val="481ED628"/>
-    <w:rsid w:val="48B3D7C5"/>
     <w:rsid w:val="48D6DC24"/>
-    <w:rsid w:val="48D921C1"/>
     <w:rsid w:val="48EA909C"/>
     <w:rsid w:val="48EB7EBC"/>
     <w:rsid w:val="49468EB4"/>
     <w:rsid w:val="4958893B"/>
     <w:rsid w:val="495BBAAD"/>
     <w:rsid w:val="49854414"/>
     <w:rsid w:val="49A8DAEE"/>
+    <w:rsid w:val="49AC5F4D"/>
     <w:rsid w:val="49C00CAB"/>
     <w:rsid w:val="4A3F4351"/>
     <w:rsid w:val="4A72AC85"/>
     <w:rsid w:val="4A8E73F4"/>
     <w:rsid w:val="4BB3F94E"/>
-    <w:rsid w:val="4BD3B65A"/>
     <w:rsid w:val="4BDE6F10"/>
     <w:rsid w:val="4C0B7B3C"/>
     <w:rsid w:val="4C0E7CE6"/>
     <w:rsid w:val="4C1DE936"/>
+    <w:rsid w:val="4CE99ABB"/>
     <w:rsid w:val="4D24FFA0"/>
     <w:rsid w:val="4D2D27DE"/>
     <w:rsid w:val="4E013A6A"/>
     <w:rsid w:val="4E158994"/>
     <w:rsid w:val="4E1BAE33"/>
     <w:rsid w:val="4E2ECC66"/>
     <w:rsid w:val="4E755D43"/>
     <w:rsid w:val="4E76949F"/>
     <w:rsid w:val="4E7BD151"/>
-    <w:rsid w:val="4F50AD36"/>
+    <w:rsid w:val="4F8AAD11"/>
     <w:rsid w:val="4FB584A6"/>
     <w:rsid w:val="504F898C"/>
+    <w:rsid w:val="506D86F7"/>
     <w:rsid w:val="50A6E504"/>
-    <w:rsid w:val="50B443C9"/>
-    <w:rsid w:val="516FEFE5"/>
+    <w:rsid w:val="5186256D"/>
+    <w:rsid w:val="5194EA9B"/>
     <w:rsid w:val="51AB7352"/>
     <w:rsid w:val="51D0C303"/>
-    <w:rsid w:val="527105BD"/>
+    <w:rsid w:val="525278E3"/>
     <w:rsid w:val="52F70148"/>
     <w:rsid w:val="531102BA"/>
     <w:rsid w:val="5387E0E9"/>
     <w:rsid w:val="5394511A"/>
     <w:rsid w:val="53A1D560"/>
     <w:rsid w:val="53CEF014"/>
     <w:rsid w:val="53DEDDDB"/>
     <w:rsid w:val="54BA6956"/>
-    <w:rsid w:val="54BFA8EF"/>
     <w:rsid w:val="54D50DB2"/>
     <w:rsid w:val="54EB0252"/>
-    <w:rsid w:val="55F1FC06"/>
+    <w:rsid w:val="54F8A6F6"/>
     <w:rsid w:val="5699F519"/>
+    <w:rsid w:val="5747A5A4"/>
     <w:rsid w:val="57792A49"/>
     <w:rsid w:val="585ABFEF"/>
     <w:rsid w:val="5867C23D"/>
     <w:rsid w:val="58BA9CAC"/>
     <w:rsid w:val="59741D7D"/>
+    <w:rsid w:val="59773C88"/>
+    <w:rsid w:val="59860ED4"/>
     <w:rsid w:val="598B9045"/>
+    <w:rsid w:val="59A145C0"/>
     <w:rsid w:val="59FD14DE"/>
     <w:rsid w:val="5A03929E"/>
     <w:rsid w:val="5A2B3B37"/>
-    <w:rsid w:val="5A445573"/>
     <w:rsid w:val="5A474613"/>
     <w:rsid w:val="5B850D33"/>
     <w:rsid w:val="5BA4EE5E"/>
     <w:rsid w:val="5BFF36C7"/>
     <w:rsid w:val="5C1571D0"/>
     <w:rsid w:val="5C1CA57C"/>
     <w:rsid w:val="5C3DD9BD"/>
     <w:rsid w:val="5C8436A4"/>
     <w:rsid w:val="5CA44D55"/>
     <w:rsid w:val="5D00D3CD"/>
     <w:rsid w:val="5D3607CF"/>
     <w:rsid w:val="5D3D3D1C"/>
     <w:rsid w:val="5D70CAF8"/>
+    <w:rsid w:val="5E3471DD"/>
+    <w:rsid w:val="5F0CF46E"/>
     <w:rsid w:val="5F451ADF"/>
     <w:rsid w:val="5F843C2E"/>
     <w:rsid w:val="5FD28B00"/>
     <w:rsid w:val="5FD56489"/>
     <w:rsid w:val="5FD65D65"/>
     <w:rsid w:val="5FF2F7A8"/>
     <w:rsid w:val="601BBE8A"/>
     <w:rsid w:val="60753E18"/>
     <w:rsid w:val="6135710F"/>
     <w:rsid w:val="61F4FEB2"/>
     <w:rsid w:val="61F5382D"/>
     <w:rsid w:val="61F88198"/>
-    <w:rsid w:val="62715942"/>
+    <w:rsid w:val="629317F0"/>
     <w:rsid w:val="629BCFBA"/>
-    <w:rsid w:val="62A2B774"/>
     <w:rsid w:val="62AF6DBD"/>
     <w:rsid w:val="62BCBF26"/>
     <w:rsid w:val="63ACFBA9"/>
     <w:rsid w:val="6437A01B"/>
     <w:rsid w:val="64C089EB"/>
+    <w:rsid w:val="64DBD6E6"/>
     <w:rsid w:val="6585C8ED"/>
+    <w:rsid w:val="659C251C"/>
     <w:rsid w:val="659DD275"/>
     <w:rsid w:val="65DCA8AC"/>
     <w:rsid w:val="65EB47A6"/>
     <w:rsid w:val="6649877C"/>
     <w:rsid w:val="664F7694"/>
     <w:rsid w:val="669587E8"/>
     <w:rsid w:val="66A46040"/>
     <w:rsid w:val="66CC441F"/>
     <w:rsid w:val="6714DDD3"/>
+    <w:rsid w:val="67BA8360"/>
     <w:rsid w:val="67E2F561"/>
     <w:rsid w:val="68091FC6"/>
     <w:rsid w:val="684A55EB"/>
+    <w:rsid w:val="68B333BE"/>
+    <w:rsid w:val="69200DDB"/>
     <w:rsid w:val="693722AF"/>
     <w:rsid w:val="694732DB"/>
-    <w:rsid w:val="694E5783"/>
-    <w:rsid w:val="699999C7"/>
     <w:rsid w:val="69A21937"/>
     <w:rsid w:val="69C8845B"/>
     <w:rsid w:val="69D59E8E"/>
     <w:rsid w:val="69F9AB17"/>
     <w:rsid w:val="6A026DC8"/>
     <w:rsid w:val="6A6858B8"/>
-    <w:rsid w:val="6AFF766B"/>
+    <w:rsid w:val="6B2F5DD8"/>
     <w:rsid w:val="6B4DBBF7"/>
     <w:rsid w:val="6B9E3E29"/>
     <w:rsid w:val="6BCF260B"/>
     <w:rsid w:val="6BF89234"/>
     <w:rsid w:val="6C16CF37"/>
     <w:rsid w:val="6C1DA887"/>
     <w:rsid w:val="6C78F9EE"/>
     <w:rsid w:val="6C8904DD"/>
     <w:rsid w:val="6CAF3835"/>
     <w:rsid w:val="6D703882"/>
-    <w:rsid w:val="6E730195"/>
+    <w:rsid w:val="6D7EFD09"/>
     <w:rsid w:val="6EF4C269"/>
+    <w:rsid w:val="6F646FB2"/>
+    <w:rsid w:val="6FC464F0"/>
     <w:rsid w:val="701CA94C"/>
+    <w:rsid w:val="70236A16"/>
     <w:rsid w:val="70C0698A"/>
+    <w:rsid w:val="70D53F50"/>
     <w:rsid w:val="71A77E8E"/>
     <w:rsid w:val="71AA5D31"/>
     <w:rsid w:val="71B879AD"/>
+    <w:rsid w:val="7219FD61"/>
+    <w:rsid w:val="727D8FF1"/>
     <w:rsid w:val="729E6915"/>
     <w:rsid w:val="72A7857A"/>
     <w:rsid w:val="72B2D169"/>
     <w:rsid w:val="731A92F3"/>
     <w:rsid w:val="73939D12"/>
     <w:rsid w:val="73CDD608"/>
     <w:rsid w:val="73E629E0"/>
     <w:rsid w:val="7409229F"/>
+    <w:rsid w:val="741A9707"/>
     <w:rsid w:val="7446D26E"/>
     <w:rsid w:val="746010FD"/>
     <w:rsid w:val="755DB421"/>
+    <w:rsid w:val="75C59602"/>
     <w:rsid w:val="75D6D432"/>
     <w:rsid w:val="763B859F"/>
     <w:rsid w:val="764361C4"/>
     <w:rsid w:val="768A9DEA"/>
+    <w:rsid w:val="76B455CF"/>
     <w:rsid w:val="76E43C12"/>
     <w:rsid w:val="773528E5"/>
     <w:rsid w:val="77760440"/>
-    <w:rsid w:val="77CAE99F"/>
+    <w:rsid w:val="77DF8C10"/>
     <w:rsid w:val="780BAAC8"/>
     <w:rsid w:val="782DE2AA"/>
+    <w:rsid w:val="787F158A"/>
     <w:rsid w:val="78874465"/>
+    <w:rsid w:val="78BBD7FE"/>
     <w:rsid w:val="79130DD5"/>
     <w:rsid w:val="79BD1FF2"/>
     <w:rsid w:val="7A408FAD"/>
+    <w:rsid w:val="7A61A6DE"/>
+    <w:rsid w:val="7A7D9441"/>
+    <w:rsid w:val="7B450BDF"/>
     <w:rsid w:val="7BDCB009"/>
     <w:rsid w:val="7C02386D"/>
     <w:rsid w:val="7C63C0AD"/>
     <w:rsid w:val="7CA824E6"/>
     <w:rsid w:val="7CC4CF17"/>
     <w:rsid w:val="7CFB2C54"/>
     <w:rsid w:val="7D674BA2"/>
     <w:rsid w:val="7D6D544A"/>
     <w:rsid w:val="7DA44A2B"/>
     <w:rsid w:val="7DCC504D"/>
     <w:rsid w:val="7DDF4770"/>
     <w:rsid w:val="7E380EC6"/>
     <w:rsid w:val="7E6C0ECA"/>
     <w:rsid w:val="7EC66B2F"/>
+    <w:rsid w:val="7EFA1073"/>
     <w:rsid w:val="7F1F1620"/>
     <w:rsid w:val="7F20D468"/>
     <w:rsid w:val="7FC2FE69"/>
+    <w:rsid w:val="7FCE761F"/>
     <w:rsid w:val="7FDC8525"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6800950B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EEB8686E-1AE0-4FB7-B8AA-1D8B4B6BC935}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2965,51 +3658,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -3043,63 +3735,63 @@
   <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00942CF0"/>
   </w:style>
   <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00942CF0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F74CF1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:uiPriority w:val="1"/>
     <w:name w:val="No Spacing"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="41A537E5"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="299961107">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="442000527">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -3114,51 +3806,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1846743022">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R0d5b74acb1504488" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R6c3d6a7c9295466d" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R51495eed91384d9d" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="Rc6bba39f02294a8e" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3433,52 +4125,67 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee83905c960ef258107da6d47d3b0fb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -3576,149 +4283,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB46F199-DC6A-4FE6-8454-5FE101567A3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE1C37DF-FCC1-4CF5-BADA-18CFC0E98E88}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B0977A5-66CD-4E73-B6EB-6F4739A9A47E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="d1d95024-5f4f-4e75-ae17-86113fa1e536"/>
+    <ds:schemaRef ds:uri="cf294be8-60d8-4b32-9868-2f1190881178"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDB948D5-ADFA-45A7-9E62-5A954BE90E7A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B0977A5-66CD-4E73-B6EB-6F4739A9A47E}">
-[...11 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D71529B-7460-4380-8F55-4EB93700C309}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>Normal</ap:Template>
+  <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:DocSecurity>4</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Manchester</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dominic Claeys-Jackson</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Suzi Edwards</lastModifiedBy>
-  <revision>77</revision>
+  <revision>85</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TemplateUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ExtendedDescription">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TriggerFlowInfo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xd_Signature">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="SharedWithUsers">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="SharedWithUsers">
     <vt:lpwstr>75;#Simin Fadaee;#12;#Suzi Edwards</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>