--- v0 (2025-10-01)
+++ v1 (2026-08-16)
@@ -8,2073 +8,2039 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="005B389C" w:rsidP="6A17D9BD" w:rsidRDefault="005B389C" w14:paraId="0ACD4999" w14:textId="6DBB98BF">
-[...32 lines deleted...]
-    <w:p w:rsidR="005B389C" w:rsidP="400EF136" w:rsidRDefault="005B389C" w14:paraId="008D1F9E" w14:textId="5F49E406">
+    <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="0AA7A805" w14:textId="4D3E84F7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="400EF136" w:rsidR="005B389C">
+    </w:p>
+    <w:p w:rsidRPr="00FB3ED4" w:rsidR="1FA95977" w:rsidP="400EF136" w:rsidRDefault="1FA95977" w14:paraId="6801D78C" w14:textId="60FD869D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="25B5D7C8" w:rsidR="3C0D8A90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>September 202</w:t>
+        <w:t>Welcome Week Timetable</w:t>
       </w:r>
-      <w:r w:rsidRPr="400EF136" w:rsidR="5A5A4443">
+      <w:r w:rsidRPr="25B5D7C8" w:rsidR="3C0D8A90">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="25B5D7C8" w:rsidR="6F5706AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="25B5D7C8" w:rsidR="3C0D8A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>September</w:t>
+      </w:r>
+      <w:r w:rsidRPr="25B5D7C8" w:rsidR="3C0D8A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="25B5D7C8" w:rsidR="5583F073">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="25B5D7C8" w:rsidR="50D48F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B389C" w:rsidP="400EF136" w:rsidRDefault="005B389C" w14:paraId="7FE010B3" w14:textId="1A691703">
+    <w:p w:rsidRPr="00FB3ED4" w:rsidR="1FA95977" w:rsidP="25B5D7C8" w:rsidRDefault="1FA95977" w14:paraId="11836100" w14:textId="7D1507EF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6A17D9BD" w:rsidR="005B389C">
-[...48 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB3ED4" w:rsidR="1FA95977" w:rsidP="400EF136" w:rsidRDefault="1FA95977" w14:paraId="0597CCBC" w14:textId="4157A7BD">
+    <w:p w:rsidRPr="00FB3ED4" w:rsidR="1FA95977" w:rsidP="25B5D7C8" w:rsidRDefault="1FA95977" w14:paraId="0597CCBC" w14:textId="01DDF70E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="400EF136" w:rsidR="1FA95977">
+      <w:r w:rsidRPr="25B5D7C8" w:rsidR="50D48F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="25B5D7C8" w:rsidR="3C0D8A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BSocSc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="25B5D7C8" w:rsidR="3C0D8A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Soc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="25B5D7C8" w:rsidR="2B212BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="25B5D7C8" w:rsidR="3C0D8A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anthropology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="25B5D7C8" w:rsidR="3C0D8A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="25B5D7C8" w:rsidR="527399C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="25B5D7C8" w:rsidR="00C6704F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Year 1 – Welcome Week </w:t>
       </w:r>
-      <w:r w:rsidRPr="400EF136" w:rsidR="091382AF">
+      <w:r w:rsidRPr="25B5D7C8" w:rsidR="63DD21C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="400EF136" w:rsidR="1F75A0A1">
+      <w:r w:rsidRPr="25B5D7C8" w:rsidR="58300A42">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>imetable</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FB3ED4" w:rsidR="7F20D468" w:rsidP="400EF136" w:rsidRDefault="7F20D468" w14:paraId="4D91CE1E" w14:textId="26C76C05">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="14095" w:type="dxa"/>
+        <w:tblW w:w="13270" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2940"/>
-        <w:gridCol w:w="2910"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3430"/>
+        <w:gridCol w:w="1987"/>
+        <w:gridCol w:w="2445"/>
+        <w:gridCol w:w="2385"/>
+        <w:gridCol w:w="3513"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00E32B97" w:rsidTr="0CAFE47A" w14:paraId="5F6D8FA8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00E32B97" w:rsidTr="25B5D7C8" w14:paraId="5F6D8FA8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="400EF136" w:rsidP="728C9C39" w:rsidRDefault="400EF136" w14:paraId="0F90D08F" w14:textId="5CDA461A">
+          <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="0F90D08F" w14:textId="5CDA461A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="1500"/>
               </w:tabs>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
+            <w:r w:rsidRPr="400EF136" w:rsidR="400EF136">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
+            <w:r w:rsidRPr="400EF136" w:rsidR="400EF136">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="400EF136" w:rsidP="728C9C39" w:rsidRDefault="400EF136" w14:paraId="30EE579F" w14:textId="1E5F5EC0">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="30EE579F" w14:textId="1E5F5EC0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
+            <w:r w:rsidRPr="400EF136" w:rsidR="400EF136">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcW w:w="2445" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00E32B97" w:rsidP="728C9C39" w:rsidRDefault="00603449" w14:paraId="2D7D30CC" w14:textId="58C21457">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00E32B97" w:rsidP="400EF136" w:rsidRDefault="00603449" w14:paraId="2D7D30CC" w14:textId="58C21457">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="00603449">
+            <w:r w:rsidRPr="400EF136" w:rsidR="00603449">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00E32B97" w:rsidP="728C9C39" w:rsidRDefault="00603449" w14:paraId="5C664F8C" w14:textId="12FBDB2A">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00E32B97" w:rsidP="400EF136" w:rsidRDefault="00603449" w14:paraId="5C664F8C" w14:textId="12FBDB2A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="00603449">
+            <w:r w:rsidRPr="400EF136" w:rsidR="00603449">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3430" w:type="dxa"/>
+            <w:tcW w:w="3513" w:type="dxa"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00E32B97" w:rsidP="728C9C39" w:rsidRDefault="00E32B97" w14:paraId="03CCB5F8" w14:textId="35C7E256">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00E32B97" w:rsidP="400EF136" w:rsidRDefault="00E32B97" w14:paraId="03CCB5F8" w14:textId="35C7E256">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="00E32B97">
+            <w:r w:rsidRPr="400EF136" w:rsidR="00E32B97">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00DF13FA" w:rsidTr="0CAFE47A" w14:paraId="153FCD57" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00DF13FA" w:rsidTr="25B5D7C8" w14:paraId="153FCD57" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="400EF136" w:rsidP="728C9C39" w:rsidRDefault="400EF136" w14:paraId="3353CBBB" w14:textId="3F6F71BB">
+          <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="3353CBBB" w14:textId="4A60C835">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="1500"/>
               </w:tabs>
-              <w:jc w:val="left"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3CE4F4AE" w:rsidR="400EF136">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Monday </w:t>
             </w:r>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="60BBA6C9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
+            <w:r w:rsidRPr="3CE4F4AE" w:rsidR="60BBA6C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3CE4F4AE" w:rsidR="4654C03B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3CE4F4AE" w:rsidR="400EF136">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> September </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="400EF136" w:rsidP="728C9C39" w:rsidRDefault="400EF136" w14:paraId="368E7ECD" w14:textId="255BF51A">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
+          <w:p w:rsidR="400EF136" w:rsidP="2A4B950A" w:rsidRDefault="400EF136" w14:paraId="368E7ECD" w14:textId="01B44E8C">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2A4B950A" w:rsidR="6FA6A1CB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11:00 – 13:</w:t>
             </w:r>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
-[...13 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidRPr="2A4B950A" w:rsidR="68990C4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcW w:w="2445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00DF13FA" w:rsidP="728C9C39" w:rsidRDefault="00DF13FA" w14:paraId="2B494ABD" w14:textId="4739A0EA">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00DF13FA" w:rsidP="400EF136" w:rsidRDefault="00DF13FA" w14:paraId="2B494ABD" w14:textId="4739A0EA">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="00DF13FA">
+            <w:r w:rsidRPr="400EF136" w:rsidR="00DF13FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Welcome Meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00DF13FA" w:rsidP="728C9C39" w:rsidRDefault="00DF13FA" w14:paraId="625D0698" w14:textId="0529C3E0">
-[...4 lines deleted...]
-            <w:r w:rsidR="45DC84CB">
+          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00DF13FA" w:rsidP="400EF136" w:rsidRDefault="00DF13FA" w14:paraId="625D0698" w14:textId="06EE6A3F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidR="5037923F">
               <w:rPr/>
-              <w:t>Roscoe</w:t>
-[...11 lines deleted...]
-              <w:t>1.009</w:t>
+              <w:t>Dover Street Building, 1.036</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3430" w:type="dxa"/>
+            <w:tcW w:w="3513" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="7B490D9C" w:rsidP="728C9C39" w:rsidRDefault="7B490D9C" w14:paraId="06547264" w14:textId="24488C2C">
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Refreshments will be provided. </w:t>
+          <w:p w:rsidR="7B490D9C" w:rsidP="25B5D7C8" w:rsidRDefault="7B490D9C" w14:paraId="06547264" w14:textId="4FFB865F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="25B5D7C8" w:rsidR="189E8ABA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Refreshments</w:t>
+            </w:r>
+            <w:r w:rsidRPr="25B5D7C8" w:rsidR="189E8ABA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will be provided </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidTr="0CAFE47A" w14:paraId="1B16C5C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidTr="25B5D7C8" w14:paraId="1B16C5C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="400EF136" w:rsidP="728C9C39" w:rsidRDefault="400EF136" w14:paraId="4588427A" w14:textId="7011CF57">
+          <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="23059544" w14:textId="27C220AB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="1500"/>
               </w:tabs>
-              <w:jc w:val="left"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3CE4F4AE" w:rsidR="400EF136">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Monday </w:t>
             </w:r>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="39B10C7C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
+            <w:r w:rsidRPr="3CE4F4AE" w:rsidR="39B10C7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3CE4F4AE" w:rsidR="009A4DA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3CE4F4AE" w:rsidR="400EF136">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="4588427A" w14:textId="2A4A3C87">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="400EF136" w:rsidP="728C9C39" w:rsidRDefault="400EF136" w14:paraId="1127517C" w14:textId="6FB48940">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
+          <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="1127517C" w14:textId="6FB48940">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="400EF136" w:rsidR="400EF136">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:00</w:t>
             </w:r>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
+            <w:r w:rsidRPr="400EF136" w:rsidR="400EF136">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 15:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcW w:w="2445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidP="728C9C39" w:rsidRDefault="00603449" w14:paraId="092D1273" w14:textId="7D8905D1">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="728C9C39" w:rsidR="00603449">
+          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidP="400EF136" w:rsidRDefault="00603449" w14:paraId="092D1273" w14:textId="7D8905D1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="400EF136" w:rsidR="00603449">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anthropology Forum Interactive Session</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidP="728C9C39" w:rsidRDefault="00603449" w14:paraId="51370C1A" w14:textId="740C02B6">
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> 1.4</w:t>
+          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidP="400EF136" w:rsidRDefault="00603449" w14:paraId="51370C1A" w14:textId="560705CA">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidR="4C50AA46">
+              <w:rPr/>
+              <w:t>Dover Street Building, 1.036</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3430" w:type="dxa"/>
+            <w:tcW w:w="3513" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="7B490D9C" w:rsidP="728C9C39" w:rsidRDefault="7B490D9C" w14:paraId="717F0D75" w14:textId="5908E383">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidR="7B490D9C" w:rsidP="400EF136" w:rsidRDefault="7B490D9C" w14:paraId="717F0D75" w14:textId="5908E383">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidTr="0CAFE47A" w14:paraId="6CD8BDA5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidTr="25B5D7C8" w14:paraId="6CD8BDA5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="400EF136" w:rsidP="728C9C39" w:rsidRDefault="400EF136" w14:paraId="3E430F0A" w14:textId="24C5F32E">
+          <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="21316960" w14:textId="20E654C2">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="1500"/>
               </w:tabs>
-              <w:jc w:val="left"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3CE4F4AE" w:rsidR="400EF136">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Monday </w:t>
             </w:r>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="3667CEB2">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
+            <w:r w:rsidRPr="3CE4F4AE" w:rsidR="3667CEB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3CE4F4AE" w:rsidR="158F4836">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3CE4F4AE" w:rsidR="400EF136">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="3E430F0A" w14:textId="15631F96">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="400EF136" w:rsidP="728C9C39" w:rsidRDefault="400EF136" w14:paraId="55E5F652" w14:textId="1E6A967C">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="55E5F652" w14:textId="1E6A967C">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="190C7C93" w:rsidR="0AAFE4CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15:</w:t>
             </w:r>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="4060904A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="190C7C93" w:rsidR="3D8159DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="71C2045C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="190C7C93" w:rsidR="0AAFE4CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 16:</w:t>
             </w:r>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="6418D6D0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="190C7C93" w:rsidR="50A8FD26">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcW w:w="2445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidP="728C9C39" w:rsidRDefault="00603449" w14:paraId="53ADD1AF" w14:textId="434852BC">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidP="190C7C93" w:rsidRDefault="00603449" w14:paraId="17AD7ACA" w14:textId="3F34AB1F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="190C7C93" w:rsidR="45A41C69">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Joint Degree Students Meet Up</w:t>
+            </w:r>
+            <w:r w:rsidRPr="190C7C93" w:rsidR="216AC300">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidP="190C7C93" w:rsidRDefault="00603449" w14:paraId="402D31B5" w14:textId="1C2AC2F4">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidP="190C7C93" w:rsidRDefault="00603449" w14:paraId="53ADD1AF" w14:textId="0128D207">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="25B5D7C8" w:rsidR="7807B10E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="25B5D7C8" w:rsidR="7807B10E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> short introductory meeting for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="25B5D7C8" w:rsidR="2C444855">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Joint honours</w:t>
+            </w:r>
+            <w:r w:rsidRPr="25B5D7C8" w:rsidR="7807B10E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Linguistics and Social Anthropology students only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E656A6" w:rsidR="00603449" w:rsidP="728C9C39" w:rsidRDefault="005925C4" w14:paraId="3CB57F5C" w14:textId="6D92F535">
-            <w:pPr>
+          <w:p w:rsidRPr="00E656A6" w:rsidR="00603449" w:rsidP="25B5D7C8" w:rsidRDefault="005925C4" w14:paraId="3CB57F5C" w14:textId="544128AC">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="25B5D7C8" w:rsidR="3B6222CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...75 lines deleted...]
-              <w:t>4.212</w:t>
+              <w:t>University Place – Room 3.213</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3430" w:type="dxa"/>
+            <w:tcW w:w="3513" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C439C3" w:rsidR="00603449" w:rsidP="728C9C39" w:rsidRDefault="00603449" w14:paraId="50767E51" w14:textId="5B89507C">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:p w:rsidRPr="00C439C3" w:rsidR="00603449" w:rsidP="726C65C7" w:rsidRDefault="00603449" w14:paraId="50767E51" w14:textId="69E529C4">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidTr="0CAFE47A" w14:paraId="56B0C778" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidTr="25B5D7C8" w14:paraId="56B0C778" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="400EF136" w:rsidP="728C9C39" w:rsidRDefault="400EF136" w14:paraId="63E41B32" w14:textId="2B335922">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
+          <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="63E41B32" w14:textId="42B18F0B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3CE4F4AE" w:rsidR="400EF136">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuesday </w:t>
             </w:r>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="62861512">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
+            <w:r w:rsidRPr="3CE4F4AE" w:rsidR="62861512">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3CE4F4AE" w:rsidR="384E5F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3CE4F4AE" w:rsidR="400EF136">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="400EF136" w:rsidP="728C9C39" w:rsidRDefault="400EF136" w14:paraId="4F22C59D" w14:textId="60D7F8A5">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
+          <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="4F22C59D" w14:textId="60D7F8A5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="400EF136" w:rsidR="400EF136">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13:00</w:t>
             </w:r>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
+            <w:r w:rsidRPr="400EF136" w:rsidR="400EF136">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
+            <w:r w:rsidRPr="400EF136" w:rsidR="400EF136">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
+            <w:r w:rsidRPr="400EF136" w:rsidR="400EF136">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
+            <w:r w:rsidRPr="400EF136" w:rsidR="400EF136">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcW w:w="2445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidP="728C9C39" w:rsidRDefault="00603449" w14:paraId="2E9EB8CB" w14:textId="318A1AB9">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="728C9C39" w:rsidR="00603449">
+          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidP="400EF136" w:rsidRDefault="00603449" w14:paraId="2E9EB8CB" w14:textId="318A1AB9">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="400EF136" w:rsidR="00603449">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Peer Mentor/Society Meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidP="728C9C39" w:rsidRDefault="00603449" w14:paraId="73DDF433" w14:textId="56754BC2">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidP="400EF136" w:rsidRDefault="00603449" w14:paraId="55D0F69A" w14:textId="435D2108">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidP="400EF136" w:rsidRDefault="00603449" w14:paraId="05CE01FA" w14:textId="6230EDDF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="4930C9FD">
+            <w:r w:rsidRPr="400EF136" w:rsidR="4930C9FD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Arthur Lewis Building, Common Room</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidP="400EF136" w:rsidRDefault="00603449" w14:paraId="73DDF433" w14:textId="45620D45">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3430" w:type="dxa"/>
+            <w:tcW w:w="3513" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidP="728C9C39" w:rsidRDefault="00603449" w14:paraId="6315CEF0" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidP="400EF136" w:rsidRDefault="00603449" w14:paraId="6315CEF0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidTr="0CAFE47A" w14:paraId="24101F67" w14:textId="77777777">
-[...337 lines deleted...]
-      <w:tr w:rsidR="000F2114" w:rsidTr="0CAFE47A" w14:paraId="028D6E11" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidTr="25B5D7C8" w14:paraId="24101F67" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="400EF136" w:rsidP="728C9C39" w:rsidRDefault="400EF136" w14:paraId="01AF9E59" w14:textId="72E95811">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
+          <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="18304F7F" w14:textId="449D71A0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3CE4F4AE" w:rsidR="400EF136">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3CE4F4AE" w:rsidR="541668FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3CE4F4AE" w:rsidR="3896F0E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3CE4F4AE" w:rsidR="400EF136">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="400EF136" w:rsidP="728C9C39" w:rsidRDefault="400EF136" w14:paraId="05995E97" w14:textId="1D8ADDD9">
-[...13 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="61B410A1" w14:textId="25420E63">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="400EF136" w:rsidR="400EF136">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="400EF136" w:rsidR="400EF136">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="400EF136" w:rsidR="400EF136">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="400EF136" w:rsidR="400EF136">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30 - 10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="400EF136" w:rsidR="400EF136">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="400EF136" w:rsidR="400EF136">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB3ED4" w:rsidR="0D725D0A" w:rsidP="400EF136" w:rsidRDefault="0D725D0A" w14:paraId="0BECB8A1" w14:textId="2CA26B33">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="10CFF691" w:rsidR="0D725D0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UG general course unit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="10CFF691" w:rsidR="0D725D0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>selection</w:t>
+            </w:r>
+            <w:r w:rsidRPr="10CFF691" w:rsidR="0D725D0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="10CFF691" w:rsidR="6A664396">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>drop</w:t>
+            </w:r>
+            <w:r w:rsidRPr="10CFF691" w:rsidR="6A664396">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="10CFF691" w:rsidR="0D725D0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> session for queries</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="7A9A864B" w:rsidP="400EF136" w:rsidRDefault="7A9A864B" w14:paraId="7D725317" w14:textId="57E7E3F6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="22955C54" w:rsidR="02A798B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Simon Building, 6.004 (Computer Cluster)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB3ED4" w:rsidR="0D725D0A" w:rsidP="400EF136" w:rsidRDefault="0D725D0A" w14:paraId="5A1DF25C" w14:textId="7334A5F0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="67323114" w:rsidR="0D725D0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This </w:t>
+            </w:r>
+            <w:r w:rsidRPr="67323114" w:rsidR="36C74B01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>drop-in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="67323114" w:rsidR="0D725D0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> session is to support students with course unit selection queries and does not need to be attended by all students</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F2114" w:rsidTr="25B5D7C8" w14:paraId="028D6E11" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2940" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="01AF9E59" w14:textId="08AE2ACB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="25B5D7C8" w:rsidR="3D616938">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thursday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="25B5D7C8" w:rsidR="7C367804">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="25B5D7C8" w:rsidR="50F6B999">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="25B5D7C8" w:rsidR="3D616938">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="39AC2F1A" w14:textId="72F28CCD">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="21CE8D2F" w14:textId="09DE3021">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="726C65C7" w:rsidR="4294EFA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="726C65C7" w:rsidR="769554F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="726C65C7" w:rsidR="769554F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="726C65C7" w:rsidR="769554F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="726C65C7" w:rsidR="769554F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="5ABBD1F1" w14:textId="21F7D754">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="400EF136">
-[...54 lines deleted...]
-              <w:jc w:val="left"/>
+          </w:p>
+          <w:p w:rsidR="400EF136" w:rsidP="55DFF3CE" w:rsidRDefault="400EF136" w14:paraId="25061ADE" w14:textId="1D5EC89C">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2945C013" w:rsidR="400EF136">
+            <w:r w:rsidRPr="55DFF3CE" w:rsidR="400EF136">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>PLEASE N</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="2945C013" w:rsidR="4D20FE2D">
+              <w:t>PLEASE Note: You will be notified about the exact time to attend this session via email prior to the event</w:t>
+            </w:r>
+            <w:r w:rsidRPr="55DFF3CE" w:rsidR="600AA959">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>OTE</w:t>
-[...22 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> via email from </w:t>
             </w:r>
-            <w:hyperlink r:id="R46ed9d8541c642c8">
-              <w:r w:rsidRPr="2945C013" w:rsidR="600AA959">
+            <w:hyperlink r:id="R0894fd6d1dc1474c">
+              <w:r w:rsidRPr="55DFF3CE" w:rsidR="600AA959">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:noProof w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>soss.hub@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="2945C013" w:rsidR="600AA959">
+            <w:r w:rsidRPr="55DFF3CE" w:rsidR="600AA959">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="400EF136" w:rsidP="728C9C39" w:rsidRDefault="400EF136" w14:paraId="455247E1" w14:textId="44BFC73B">
-[...6 lines deleted...]
-                <w:bCs w:val="1"/>
+          <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="455247E1" w14:textId="7B4F038E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcW w:w="2445" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB3ED4" w:rsidR="000F2114" w:rsidP="728C9C39" w:rsidRDefault="00A108DD" w14:paraId="637435AF" w14:textId="19F137C1">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00FB3ED4" w:rsidR="000F2114" w:rsidP="400EF136" w:rsidRDefault="00A108DD" w14:paraId="637435AF" w14:textId="19F137C1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="00A108DD">
+            <w:r w:rsidRPr="400EF136" w:rsidR="00A108DD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Meet your Academic Advisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB3ED4" w:rsidR="000F2114" w:rsidP="728C9C39" w:rsidRDefault="000F2114" w14:paraId="3339E444" w14:textId="4AA405D9">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00FB3ED4" w:rsidR="000F2114" w:rsidP="400EF136" w:rsidRDefault="000F2114" w14:paraId="3339E444" w14:textId="2DEFDE5B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="728C9C39" w:rsidR="03852C34">
+            <w:r w:rsidRPr="22955C54" w:rsidR="75A092E2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Coupland 3</w:t>
-[...39 lines deleted...]
-              <w:t>LG.118</w:t>
+              <w:t>Stopford Building, 2.823</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3430" w:type="dxa"/>
+            <w:tcW w:w="3513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB3ED4" w:rsidR="000F2114" w:rsidP="728C9C39" w:rsidRDefault="000F2114" w14:paraId="6C93F0E5" w14:textId="19A84A5F">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00FB3ED4" w:rsidR="000F2114" w:rsidP="400EF136" w:rsidRDefault="000F2114" w14:paraId="6C93F0E5" w14:textId="19A84A5F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="728C9C39" w:rsidP="728C9C39" w:rsidRDefault="728C9C39" w14:paraId="506199DB" w14:textId="5E2A339C">
+    <w:p w:rsidRPr="00FB3ED4" w:rsidR="7F20D468" w:rsidP="0AFFAE11" w:rsidRDefault="7F20D468" w14:paraId="2401538B" w14:textId="2596936B">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0AFFAE11" w:rsidP="0AFFAE11" w:rsidRDefault="0AFFAE11" w14:paraId="3369EEAC" w14:textId="279B4250">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="2B3CACB2" w:rsidP="25B5D7C8" w:rsidRDefault="2B3CACB2" w14:paraId="24105D9E" w14:textId="432019A3">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00FB3ED4" w:rsidR="7F20D468" w:rsidSect="005D5BA4">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
@@ -2287,342 +2253,357 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E32B97"/>
     <w:rsid w:val="000C13A4"/>
     <w:rsid w:val="000F2114"/>
     <w:rsid w:val="00236EA3"/>
     <w:rsid w:val="00252D59"/>
     <w:rsid w:val="002D62B0"/>
     <w:rsid w:val="0032CD17"/>
     <w:rsid w:val="003E03EE"/>
     <w:rsid w:val="004C353A"/>
     <w:rsid w:val="004D2145"/>
     <w:rsid w:val="005925C4"/>
     <w:rsid w:val="005B389C"/>
     <w:rsid w:val="005D24F6"/>
     <w:rsid w:val="005D5BA4"/>
     <w:rsid w:val="00603449"/>
     <w:rsid w:val="00693C77"/>
     <w:rsid w:val="006A0C50"/>
     <w:rsid w:val="0077604B"/>
     <w:rsid w:val="007A10E4"/>
     <w:rsid w:val="00896CE9"/>
     <w:rsid w:val="008C731F"/>
     <w:rsid w:val="00937CD1"/>
+    <w:rsid w:val="009A4DA6"/>
     <w:rsid w:val="009E115E"/>
     <w:rsid w:val="009F5F7D"/>
     <w:rsid w:val="00A108DD"/>
     <w:rsid w:val="00A24B36"/>
     <w:rsid w:val="00B07E5E"/>
     <w:rsid w:val="00B11E2F"/>
     <w:rsid w:val="00B43F80"/>
     <w:rsid w:val="00BCD1BC"/>
     <w:rsid w:val="00BE3A27"/>
     <w:rsid w:val="00C0499D"/>
     <w:rsid w:val="00C259D9"/>
     <w:rsid w:val="00C439C3"/>
     <w:rsid w:val="00C63571"/>
+    <w:rsid w:val="00C6704F"/>
     <w:rsid w:val="00CB7E28"/>
     <w:rsid w:val="00D009F0"/>
     <w:rsid w:val="00DE656B"/>
     <w:rsid w:val="00DF13FA"/>
     <w:rsid w:val="00E32B97"/>
     <w:rsid w:val="00E656A6"/>
     <w:rsid w:val="00EB363E"/>
     <w:rsid w:val="00FB3ED4"/>
     <w:rsid w:val="00FC4C27"/>
     <w:rsid w:val="017373ED"/>
     <w:rsid w:val="027CB12D"/>
     <w:rsid w:val="027F76FF"/>
     <w:rsid w:val="028F8BFB"/>
-    <w:rsid w:val="02D17939"/>
+    <w:rsid w:val="02A798B1"/>
     <w:rsid w:val="031D7434"/>
-    <w:rsid w:val="03852C34"/>
     <w:rsid w:val="03E4DE78"/>
     <w:rsid w:val="03FD7A85"/>
     <w:rsid w:val="04224540"/>
+    <w:rsid w:val="04A449F0"/>
     <w:rsid w:val="04C5C79A"/>
     <w:rsid w:val="0574FCB6"/>
-    <w:rsid w:val="061ACDBF"/>
     <w:rsid w:val="06AF42CB"/>
     <w:rsid w:val="06EC2130"/>
     <w:rsid w:val="07FDB4A4"/>
     <w:rsid w:val="08A0A856"/>
     <w:rsid w:val="091382AF"/>
     <w:rsid w:val="095B8E98"/>
     <w:rsid w:val="0A027002"/>
+    <w:rsid w:val="0AAFE4CD"/>
     <w:rsid w:val="0AFFAE11"/>
     <w:rsid w:val="0B7F07F6"/>
     <w:rsid w:val="0C6942B1"/>
-    <w:rsid w:val="0CAFE47A"/>
     <w:rsid w:val="0CB1909C"/>
     <w:rsid w:val="0D725D0A"/>
     <w:rsid w:val="0DCE420D"/>
+    <w:rsid w:val="0E2B5D76"/>
     <w:rsid w:val="0E98F003"/>
     <w:rsid w:val="0F29B0DE"/>
     <w:rsid w:val="0F87BB16"/>
     <w:rsid w:val="0FA24FD1"/>
     <w:rsid w:val="0FE6C49B"/>
     <w:rsid w:val="10CFF691"/>
     <w:rsid w:val="10F36FC9"/>
+    <w:rsid w:val="112E8D2E"/>
     <w:rsid w:val="11EAC789"/>
     <w:rsid w:val="122BC211"/>
     <w:rsid w:val="12336181"/>
     <w:rsid w:val="12D55CE6"/>
     <w:rsid w:val="12F3732E"/>
     <w:rsid w:val="134F49C6"/>
     <w:rsid w:val="13FE190B"/>
-    <w:rsid w:val="14081C67"/>
     <w:rsid w:val="14129F90"/>
     <w:rsid w:val="145B2C39"/>
     <w:rsid w:val="14CA872D"/>
+    <w:rsid w:val="158F4836"/>
     <w:rsid w:val="1595F8A0"/>
     <w:rsid w:val="15E8BC20"/>
     <w:rsid w:val="16195825"/>
     <w:rsid w:val="1691BE0F"/>
+    <w:rsid w:val="169F0593"/>
     <w:rsid w:val="1784FE5B"/>
     <w:rsid w:val="180EAC0A"/>
     <w:rsid w:val="18757597"/>
+    <w:rsid w:val="1890DF90"/>
+    <w:rsid w:val="189E8ABA"/>
     <w:rsid w:val="18AD5CE3"/>
     <w:rsid w:val="18CE0535"/>
     <w:rsid w:val="18E1A3B7"/>
-    <w:rsid w:val="19794CC7"/>
+    <w:rsid w:val="190C7C93"/>
     <w:rsid w:val="19F0480A"/>
     <w:rsid w:val="1A0794F4"/>
     <w:rsid w:val="1A3A0EBC"/>
     <w:rsid w:val="1A7425CC"/>
-    <w:rsid w:val="1A8FBECC"/>
     <w:rsid w:val="1B015365"/>
+    <w:rsid w:val="1B578FF8"/>
     <w:rsid w:val="1B9F8194"/>
     <w:rsid w:val="1C6E2BA4"/>
     <w:rsid w:val="1C6EF1B8"/>
     <w:rsid w:val="1DB514DA"/>
     <w:rsid w:val="1EEC5EE0"/>
     <w:rsid w:val="1F75A0A1"/>
+    <w:rsid w:val="1F981133"/>
     <w:rsid w:val="1FA95977"/>
     <w:rsid w:val="1FB0DF6D"/>
     <w:rsid w:val="1FD36B84"/>
     <w:rsid w:val="2039E872"/>
     <w:rsid w:val="20CE9A00"/>
     <w:rsid w:val="20E9F315"/>
+    <w:rsid w:val="216AC300"/>
     <w:rsid w:val="216B0C42"/>
     <w:rsid w:val="22027722"/>
+    <w:rsid w:val="22955C54"/>
     <w:rsid w:val="2339C350"/>
     <w:rsid w:val="23421B69"/>
     <w:rsid w:val="239A6737"/>
     <w:rsid w:val="23F260EA"/>
     <w:rsid w:val="24BFB103"/>
     <w:rsid w:val="25081678"/>
     <w:rsid w:val="252B0AA7"/>
     <w:rsid w:val="254BEA99"/>
-    <w:rsid w:val="25928BEE"/>
+    <w:rsid w:val="25B5D7C8"/>
     <w:rsid w:val="25FBE58D"/>
     <w:rsid w:val="26150DEA"/>
     <w:rsid w:val="27312B8C"/>
     <w:rsid w:val="27317D25"/>
-    <w:rsid w:val="2788D449"/>
     <w:rsid w:val="2891D334"/>
     <w:rsid w:val="28ED28F7"/>
-    <w:rsid w:val="2945C013"/>
+    <w:rsid w:val="29B0C8FA"/>
     <w:rsid w:val="29C49FB9"/>
     <w:rsid w:val="29EE25A3"/>
+    <w:rsid w:val="2A4B950A"/>
     <w:rsid w:val="2A7DEAE6"/>
     <w:rsid w:val="2A83D3FC"/>
     <w:rsid w:val="2A9B8568"/>
+    <w:rsid w:val="2B212BDD"/>
     <w:rsid w:val="2B3CACB2"/>
     <w:rsid w:val="2BAA4F63"/>
     <w:rsid w:val="2BEBD315"/>
     <w:rsid w:val="2C3755C9"/>
+    <w:rsid w:val="2C444855"/>
     <w:rsid w:val="2E1A6EAD"/>
     <w:rsid w:val="2E631D85"/>
     <w:rsid w:val="2F01AE17"/>
     <w:rsid w:val="2FF5FA13"/>
     <w:rsid w:val="307C6A27"/>
     <w:rsid w:val="310178A0"/>
     <w:rsid w:val="3157B69B"/>
+    <w:rsid w:val="315DFBD9"/>
+    <w:rsid w:val="334EC89E"/>
+    <w:rsid w:val="339359EB"/>
     <w:rsid w:val="33CA8E33"/>
-    <w:rsid w:val="33DA95A7"/>
-    <w:rsid w:val="3421D12A"/>
+    <w:rsid w:val="341FD342"/>
     <w:rsid w:val="345E03F6"/>
+    <w:rsid w:val="34D711BB"/>
     <w:rsid w:val="34E2FD6F"/>
     <w:rsid w:val="3667CEB2"/>
     <w:rsid w:val="3686E053"/>
     <w:rsid w:val="3686E053"/>
     <w:rsid w:val="36C74B01"/>
-    <w:rsid w:val="36D14359"/>
     <w:rsid w:val="37693419"/>
     <w:rsid w:val="382589B2"/>
-    <w:rsid w:val="38428473"/>
+    <w:rsid w:val="384E5F41"/>
     <w:rsid w:val="3882A0D7"/>
-    <w:rsid w:val="38E085C6"/>
+    <w:rsid w:val="3896F0E4"/>
     <w:rsid w:val="397B09F6"/>
     <w:rsid w:val="39B10C7C"/>
     <w:rsid w:val="3A585A1D"/>
     <w:rsid w:val="3A6E487E"/>
     <w:rsid w:val="3ADFE96B"/>
+    <w:rsid w:val="3B6222CC"/>
+    <w:rsid w:val="3C0D8A90"/>
+    <w:rsid w:val="3CBA9D1F"/>
     <w:rsid w:val="3CE189A3"/>
-    <w:rsid w:val="3D160150"/>
+    <w:rsid w:val="3CE4F4AE"/>
+    <w:rsid w:val="3D616938"/>
+    <w:rsid w:val="3D8159DB"/>
     <w:rsid w:val="3DECD58D"/>
     <w:rsid w:val="3EAD8BFA"/>
     <w:rsid w:val="3F087E43"/>
-    <w:rsid w:val="3F5E2BA2"/>
     <w:rsid w:val="400EF136"/>
     <w:rsid w:val="40192A65"/>
-    <w:rsid w:val="402B389D"/>
-    <w:rsid w:val="4060904A"/>
     <w:rsid w:val="40ACAE90"/>
-    <w:rsid w:val="40E79397"/>
     <w:rsid w:val="40F6568B"/>
     <w:rsid w:val="41801081"/>
     <w:rsid w:val="4193C3F6"/>
     <w:rsid w:val="41B4FAC6"/>
     <w:rsid w:val="420EAC4C"/>
     <w:rsid w:val="4228A87F"/>
+    <w:rsid w:val="4294EFA7"/>
     <w:rsid w:val="4350CB27"/>
     <w:rsid w:val="4410B884"/>
-    <w:rsid w:val="455C2B1A"/>
     <w:rsid w:val="4568A08B"/>
-    <w:rsid w:val="458F61A0"/>
-    <w:rsid w:val="45DC84CB"/>
+    <w:rsid w:val="45A41C69"/>
+    <w:rsid w:val="4654C03B"/>
     <w:rsid w:val="47DB91A3"/>
     <w:rsid w:val="481ED628"/>
     <w:rsid w:val="482F3DC8"/>
     <w:rsid w:val="48822496"/>
     <w:rsid w:val="4886694A"/>
     <w:rsid w:val="48D6DC24"/>
     <w:rsid w:val="492A788F"/>
     <w:rsid w:val="4930C9FD"/>
     <w:rsid w:val="49C00CAB"/>
     <w:rsid w:val="49DC21CA"/>
     <w:rsid w:val="4A72AC85"/>
     <w:rsid w:val="4C0E7CE6"/>
-    <w:rsid w:val="4C0F3889"/>
     <w:rsid w:val="4C43646B"/>
-    <w:rsid w:val="4D20FE2D"/>
+    <w:rsid w:val="4C50AA46"/>
     <w:rsid w:val="4E013A6A"/>
     <w:rsid w:val="4E755D43"/>
     <w:rsid w:val="4E76949F"/>
     <w:rsid w:val="4E7BD151"/>
-    <w:rsid w:val="4F2B9AFC"/>
+    <w:rsid w:val="5037923F"/>
+    <w:rsid w:val="50A8FD26"/>
+    <w:rsid w:val="50D48F86"/>
+    <w:rsid w:val="50F6B999"/>
     <w:rsid w:val="526560C4"/>
-    <w:rsid w:val="53339AB8"/>
+    <w:rsid w:val="527399C7"/>
     <w:rsid w:val="5394511A"/>
     <w:rsid w:val="541668FD"/>
     <w:rsid w:val="54D50DB2"/>
+    <w:rsid w:val="5583F073"/>
     <w:rsid w:val="55DFF3CE"/>
     <w:rsid w:val="57792A49"/>
     <w:rsid w:val="5818304C"/>
+    <w:rsid w:val="58300A42"/>
     <w:rsid w:val="585723F1"/>
     <w:rsid w:val="5867C23D"/>
-    <w:rsid w:val="596287D6"/>
+    <w:rsid w:val="590EE332"/>
     <w:rsid w:val="5991E58B"/>
     <w:rsid w:val="59AA4AA5"/>
     <w:rsid w:val="5A03929E"/>
     <w:rsid w:val="5A35B174"/>
     <w:rsid w:val="5A5A4443"/>
     <w:rsid w:val="5A775F0C"/>
     <w:rsid w:val="5B3DC5C3"/>
     <w:rsid w:val="5B850D33"/>
     <w:rsid w:val="5B943584"/>
     <w:rsid w:val="5BC895CE"/>
     <w:rsid w:val="5BFF36C7"/>
     <w:rsid w:val="5C2CE8E6"/>
     <w:rsid w:val="5C318D13"/>
-    <w:rsid w:val="5C4B5839"/>
-[...1 lines deleted...]
-    <w:rsid w:val="5C8642CE"/>
     <w:rsid w:val="5CC65ED4"/>
-    <w:rsid w:val="5CC9A31F"/>
     <w:rsid w:val="5D2CFF82"/>
     <w:rsid w:val="5DDA0E2E"/>
-    <w:rsid w:val="5E063294"/>
-    <w:rsid w:val="5E1BC412"/>
     <w:rsid w:val="5E9FCFBB"/>
     <w:rsid w:val="5F2290AD"/>
     <w:rsid w:val="5F843C2E"/>
     <w:rsid w:val="600AA959"/>
     <w:rsid w:val="60BBA6C9"/>
     <w:rsid w:val="61F88198"/>
     <w:rsid w:val="620B0378"/>
     <w:rsid w:val="62861512"/>
     <w:rsid w:val="629BCFBA"/>
     <w:rsid w:val="6387F314"/>
     <w:rsid w:val="63ACFBA9"/>
-    <w:rsid w:val="6418D6D0"/>
+    <w:rsid w:val="63DD21C1"/>
     <w:rsid w:val="6437A01B"/>
     <w:rsid w:val="649305FA"/>
     <w:rsid w:val="650867FF"/>
-    <w:rsid w:val="66233C15"/>
     <w:rsid w:val="668586F3"/>
     <w:rsid w:val="668D4955"/>
     <w:rsid w:val="66AEF1EB"/>
     <w:rsid w:val="66AEFEC3"/>
     <w:rsid w:val="66CDC7E1"/>
     <w:rsid w:val="66D4144E"/>
     <w:rsid w:val="67323114"/>
     <w:rsid w:val="67844E17"/>
+    <w:rsid w:val="68990C4D"/>
     <w:rsid w:val="68CC7B77"/>
-    <w:rsid w:val="691DC0C5"/>
     <w:rsid w:val="694D99C2"/>
     <w:rsid w:val="69C8845B"/>
     <w:rsid w:val="69E9ACE2"/>
-    <w:rsid w:val="6A17D9BD"/>
     <w:rsid w:val="6A664396"/>
     <w:rsid w:val="6BF89234"/>
     <w:rsid w:val="6CAF3835"/>
     <w:rsid w:val="6D916BD9"/>
     <w:rsid w:val="6EF4C269"/>
-    <w:rsid w:val="6F38C7D1"/>
+    <w:rsid w:val="6F5706AE"/>
     <w:rsid w:val="6FA5E118"/>
+    <w:rsid w:val="6FA6A1CB"/>
     <w:rsid w:val="701CA94C"/>
     <w:rsid w:val="70D15AB3"/>
     <w:rsid w:val="713BBB60"/>
     <w:rsid w:val="71B879AD"/>
-    <w:rsid w:val="71C2045C"/>
     <w:rsid w:val="721AA7FC"/>
-    <w:rsid w:val="728C9C39"/>
+    <w:rsid w:val="726C65C7"/>
     <w:rsid w:val="72B2D169"/>
     <w:rsid w:val="737EFD43"/>
+    <w:rsid w:val="755DBB3B"/>
+    <w:rsid w:val="75A08B5D"/>
+    <w:rsid w:val="75A092E2"/>
     <w:rsid w:val="75C50D95"/>
     <w:rsid w:val="75ED6C8A"/>
     <w:rsid w:val="760ACDFF"/>
     <w:rsid w:val="761205BD"/>
+    <w:rsid w:val="769554F4"/>
     <w:rsid w:val="76E43C12"/>
     <w:rsid w:val="77760440"/>
-    <w:rsid w:val="79534D64"/>
+    <w:rsid w:val="77A96A84"/>
+    <w:rsid w:val="77EE2A07"/>
+    <w:rsid w:val="7807B10E"/>
+    <w:rsid w:val="7994840B"/>
     <w:rsid w:val="7A9A864B"/>
     <w:rsid w:val="7B490D9C"/>
     <w:rsid w:val="7B6EEA58"/>
     <w:rsid w:val="7C02386D"/>
-    <w:rsid w:val="7C935485"/>
+    <w:rsid w:val="7C367804"/>
     <w:rsid w:val="7CB161C1"/>
     <w:rsid w:val="7CFB2C54"/>
-    <w:rsid w:val="7DC54ACE"/>
     <w:rsid w:val="7F20D468"/>
     <w:rsid w:val="7FB24E53"/>
-    <w:rsid w:val="7FB797AB"/>
     <w:rsid w:val="7FDC8525"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -3239,51 +3220,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2141796745">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R8fa0a173ec244d36" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R017f809885884a89" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R3258a95d48ac45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R46ed9d8541c642c8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R8fa0a173ec244d36" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R017f809885884a89" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R3258a95d48ac45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R0894fd6d1dc1474c" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3564,52 +3545,52 @@
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee83905c960ef258107da6d47d3b0fb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -3736,101 +3717,104 @@
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB46F199-DC6A-4FE6-8454-5FE101567A3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B0977A5-66CD-4E73-B6EB-6F4739A9A47E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d1d95024-5f4f-4e75-ae17-86113fa1e536"/>
     <ds:schemaRef ds:uri="cf294be8-60d8-4b32-9868-2f1190881178"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F5E8D63-E93E-4045-A843-57B24DAC601E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E2A35D2-BD57-4DE9-A3DF-329695DEA484}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDB948D5-ADFA-45A7-9E62-5A954BE90E7A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Manchester</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dominic Claeys-Jackson</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Ekaterina Vyurkova</lastModifiedBy>
-  <revision>65</revision>
+  <lastModifiedBy>Suzi Edwards</lastModifiedBy>
+  <revision>69</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="SharedWithUsers">
     <vt:lpwstr>67;#Sonja Dobroski;#12;#Suzi Edwards;#289;#Sebastien Bachelet;#295;#Frances Murphy</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>