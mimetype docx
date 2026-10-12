--- v1 (2026-08-16)
+++ v2 (2026-10-12)
@@ -246,51 +246,51 @@
     <w:p w:rsidRPr="00FB3ED4" w:rsidR="7F20D468" w:rsidP="400EF136" w:rsidRDefault="7F20D468" w14:paraId="4D91CE1E" w14:textId="26C76C05">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13270" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2940"/>
         <w:gridCol w:w="1987"/>
         <w:gridCol w:w="2445"/>
         <w:gridCol w:w="2385"/>
         <w:gridCol w:w="3513"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00E32B97" w:rsidTr="25B5D7C8" w14:paraId="5F6D8FA8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00E32B97" w:rsidTr="6C767013" w14:paraId="5F6D8FA8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="0F90D08F" w14:textId="5CDA461A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="1500"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -416,51 +416,51 @@
           </w:tcPr>
           <w:p w:rsidRPr="00FB3ED4" w:rsidR="00E32B97" w:rsidP="400EF136" w:rsidRDefault="00E32B97" w14:paraId="03CCB5F8" w14:textId="35C7E256">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="400EF136" w:rsidR="00E32B97">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00DF13FA" w:rsidTr="25B5D7C8" w14:paraId="153FCD57" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00DF13FA" w:rsidTr="6C767013" w14:paraId="153FCD57" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="3353CBBB" w14:textId="4A60C835">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="1500"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -624,51 +624,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="25B5D7C8" w:rsidR="189E8ABA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Refreshments</w:t>
             </w:r>
             <w:r w:rsidRPr="25B5D7C8" w:rsidR="189E8ABA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> will be provided </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidTr="25B5D7C8" w14:paraId="1B16C5C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidTr="6C767013" w14:paraId="1B16C5C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="23059544" w14:textId="27C220AB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="1500"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -778,81 +778,107 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="400EF136" w:rsidR="00603449">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anthropology Forum Interactive Session</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidP="400EF136" w:rsidRDefault="00603449" w14:paraId="51370C1A" w14:textId="560705CA">
-[...5 lines deleted...]
-              <w:t>Dover Street Building, 1.036</w:t>
+          <w:p w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidP="400EF136" w:rsidRDefault="00603449" w14:paraId="51370C1A" w14:textId="7A375B7F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6C767013" w:rsidR="459BADF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simon </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6C767013" w:rsidR="459BADF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Building</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6C767013" w:rsidR="459BADF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Room 3.44B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="7B490D9C" w:rsidP="400EF136" w:rsidRDefault="7B490D9C" w14:paraId="717F0D75" w14:textId="5908E383">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidTr="25B5D7C8" w14:paraId="6CD8BDA5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidTr="6C767013" w14:paraId="6CD8BDA5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="21316960" w14:textId="20E654C2">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="1500"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1124,51 +1150,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00C439C3" w:rsidR="00603449" w:rsidP="726C65C7" w:rsidRDefault="00603449" w14:paraId="50767E51" w14:textId="69E529C4">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidTr="25B5D7C8" w14:paraId="56B0C778" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidTr="6C767013" w14:paraId="56B0C778" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="63E41B32" w14:textId="42B18F0B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3CE4F4AE" w:rsidR="400EF136">
@@ -1361,51 +1387,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3513" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidP="400EF136" w:rsidRDefault="00603449" w14:paraId="6315CEF0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidTr="25B5D7C8" w14:paraId="24101F67" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FB3ED4" w:rsidR="00603449" w:rsidTr="6C767013" w14:paraId="24101F67" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="18304F7F" w14:textId="449D71A0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3CE4F4AE" w:rsidR="400EF136">
@@ -1641,51 +1667,51 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">This </w:t>
             </w:r>
             <w:r w:rsidRPr="67323114" w:rsidR="36C74B01">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>drop-in</w:t>
             </w:r>
             <w:r w:rsidRPr="67323114" w:rsidR="0D725D0A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> session is to support students with course unit selection queries and does not need to be attended by all students</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F2114" w:rsidTr="25B5D7C8" w14:paraId="028D6E11" w14:textId="77777777">
+      <w:tr w:rsidR="000F2114" w:rsidTr="6C767013" w14:paraId="028D6E11" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="400EF136" w:rsidP="400EF136" w:rsidRDefault="400EF136" w14:paraId="01AF9E59" w14:textId="08AE2ACB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="25B5D7C8" w:rsidR="3D616938">
@@ -2440,50 +2466,51 @@
     <w:rsid w:val="3A6E487E"/>
     <w:rsid w:val="3ADFE96B"/>
     <w:rsid w:val="3B6222CC"/>
     <w:rsid w:val="3C0D8A90"/>
     <w:rsid w:val="3CBA9D1F"/>
     <w:rsid w:val="3CE189A3"/>
     <w:rsid w:val="3CE4F4AE"/>
     <w:rsid w:val="3D616938"/>
     <w:rsid w:val="3D8159DB"/>
     <w:rsid w:val="3DECD58D"/>
     <w:rsid w:val="3EAD8BFA"/>
     <w:rsid w:val="3F087E43"/>
     <w:rsid w:val="400EF136"/>
     <w:rsid w:val="40192A65"/>
     <w:rsid w:val="40ACAE90"/>
     <w:rsid w:val="40F6568B"/>
     <w:rsid w:val="41801081"/>
     <w:rsid w:val="4193C3F6"/>
     <w:rsid w:val="41B4FAC6"/>
     <w:rsid w:val="420EAC4C"/>
     <w:rsid w:val="4228A87F"/>
     <w:rsid w:val="4294EFA7"/>
     <w:rsid w:val="4350CB27"/>
     <w:rsid w:val="4410B884"/>
     <w:rsid w:val="4568A08B"/>
+    <w:rsid w:val="459BADF3"/>
     <w:rsid w:val="45A41C69"/>
     <w:rsid w:val="4654C03B"/>
     <w:rsid w:val="47DB91A3"/>
     <w:rsid w:val="481ED628"/>
     <w:rsid w:val="482F3DC8"/>
     <w:rsid w:val="48822496"/>
     <w:rsid w:val="4886694A"/>
     <w:rsid w:val="48D6DC24"/>
     <w:rsid w:val="492A788F"/>
     <w:rsid w:val="4930C9FD"/>
     <w:rsid w:val="49C00CAB"/>
     <w:rsid w:val="49DC21CA"/>
     <w:rsid w:val="4A72AC85"/>
     <w:rsid w:val="4C0E7CE6"/>
     <w:rsid w:val="4C43646B"/>
     <w:rsid w:val="4C50AA46"/>
     <w:rsid w:val="4E013A6A"/>
     <w:rsid w:val="4E755D43"/>
     <w:rsid w:val="4E76949F"/>
     <w:rsid w:val="4E7BD151"/>
     <w:rsid w:val="5037923F"/>
     <w:rsid w:val="50A8FD26"/>
     <w:rsid w:val="50D48F86"/>
     <w:rsid w:val="50F6B999"/>
     <w:rsid w:val="526560C4"/>
@@ -2523,50 +2550,51 @@
     <w:rsid w:val="61F88198"/>
     <w:rsid w:val="620B0378"/>
     <w:rsid w:val="62861512"/>
     <w:rsid w:val="629BCFBA"/>
     <w:rsid w:val="6387F314"/>
     <w:rsid w:val="63ACFBA9"/>
     <w:rsid w:val="63DD21C1"/>
     <w:rsid w:val="6437A01B"/>
     <w:rsid w:val="649305FA"/>
     <w:rsid w:val="650867FF"/>
     <w:rsid w:val="668586F3"/>
     <w:rsid w:val="668D4955"/>
     <w:rsid w:val="66AEF1EB"/>
     <w:rsid w:val="66AEFEC3"/>
     <w:rsid w:val="66CDC7E1"/>
     <w:rsid w:val="66D4144E"/>
     <w:rsid w:val="67323114"/>
     <w:rsid w:val="67844E17"/>
     <w:rsid w:val="68990C4D"/>
     <w:rsid w:val="68CC7B77"/>
     <w:rsid w:val="694D99C2"/>
     <w:rsid w:val="69C8845B"/>
     <w:rsid w:val="69E9ACE2"/>
     <w:rsid w:val="6A664396"/>
     <w:rsid w:val="6BF89234"/>
+    <w:rsid w:val="6C767013"/>
     <w:rsid w:val="6CAF3835"/>
     <w:rsid w:val="6D916BD9"/>
     <w:rsid w:val="6EF4C269"/>
     <w:rsid w:val="6F5706AE"/>
     <w:rsid w:val="6FA5E118"/>
     <w:rsid w:val="6FA6A1CB"/>
     <w:rsid w:val="701CA94C"/>
     <w:rsid w:val="70D15AB3"/>
     <w:rsid w:val="713BBB60"/>
     <w:rsid w:val="71B879AD"/>
     <w:rsid w:val="721AA7FC"/>
     <w:rsid w:val="726C65C7"/>
     <w:rsid w:val="72B2D169"/>
     <w:rsid w:val="737EFD43"/>
     <w:rsid w:val="755DBB3B"/>
     <w:rsid w:val="75A08B5D"/>
     <w:rsid w:val="75A092E2"/>
     <w:rsid w:val="75C50D95"/>
     <w:rsid w:val="75ED6C8A"/>
     <w:rsid w:val="760ACDFF"/>
     <w:rsid w:val="761205BD"/>
     <w:rsid w:val="769554F4"/>
     <w:rsid w:val="76E43C12"/>
     <w:rsid w:val="77760440"/>
     <w:rsid w:val="77A96A84"/>
@@ -3540,97 +3568,145 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <TaxCatchAll xmlns="bab363ee-a538-469c-9bdb-eca361651093" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1be2b4fa-acc2-41a5-b840-0c56b2e902c9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3e6285a1990604a65b73b1b4b5311f37">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" xmlns:ns3="bab363ee-a538-469c-9bdb-eca361651093" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6c8e50f4d3a9c04265f8a1cd27de3faf" ns2:_="" ns3:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
+    <xsd:import namespace="bab363ee-a538-469c-9bdb-eca361651093"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bab363ee-a538-469c-9bdb-eca361651093" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1fde3d29-a9c2-41fe-96c8-da0b75b95d8f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="bab363ee-a538-469c-9bdb-eca361651093">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -3717,84 +3793,84 @@
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB46F199-DC6A-4FE6-8454-5FE101567A3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B0977A5-66CD-4E73-B6EB-6F4739A9A47E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d1d95024-5f4f-4e75-ae17-86113fa1e536"/>
     <ds:schemaRef ds:uri="cf294be8-60d8-4b32-9868-2f1190881178"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E2A35D2-BD57-4DE9-A3DF-329695DEA484}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38FA89C1-C1C1-4922-B3A2-F00660A8D008}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDB948D5-ADFA-45A7-9E62-5A954BE90E7A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Manchester</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dominic Claeys-Jackson</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Suzi Edwards</lastModifiedBy>
-  <revision>69</revision>
+  <revision>70</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>