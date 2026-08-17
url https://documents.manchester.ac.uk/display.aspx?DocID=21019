--- v0 (2025-10-01)
+++ v1 (2026-08-17)
@@ -52,133 +52,149 @@
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Welcome Week Timetable</w:t>
       </w:r>
       <w:r w:rsidRPr="7DC91043" w:rsidR="001D11E6">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D11E6" w:rsidP="66A6A0DE" w:rsidRDefault="001D11E6" w14:paraId="3471F03F" w14:textId="26ED422C">
+    <w:p w:rsidR="001D11E6" w:rsidP="067468B1" w:rsidRDefault="001D11E6" w14:paraId="3471F03F" w14:textId="743FCD08">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="067468B1" w:rsidR="44A5B827">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>September 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="067468B1" w:rsidR="2384EAAC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D11E6" w:rsidP="66A6A0DE" w:rsidRDefault="001D11E6" w14:paraId="121A673F" w14:textId="77777777" w14:noSpellErr="1">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66A6A0DE" w:rsidR="001D11E6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>September 202</w:t>
-[...39 lines deleted...]
-        </w:rPr>
         <w:t>BA Philosophy</w:t>
       </w:r>
-      <w:r w:rsidRPr="7359414F" w:rsidR="001D11E6">
+      <w:r w:rsidRPr="66A6A0DE" w:rsidR="001D11E6">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="7F20D468" w:rsidP="66A6A0DE" w:rsidRDefault="7F20D468" w14:paraId="5277C1D3" w14:textId="26639386" w14:noSpellErr="1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001D11E6" w:rsidR="1FA95977" w:rsidP="66A6A0DE" w:rsidRDefault="1FA95977" w14:paraId="0597CCBC" w14:textId="4D18509B" w14:noSpellErr="1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66A6A0DE" w:rsidR="1FA95977">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Year 1 – Welcome Week </w:t>
@@ -191,2666 +207,2328 @@
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>timetable</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001D11E6" w:rsidR="7F20D468" w:rsidP="66A6A0DE" w:rsidRDefault="7F20D468" w14:paraId="4D91CE1E" w14:textId="26C76C05" w14:noSpellErr="1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13965" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2715"/>
-        <w:gridCol w:w="3375"/>
         <w:gridCol w:w="2850"/>
-        <w:gridCol w:w="2250"/>
-        <w:gridCol w:w="2775"/>
+        <w:gridCol w:w="3390"/>
+        <w:gridCol w:w="2040"/>
+        <w:gridCol w:w="3345"/>
+        <w:gridCol w:w="2340"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="001D11E6" w:rsidR="00E32B97" w:rsidTr="3517EB6A" w14:paraId="5F6D8FA8" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D11E6" w:rsidR="00E32B97" w:rsidTr="2D5AFD8E" w14:paraId="5F6D8FA8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
-        <w:tc>
-[...60 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2850" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001D11E6" w:rsidR="00E32B97" w:rsidP="34E7983F" w:rsidRDefault="0039034E" w14:paraId="2D7D30CC" w14:textId="5B5B9620" w14:noSpellErr="1">
-[...18 lines deleted...]
-              <w:t>Event</w:t>
+          <w:p w:rsidR="38DB6894" w:rsidP="73064442" w:rsidRDefault="38DB6894" w14:paraId="1E1C7938" w14:textId="7650FAEC">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="38DB6894">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001D11E6" w:rsidR="00E32B97" w:rsidP="34E7983F" w:rsidRDefault="00E32B97" w14:paraId="17FBD5CE" w14:textId="354FD58F" w14:noSpellErr="1">
-[...31 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="4E626477" w:rsidP="73064442" w:rsidRDefault="4E626477" w14:paraId="28968EF3" w14:textId="73815317">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="4E626477">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Time</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcW w:w="2040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001D11E6" w:rsidR="00E32B97" w:rsidP="34E7983F" w:rsidRDefault="00E32B97" w14:paraId="03CCB5F8" w14:textId="35C7E256" w14:noSpellErr="1">
-[...18 lines deleted...]
-              <w:t>Details</w:t>
+          <w:p w:rsidRPr="001D11E6" w:rsidR="00E32B97" w:rsidP="73064442" w:rsidRDefault="0039034E" w14:paraId="2D7D30CC" w14:textId="5B5B9620">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="0039034E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2715" w:type="dxa"/>
+            <w:tcW w:w="3345" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="3DCA8E96" w:rsidP="34E7983F" w:rsidRDefault="3DCA8E96" w14:paraId="7CEB5B88" w14:textId="1284B3DE">
-[...39 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="001D11E6" w:rsidR="00E32B97" w:rsidP="73064442" w:rsidRDefault="00E32B97" w14:paraId="17FBD5CE" w14:textId="354FD58F">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="41FB52B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001D11E6" w:rsidR="00E32B97" w:rsidP="73064442" w:rsidRDefault="00E32B97" w14:paraId="36C5C6BF" w14:textId="2669413A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3375" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="3DCA8E96" w:rsidP="34E7983F" w:rsidRDefault="3DCA8E96" w14:paraId="03451975" w14:textId="7E7126BD">
-[...58 lines deleted...]
-              <w:t>:00</w:t>
+          <w:p w:rsidRPr="001D11E6" w:rsidR="00E32B97" w:rsidP="73064442" w:rsidRDefault="00E32B97" w14:paraId="03CCB5F8" w14:textId="35C7E256">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="00E32B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2044BA63" w:rsidTr="2D5AFD8E" w14:paraId="7086637F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2850" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="2044BA63" w:rsidP="34E7983F" w:rsidRDefault="2044BA63" w14:paraId="6675FEFB" w14:textId="632F9B7E">
-[...46 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w:rsidR="3DCA8E96" w:rsidP="73064442" w:rsidRDefault="3DCA8E96" w14:paraId="7CEB5B88" w14:textId="5D186286">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="5F99C98C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tuesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="60E8D86D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="6E34133C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="60E8D86D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="3517EB6A" w:rsidR="2EC2EB70">
-[...7 lines deleted...]
-              <w:t>Year 1 Welcome meeting</w:t>
+            <w:r w:rsidRPr="73064442" w:rsidR="5F99C98C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">September </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4B2B4B1B" w:rsidP="34E7983F" w:rsidRDefault="4B2B4B1B" w14:paraId="4A28516E" w14:textId="38408C4B">
+          <w:p w:rsidR="3DCA8E96" w:rsidP="153388F4" w:rsidRDefault="3DCA8E96" w14:paraId="03451975" w14:textId="53BF430D">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="22BB792B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="22BB792B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="22BB792B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:00 – 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="7673B08D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="29C6657B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="7C78B95E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2044BA63" w:rsidP="73064442" w:rsidRDefault="2044BA63" w14:paraId="7155718D" w14:textId="49EC97F6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="2EC2EB70">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>BA Philosophy - Year 1 Welcome meeting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="2044BA63" w:rsidP="73064442" w:rsidRDefault="2044BA63" w14:paraId="6675FEFB" w14:textId="43B6F550">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3345" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="73064442" w:rsidP="73064442" w:rsidRDefault="73064442" w14:paraId="6A4DB3A9" w14:textId="364B4388">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:jc w:val="left"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="73064442">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:t>Simon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="793ECD37">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Simon</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:t xml:space="preserve"> Building, Room </w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="73064442">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...73 lines deleted...]
-              </w:rPr>
               <w:t>4.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="2044BA63" w:rsidP="34E7983F" w:rsidRDefault="2044BA63" w14:paraId="6E2CE429" w14:textId="540D895B">
-            <w:pPr>
+          <w:p w:rsidR="2044BA63" w:rsidP="623E3BD7" w:rsidRDefault="2044BA63" w14:paraId="6E2CE429" w14:textId="3820A920">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="286805F4" w:rsidTr="3517EB6A" w14:paraId="1653C8BB">
+      <w:tr w:rsidR="286805F4" w:rsidTr="2D5AFD8E" w14:paraId="1653C8BB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
-        <w:tc>
-[...113 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2850" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="286805F4" w:rsidP="34E7983F" w:rsidRDefault="286805F4" w14:paraId="6A78884C" w14:textId="0FE387EA">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="286805F4" w:rsidP="73064442" w:rsidRDefault="286805F4" w14:paraId="7FEF86D0" w14:textId="53E160C6">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="0BEBF029">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tuesday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="061A3F57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="0BEBF029">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="286805F4" w:rsidP="4B2B4B1B" w:rsidRDefault="286805F4" w14:paraId="380643BA" w14:textId="5506E2B5">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="0E0586F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13:30-15:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="286805F4" w:rsidP="73064442" w:rsidRDefault="286805F4" w14:paraId="66FE7424" w14:textId="6EEBA30B">
+            <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="34E7983F" w:rsidR="0E0586F6">
+          </w:p>
+          <w:p w:rsidR="286805F4" w:rsidP="73064442" w:rsidRDefault="286805F4" w14:paraId="6A78884C" w14:textId="11158183">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-GB"/>
-[...212 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="0E0586F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="3517EB6A" w:rsidR="0EC5CEA2">
+              <w:t>UG general course unit selection drop-in session for queries</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3345" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="73064442" w:rsidP="73064442" w:rsidRDefault="73064442" w14:paraId="57D353A0" w14:textId="32BF8E99">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="73064442">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Hum</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="72C57A80">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">anities </w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="73064442">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Bridge</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="58DB7F08">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ford</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="73064442">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> St</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="764DB2C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">reet, Room </w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="73064442">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="286805F4" w:rsidP="73064442" w:rsidRDefault="286805F4" w14:paraId="74012031" w14:textId="1ABA5430">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">This is a drop in for students who are having difficulties with </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="3517EB6A" w:rsidR="40A2B5F7">
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="0EC5CEA2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>c</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="3517EB6A" w:rsidR="0EC5CEA2">
+              <w:t>This is a drop in for students who are having difficulties with Course Unit Selection and does not need to be attended by all</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="3D8669F1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">ourse </w:t>
-[...78 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> students</w:t>
-            </w:r>
-[...14 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001D11E6" w:rsidR="003166B9" w:rsidTr="3517EB6A" w14:paraId="784DE42C" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D11E6" w:rsidR="003166B9" w:rsidTr="2D5AFD8E" w14:paraId="784DE42C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
-        <w:tc>
-[...108 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2850" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CD3EB3" w:rsidR="003166B9" w:rsidP="34E7983F" w:rsidRDefault="003166B9" w14:paraId="4815BE02" w14:textId="137750FB">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="3DCA8E96" w:rsidP="73064442" w:rsidRDefault="3DCA8E96" w14:paraId="5267CBD1" w14:textId="5B50DC53">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="5F99C98C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tuesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="28E4A86F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="73E88D01">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="5F99C98C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="3DCA8E96" w:rsidP="73064442" w:rsidRDefault="3DCA8E96" w14:paraId="5FADF122" w14:textId="626D43AF">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CD3EB3" w:rsidR="003166B9" w:rsidP="34E7983F" w:rsidRDefault="003166B9" w14:paraId="05273962" w14:textId="15CD901F">
-[...20 lines deleted...]
-              <w:t>Sandbar Manchester, 120 Grosvenor Street</w:t>
+          <w:p w:rsidR="3DCA8E96" w:rsidP="73064442" w:rsidRDefault="3DCA8E96" w14:paraId="41C2D78C" w14:textId="190B9B13">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2D5AFD8E" w:rsidR="0DF895BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2D5AFD8E" w:rsidR="48CDA545">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2D5AFD8E" w:rsidR="0DF895BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2D5AFD8E" w:rsidR="56EAADC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2D5AFD8E" w:rsidR="79FBB261">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2D5AFD8E" w:rsidR="0DF895BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2D5AFD8E" w:rsidR="0DF895BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2D5AFD8E" w:rsidR="0DF895BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2D5AFD8E" w:rsidR="0DF895BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcW w:w="2040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001D11E6" w:rsidR="003166B9" w:rsidP="34E7983F" w:rsidRDefault="003166B9" w14:paraId="463EF51B" w14:textId="504D6E0E">
+          <w:p w:rsidRPr="00CD3EB3" w:rsidR="003166B9" w:rsidP="73064442" w:rsidRDefault="003166B9" w14:paraId="4815BE02" w14:textId="137750FB">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="506D1EA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="616D6FFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Welcome Social</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3345" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CD3EB3" w:rsidR="003166B9" w:rsidP="5D0AC83A" w:rsidRDefault="003166B9" w14:paraId="76E4A3AD" w14:textId="12425F8D">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="08A84AAE" w:rsidR="3CF9D949">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sandbar Manchester,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00CD3EB3" w:rsidR="003166B9" w:rsidP="73064442" w:rsidRDefault="003166B9" w14:paraId="05273962" w14:textId="73418505">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Rae160d98cff343e7">
+              <w:r w:rsidRPr="08A84AAE" w:rsidR="3CF9D949">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+                <w:t>120 Grosvenor Street</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D11E6" w:rsidR="003166B9" w:rsidP="73064442" w:rsidRDefault="003166B9" w14:paraId="463EF51B" w14:textId="03908321">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="08A84AAE" w:rsidR="31BB5E4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="34E7983F" w:rsidR="332E528A">
+              <w:t xml:space="preserve">Drinks, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="08A84AAE" w:rsidR="31BB5E4C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Refreshments will be provided. </w:t>
+              <w:t>snacks</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08A84AAE" w:rsidR="31BB5E4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and time to socialise with new and current students and members of staff, joint with postgraduates and PhD students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001D11E6" w:rsidR="002D16CA" w:rsidTr="3517EB6A" w14:paraId="36DD969F" w14:textId="77777777">
+      <w:tr w:rsidRPr="001D11E6" w:rsidR="002D16CA" w:rsidTr="2D5AFD8E" w14:paraId="36DD969F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
-        <w:tc>
-[...158 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2850" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001D11E6" w:rsidR="002D16CA" w:rsidP="34E7983F" w:rsidRDefault="00DE10B1" w14:paraId="1F6D6ECF" w14:textId="4F4B0A0F">
-[...68 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidR="3DCA8E96" w:rsidP="73064442" w:rsidRDefault="3DCA8E96" w14:paraId="4C3E783E" w14:textId="6E6650FE">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="5F99C98C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="2DB674D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="6A59E313">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="5F99C98C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4B2B4B1B" w:rsidP="34E7983F" w:rsidRDefault="4B2B4B1B" w14:paraId="03E2CACC" w14:textId="36A1CDED">
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w:rsidR="3DCA8E96" w:rsidP="73064442" w:rsidRDefault="3DCA8E96" w14:paraId="052338F1" w14:textId="26563A72">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="18CB40DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="0F299F28">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="18CB40DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="1E210216">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="18CB40DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0 – 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="5E9FC742">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="18CB40DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="638B559D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="18CB40DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001D11E6" w:rsidR="002D16CA" w:rsidP="73064442" w:rsidRDefault="00DE10B1" w14:paraId="1F6D6ECF" w14:textId="62B23947">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="7E620593">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>How to Succeed in your Philosophy Degree</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="71FC6A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3345" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="1A27E48E" w:rsidP="73064442" w:rsidRDefault="1A27E48E" w14:paraId="621FA0DF" w14:textId="045432A6">
+            <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:jc w:val="left"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="1A27E48E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
-[...73 lines deleted...]
-              <w:t>4.63</w:t>
+              <w:t>Simon Building, Room 4.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002A4D44" w:rsidR="002D16CA" w:rsidP="34E7983F" w:rsidRDefault="002D16CA" w14:paraId="7C4D26FC" w14:textId="3241E782">
+          <w:p w:rsidRPr="002A4D44" w:rsidR="002D16CA" w:rsidP="08A84AAE" w:rsidRDefault="002D16CA" w14:paraId="1FDA61DB" w14:textId="05B1660B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A4D44" w:rsidR="002D16CA" w:rsidP="08A84AAE" w:rsidRDefault="002D16CA" w14:paraId="06690495" w14:textId="2476055A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A4D44" w:rsidR="002D16CA" w:rsidP="08A84AAE" w:rsidRDefault="002D16CA" w14:paraId="2B51B48E" w14:textId="26889F92">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A4D44" w:rsidR="002D16CA" w:rsidP="73064442" w:rsidRDefault="002D16CA" w14:paraId="7C4D26FC" w14:textId="31283618">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7DC91043" w:rsidTr="3517EB6A" w14:paraId="35713728">
+      <w:tr w:rsidR="7DC91043" w:rsidTr="2D5AFD8E" w14:paraId="35713728">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
-        <w:tc>
-[...109 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2850" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="7DC91043" w:rsidP="34E7983F" w:rsidRDefault="7DC91043" w14:paraId="25424B0A" w14:textId="7A83EE65">
-[...39 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="2BCED54E" w:rsidP="73064442" w:rsidRDefault="2BCED54E" w14:paraId="7195EFED" w14:textId="3299FC0C">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="4DDED121">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wednesday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="2DE67701">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="4DDED121">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7DC91043" w:rsidP="73064442" w:rsidRDefault="7DC91043" w14:paraId="5CE0DA9A" w14:textId="38A5E366">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4B2B4B1B" w:rsidP="7359414F" w:rsidRDefault="4B2B4B1B" w14:paraId="3EE02722" w14:textId="626B903C">
+          <w:p w:rsidR="2BCED54E" w:rsidP="73064442" w:rsidRDefault="2BCED54E" w14:paraId="148BE47B" w14:textId="5D6A2170">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="2AFA1A78">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11:30-12:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="7DC91043" w:rsidP="73064442" w:rsidRDefault="7DC91043" w14:paraId="25424B0A" w14:textId="7A83EE65">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="0B02A01D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Peer M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="10FADB95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="0B02A01D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntor session for Philosophy students </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3345" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="4B2B4B1B" w:rsidP="067468B1" w:rsidRDefault="4B2B4B1B" w14:paraId="3EE02722" w14:textId="436E0727">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:jc w:val="left"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="2C9702CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
-[...73 lines deleted...]
-              <w:t>4.38</w:t>
+              <w:t>Simon Building, Room 4.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="7DC91043" w:rsidP="34E7983F" w:rsidRDefault="7DC91043" w14:paraId="730C9CFB" w14:textId="3F411909">
+          <w:p w:rsidR="7DC91043" w:rsidP="73064442" w:rsidRDefault="7DC91043" w14:paraId="730C9CFB" w14:textId="3F411909">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3DCA8E96" w:rsidTr="3517EB6A" w14:paraId="21ABEAB5">
+      <w:tr w:rsidR="3DCA8E96" w:rsidTr="2D5AFD8E" w14:paraId="21ABEAB5">
         <w:trPr>
           <w:trHeight w:val="2070"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2715" w:type="dxa"/>
+            <w:tcW w:w="2850" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="3DCA8E96" w:rsidP="34E7983F" w:rsidRDefault="3DCA8E96" w14:paraId="4FA6AB2D" w14:textId="07D26C82">
+          <w:p w:rsidR="3DCA8E96" w:rsidP="73064442" w:rsidRDefault="3DCA8E96" w14:paraId="4FA6AB2D" w14:textId="1041ED30">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="34E7983F" w:rsidR="3DCA8E96">
-[...7 lines deleted...]
-              <w:t>Wednesday 24 September</w:t>
+            <w:r w:rsidRPr="73064442" w:rsidR="5F99C98C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wednesday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="64D3E72E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="5F99C98C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3375" w:type="dxa"/>
+            <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="3DCA8E96" w:rsidP="34E7983F" w:rsidRDefault="3DCA8E96" w14:paraId="6858782C" w14:textId="02CE97F4">
-[...41 lines deleted...]
-                <w:noProof w:val="0"/>
+          <w:p w:rsidR="3DCA8E96" w:rsidP="73064442" w:rsidRDefault="3DCA8E96" w14:paraId="74AFC2DB" w14:textId="2B32CD0E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="700F71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13:00-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="382E6E8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="700F71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="3DCA8E96" w:rsidP="73064442" w:rsidRDefault="3DCA8E96" w14:paraId="6858782C" w14:textId="3EF81ADD">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="3DCA8E96" w:rsidP="73064442" w:rsidRDefault="3DCA8E96" w14:paraId="7E23BC42" w14:textId="3EAE4E06">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="none"/>
-[...60 lines deleted...]
-              <w:jc w:val="left"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="700F71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="34E7983F" w:rsidR="700F71A8">
+              <w:t>PLEASE Note: You will be notified about the exact time you will attend this session via email</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="7BC491D8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>PLEASE N</w:t>
-[...31 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> from </w:t>
             </w:r>
-            <w:hyperlink r:id="R3f00e79578004ee8">
-              <w:r w:rsidRPr="34E7983F" w:rsidR="7BC491D8">
+            <w:hyperlink r:id="R450dbe23c7e14ab6">
+              <w:r w:rsidRPr="73064442" w:rsidR="7BC491D8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>soss.hub@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="34E7983F" w:rsidR="700F71A8">
+            <w:r w:rsidRPr="73064442" w:rsidR="700F71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="34E7983F" w:rsidR="4794C798">
+            <w:r w:rsidRPr="73064442" w:rsidR="4794C798">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="34E7983F" w:rsidR="700F71A8">
+            <w:r w:rsidRPr="73064442" w:rsidR="700F71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>prior to the event</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="3DCA8E96" w:rsidP="73064442" w:rsidRDefault="3DCA8E96" w14:paraId="227E867E" w14:textId="5B87AFE0">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="700F71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>BA Philosophy - Meet your Academic Advisor session</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3345" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="73064442" w:rsidP="73064442" w:rsidRDefault="73064442" w14:paraId="3D9C78E6" w14:textId="1938ACCA">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="73064442">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Uni</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="0081CD61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>versity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="73064442">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Place</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="2F9A7807">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Room </w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="73064442">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>4.213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="3DCA8E96" w:rsidP="73064442" w:rsidRDefault="3DCA8E96" w14:paraId="4DA28161" w14:textId="1E715997">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="001D11E6" w:rsidR="003F5F26" w:rsidTr="2D5AFD8E" w14:paraId="6C9FFE0B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2850" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="3DCA8E96" w:rsidP="34E7983F" w:rsidRDefault="3DCA8E96" w14:paraId="227E867E" w14:textId="3113A372">
-[...46 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w:rsidR="3DCA8E96" w:rsidP="73064442" w:rsidRDefault="3DCA8E96" w14:paraId="3140B78B" w14:textId="6A7056E1">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="5F99C98C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thursday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="670B1DB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="315C3E84">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="5F99C98C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="5F99C98C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...8 lines deleted...]
-              <w:t>Meet your Academic Advisor session</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcW w:w="3390" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4B2B4B1B" w:rsidP="34E7983F" w:rsidRDefault="4B2B4B1B" w14:paraId="438221F6" w14:textId="7BCB8F9D">
-[...89 lines deleted...]
-              <w:t>G.01</w:t>
+          <w:p w:rsidR="3DCA8E96" w:rsidP="73064442" w:rsidRDefault="3DCA8E96" w14:paraId="472C9779" w14:textId="1E2373A7">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="322A0C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10:00 – 10:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="73064442" w:rsidR="20044E90">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcW w:w="2040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="3DCA8E96" w:rsidP="34E7983F" w:rsidRDefault="3DCA8E96" w14:paraId="4DA28161" w14:textId="1E715997">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="001D11E6" w:rsidR="003F5F26" w:rsidP="73064442" w:rsidRDefault="003F5F26" w14:paraId="7B2A1832" w14:textId="3CF6A420">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="4A53D0E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>BA Philosophy – Placements and international programmes session</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2715" w:type="dxa"/>
+            <w:tcW w:w="3345" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="3DCA8E96" w:rsidP="34E7983F" w:rsidRDefault="3DCA8E96" w14:paraId="3140B78B" w14:textId="70766771">
-[...40 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:p w:rsidRPr="001D11E6" w:rsidR="003F5F26" w:rsidP="73064442" w:rsidRDefault="003F5F26" w14:paraId="78D652BC" w14:textId="0042F151">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="73064442" w:rsidR="5CC84A63">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Online session </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001D11E6" w:rsidR="003F5F26" w:rsidP="581FBB6A" w:rsidRDefault="003F5F26" w14:paraId="55D7ACDC" w14:textId="5FAC4072">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R2cfbbf5144924683">
+              <w:r w:rsidRPr="08A84AAE" w:rsidR="1BE7545B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teams </w:t>
+              </w:r>
+              <w:r w:rsidRPr="08A84AAE" w:rsidR="2063DC38">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                </w:rPr>
+                <w:t>Meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="08A84AAE" w:rsidR="2063DC38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001D11E6" w:rsidR="003F5F26" w:rsidP="73064442" w:rsidRDefault="003F5F26" w14:paraId="18EF1D6B" w14:textId="3E440E9A">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3375" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="3DCA8E96" w:rsidP="34E7983F" w:rsidRDefault="3DCA8E96" w14:paraId="472C9779" w14:textId="1E2373A7">
-[...134 lines deleted...]
-          <w:p w:rsidRPr="55454209" w:rsidR="003F5F26" w:rsidP="34E7983F" w:rsidRDefault="003F5F26" w14:paraId="7F153BB1" w14:textId="3BD4E542">
+          <w:p w:rsidRPr="55454209" w:rsidR="003F5F26" w:rsidP="73064442" w:rsidRDefault="003F5F26" w14:paraId="7F153BB1" w14:textId="3BD4E542">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="7F20D468" w:rsidP="34E7983F" w:rsidRDefault="7F20D468" w14:paraId="23453E14" w14:textId="4062A60B">
+    <w:p w:rsidR="2BEDBCC2" w:rsidRDefault="2BEDBCC2" w14:paraId="4E5A8F34" w14:textId="30DB48EE"/>
+    <w:p w:rsidR="44C9A39D" w:rsidP="07C5EF26" w:rsidRDefault="44C9A39D" w14:paraId="75913846" w14:textId="59371B37">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="7F20D468" w:rsidP="2290EEF2" w:rsidRDefault="7F20D468" w14:paraId="2401538B" w14:textId="05DD1878">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="2290EEF2" w:rsidP="08A84AAE" w:rsidRDefault="2290EEF2" w14:paraId="58FF05F8" w14:textId="41BE558D">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="7F20D468" w:rsidSect="00E06678">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
   <w15:commentEx w15:done="0" w15:paraId="30D1B191"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w16 w16cex">
   <w16cex:commentExtensible w16cex:durableId="4B46EFCE" w16cex:dateUtc="2025-02-25T14:34:01.955Z"/>
 </w16cex:commentsExtensible>
 </file>
 
@@ -2999,50 +2677,51 @@
     <w:rsid w:val="00542D26"/>
     <w:rsid w:val="005A5AC7"/>
     <w:rsid w:val="005B4B68"/>
     <w:rsid w:val="005C6A27"/>
     <w:rsid w:val="005D24F6"/>
     <w:rsid w:val="0060286A"/>
     <w:rsid w:val="00622EA9"/>
     <w:rsid w:val="00625E3D"/>
     <w:rsid w:val="006489F3"/>
     <w:rsid w:val="006747F4"/>
     <w:rsid w:val="006A1870"/>
     <w:rsid w:val="006B6686"/>
     <w:rsid w:val="006B747C"/>
     <w:rsid w:val="006C1361"/>
     <w:rsid w:val="006C265A"/>
     <w:rsid w:val="006C62BC"/>
     <w:rsid w:val="006E66A5"/>
     <w:rsid w:val="006F6326"/>
     <w:rsid w:val="0073075A"/>
     <w:rsid w:val="00772AF9"/>
     <w:rsid w:val="00774560"/>
     <w:rsid w:val="007A43C5"/>
     <w:rsid w:val="007C7EA3"/>
     <w:rsid w:val="008023F6"/>
     <w:rsid w:val="008105E6"/>
+    <w:rsid w:val="0081CD61"/>
     <w:rsid w:val="00870AF0"/>
     <w:rsid w:val="008A53A8"/>
     <w:rsid w:val="008F2081"/>
     <w:rsid w:val="00937048"/>
     <w:rsid w:val="00937CCE"/>
     <w:rsid w:val="00937CD1"/>
     <w:rsid w:val="00951E4A"/>
     <w:rsid w:val="009967D9"/>
     <w:rsid w:val="009B286B"/>
     <w:rsid w:val="009D36C4"/>
     <w:rsid w:val="009E35FE"/>
     <w:rsid w:val="009F42A7"/>
     <w:rsid w:val="009F6970"/>
     <w:rsid w:val="00A24B36"/>
     <w:rsid w:val="00A35F0E"/>
     <w:rsid w:val="00A57CEC"/>
     <w:rsid w:val="00A82AE5"/>
     <w:rsid w:val="00AA0586"/>
     <w:rsid w:val="00AC2D99"/>
     <w:rsid w:val="00AD5143"/>
     <w:rsid w:val="00B11DCC"/>
     <w:rsid w:val="00B14E2D"/>
     <w:rsid w:val="00B27A40"/>
     <w:rsid w:val="00B3303E"/>
     <w:rsid w:val="00B72B0A"/>
@@ -3058,458 +2737,538 @@
     <w:rsid w:val="00D009F0"/>
     <w:rsid w:val="00D22868"/>
     <w:rsid w:val="00DC000B"/>
     <w:rsid w:val="00DD728F"/>
     <w:rsid w:val="00DE10B1"/>
     <w:rsid w:val="00E05141"/>
     <w:rsid w:val="00E057DB"/>
     <w:rsid w:val="00E06678"/>
     <w:rsid w:val="00E24840"/>
     <w:rsid w:val="00E32B97"/>
     <w:rsid w:val="00E4A1CB"/>
     <w:rsid w:val="00E56701"/>
     <w:rsid w:val="00E75E6A"/>
     <w:rsid w:val="00E773DA"/>
     <w:rsid w:val="00E80958"/>
     <w:rsid w:val="00E9096B"/>
     <w:rsid w:val="00E979BB"/>
     <w:rsid w:val="00EB363E"/>
     <w:rsid w:val="00EE5622"/>
     <w:rsid w:val="00F02AFD"/>
     <w:rsid w:val="00F50D8C"/>
     <w:rsid w:val="00F6553A"/>
     <w:rsid w:val="00F742A0"/>
     <w:rsid w:val="00FE7708"/>
     <w:rsid w:val="01743B0E"/>
+    <w:rsid w:val="018FC63F"/>
     <w:rsid w:val="01B14633"/>
     <w:rsid w:val="031D7434"/>
     <w:rsid w:val="039A6E72"/>
+    <w:rsid w:val="03FB6A0C"/>
     <w:rsid w:val="04502669"/>
+    <w:rsid w:val="04703EBE"/>
     <w:rsid w:val="04AE76D4"/>
     <w:rsid w:val="04DD52B1"/>
     <w:rsid w:val="0576AF46"/>
     <w:rsid w:val="059D1B90"/>
     <w:rsid w:val="05AC5985"/>
     <w:rsid w:val="05EE106D"/>
+    <w:rsid w:val="061A3F57"/>
+    <w:rsid w:val="067468B1"/>
     <w:rsid w:val="067EE2E1"/>
     <w:rsid w:val="06AF42CB"/>
+    <w:rsid w:val="07693CF7"/>
     <w:rsid w:val="077DA206"/>
     <w:rsid w:val="07BC3C54"/>
     <w:rsid w:val="07C5EF26"/>
     <w:rsid w:val="07D6F01A"/>
     <w:rsid w:val="08072BA1"/>
     <w:rsid w:val="0849717D"/>
+    <w:rsid w:val="08A84AAE"/>
     <w:rsid w:val="08AF7A7F"/>
+    <w:rsid w:val="08FE7ED6"/>
     <w:rsid w:val="09A76858"/>
     <w:rsid w:val="0A0B54A3"/>
     <w:rsid w:val="0A35CBC0"/>
     <w:rsid w:val="0AE79D73"/>
     <w:rsid w:val="0B02A01D"/>
     <w:rsid w:val="0B37F3E5"/>
     <w:rsid w:val="0B9BF45C"/>
     <w:rsid w:val="0BA788FB"/>
-    <w:rsid w:val="0BF435FA"/>
+    <w:rsid w:val="0BEBF029"/>
     <w:rsid w:val="0C6942B1"/>
     <w:rsid w:val="0D221751"/>
     <w:rsid w:val="0D4A5099"/>
     <w:rsid w:val="0D641D3A"/>
     <w:rsid w:val="0D741FDA"/>
+    <w:rsid w:val="0D7AE3FF"/>
+    <w:rsid w:val="0DF895BB"/>
     <w:rsid w:val="0E0586F6"/>
     <w:rsid w:val="0E24ECC0"/>
+    <w:rsid w:val="0E2F99CB"/>
     <w:rsid w:val="0EC5CEA2"/>
     <w:rsid w:val="0ECC7324"/>
     <w:rsid w:val="0F299F28"/>
+    <w:rsid w:val="0F646BA8"/>
     <w:rsid w:val="0F87BB16"/>
     <w:rsid w:val="0FA24FD1"/>
     <w:rsid w:val="100AAA8F"/>
     <w:rsid w:val="106C4968"/>
     <w:rsid w:val="10FADB95"/>
     <w:rsid w:val="11A77A41"/>
-    <w:rsid w:val="1216F17C"/>
     <w:rsid w:val="12EFD763"/>
     <w:rsid w:val="145B2C39"/>
     <w:rsid w:val="1471241B"/>
-    <w:rsid w:val="14784095"/>
     <w:rsid w:val="152BECC4"/>
+    <w:rsid w:val="153388F4"/>
     <w:rsid w:val="16195825"/>
     <w:rsid w:val="16376A20"/>
     <w:rsid w:val="170F810E"/>
     <w:rsid w:val="1722AF3D"/>
     <w:rsid w:val="1784FE5B"/>
     <w:rsid w:val="179231CE"/>
-    <w:rsid w:val="17928236"/>
     <w:rsid w:val="17DB143B"/>
     <w:rsid w:val="1802DB31"/>
-    <w:rsid w:val="1815840E"/>
-    <w:rsid w:val="1834BC52"/>
     <w:rsid w:val="18424665"/>
     <w:rsid w:val="18596873"/>
     <w:rsid w:val="18AD5CE3"/>
     <w:rsid w:val="18CB40DF"/>
     <w:rsid w:val="18E1A3B7"/>
     <w:rsid w:val="18F26336"/>
     <w:rsid w:val="19BCB393"/>
     <w:rsid w:val="1A0794F4"/>
+    <w:rsid w:val="1A26A522"/>
+    <w:rsid w:val="1A27E48E"/>
     <w:rsid w:val="1A3A0EBC"/>
     <w:rsid w:val="1A7425CC"/>
     <w:rsid w:val="1ADA31B2"/>
     <w:rsid w:val="1B015365"/>
+    <w:rsid w:val="1BE7545B"/>
     <w:rsid w:val="1BFE9A4C"/>
     <w:rsid w:val="1C6E2BA4"/>
     <w:rsid w:val="1C6EF1B8"/>
     <w:rsid w:val="1CA731D4"/>
     <w:rsid w:val="1CD3EBD0"/>
     <w:rsid w:val="1D4DF01A"/>
+    <w:rsid w:val="1D696496"/>
+    <w:rsid w:val="1D79B862"/>
     <w:rsid w:val="1DB4FD8C"/>
     <w:rsid w:val="1DB514DA"/>
+    <w:rsid w:val="1DFB69D8"/>
     <w:rsid w:val="1E1B1D41"/>
     <w:rsid w:val="1E210216"/>
     <w:rsid w:val="1E320F18"/>
     <w:rsid w:val="1E810D4B"/>
     <w:rsid w:val="1EB5FC48"/>
     <w:rsid w:val="1ED300D0"/>
     <w:rsid w:val="1F2E6479"/>
     <w:rsid w:val="1F75A0A1"/>
     <w:rsid w:val="1FA95977"/>
+    <w:rsid w:val="1FFD40C2"/>
     <w:rsid w:val="20044E90"/>
     <w:rsid w:val="20182BFA"/>
     <w:rsid w:val="201C2A0C"/>
-    <w:rsid w:val="2043D865"/>
     <w:rsid w:val="2044BA63"/>
+    <w:rsid w:val="2063DC38"/>
     <w:rsid w:val="20A9510C"/>
     <w:rsid w:val="20AC1493"/>
     <w:rsid w:val="20C0E484"/>
     <w:rsid w:val="20CC31F2"/>
     <w:rsid w:val="20E9F315"/>
     <w:rsid w:val="20F8DAF4"/>
     <w:rsid w:val="21702798"/>
     <w:rsid w:val="21999DA8"/>
     <w:rsid w:val="21ACF2CA"/>
     <w:rsid w:val="21B1AAB2"/>
     <w:rsid w:val="21CCDC12"/>
     <w:rsid w:val="21F3070C"/>
     <w:rsid w:val="2290EEF2"/>
     <w:rsid w:val="22B4EAFE"/>
+    <w:rsid w:val="22BB792B"/>
     <w:rsid w:val="2349DF8D"/>
     <w:rsid w:val="237EDEA2"/>
+    <w:rsid w:val="2384EAAC"/>
     <w:rsid w:val="238F2405"/>
     <w:rsid w:val="239A6737"/>
     <w:rsid w:val="241C7E66"/>
+    <w:rsid w:val="243934BB"/>
     <w:rsid w:val="24BFB103"/>
     <w:rsid w:val="24FE1F3D"/>
     <w:rsid w:val="25081678"/>
     <w:rsid w:val="254BEA99"/>
     <w:rsid w:val="25547D02"/>
+    <w:rsid w:val="2576E059"/>
     <w:rsid w:val="25FBE58D"/>
     <w:rsid w:val="26150DEA"/>
+    <w:rsid w:val="265E63DD"/>
     <w:rsid w:val="26CB6203"/>
+    <w:rsid w:val="26F61EF3"/>
     <w:rsid w:val="27A711B2"/>
     <w:rsid w:val="27A7BEDA"/>
+    <w:rsid w:val="27F32E91"/>
     <w:rsid w:val="27F7F73F"/>
     <w:rsid w:val="27F7F73F"/>
     <w:rsid w:val="286805F4"/>
     <w:rsid w:val="2891D334"/>
     <w:rsid w:val="28A29556"/>
-    <w:rsid w:val="294CE014"/>
+    <w:rsid w:val="28E4A86F"/>
+    <w:rsid w:val="29075185"/>
+    <w:rsid w:val="29120001"/>
     <w:rsid w:val="2971462E"/>
+    <w:rsid w:val="29C6657B"/>
     <w:rsid w:val="2A7DEAE6"/>
     <w:rsid w:val="2A83D3FC"/>
     <w:rsid w:val="2A9B8568"/>
     <w:rsid w:val="2AFA1A78"/>
     <w:rsid w:val="2BCED54E"/>
     <w:rsid w:val="2BEBD315"/>
+    <w:rsid w:val="2BEDBCC2"/>
     <w:rsid w:val="2C3755C9"/>
     <w:rsid w:val="2C4ED094"/>
+    <w:rsid w:val="2C55D644"/>
     <w:rsid w:val="2C788CBC"/>
+    <w:rsid w:val="2C9702CC"/>
     <w:rsid w:val="2D002DDC"/>
     <w:rsid w:val="2D273ED8"/>
     <w:rsid w:val="2D433518"/>
+    <w:rsid w:val="2D5AFD8E"/>
+    <w:rsid w:val="2D63C15B"/>
+    <w:rsid w:val="2D63C15B"/>
+    <w:rsid w:val="2DB674D7"/>
     <w:rsid w:val="2DB9B1B6"/>
+    <w:rsid w:val="2DE67701"/>
+    <w:rsid w:val="2E48425F"/>
     <w:rsid w:val="2E631D85"/>
     <w:rsid w:val="2EADB26C"/>
     <w:rsid w:val="2EC2EB70"/>
     <w:rsid w:val="2EF42B6B"/>
+    <w:rsid w:val="2F48EA20"/>
+    <w:rsid w:val="2F9A7807"/>
     <w:rsid w:val="303AC21C"/>
+    <w:rsid w:val="30640019"/>
     <w:rsid w:val="30E37CA1"/>
     <w:rsid w:val="30EE5960"/>
     <w:rsid w:val="310178A0"/>
     <w:rsid w:val="3157B69B"/>
+    <w:rsid w:val="315C3E84"/>
+    <w:rsid w:val="31BB5E4C"/>
     <w:rsid w:val="321EB99A"/>
     <w:rsid w:val="322A0C1A"/>
     <w:rsid w:val="32B2DA4A"/>
-    <w:rsid w:val="332E528A"/>
     <w:rsid w:val="334EA979"/>
     <w:rsid w:val="3353BFB5"/>
     <w:rsid w:val="3369C313"/>
     <w:rsid w:val="33CA8E33"/>
     <w:rsid w:val="33EE10A2"/>
     <w:rsid w:val="340F99A4"/>
     <w:rsid w:val="3443FEE9"/>
     <w:rsid w:val="34460574"/>
     <w:rsid w:val="346D1985"/>
     <w:rsid w:val="347EAF52"/>
     <w:rsid w:val="34903EE0"/>
     <w:rsid w:val="34B7E2AF"/>
-    <w:rsid w:val="34E7983F"/>
     <w:rsid w:val="350671E9"/>
-    <w:rsid w:val="3517EB6A"/>
     <w:rsid w:val="35449B4B"/>
     <w:rsid w:val="354EB153"/>
     <w:rsid w:val="358AD47F"/>
     <w:rsid w:val="360673B9"/>
     <w:rsid w:val="362BD973"/>
+    <w:rsid w:val="367163E8"/>
     <w:rsid w:val="3683F94D"/>
     <w:rsid w:val="36BA6EEA"/>
+    <w:rsid w:val="36F05F9F"/>
     <w:rsid w:val="37310657"/>
     <w:rsid w:val="37640C90"/>
     <w:rsid w:val="377F40F1"/>
-    <w:rsid w:val="37E651CE"/>
     <w:rsid w:val="382E6E8C"/>
     <w:rsid w:val="3851F717"/>
     <w:rsid w:val="386798E4"/>
     <w:rsid w:val="386C282F"/>
     <w:rsid w:val="38B749E6"/>
     <w:rsid w:val="38BC78FC"/>
     <w:rsid w:val="38DB6894"/>
     <w:rsid w:val="392AA092"/>
+    <w:rsid w:val="39A78F43"/>
+    <w:rsid w:val="39BA3A28"/>
     <w:rsid w:val="3A585A1D"/>
+    <w:rsid w:val="3A58A191"/>
     <w:rsid w:val="3A6E0263"/>
     <w:rsid w:val="3A6E487E"/>
+    <w:rsid w:val="3A71B9E9"/>
     <w:rsid w:val="3AEA1807"/>
     <w:rsid w:val="3BFB2518"/>
     <w:rsid w:val="3C24F79F"/>
     <w:rsid w:val="3C619D8F"/>
     <w:rsid w:val="3CD9D4EA"/>
     <w:rsid w:val="3CE189A3"/>
+    <w:rsid w:val="3CF9D949"/>
     <w:rsid w:val="3D063B73"/>
     <w:rsid w:val="3D8669F1"/>
     <w:rsid w:val="3DCA8E96"/>
-    <w:rsid w:val="3E5244D1"/>
+    <w:rsid w:val="3DF63349"/>
     <w:rsid w:val="3E831EC8"/>
     <w:rsid w:val="3F087E43"/>
     <w:rsid w:val="3F3EEB71"/>
     <w:rsid w:val="3FC6B5D3"/>
-    <w:rsid w:val="3FD0D34E"/>
     <w:rsid w:val="40192A65"/>
     <w:rsid w:val="403C14DF"/>
     <w:rsid w:val="40645572"/>
     <w:rsid w:val="4087C04A"/>
-    <w:rsid w:val="40A2B5F7"/>
     <w:rsid w:val="40ACAE90"/>
+    <w:rsid w:val="413C722C"/>
     <w:rsid w:val="413E4A20"/>
     <w:rsid w:val="41B4FAC6"/>
     <w:rsid w:val="41FB52B6"/>
     <w:rsid w:val="420EAC4C"/>
     <w:rsid w:val="422429CB"/>
     <w:rsid w:val="4271C68F"/>
     <w:rsid w:val="42EE20D3"/>
     <w:rsid w:val="4350CB27"/>
     <w:rsid w:val="4355B97E"/>
+    <w:rsid w:val="443A65A1"/>
     <w:rsid w:val="447956EF"/>
+    <w:rsid w:val="44A5B827"/>
     <w:rsid w:val="44AA2F66"/>
     <w:rsid w:val="44C9A39D"/>
+    <w:rsid w:val="451CC702"/>
     <w:rsid w:val="455CE350"/>
     <w:rsid w:val="4568A08B"/>
     <w:rsid w:val="45B515C9"/>
     <w:rsid w:val="45F5EAFA"/>
     <w:rsid w:val="4626DCD4"/>
     <w:rsid w:val="46717139"/>
     <w:rsid w:val="46D6A053"/>
     <w:rsid w:val="473FB569"/>
     <w:rsid w:val="4794C798"/>
     <w:rsid w:val="481ED628"/>
     <w:rsid w:val="4832B035"/>
+    <w:rsid w:val="486D2CC8"/>
     <w:rsid w:val="48B627B7"/>
+    <w:rsid w:val="48BA1116"/>
+    <w:rsid w:val="48CDA545"/>
     <w:rsid w:val="48D6DC24"/>
     <w:rsid w:val="4927C8AF"/>
     <w:rsid w:val="49C00CAB"/>
     <w:rsid w:val="49D1308C"/>
     <w:rsid w:val="4A53D0E5"/>
     <w:rsid w:val="4A72AC85"/>
     <w:rsid w:val="4AADAC70"/>
     <w:rsid w:val="4AFA6C59"/>
     <w:rsid w:val="4B0A113A"/>
     <w:rsid w:val="4B2B4B1B"/>
     <w:rsid w:val="4B3A12B1"/>
     <w:rsid w:val="4BCE970D"/>
     <w:rsid w:val="4C0E7CE6"/>
     <w:rsid w:val="4C2FA965"/>
     <w:rsid w:val="4C4F3C16"/>
     <w:rsid w:val="4CC4C0AF"/>
+    <w:rsid w:val="4DDED121"/>
     <w:rsid w:val="4DF92407"/>
     <w:rsid w:val="4E013A6A"/>
     <w:rsid w:val="4E3586C1"/>
     <w:rsid w:val="4E626477"/>
+    <w:rsid w:val="4E653FB0"/>
     <w:rsid w:val="4E755D43"/>
     <w:rsid w:val="4E76949F"/>
     <w:rsid w:val="4E7BD151"/>
-    <w:rsid w:val="4F1DFF68"/>
-    <w:rsid w:val="4FF6A2D9"/>
     <w:rsid w:val="502896DA"/>
     <w:rsid w:val="50356513"/>
     <w:rsid w:val="503DD5DA"/>
     <w:rsid w:val="506D1EA8"/>
     <w:rsid w:val="51CB2205"/>
     <w:rsid w:val="52654962"/>
     <w:rsid w:val="526671BB"/>
     <w:rsid w:val="5284AB39"/>
     <w:rsid w:val="52D868B6"/>
+    <w:rsid w:val="536E09EA"/>
     <w:rsid w:val="5394511A"/>
+    <w:rsid w:val="53FC35D7"/>
     <w:rsid w:val="541D974A"/>
     <w:rsid w:val="54A3CD73"/>
     <w:rsid w:val="54D50DB2"/>
     <w:rsid w:val="55454209"/>
     <w:rsid w:val="55524410"/>
     <w:rsid w:val="557FCE50"/>
     <w:rsid w:val="55D2ACB5"/>
     <w:rsid w:val="5630AC92"/>
     <w:rsid w:val="5697B30A"/>
     <w:rsid w:val="56CE31B8"/>
+    <w:rsid w:val="56EAADC7"/>
+    <w:rsid w:val="571F06DF"/>
     <w:rsid w:val="57792A49"/>
+    <w:rsid w:val="57E41ED0"/>
+    <w:rsid w:val="581FBB6A"/>
     <w:rsid w:val="5863527E"/>
     <w:rsid w:val="5867C23D"/>
     <w:rsid w:val="586A7E59"/>
     <w:rsid w:val="58884942"/>
+    <w:rsid w:val="58DB7F08"/>
     <w:rsid w:val="590D337C"/>
+    <w:rsid w:val="59C63538"/>
     <w:rsid w:val="59F29F9E"/>
     <w:rsid w:val="5A03929E"/>
     <w:rsid w:val="5A19A5D6"/>
     <w:rsid w:val="5A352244"/>
+    <w:rsid w:val="5A5D92AA"/>
     <w:rsid w:val="5AA75FC2"/>
     <w:rsid w:val="5AD7E9BB"/>
     <w:rsid w:val="5AEA5870"/>
     <w:rsid w:val="5B850D33"/>
+    <w:rsid w:val="5B9529A1"/>
     <w:rsid w:val="5BA1BAAB"/>
     <w:rsid w:val="5BC02184"/>
     <w:rsid w:val="5BFF36C7"/>
     <w:rsid w:val="5C31FE38"/>
+    <w:rsid w:val="5CC84A63"/>
     <w:rsid w:val="5CD2194E"/>
+    <w:rsid w:val="5D0AC83A"/>
     <w:rsid w:val="5D0CEBDF"/>
     <w:rsid w:val="5D2EDF44"/>
     <w:rsid w:val="5D4DB581"/>
     <w:rsid w:val="5D58AA6F"/>
-    <w:rsid w:val="5E03AAF1"/>
+    <w:rsid w:val="5DC234E6"/>
     <w:rsid w:val="5E360FE3"/>
     <w:rsid w:val="5E9FC742"/>
     <w:rsid w:val="5ECFBEBB"/>
     <w:rsid w:val="5F22CB7B"/>
     <w:rsid w:val="5F2F026D"/>
     <w:rsid w:val="5F2F026D"/>
     <w:rsid w:val="5F843C2E"/>
+    <w:rsid w:val="5F90163C"/>
+    <w:rsid w:val="5F99C98C"/>
     <w:rsid w:val="603E253E"/>
     <w:rsid w:val="60600C22"/>
     <w:rsid w:val="6080FEB6"/>
+    <w:rsid w:val="60924219"/>
+    <w:rsid w:val="60E8D86D"/>
     <w:rsid w:val="616D6FFE"/>
+    <w:rsid w:val="61B09B8A"/>
     <w:rsid w:val="61F88198"/>
+    <w:rsid w:val="623E3BD7"/>
     <w:rsid w:val="629BCFBA"/>
+    <w:rsid w:val="63139328"/>
     <w:rsid w:val="631B54C2"/>
     <w:rsid w:val="6358517F"/>
     <w:rsid w:val="638B559D"/>
     <w:rsid w:val="63ACFBA9"/>
-    <w:rsid w:val="63BDB605"/>
     <w:rsid w:val="6407A411"/>
-    <w:rsid w:val="642B478C"/>
     <w:rsid w:val="6437A01B"/>
+    <w:rsid w:val="64D3E72E"/>
     <w:rsid w:val="64E057A7"/>
+    <w:rsid w:val="65745FE5"/>
     <w:rsid w:val="6585553C"/>
     <w:rsid w:val="65E5D5BF"/>
     <w:rsid w:val="66344F6E"/>
     <w:rsid w:val="66A6A0DE"/>
     <w:rsid w:val="66B9B177"/>
     <w:rsid w:val="66B9B177"/>
     <w:rsid w:val="66F16580"/>
+    <w:rsid w:val="670B1DB0"/>
     <w:rsid w:val="6730E4B9"/>
     <w:rsid w:val="677C565E"/>
     <w:rsid w:val="67F4629B"/>
+    <w:rsid w:val="68639028"/>
     <w:rsid w:val="693E9911"/>
     <w:rsid w:val="6946B570"/>
     <w:rsid w:val="69544692"/>
     <w:rsid w:val="69739E77"/>
-    <w:rsid w:val="697A2D0F"/>
     <w:rsid w:val="699B6293"/>
     <w:rsid w:val="69C8845B"/>
+    <w:rsid w:val="6A59E313"/>
     <w:rsid w:val="6A6BFBE6"/>
     <w:rsid w:val="6A6CB0BA"/>
     <w:rsid w:val="6AEF0B82"/>
     <w:rsid w:val="6B503DA8"/>
     <w:rsid w:val="6BF89234"/>
+    <w:rsid w:val="6C51D845"/>
     <w:rsid w:val="6C637B7F"/>
     <w:rsid w:val="6C8ADB2D"/>
     <w:rsid w:val="6CAF3835"/>
+    <w:rsid w:val="6CE39EAE"/>
     <w:rsid w:val="6DE1E840"/>
     <w:rsid w:val="6DE388D4"/>
+    <w:rsid w:val="6E34133C"/>
     <w:rsid w:val="6ECFCD4C"/>
     <w:rsid w:val="6EF4C269"/>
     <w:rsid w:val="6F3A89DE"/>
     <w:rsid w:val="6F49DDB6"/>
     <w:rsid w:val="6F563A3A"/>
     <w:rsid w:val="6FCA2CFC"/>
     <w:rsid w:val="700F71A8"/>
     <w:rsid w:val="701CA94C"/>
     <w:rsid w:val="71B879AD"/>
     <w:rsid w:val="71D6786A"/>
     <w:rsid w:val="71E08CC0"/>
     <w:rsid w:val="71F3CF12"/>
     <w:rsid w:val="71FC6A8C"/>
     <w:rsid w:val="72409D94"/>
     <w:rsid w:val="72809C3F"/>
     <w:rsid w:val="72B2D169"/>
     <w:rsid w:val="72B6745B"/>
     <w:rsid w:val="72C3D42A"/>
+    <w:rsid w:val="72C57A80"/>
     <w:rsid w:val="7302F85F"/>
+    <w:rsid w:val="73064442"/>
     <w:rsid w:val="731C4C12"/>
-    <w:rsid w:val="7359414F"/>
+    <w:rsid w:val="736FEC7B"/>
+    <w:rsid w:val="73E88D01"/>
     <w:rsid w:val="742F200D"/>
     <w:rsid w:val="7444AFF9"/>
     <w:rsid w:val="744E1E81"/>
     <w:rsid w:val="745111A6"/>
     <w:rsid w:val="7514185B"/>
     <w:rsid w:val="7538505D"/>
     <w:rsid w:val="756555F0"/>
     <w:rsid w:val="75700FE6"/>
-    <w:rsid w:val="7578ED92"/>
+    <w:rsid w:val="764DB2C1"/>
+    <w:rsid w:val="7673B08D"/>
     <w:rsid w:val="76E43C12"/>
     <w:rsid w:val="773AC04F"/>
+    <w:rsid w:val="775880B5"/>
     <w:rsid w:val="77760440"/>
     <w:rsid w:val="7866E668"/>
     <w:rsid w:val="78EA701C"/>
+    <w:rsid w:val="7919838F"/>
+    <w:rsid w:val="793ECD37"/>
     <w:rsid w:val="798683F5"/>
+    <w:rsid w:val="79DA1065"/>
+    <w:rsid w:val="79FBB261"/>
     <w:rsid w:val="7A212682"/>
     <w:rsid w:val="7A6B445C"/>
     <w:rsid w:val="7A9FAEA3"/>
     <w:rsid w:val="7B151956"/>
     <w:rsid w:val="7B330945"/>
     <w:rsid w:val="7BC491D8"/>
     <w:rsid w:val="7C02386D"/>
+    <w:rsid w:val="7C78B95E"/>
     <w:rsid w:val="7CBC9C43"/>
+    <w:rsid w:val="7CFAA355"/>
     <w:rsid w:val="7CFB2C54"/>
     <w:rsid w:val="7D0F208B"/>
     <w:rsid w:val="7DC91043"/>
     <w:rsid w:val="7DDD0528"/>
-    <w:rsid w:val="7DF7CE45"/>
     <w:rsid w:val="7DF86137"/>
-    <w:rsid w:val="7E193F3A"/>
     <w:rsid w:val="7E620593"/>
     <w:rsid w:val="7E8DDD44"/>
     <w:rsid w:val="7EC9091F"/>
     <w:rsid w:val="7F20D468"/>
     <w:rsid w:val="7FDC8525"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -4092,51 +3851,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="960385440">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R7e84de68b3244e7f" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="Rb8e1f24c89a441b5" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="Rbb2d6885299545eb" /><Relationship Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml" Id="Rc48043efd4004a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R3f00e79578004ee8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R7e84de68b3244e7f" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="Rb8e1f24c89a441b5" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="Rbb2d6885299545eb" /><Relationship Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml" Id="Rc48043efd4004a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R450dbe23c7e14ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.co.uk/maps/place/Sandbar+Manchester/@53.4706653,-2.2360268,17z/data=!3m1!4b1!4m6!3m5!1s0x487bb1931607bab7:0x6198c80c42e8bab0!8m2!3d53.4706653!4d-2.2360268!16s%2Fg%2F1tl0wx1d?entry=ttu&amp;g_ep=EgoyMDI2MDcxOS4wIKXMDSoASAFQAw%3D%3D" TargetMode="External" Id="Rae160d98cff343e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teams.microsoft.com/meet/33884659558699?p=JD4RRHULr9z5XU8TOl" TargetMode="External" Id="R2cfbbf5144924683" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4411,52 +4170,52 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee83905c960ef258107da6d47d3b0fb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -4578,113 +4337,116 @@
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB46F199-DC6A-4FE6-8454-5FE101567A3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0120457C-FB8D-4805-93B6-F6D14BD395D3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BE09ABA-2104-4DFF-BA84-8F8D32C55470}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDB948D5-ADFA-45A7-9E62-5A954BE90E7A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B0977A5-66CD-4E73-B6EB-6F4739A9A47E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d1d95024-5f4f-4e75-ae17-86113fa1e536"/>
     <ds:schemaRef ds:uri="cf294be8-60d8-4b32-9868-2f1190881178"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Manchester</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dominic Claeys-Jackson</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Ekaterina Vyurkova</lastModifiedBy>
-  <revision>27</revision>
+  <lastModifiedBy>Ewa Edwards</lastModifiedBy>
+  <revision>42</revision>
   <lastPrinted>2024-03-26T10:51:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="SharedWithUsers">
     <vt:lpwstr>66;#Joel Smith;#12;#Suzi Edwards;#294;#Holly Morse;#292;#Shady Nowrouz;#180;#Chloe Slater;#17;#Ewa Edwards</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>