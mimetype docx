--- v0 (2025-10-01)
+++ v1 (2026-08-17)
@@ -4,2409 +4,2427 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w:rsidR="007B4C6F" w:rsidP="460E2504" w:rsidRDefault="007B4C6F" w14:paraId="456C02E5" w14:textId="4072901B">
+    <w:p w:rsidR="7BBF2D2C" w:rsidP="7BBF2D2C" w:rsidRDefault="7BBF2D2C" w14:paraId="0FA52DD3" w14:textId="4023E8F0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007B4C6F" w:rsidP="2E8E45B6" w:rsidRDefault="007B4C6F" w14:paraId="456C02E5" w14:textId="18DEC1EF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="460E2504" w:rsidR="007B4C6F">
+      <w:r w:rsidRPr="2E8E45B6" w:rsidR="33A3E413">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Welcome Week Timetable</w:t>
       </w:r>
-      <w:r w:rsidRPr="460E2504" w:rsidR="3813269D">
+      <w:r w:rsidRPr="2E8E45B6" w:rsidR="38C20591">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B4C6F" w:rsidP="7BBF2D2C" w:rsidRDefault="007B4C6F" w14:paraId="6A9CD11C" w14:textId="58C713B7">
+    <w:p w:rsidR="007B4C6F" w:rsidP="7BBF2D2C" w:rsidRDefault="007B4C6F" w14:paraId="6A9CD11C" w14:textId="0AC9454E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7BBF2D2C" w:rsidR="007B4C6F">
+      <w:r w:rsidRPr="3CD7C89C" w:rsidR="693E4E72">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>September 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="7BBF2D2C" w:rsidR="40A9DE96">
+      <w:r w:rsidRPr="3CD7C89C" w:rsidR="73023563">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009061B2" w:rsidR="007B4C6F" w:rsidP="7BBF2D2C" w:rsidRDefault="6BB61278" w14:paraId="394A5089" w14:textId="54939D5C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7BBF2D2C" w:rsidR="6BB61278">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BSocSc</w:t>
       </w:r>
       <w:r w:rsidRPr="7BBF2D2C" w:rsidR="6BB61278">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Politics and International Relations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00710FFA" w:rsidR="1FA95977" w:rsidP="6F92B216" w:rsidRDefault="1FA95977" w14:paraId="0597CCBC" w14:textId="30362B20">
+    <w:p w:rsidR="007B4C6F" w:rsidP="7BBF2D2C" w:rsidRDefault="007B4C6F" w14:paraId="7FAD6D35" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00710FFA" w:rsidR="1FA95977" w:rsidP="7BBF2D2C" w:rsidRDefault="1FA95977" w14:paraId="0597CCBC" w14:textId="0261DECF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6F92B216" w:rsidR="1FA95977">
+      <w:r w:rsidRPr="7BBF2D2C" w:rsidR="1FA95977">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Year 1 – Welcome Week </w:t>
       </w:r>
-      <w:r w:rsidRPr="6F92B216" w:rsidR="1F75A0A1">
+      <w:r w:rsidRPr="7BBF2D2C" w:rsidR="1F75A0A1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>timetable</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00710FFA" w:rsidR="7F20D468" w:rsidP="6F92B216" w:rsidRDefault="7F20D468" w14:paraId="4D91CE1E" w14:textId="5CCCA461">
+    <w:p w:rsidRPr="00710FFA" w:rsidR="7F20D468" w:rsidP="7BBF2D2C" w:rsidRDefault="7F20D468" w14:paraId="4D91CE1E" w14:textId="26C76C05">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13707" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2415"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2832"/>
+        <w:gridCol w:w="2640"/>
+        <w:gridCol w:w="1908"/>
+        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="2919"/>
+        <w:gridCol w:w="3660"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00710FFA" w:rsidR="00E32B97" w:rsidTr="6F92B216" w14:paraId="5F6D8FA8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00710FFA" w:rsidR="00E32B97" w:rsidTr="2E8E45B6" w14:paraId="5F6D8FA8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4C8D0179" w:rsidP="460E2504" w:rsidRDefault="4C8D0179" w14:paraId="0400C66B" w14:textId="5E1CACA8">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidR="4C8D0179" w:rsidP="7BBF2D2C" w:rsidRDefault="4C8D0179" w14:paraId="0400C66B" w14:textId="5E1CACA8">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="460E2504" w:rsidR="4C8D0179">
+            <w:r w:rsidRPr="7BBF2D2C" w:rsidR="4C8D0179">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7BBF2D2C" w:rsidP="460E2504" w:rsidRDefault="7BBF2D2C" w14:paraId="5D09CDA3" w14:textId="1BF266A0">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidR="7BBF2D2C" w:rsidP="7BBF2D2C" w:rsidRDefault="7BBF2D2C" w14:paraId="5D09CDA3" w14:textId="1BF266A0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="1908" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="7BBF2D2C" w:rsidP="460E2504" w:rsidRDefault="7BBF2D2C" w14:paraId="4D15D26C" w14:textId="1E5F5EC0">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidR="7BBF2D2C" w:rsidP="7BBF2D2C" w:rsidRDefault="7BBF2D2C" w14:paraId="4D15D26C" w14:textId="1E5F5EC0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="460E2504" w:rsidR="7BBF2D2C">
+            <w:r w:rsidRPr="7BBF2D2C" w:rsidR="7BBF2D2C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00710FFA" w:rsidR="00E32B97" w:rsidP="460E2504" w:rsidRDefault="00116DFD" w14:paraId="2D7D30CC" w14:textId="6A1C9C05">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00710FFA" w:rsidR="00E32B97" w:rsidP="7BBF2D2C" w:rsidRDefault="00116DFD" w14:paraId="2D7D30CC" w14:textId="6A1C9C05">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="460E2504" w:rsidR="00116DFD">
+            <w:r w:rsidRPr="7BBF2D2C" w:rsidR="00116DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcW w:w="2919" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00710FFA" w:rsidR="00E32B97" w:rsidP="460E2504" w:rsidRDefault="00116DFD" w14:paraId="5C664F8C" w14:textId="634280F0">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00710FFA" w:rsidR="00E32B97" w:rsidP="7BBF2D2C" w:rsidRDefault="00116DFD" w14:paraId="5C664F8C" w14:textId="634280F0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="460E2504" w:rsidR="00116DFD">
+            <w:r w:rsidRPr="7BBF2D2C" w:rsidR="00116DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="3660" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00710FFA" w:rsidR="00E32B97" w:rsidP="460E2504" w:rsidRDefault="00E32B97" w14:paraId="03CCB5F8" w14:textId="35C7E256">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00710FFA" w:rsidR="00E32B97" w:rsidP="7BBF2D2C" w:rsidRDefault="00E32B97" w14:paraId="03CCB5F8" w14:textId="35C7E256">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="460E2504" w:rsidR="00E32B97">
+            <w:r w:rsidRPr="7BBF2D2C" w:rsidR="00E32B97">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00710FFA" w:rsidR="00B82A5E" w:rsidTr="6F92B216" w14:paraId="1B16C5C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00710FFA" w:rsidR="00B82A5E" w:rsidTr="2E8E45B6" w14:paraId="1B16C5C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="7BBF2D2C" w:rsidP="460E2504" w:rsidRDefault="7BBF2D2C" w14:paraId="3E52D43F" w14:textId="01FA1A9B">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:p w:rsidR="7BBF2D2C" w:rsidP="201E49ED" w:rsidRDefault="7BBF2D2C" w14:paraId="3E52D43F" w14:textId="47BEED37">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E8E45B6" w:rsidR="593F411B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Monday </w:t>
             </w:r>
-            <w:r w:rsidRPr="460E2504" w:rsidR="4C5B4CC4">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="2E8E45B6" w:rsidR="05011035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E8E45B6" w:rsidR="4834D91D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E8E45B6" w:rsidR="05011035">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E8E45B6" w:rsidR="593F411B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="1908" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="7BBF2D2C" w:rsidP="460E2504" w:rsidRDefault="7BBF2D2C" w14:paraId="3A4B3B55" w14:textId="492F4F3E">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:p w:rsidR="7BBF2D2C" w:rsidP="2E8E45B6" w:rsidRDefault="7BBF2D2C" w14:paraId="3A4B3B55" w14:textId="38189139">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E8E45B6" w:rsidR="76A1722B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10:00</w:t>
             </w:r>
-            <w:r w:rsidRPr="460E2504" w:rsidR="7BBF2D2C">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> – 12:00</w:t>
+            <w:r w:rsidRPr="2E8E45B6" w:rsidR="76A1722B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E8E45B6" w:rsidR="2C47486D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E8E45B6" w:rsidR="5720D4A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="31A51C3E" w:rsidP="460E2504" w:rsidRDefault="31A51C3E" w14:paraId="6680D581" w14:textId="42B02A68">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:p w:rsidR="31A51C3E" w:rsidP="201E49ED" w:rsidRDefault="31A51C3E" w14:paraId="6680D581" w14:textId="42B02A68">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00710FFA" w:rsidR="00B82A5E" w:rsidP="201E49ED" w:rsidRDefault="27E632F9" w14:paraId="2BFA222A" w14:textId="71C77C8D">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="7A340A52">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Welcome Meeting</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00710FFA" w:rsidR="00B82A5E" w:rsidP="460E2504" w:rsidRDefault="00B82A5E" w14:paraId="092D1273" w14:textId="4C4C3E14">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:p w:rsidRPr="00710FFA" w:rsidR="00B82A5E" w:rsidP="201E49ED" w:rsidRDefault="00B82A5E" w14:paraId="092D1273" w14:textId="4C4C3E14">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcW w:w="2919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4DE27851" w:rsidP="460E2504" w:rsidRDefault="4DE27851" w14:paraId="704C81B5" w14:textId="0CC2766C">
-[...23 lines deleted...]
-              <w:t>Bragg Theatre</w:t>
+          <w:p w:rsidR="4DE27851" w:rsidP="201E49ED" w:rsidRDefault="4DE27851" w14:paraId="704C81B5" w14:textId="6FA7C8F2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4311C2DD" w:rsidR="108259D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Booth</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4311C2DD" w:rsidR="108259D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Street East, Theatre A (G.10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="3660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00710FFA" w:rsidR="00B82A5E" w:rsidP="460E2504" w:rsidRDefault="00B82A5E" w14:paraId="4808F7C9" w14:textId="1E387E4D">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:p w:rsidRPr="00710FFA" w:rsidR="00B82A5E" w:rsidP="201E49ED" w:rsidRDefault="00B82A5E" w14:paraId="4808F7C9" w14:textId="1C996BFF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00710FFA" w:rsidR="00E01E5F" w:rsidTr="6F92B216" w14:paraId="33A9FDFE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00710FFA" w:rsidR="00EE4D74" w:rsidTr="2E8E45B6" w14:paraId="5FA81B85" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="7BBF2D2C" w:rsidP="460E2504" w:rsidRDefault="7BBF2D2C" w14:paraId="24577CCB" w14:textId="000DE536">
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:p w:rsidR="7BBF2D2C" w:rsidP="201E49ED" w:rsidRDefault="7BBF2D2C" w14:paraId="54ACBA8F" w14:textId="32DFF74C">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="2D807689">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tuesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="295013B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="3E4C7C0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="2D807689">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="1908" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="7BBF2D2C" w:rsidP="460E2504" w:rsidRDefault="7BBF2D2C" w14:paraId="534638C3" w14:textId="516FC258">
-[...15 lines deleted...]
-              <w:t>15:30 – 16:30</w:t>
+          <w:p w:rsidR="7BBF2D2C" w:rsidP="201E49ED" w:rsidRDefault="7BBF2D2C" w14:paraId="542861E4" w14:textId="74D5BBBA">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="4334ED72">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="4334ED72">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00710FFA" w:rsidR="00E01E5F" w:rsidP="460E2504" w:rsidRDefault="5627CDB7" w14:paraId="6393722A" w14:textId="345F0062">
-[...63 lines deleted...]
-              <w:t>ocial</w:t>
+          <w:p w:rsidRPr="00710FFA" w:rsidR="00EE4D74" w:rsidP="201E49ED" w:rsidRDefault="646689B5" w14:paraId="64DC5130" w14:textId="5FEC265D">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="65147050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="2DE42976">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="65147050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">our </w:t>
+            </w:r>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="0B619FA0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="65147050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eer </w:t>
+            </w:r>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="6FF3BD48">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="65147050">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">entor </w:t>
+            </w:r>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="4DFDC4D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Team</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcW w:w="2919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00710FFA" w:rsidR="00E01E5F" w:rsidP="460E2504" w:rsidRDefault="00E53742" w14:paraId="6556CB5E" w14:textId="6C6828C3">
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:p w:rsidRPr="00710FFA" w:rsidR="00EE4D74" w:rsidP="201E49ED" w:rsidRDefault="00EE4D74" w14:paraId="7241551C" w14:textId="2D4C6331">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00710FFA" w:rsidR="00EE4D74" w:rsidP="201E49ED" w:rsidRDefault="00EE4D74" w14:paraId="3661E415" w14:textId="308842C0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="2EE4EA28">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Arthur Lewis Building,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="1DA825BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ground Floor</w:t>
             </w:r>
-            <w:r w:rsidRPr="460E2504" w:rsidR="7A376F3A">
-[...37 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="2EE4EA28">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Common Room</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="3660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00710FFA" w:rsidR="00E01E5F" w:rsidP="460E2504" w:rsidRDefault="00E01E5F" w14:paraId="0E5A277F" w14:textId="389C1D00">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:p w:rsidRPr="00710FFA" w:rsidR="00EE4D74" w:rsidP="2E8E45B6" w:rsidRDefault="00EE4D74" w14:paraId="1427A3B3" w14:textId="17058EB3">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00710FFA" w:rsidR="00EE4D74" w:rsidP="2E8E45B6" w:rsidRDefault="00EE4D74" w14:paraId="7A4A9611" w14:textId="108E8724">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00710FFA" w:rsidR="00EE4D74" w:rsidP="2E8E45B6" w:rsidRDefault="00EE4D74" w14:paraId="7E86B8FE" w14:textId="4D7222F3">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00710FFA" w:rsidR="00EE4D74" w:rsidP="2E8E45B6" w:rsidRDefault="00EE4D74" w14:paraId="6A079F5C" w14:textId="029844CD">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00710FFA" w:rsidR="00EE4D74" w:rsidP="201E49ED" w:rsidRDefault="00EE4D74" w14:paraId="61C50D9D" w14:textId="13C78458">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00710FFA" w:rsidR="00EE4D74" w:rsidTr="6F92B216" w14:paraId="5FA81B85" w14:textId="77777777">
+      <w:tr w:rsidR="212E592E" w:rsidTr="2E8E45B6" w14:paraId="0F7ED8A3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="7BBF2D2C" w:rsidP="460E2504" w:rsidRDefault="7BBF2D2C" w14:paraId="54ACBA8F" w14:textId="68539841">
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> September</w:t>
+          <w:p w:rsidR="212E592E" w:rsidP="212E592E" w:rsidRDefault="212E592E" w14:paraId="7DFC79C9" w14:textId="54AAC01B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="212E592E" w:rsidR="212E592E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tuesday 22 September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="1908" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="7BBF2D2C" w:rsidP="460E2504" w:rsidRDefault="7BBF2D2C" w14:paraId="542861E4" w14:textId="74D5BBBA">
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> – 12:00</w:t>
+          <w:p w:rsidR="212E592E" w:rsidP="212E592E" w:rsidRDefault="212E592E" w14:paraId="05D80F5C" w14:textId="183F9AEE">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E8E45B6" w:rsidR="60453AF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16:00 – 18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00710FFA" w:rsidR="00EE4D74" w:rsidP="460E2504" w:rsidRDefault="646689B5" w14:paraId="64DC5130" w14:textId="5FEC265D">
-[...72 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="212E592E" w:rsidP="212E592E" w:rsidRDefault="212E592E" w14:paraId="24B9A1B4" w14:textId="0ACE3B51">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="212E592E" w:rsidP="212E592E" w:rsidRDefault="212E592E" w14:paraId="74FE1F7F" w14:textId="5A004D7F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="212E592E" w:rsidR="212E592E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Social Event - Quiz Night</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="212E592E" w:rsidP="212E592E" w:rsidRDefault="212E592E" w14:paraId="48250505" w14:textId="3342287F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcW w:w="2919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00710FFA" w:rsidR="00EE4D74" w:rsidP="460E2504" w:rsidRDefault="00EE4D74" w14:paraId="3661E415" w14:textId="3D1BB104">
-[...32 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="212E592E" w:rsidP="212E592E" w:rsidRDefault="212E592E" w14:paraId="5CE282E6" w14:textId="5E03CD2A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="212E592E" w:rsidR="212E592E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Contact Theatre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="212E592E" w:rsidR="212E592E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="212E592E" w:rsidR="212E592E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Oxford Road, Manchester M15 6JA, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="212E592E" w:rsidP="212E592E" w:rsidRDefault="212E592E" w14:paraId="1AD738DE" w14:textId="4938047C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:hyperlink r:id="R58c6a273ccff40c1">
+              <w:r w:rsidRPr="2E8E45B6" w:rsidR="60453AF2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>View location on Bing Maps)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="2E8E45B6" w:rsidR="60453AF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="212E592E" w:rsidP="2E8E45B6" w:rsidRDefault="212E592E" w14:paraId="657669AA" w14:textId="15604E9C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="212E592E" w:rsidP="2E8E45B6" w:rsidRDefault="212E592E" w14:paraId="08E27893" w14:textId="6E9CF239">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="3660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00710FFA" w:rsidR="00EE4D74" w:rsidP="460E2504" w:rsidRDefault="00EE4D74" w14:paraId="61C50D9D" w14:textId="4B81B51C">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="212E592E" w:rsidP="2E8E45B6" w:rsidRDefault="212E592E" w14:paraId="23A8C992" w14:textId="72D7E71B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
-              <w:rPr>
-[...4 lines deleted...]
-            </w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E8E45B6" w:rsidR="3511E104">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Refreshments will be provided </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6F92B216" w:rsidTr="6F92B216" w14:paraId="50C0D5FE">
+      <w:tr w:rsidRPr="00710FFA" w:rsidR="26EBEA47" w:rsidTr="2E8E45B6" w14:paraId="15333D53" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="1140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="6F92B216" w:rsidP="6F92B216" w:rsidRDefault="6F92B216" w14:paraId="717E6C7F" w14:textId="72E90A76">
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:p w:rsidR="7BBF2D2C" w:rsidP="201E49ED" w:rsidRDefault="7BBF2D2C" w14:paraId="28ABCEAA" w14:textId="14A76F4C">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="2D807689">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="3442B34C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="579E90FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="6F92B216" w:rsidR="6F92B216">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="2D807689">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="1908" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="6F92B216" w:rsidP="6F92B216" w:rsidRDefault="6F92B216" w14:paraId="0BDD2BEB" w14:textId="74103B0B">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="7BBF2D2C" w:rsidP="201E49ED" w:rsidRDefault="7BBF2D2C" w14:paraId="0E33F1D3" w14:textId="308D7A50">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>16:00 – 18:00</w:t>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="4A1CD145">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11:00 – 12:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="6F92B216" w:rsidP="6F92B216" w:rsidRDefault="6F92B216" w14:paraId="6393E738" w14:textId="0ACE3B51">
-[...54 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="666FA852" w:rsidP="3A1F693B" w:rsidRDefault="666FA852" w14:paraId="334FE0C4" w14:textId="5DD109EB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3A1F693B" w:rsidR="4FA90B9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>UG general course unit selection drop-in session for queries</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcW w:w="2919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="6F92B216" w:rsidP="6F92B216" w:rsidRDefault="6F92B216" w14:paraId="7975EF14" w14:textId="5E03CD2A">
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="666FA852" w:rsidP="4311C2DD" w:rsidRDefault="666FA852" w14:paraId="35264DD5" w14:textId="3C037811">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="6F92B216" w:rsidR="6F92B216">
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4311C2DD" w:rsidR="552C40AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:sz w:val="22"/>
-[...47 lines deleted...]
-              <w:t>)</w:t>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Humanities Bridgeford Street, 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="3660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="6F92B216" w:rsidP="6F92B216" w:rsidRDefault="6F92B216" w14:paraId="039BB46C" w14:textId="76CB6BCA">
-[...123 lines deleted...]
-          <w:p w:rsidR="666FA852" w:rsidP="460E2504" w:rsidRDefault="666FA852" w14:paraId="334FE0C4" w14:textId="21E37521">
+          <w:p w:rsidR="666FA852" w:rsidP="7B60CE1B" w:rsidRDefault="666FA852" w14:paraId="58F8A5EB" w14:textId="4E9072BE">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:after="0"/>
-              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2E8E45B6" w:rsidR="25E976A9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="460E2504" w:rsidR="666FA852">
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>This drop</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E8E45B6" w:rsidR="25E976A9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>UG general course unit selection drop-in session for queries</w:t>
-[...20 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:t>-in session is to support students with course unit selection queries and does not need to be attended by all students</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="666FA852" w:rsidP="2E8E45B6" w:rsidRDefault="666FA852" w14:paraId="70E6A16F" w14:textId="3B1508E3">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...123 lines deleted...]
-            </w:r>
+                <w:color w:val="auto" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="201E49ED" w:rsidTr="2E8E45B6" w14:paraId="42BFF5B8">
+        <w:trPr>
+          <w:trHeight w:val="750"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="666FA852" w:rsidP="460E2504" w:rsidRDefault="666FA852" w14:paraId="70E6A16F" w14:textId="6BE7CD3A">
-[...63 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidR="024C11A4" w:rsidP="201E49ED" w:rsidRDefault="024C11A4" w14:paraId="27808F9F" w14:textId="3BD5321B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="024C11A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wednesday 23 September</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcW w:w="1908" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="7BBF2D2C" w:rsidP="460E2504" w:rsidRDefault="7BBF2D2C" w14:paraId="42B71DFA" w14:textId="072FF0E6">
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> September</w:t>
+          <w:p w:rsidR="024C11A4" w:rsidP="201E49ED" w:rsidRDefault="024C11A4" w14:paraId="6558D33F" w14:textId="5F66185E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="024C11A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00 – 15:00 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="7BBF2D2C" w:rsidP="460E2504" w:rsidRDefault="7BBF2D2C" w14:paraId="55096950" w14:textId="7CB83797">
-[...17 lines deleted...]
-              <w:t>12:00 – 13:00</w:t>
+          <w:p w:rsidR="024C11A4" w:rsidP="201E49ED" w:rsidRDefault="024C11A4" w14:paraId="728D0D9C" w14:textId="17E7E1B0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="212E592E" w:rsidR="36AC5A46">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>UG Drop in with Politics staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcW w:w="2919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00710FFA" w:rsidR="1ADCF9B2" w:rsidP="460E2504" w:rsidRDefault="1D465CCB" w14:paraId="51FF0822" w14:textId="32C10094">
-[...79 lines deleted...]
-              <w:t>reet</w:t>
+          <w:p w:rsidR="201E49ED" w:rsidP="201E49ED" w:rsidRDefault="201E49ED" w14:paraId="76D5C56C" w14:textId="66060F14">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4311C2DD" w:rsidR="79622317">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Alan Turing Building, G.107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcW w:w="3660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4DE27851" w:rsidP="460E2504" w:rsidRDefault="4DE27851" w14:paraId="269FF659" w14:textId="3B5150BD">
-[...40 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="201E49ED" w:rsidP="2E8E45B6" w:rsidRDefault="201E49ED" w14:paraId="70560195" w14:textId="06732FBE">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="201E49ED" w:rsidP="2E8E45B6" w:rsidRDefault="201E49ED" w14:paraId="3749A987" w14:textId="6048E90E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="201E49ED" w:rsidP="2E8E45B6" w:rsidRDefault="201E49ED" w14:paraId="31977DE7" w14:textId="506F1B8B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="201E49ED" w:rsidP="2E8E45B6" w:rsidRDefault="201E49ED" w14:paraId="3BC446FF" w14:textId="6A756DFC">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="201E49ED" w:rsidP="2E8E45B6" w:rsidRDefault="201E49ED" w14:paraId="03D50DB7" w14:textId="1A95219B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="201E49ED" w:rsidP="201E49ED" w:rsidRDefault="201E49ED" w14:paraId="6D0FD54D" w14:textId="5F47CCF4">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00710FFA" w:rsidR="1ADCF9B2" w:rsidTr="2E8E45B6" w14:paraId="267CA0E7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00710FFA" w:rsidR="1ADCF9B2" w:rsidP="460E2504" w:rsidRDefault="1ADCF9B2" w14:paraId="6E89A45B" w14:textId="76E9278B">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:p w:rsidR="7BBF2D2C" w:rsidP="201E49ED" w:rsidRDefault="7BBF2D2C" w14:paraId="04CDE8B8" w14:textId="6225204F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="7BBF2D2C" w:rsidP="201E49ED" w:rsidRDefault="7BBF2D2C" w14:paraId="42B71DFA" w14:textId="7C1B3762">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="2D807689">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thursday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="0BDC5280">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="65DA30D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="2D807689">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="7BBF2D2C" w:rsidP="201E49ED" w:rsidRDefault="7BBF2D2C" w14:paraId="7142DE7B" w14:textId="36858581">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="7BBF2D2C" w:rsidP="201E49ED" w:rsidRDefault="7BBF2D2C" w14:paraId="55096950" w14:textId="02476D67">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="4334ED72">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12:00 – 13:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="31A51C3E" w:rsidP="201E49ED" w:rsidRDefault="31A51C3E" w14:paraId="441848FF" w14:textId="7233ACD2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00710FFA" w:rsidR="1ADCF9B2" w:rsidP="5A3A091F" w:rsidRDefault="1D465CCB" w14:paraId="51FF0822" w14:textId="2B0FBBE6">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5A3A091F" w:rsidR="46B0FC03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Widening </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5A3A091F" w:rsidR="23FF11A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5A3A091F" w:rsidR="46B0FC03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">articipation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5A3A091F" w:rsidR="3588255D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5A3A091F" w:rsidR="46B0FC03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5A3A091F" w:rsidR="34104BBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5A3A091F" w:rsidR="46B0FC03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5A3A091F" w:rsidR="63ADB79B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5A3A091F" w:rsidR="46B0FC03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>reet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2919" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="4DE27851" w:rsidP="201E49ED" w:rsidRDefault="4DE27851" w14:paraId="269FF659" w14:textId="02E51A2D">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4311C2DD" w:rsidR="6E9342D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Engineering Building B, 2B.026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3660" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00710FFA" w:rsidR="1ADCF9B2" w:rsidP="7B60CE1B" w:rsidRDefault="1ADCF9B2" w14:paraId="6E89A45B" w14:textId="097037DB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="FF0000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00710FFA" w:rsidR="005356C0" w:rsidTr="6F92B216" w14:paraId="467E7AA7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00710FFA" w:rsidR="005356C0" w:rsidTr="2E8E45B6" w14:paraId="467E7AA7" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="3330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
+            <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="7BBF2D2C" w:rsidP="460E2504" w:rsidRDefault="7BBF2D2C" w14:paraId="4B42744B" w14:textId="7012C082">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:p w:rsidR="7BBF2D2C" w:rsidP="201E49ED" w:rsidRDefault="7BBF2D2C" w14:paraId="05995EAA" w14:textId="7045D6F8">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="7BBF2D2C" w:rsidP="201E49ED" w:rsidRDefault="7BBF2D2C" w14:paraId="25A48D03" w14:textId="24F46ADA">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="7BBF2D2C" w:rsidP="201E49ED" w:rsidRDefault="7BBF2D2C" w14:paraId="4B42744B" w14:textId="081AC337">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="2D807689">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Friday 2</w:t>
             </w:r>
-            <w:r w:rsidRPr="460E2504" w:rsidR="53C52309">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="6A3BFAE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="2D807689">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="1908" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="7BBF2D2C" w:rsidP="460E2504" w:rsidRDefault="7BBF2D2C" w14:paraId="53517494" w14:textId="3972D7C8">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:p w:rsidR="7BBF2D2C" w:rsidP="201E49ED" w:rsidRDefault="7BBF2D2C" w14:paraId="53517494" w14:textId="3972D7C8">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="7BBF2D2C" w:rsidP="201E49ED" w:rsidRDefault="7BBF2D2C" w14:paraId="0090BBF9" w14:textId="04619185">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="4334ED72">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="460E2504" w:rsidR="7BBF2D2C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="4334ED72">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:30</w:t>
             </w:r>
-            <w:r w:rsidRPr="460E2504" w:rsidR="7BBF2D2C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="4334ED72">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 16:00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7BBF2D2C" w:rsidP="460E2504" w:rsidRDefault="7BBF2D2C" w14:paraId="7254870E" w14:textId="5FCBAF35">
-[...21 lines deleted...]
-            <w:r w:rsidRPr="6F92B216" w:rsidR="73B98F9B">
+          <w:p w:rsidR="7BBF2D2C" w:rsidP="201E49ED" w:rsidRDefault="7BBF2D2C" w14:paraId="7254870E" w14:textId="5FCBAF35">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="7BBF2D2C" w:rsidP="7BBF2D2C" w:rsidRDefault="7BBF2D2C" w14:paraId="6531D921" w14:textId="3FF4B116">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="4334ED72">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="6F92B216" w:rsidR="05CF71AC">
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact time to attend this session via email </w:t>
+            </w:r>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="2C73F32E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-[...18 lines deleted...]
-                <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">from </w:t>
             </w:r>
-            <w:hyperlink r:id="R19b7eb973c0c46ee">
-              <w:r w:rsidRPr="6F92B216" w:rsidR="2CA4EAA7">
+            <w:hyperlink r:id="Rf55e2d0f956643ac">
+              <w:r w:rsidRPr="201E49ED" w:rsidR="2C73F32E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
+                  <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>soss.hub@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="6F92B216" w:rsidR="2CA4EAA7">
+            <w:r w:rsidRPr="201E49ED" w:rsidR="2C73F32E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="6F92B216" w:rsidR="73B98F9B">
+            <w:r w:rsidRPr="201E49ED" w:rsidR="4334ED72">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>prior to the event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00710FFA" w:rsidR="005356C0" w:rsidP="460E2504" w:rsidRDefault="1E550CF4" w14:paraId="210C0710" w14:textId="42B20016">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:p w:rsidR="21C309E9" w:rsidP="201E49ED" w:rsidRDefault="21C309E9" w14:paraId="4EC58EF5" w14:textId="2CBA94BE">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="21C309E9" w:rsidP="201E49ED" w:rsidRDefault="21C309E9" w14:paraId="7D56056D" w14:textId="72060E94">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00710FFA" w:rsidR="005356C0" w:rsidP="201E49ED" w:rsidRDefault="1E550CF4" w14:paraId="210C0710" w14:textId="17E085AB">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="65E76086">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Meet </w:t>
             </w:r>
-            <w:r w:rsidRPr="460E2504" w:rsidR="7C0D250D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="51342AC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yo</w:t>
             </w:r>
-            <w:r w:rsidRPr="460E2504" w:rsidR="1E550CF4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="65E76086">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ur Academic Adviso</w:t>
             </w:r>
-            <w:r w:rsidRPr="460E2504" w:rsidR="1BF7CCD0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="201E49ED" w:rsidR="034F609C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcW w:w="2919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00710FFA" w:rsidR="005356C0" w:rsidP="460E2504" w:rsidRDefault="5936632B" w14:paraId="3B39AD4B" w14:textId="60F091CF">
-[...55 lines deleted...]
-              <w:t>4.210</w:t>
+          <w:p w:rsidRPr="00710FFA" w:rsidR="005356C0" w:rsidP="201E49ED" w:rsidRDefault="5936632B" w14:paraId="3B39AD4B" w14:textId="0117BABC">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4311C2DD" w:rsidR="40904CCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Stopford Building, 2.823</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcW w:w="3660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00710FFA" w:rsidR="005356C0" w:rsidP="460E2504" w:rsidRDefault="005356C0" w14:paraId="300838F9" w14:textId="32E5BC53">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:p w:rsidRPr="00710FFA" w:rsidR="005356C0" w:rsidP="201E49ED" w:rsidRDefault="005356C0" w14:paraId="300838F9" w14:textId="32E5BC53">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="21C309E9" w:rsidP="7BBF2D2C" w:rsidRDefault="21C309E9" w14:paraId="1EA089E1" w14:textId="26F3338F">
+    <w:p w:rsidR="21C309E9" w:rsidP="201E49ED" w:rsidRDefault="21C309E9" w14:paraId="1EA089E1" w14:textId="26F3338F">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="7BBF2D2C" w:rsidP="201E49ED" w:rsidRDefault="7BBF2D2C" w14:paraId="57DCBE41" w14:textId="05118F68">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="7BBF2D2C" w:rsidP="7BBF2D2C" w:rsidRDefault="7BBF2D2C" w14:paraId="7FD1AD1D" w14:textId="0EEDBD97">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="21C309E9" w:rsidSect="00BA0C39">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Calibri">
@@ -2490,568 +2508,720 @@
     <w:rsid w:val="00116DFD"/>
     <w:rsid w:val="00162D12"/>
     <w:rsid w:val="00215815"/>
     <w:rsid w:val="002179BE"/>
     <w:rsid w:val="00252D59"/>
     <w:rsid w:val="0032CD17"/>
     <w:rsid w:val="0036464F"/>
     <w:rsid w:val="003A015D"/>
     <w:rsid w:val="003C4896"/>
     <w:rsid w:val="0040799E"/>
     <w:rsid w:val="004603BD"/>
     <w:rsid w:val="004A4650"/>
     <w:rsid w:val="004A5D36"/>
     <w:rsid w:val="004D1003"/>
     <w:rsid w:val="004D36AB"/>
     <w:rsid w:val="004F46C7"/>
     <w:rsid w:val="005356C0"/>
     <w:rsid w:val="00557912"/>
     <w:rsid w:val="00564208"/>
     <w:rsid w:val="00596A0B"/>
     <w:rsid w:val="005D24F6"/>
     <w:rsid w:val="005E6F6D"/>
     <w:rsid w:val="006256AA"/>
     <w:rsid w:val="006350FB"/>
     <w:rsid w:val="006643D9"/>
+    <w:rsid w:val="00698654"/>
     <w:rsid w:val="006E7060"/>
     <w:rsid w:val="00710FFA"/>
     <w:rsid w:val="00730714"/>
     <w:rsid w:val="00742AAC"/>
     <w:rsid w:val="00791D3F"/>
     <w:rsid w:val="007B4C6F"/>
     <w:rsid w:val="007F2AF7"/>
     <w:rsid w:val="008B2C37"/>
     <w:rsid w:val="009061B2"/>
     <w:rsid w:val="0091542D"/>
     <w:rsid w:val="0092100C"/>
     <w:rsid w:val="009843DB"/>
     <w:rsid w:val="00990970"/>
     <w:rsid w:val="009A5227"/>
     <w:rsid w:val="009A743B"/>
     <w:rsid w:val="00A34402"/>
     <w:rsid w:val="00A96170"/>
     <w:rsid w:val="00B82A5E"/>
     <w:rsid w:val="00B86F2F"/>
     <w:rsid w:val="00B931ED"/>
     <w:rsid w:val="00BA0C39"/>
     <w:rsid w:val="00BB32E4"/>
     <w:rsid w:val="00C00199"/>
     <w:rsid w:val="00C71EEE"/>
     <w:rsid w:val="00C902D8"/>
     <w:rsid w:val="00D009F0"/>
     <w:rsid w:val="00D0716F"/>
     <w:rsid w:val="00D37536"/>
     <w:rsid w:val="00D6C9E9"/>
     <w:rsid w:val="00D81A47"/>
     <w:rsid w:val="00DE22BF"/>
     <w:rsid w:val="00E01E5F"/>
     <w:rsid w:val="00E24AB4"/>
     <w:rsid w:val="00E32B97"/>
     <w:rsid w:val="00E35E0E"/>
     <w:rsid w:val="00E53742"/>
     <w:rsid w:val="00EB363E"/>
     <w:rsid w:val="00EE4D74"/>
     <w:rsid w:val="00F071B6"/>
     <w:rsid w:val="00F463EC"/>
     <w:rsid w:val="00FD3DD7"/>
     <w:rsid w:val="00FD59E9"/>
     <w:rsid w:val="00FD6E7E"/>
     <w:rsid w:val="00FFE417"/>
+    <w:rsid w:val="0112B7A2"/>
     <w:rsid w:val="0118061C"/>
     <w:rsid w:val="01265508"/>
     <w:rsid w:val="015D5CF7"/>
     <w:rsid w:val="01C4F550"/>
     <w:rsid w:val="01C79189"/>
     <w:rsid w:val="01C79189"/>
-    <w:rsid w:val="01E26E06"/>
     <w:rsid w:val="01E5FF7E"/>
     <w:rsid w:val="01F21269"/>
     <w:rsid w:val="02009490"/>
+    <w:rsid w:val="024C11A4"/>
     <w:rsid w:val="02B3D67D"/>
     <w:rsid w:val="031D7434"/>
-    <w:rsid w:val="032C05EF"/>
+    <w:rsid w:val="034F609C"/>
     <w:rsid w:val="0382ACB7"/>
     <w:rsid w:val="03D7113B"/>
     <w:rsid w:val="04478782"/>
     <w:rsid w:val="046BF167"/>
     <w:rsid w:val="047FDB68"/>
+    <w:rsid w:val="048474A8"/>
     <w:rsid w:val="04C9FFA7"/>
     <w:rsid w:val="04EFAF71"/>
+    <w:rsid w:val="05011035"/>
     <w:rsid w:val="0513D068"/>
-    <w:rsid w:val="05CF71AC"/>
+    <w:rsid w:val="06050B46"/>
     <w:rsid w:val="063A9C77"/>
     <w:rsid w:val="065DD579"/>
     <w:rsid w:val="06AF42CB"/>
     <w:rsid w:val="06C8AA59"/>
     <w:rsid w:val="07D86D08"/>
     <w:rsid w:val="07FB5DD8"/>
     <w:rsid w:val="0873564A"/>
     <w:rsid w:val="08BD7324"/>
+    <w:rsid w:val="08C824D3"/>
     <w:rsid w:val="09420089"/>
     <w:rsid w:val="0945CBDE"/>
     <w:rsid w:val="09794D58"/>
     <w:rsid w:val="09A94CDB"/>
-    <w:rsid w:val="0A70F9AF"/>
+    <w:rsid w:val="0A437D97"/>
+    <w:rsid w:val="0B619FA0"/>
     <w:rsid w:val="0BD86112"/>
+    <w:rsid w:val="0BDC5280"/>
     <w:rsid w:val="0BFD20B4"/>
     <w:rsid w:val="0C5E829F"/>
+    <w:rsid w:val="0C5FD3EB"/>
     <w:rsid w:val="0C6942B1"/>
+    <w:rsid w:val="0CB29BA7"/>
     <w:rsid w:val="0D03BF50"/>
     <w:rsid w:val="0D757004"/>
     <w:rsid w:val="0E6ADBF8"/>
-    <w:rsid w:val="0E916BD6"/>
     <w:rsid w:val="0F3FDF7C"/>
     <w:rsid w:val="0F4CC5E6"/>
     <w:rsid w:val="0F572FFF"/>
     <w:rsid w:val="0F65B8FB"/>
     <w:rsid w:val="0F87BB16"/>
     <w:rsid w:val="0FA24FD1"/>
     <w:rsid w:val="0FEFE1DC"/>
     <w:rsid w:val="0FFD2722"/>
+    <w:rsid w:val="10079893"/>
+    <w:rsid w:val="101C6D83"/>
     <w:rsid w:val="1052529E"/>
+    <w:rsid w:val="1066F063"/>
     <w:rsid w:val="106CC288"/>
+    <w:rsid w:val="108259D9"/>
     <w:rsid w:val="10EDCF33"/>
     <w:rsid w:val="1104EF54"/>
-    <w:rsid w:val="113833C7"/>
+    <w:rsid w:val="1134097A"/>
+    <w:rsid w:val="11F35D4D"/>
+    <w:rsid w:val="124BAE9B"/>
     <w:rsid w:val="126A50A7"/>
+    <w:rsid w:val="129F6630"/>
     <w:rsid w:val="12A966FD"/>
+    <w:rsid w:val="12F80F0C"/>
+    <w:rsid w:val="139BA456"/>
     <w:rsid w:val="13C89C71"/>
+    <w:rsid w:val="13F74F3E"/>
     <w:rsid w:val="13FA436F"/>
     <w:rsid w:val="145B2C39"/>
     <w:rsid w:val="149C8AF7"/>
     <w:rsid w:val="14E021E4"/>
+    <w:rsid w:val="1548FE9F"/>
     <w:rsid w:val="15B415C2"/>
     <w:rsid w:val="15B7240D"/>
     <w:rsid w:val="15DC0B7A"/>
     <w:rsid w:val="15F55F0E"/>
     <w:rsid w:val="16195825"/>
     <w:rsid w:val="16272B91"/>
+    <w:rsid w:val="164A8D58"/>
     <w:rsid w:val="16738AFD"/>
     <w:rsid w:val="167ABB50"/>
     <w:rsid w:val="168383F4"/>
     <w:rsid w:val="16A83DCA"/>
     <w:rsid w:val="175359B0"/>
     <w:rsid w:val="175B1A77"/>
     <w:rsid w:val="177D2A65"/>
     <w:rsid w:val="1784FE5B"/>
     <w:rsid w:val="17984027"/>
+    <w:rsid w:val="17AFD006"/>
     <w:rsid w:val="17B255F3"/>
     <w:rsid w:val="17B48BFA"/>
+    <w:rsid w:val="17BA5232"/>
     <w:rsid w:val="18472030"/>
     <w:rsid w:val="1858A281"/>
     <w:rsid w:val="187C2F62"/>
     <w:rsid w:val="18AD5CE3"/>
     <w:rsid w:val="18E1A3B7"/>
     <w:rsid w:val="190CCEA9"/>
+    <w:rsid w:val="1945F5D0"/>
     <w:rsid w:val="19667080"/>
     <w:rsid w:val="19A40EBA"/>
     <w:rsid w:val="19C01C8B"/>
     <w:rsid w:val="19D5CA3D"/>
     <w:rsid w:val="19FBA894"/>
     <w:rsid w:val="1A037305"/>
     <w:rsid w:val="1A0794F4"/>
     <w:rsid w:val="1A376426"/>
     <w:rsid w:val="1A3A0EBC"/>
     <w:rsid w:val="1A7425CC"/>
     <w:rsid w:val="1A7B1102"/>
     <w:rsid w:val="1A97F113"/>
     <w:rsid w:val="1ADCF9B2"/>
     <w:rsid w:val="1B015365"/>
     <w:rsid w:val="1B07DAC8"/>
     <w:rsid w:val="1B54CEE8"/>
     <w:rsid w:val="1B5ED38F"/>
     <w:rsid w:val="1B620F9C"/>
     <w:rsid w:val="1BF7CCD0"/>
     <w:rsid w:val="1C12419E"/>
     <w:rsid w:val="1C496891"/>
     <w:rsid w:val="1C6E2BA4"/>
     <w:rsid w:val="1C6EF1B8"/>
+    <w:rsid w:val="1C9363F8"/>
     <w:rsid w:val="1CE948C7"/>
     <w:rsid w:val="1D19F099"/>
     <w:rsid w:val="1D20494B"/>
     <w:rsid w:val="1D465CCB"/>
     <w:rsid w:val="1D98F9DB"/>
     <w:rsid w:val="1DA4B933"/>
+    <w:rsid w:val="1DA825BC"/>
     <w:rsid w:val="1DB514DA"/>
+    <w:rsid w:val="1E0A5756"/>
     <w:rsid w:val="1E501757"/>
+    <w:rsid w:val="1E53D5CF"/>
     <w:rsid w:val="1E5481DF"/>
     <w:rsid w:val="1E550CF4"/>
     <w:rsid w:val="1EA6CDE1"/>
     <w:rsid w:val="1EBFF773"/>
     <w:rsid w:val="1EDB301F"/>
+    <w:rsid w:val="1F2B639A"/>
+    <w:rsid w:val="1F705F89"/>
     <w:rsid w:val="1F75A0A1"/>
     <w:rsid w:val="1FA95977"/>
     <w:rsid w:val="1FF03DC6"/>
+    <w:rsid w:val="201E49ED"/>
+    <w:rsid w:val="207BDFAC"/>
     <w:rsid w:val="20A1ACDA"/>
     <w:rsid w:val="20B8094B"/>
     <w:rsid w:val="20C5FB8F"/>
     <w:rsid w:val="20E53B45"/>
     <w:rsid w:val="20E9F315"/>
+    <w:rsid w:val="212E592E"/>
+    <w:rsid w:val="219A508C"/>
     <w:rsid w:val="21C309E9"/>
+    <w:rsid w:val="222F7719"/>
     <w:rsid w:val="22628239"/>
     <w:rsid w:val="22D2FF36"/>
     <w:rsid w:val="22D5BC88"/>
     <w:rsid w:val="239A6737"/>
     <w:rsid w:val="23BA43E3"/>
+    <w:rsid w:val="23BA965A"/>
+    <w:rsid w:val="23FF11A3"/>
     <w:rsid w:val="24162BED"/>
     <w:rsid w:val="2479EF78"/>
     <w:rsid w:val="24BFB103"/>
     <w:rsid w:val="25081678"/>
     <w:rsid w:val="253262D8"/>
     <w:rsid w:val="2535E3C6"/>
     <w:rsid w:val="253DDA95"/>
     <w:rsid w:val="254BEA99"/>
+    <w:rsid w:val="25E976A9"/>
+    <w:rsid w:val="25F25859"/>
     <w:rsid w:val="25FBE58D"/>
     <w:rsid w:val="26150DEA"/>
+    <w:rsid w:val="265A2E26"/>
     <w:rsid w:val="265F2D0C"/>
     <w:rsid w:val="26AB6C3B"/>
     <w:rsid w:val="26EBEA47"/>
     <w:rsid w:val="27638C30"/>
     <w:rsid w:val="27E632F9"/>
+    <w:rsid w:val="2800E0E4"/>
     <w:rsid w:val="2809D81D"/>
     <w:rsid w:val="2857B4A8"/>
     <w:rsid w:val="2891D334"/>
     <w:rsid w:val="28C385B7"/>
     <w:rsid w:val="2938CCF5"/>
     <w:rsid w:val="29441115"/>
+    <w:rsid w:val="295013B7"/>
     <w:rsid w:val="29710330"/>
     <w:rsid w:val="2972CB72"/>
     <w:rsid w:val="29993A9E"/>
+    <w:rsid w:val="29C6AACF"/>
+    <w:rsid w:val="29C8F530"/>
     <w:rsid w:val="29D1128F"/>
     <w:rsid w:val="2A0A7411"/>
+    <w:rsid w:val="2A0D03D2"/>
     <w:rsid w:val="2A2D3FAB"/>
     <w:rsid w:val="2A7DEAE6"/>
     <w:rsid w:val="2A83D3FC"/>
+    <w:rsid w:val="2A87E39F"/>
     <w:rsid w:val="2A9B8568"/>
     <w:rsid w:val="2AC3722A"/>
+    <w:rsid w:val="2ACA6FFE"/>
+    <w:rsid w:val="2AF1C7BF"/>
     <w:rsid w:val="2AFFB12B"/>
+    <w:rsid w:val="2B118281"/>
+    <w:rsid w:val="2B19BC5A"/>
     <w:rsid w:val="2B483169"/>
     <w:rsid w:val="2BEBD315"/>
     <w:rsid w:val="2C3755C9"/>
+    <w:rsid w:val="2C47486D"/>
     <w:rsid w:val="2C5D27B0"/>
-    <w:rsid w:val="2CA4EAA7"/>
+    <w:rsid w:val="2C73F32E"/>
     <w:rsid w:val="2CC56096"/>
+    <w:rsid w:val="2CDF9B8E"/>
     <w:rsid w:val="2CE4D058"/>
     <w:rsid w:val="2CEEBADF"/>
+    <w:rsid w:val="2D807689"/>
     <w:rsid w:val="2DBD2C52"/>
     <w:rsid w:val="2DBFDD60"/>
+    <w:rsid w:val="2DE42976"/>
     <w:rsid w:val="2DEA810D"/>
     <w:rsid w:val="2E1C3CB1"/>
     <w:rsid w:val="2E386286"/>
     <w:rsid w:val="2E4D62ED"/>
     <w:rsid w:val="2E631D85"/>
+    <w:rsid w:val="2E8E35A7"/>
+    <w:rsid w:val="2E8E45B6"/>
+    <w:rsid w:val="2ED26127"/>
+    <w:rsid w:val="2EE4EA28"/>
+    <w:rsid w:val="2F5C4F0F"/>
     <w:rsid w:val="2FCC666D"/>
+    <w:rsid w:val="2FE54D5B"/>
     <w:rsid w:val="300BDA82"/>
+    <w:rsid w:val="3011A8AE"/>
+    <w:rsid w:val="301E634A"/>
     <w:rsid w:val="3057AD54"/>
     <w:rsid w:val="309A959F"/>
     <w:rsid w:val="30D16DE3"/>
     <w:rsid w:val="310178A0"/>
     <w:rsid w:val="31101B9F"/>
     <w:rsid w:val="3157B69B"/>
     <w:rsid w:val="3161C454"/>
+    <w:rsid w:val="31731862"/>
     <w:rsid w:val="31A51C3E"/>
     <w:rsid w:val="31AFB1A6"/>
     <w:rsid w:val="31CF9BCE"/>
     <w:rsid w:val="324FDA0A"/>
     <w:rsid w:val="3281DC0B"/>
+    <w:rsid w:val="32B97ABE"/>
     <w:rsid w:val="3314DFFC"/>
+    <w:rsid w:val="331C2853"/>
+    <w:rsid w:val="3357AFCB"/>
+    <w:rsid w:val="33723B54"/>
+    <w:rsid w:val="33A3E413"/>
     <w:rsid w:val="33CA8E33"/>
+    <w:rsid w:val="33DA7864"/>
     <w:rsid w:val="34058309"/>
+    <w:rsid w:val="34104BBD"/>
+    <w:rsid w:val="3442B34C"/>
     <w:rsid w:val="3450C683"/>
     <w:rsid w:val="3501F369"/>
+    <w:rsid w:val="3511E104"/>
+    <w:rsid w:val="35438104"/>
+    <w:rsid w:val="3588255D"/>
     <w:rsid w:val="35A1536A"/>
     <w:rsid w:val="36240A61"/>
     <w:rsid w:val="362E6029"/>
+    <w:rsid w:val="36AC5A46"/>
     <w:rsid w:val="36B8E006"/>
     <w:rsid w:val="376A6A40"/>
     <w:rsid w:val="37B7227B"/>
     <w:rsid w:val="3813269D"/>
+    <w:rsid w:val="382F551F"/>
     <w:rsid w:val="3843F33A"/>
     <w:rsid w:val="38B5A214"/>
+    <w:rsid w:val="38C20591"/>
     <w:rsid w:val="38C35EC2"/>
     <w:rsid w:val="38F059D0"/>
+    <w:rsid w:val="3970A232"/>
     <w:rsid w:val="3976DFB0"/>
     <w:rsid w:val="39E01BC1"/>
+    <w:rsid w:val="39FF789B"/>
+    <w:rsid w:val="3A1F693B"/>
+    <w:rsid w:val="3A33196C"/>
     <w:rsid w:val="3A36E172"/>
     <w:rsid w:val="3A585A1D"/>
     <w:rsid w:val="3A6E487E"/>
     <w:rsid w:val="3AB1A717"/>
     <w:rsid w:val="3B150395"/>
+    <w:rsid w:val="3B495736"/>
+    <w:rsid w:val="3BC0A2E4"/>
     <w:rsid w:val="3C4A707D"/>
-    <w:rsid w:val="3C58B254"/>
+    <w:rsid w:val="3CD7C89C"/>
     <w:rsid w:val="3CE189A3"/>
+    <w:rsid w:val="3D0086C0"/>
+    <w:rsid w:val="3D1621E7"/>
     <w:rsid w:val="3D2156A6"/>
     <w:rsid w:val="3D4427D5"/>
     <w:rsid w:val="3D539FC3"/>
     <w:rsid w:val="3D7C6B42"/>
     <w:rsid w:val="3DCE90B8"/>
+    <w:rsid w:val="3DF9AF6D"/>
+    <w:rsid w:val="3DFB04F4"/>
+    <w:rsid w:val="3E4C7C0D"/>
     <w:rsid w:val="3E529AF0"/>
+    <w:rsid w:val="3E6394E8"/>
     <w:rsid w:val="3E8C1BD4"/>
     <w:rsid w:val="3EF60F29"/>
     <w:rsid w:val="3EFB5114"/>
     <w:rsid w:val="3F087E43"/>
     <w:rsid w:val="3F25D399"/>
-    <w:rsid w:val="40179306"/>
     <w:rsid w:val="40192A65"/>
     <w:rsid w:val="402F0572"/>
     <w:rsid w:val="40498C3A"/>
     <w:rsid w:val="405243CC"/>
+    <w:rsid w:val="40904CCB"/>
     <w:rsid w:val="40A77667"/>
     <w:rsid w:val="40A9DE96"/>
     <w:rsid w:val="40ACAE90"/>
     <w:rsid w:val="410EFCA3"/>
     <w:rsid w:val="413885D8"/>
     <w:rsid w:val="41B136E1"/>
     <w:rsid w:val="41B4FAC6"/>
     <w:rsid w:val="420EAC4C"/>
     <w:rsid w:val="425F8D30"/>
+    <w:rsid w:val="4311C2DD"/>
+    <w:rsid w:val="432FAD83"/>
+    <w:rsid w:val="4334ED72"/>
+    <w:rsid w:val="43392544"/>
     <w:rsid w:val="433ED114"/>
     <w:rsid w:val="4350CB27"/>
     <w:rsid w:val="43BE792B"/>
+    <w:rsid w:val="43D587CD"/>
     <w:rsid w:val="44762616"/>
     <w:rsid w:val="453490ED"/>
-    <w:rsid w:val="4564D94A"/>
     <w:rsid w:val="4568A08B"/>
     <w:rsid w:val="45BC5787"/>
     <w:rsid w:val="45DB8054"/>
-    <w:rsid w:val="45EFA3FA"/>
     <w:rsid w:val="46004434"/>
     <w:rsid w:val="46049CF8"/>
-    <w:rsid w:val="460E2504"/>
     <w:rsid w:val="46316F06"/>
     <w:rsid w:val="46449641"/>
     <w:rsid w:val="466AEF6F"/>
+    <w:rsid w:val="467249BB"/>
+    <w:rsid w:val="46B0FC03"/>
     <w:rsid w:val="46ED3C48"/>
+    <w:rsid w:val="4736BFC4"/>
     <w:rsid w:val="475DC04A"/>
     <w:rsid w:val="476EA11E"/>
     <w:rsid w:val="47A7D317"/>
+    <w:rsid w:val="47E66998"/>
     <w:rsid w:val="47F3FE0D"/>
     <w:rsid w:val="481ED628"/>
     <w:rsid w:val="4824CD4E"/>
     <w:rsid w:val="482DDE27"/>
+    <w:rsid w:val="4834D91D"/>
     <w:rsid w:val="48D6DC24"/>
+    <w:rsid w:val="4940B62E"/>
     <w:rsid w:val="497C25A1"/>
     <w:rsid w:val="49C00CAB"/>
+    <w:rsid w:val="4A1CD145"/>
     <w:rsid w:val="4A21ED42"/>
     <w:rsid w:val="4A2EE4E1"/>
     <w:rsid w:val="4A72AC85"/>
     <w:rsid w:val="4B397D65"/>
     <w:rsid w:val="4BA100F8"/>
     <w:rsid w:val="4BF5FE0C"/>
     <w:rsid w:val="4C0E7CE6"/>
     <w:rsid w:val="4C5B4CC4"/>
     <w:rsid w:val="4C6DA7FD"/>
     <w:rsid w:val="4C8D0179"/>
     <w:rsid w:val="4CC5D5CF"/>
     <w:rsid w:val="4D05BA42"/>
     <w:rsid w:val="4D22BCBB"/>
     <w:rsid w:val="4D465236"/>
+    <w:rsid w:val="4DD86EC1"/>
     <w:rsid w:val="4DE27851"/>
     <w:rsid w:val="4DE72B10"/>
+    <w:rsid w:val="4DFDC4D5"/>
     <w:rsid w:val="4E00B635"/>
     <w:rsid w:val="4E00B635"/>
     <w:rsid w:val="4E013A6A"/>
     <w:rsid w:val="4E027F16"/>
     <w:rsid w:val="4E3411EC"/>
+    <w:rsid w:val="4E688F26"/>
     <w:rsid w:val="4E7167D5"/>
+    <w:rsid w:val="4E738A08"/>
     <w:rsid w:val="4E755D43"/>
     <w:rsid w:val="4E76949F"/>
     <w:rsid w:val="4E7BD151"/>
     <w:rsid w:val="4EADADF5"/>
     <w:rsid w:val="4F042C05"/>
     <w:rsid w:val="4F0BE226"/>
-    <w:rsid w:val="4F24AAD9"/>
     <w:rsid w:val="4F4152FD"/>
+    <w:rsid w:val="4FA90B9E"/>
     <w:rsid w:val="4FD70369"/>
+    <w:rsid w:val="5060975D"/>
     <w:rsid w:val="5079E6F1"/>
+    <w:rsid w:val="50803A9F"/>
     <w:rsid w:val="50B42AE7"/>
+    <w:rsid w:val="51342AC8"/>
     <w:rsid w:val="5164D0AE"/>
     <w:rsid w:val="523F59DB"/>
     <w:rsid w:val="527B5DD6"/>
     <w:rsid w:val="529478C7"/>
     <w:rsid w:val="52C823FB"/>
     <w:rsid w:val="5386EEDA"/>
     <w:rsid w:val="5394511A"/>
     <w:rsid w:val="53C52309"/>
     <w:rsid w:val="53EC6D9D"/>
     <w:rsid w:val="5458856D"/>
+    <w:rsid w:val="546EA335"/>
     <w:rsid w:val="54B88FA1"/>
     <w:rsid w:val="54D50DB2"/>
-    <w:rsid w:val="55ED3FF0"/>
+    <w:rsid w:val="54EAC95B"/>
+    <w:rsid w:val="552C40AD"/>
     <w:rsid w:val="5627CDB7"/>
     <w:rsid w:val="5640C689"/>
     <w:rsid w:val="564547CB"/>
     <w:rsid w:val="566E5741"/>
     <w:rsid w:val="56791A60"/>
     <w:rsid w:val="5685CF19"/>
     <w:rsid w:val="569B89DA"/>
     <w:rsid w:val="56BFFD32"/>
     <w:rsid w:val="56D9FD7E"/>
     <w:rsid w:val="56E98C07"/>
+    <w:rsid w:val="5720D4A6"/>
     <w:rsid w:val="57792A49"/>
-    <w:rsid w:val="57E6691A"/>
+    <w:rsid w:val="579E90FC"/>
     <w:rsid w:val="5867C23D"/>
     <w:rsid w:val="58B52A84"/>
     <w:rsid w:val="5936632B"/>
+    <w:rsid w:val="593F411B"/>
     <w:rsid w:val="5960458B"/>
     <w:rsid w:val="59795F05"/>
+    <w:rsid w:val="59D0AD6C"/>
     <w:rsid w:val="5A03929E"/>
+    <w:rsid w:val="5A0532BA"/>
     <w:rsid w:val="5A246D17"/>
+    <w:rsid w:val="5A3A091F"/>
     <w:rsid w:val="5A4B6C9A"/>
+    <w:rsid w:val="5A9A4350"/>
+    <w:rsid w:val="5AC0FF1C"/>
     <w:rsid w:val="5AF574A4"/>
     <w:rsid w:val="5B2A5B0C"/>
+    <w:rsid w:val="5B46D200"/>
     <w:rsid w:val="5B5C3857"/>
     <w:rsid w:val="5B850D33"/>
     <w:rsid w:val="5BA36E66"/>
     <w:rsid w:val="5BAB4CC7"/>
     <w:rsid w:val="5BAD47A0"/>
     <w:rsid w:val="5BFF36C7"/>
     <w:rsid w:val="5C465820"/>
     <w:rsid w:val="5C9A2C8C"/>
     <w:rsid w:val="5CAC4490"/>
     <w:rsid w:val="5D217E55"/>
+    <w:rsid w:val="5D68E6AD"/>
     <w:rsid w:val="5DAC2AAD"/>
     <w:rsid w:val="5DE53527"/>
     <w:rsid w:val="5E170389"/>
     <w:rsid w:val="5E58E007"/>
     <w:rsid w:val="5E859752"/>
     <w:rsid w:val="5E8B2674"/>
+    <w:rsid w:val="5EB21680"/>
     <w:rsid w:val="5F0967EE"/>
     <w:rsid w:val="5F81BE49"/>
     <w:rsid w:val="5F843C2E"/>
     <w:rsid w:val="5FE0440D"/>
-    <w:rsid w:val="604952A9"/>
-    <w:rsid w:val="60552A78"/>
+    <w:rsid w:val="60453AF2"/>
     <w:rsid w:val="60963D6E"/>
+    <w:rsid w:val="611E25A5"/>
     <w:rsid w:val="61F88198"/>
     <w:rsid w:val="629BCFBA"/>
+    <w:rsid w:val="636EE966"/>
     <w:rsid w:val="63ACFBA9"/>
+    <w:rsid w:val="63ADB79B"/>
     <w:rsid w:val="6437A01B"/>
     <w:rsid w:val="646689B5"/>
+    <w:rsid w:val="64AC8E40"/>
+    <w:rsid w:val="65147050"/>
+    <w:rsid w:val="654923A8"/>
     <w:rsid w:val="6556FCB0"/>
     <w:rsid w:val="65B78560"/>
+    <w:rsid w:val="65DA30D2"/>
+    <w:rsid w:val="65E76086"/>
     <w:rsid w:val="662985C2"/>
     <w:rsid w:val="662AAD77"/>
     <w:rsid w:val="666FA852"/>
+    <w:rsid w:val="667F23DE"/>
+    <w:rsid w:val="668CF105"/>
     <w:rsid w:val="66CE719C"/>
     <w:rsid w:val="66FD3BF3"/>
     <w:rsid w:val="671659DC"/>
+    <w:rsid w:val="676EBAB1"/>
     <w:rsid w:val="680F41EF"/>
     <w:rsid w:val="681F21CA"/>
     <w:rsid w:val="6849B86A"/>
+    <w:rsid w:val="693E4E72"/>
     <w:rsid w:val="694B1612"/>
+    <w:rsid w:val="695CD5E0"/>
+    <w:rsid w:val="698F718E"/>
     <w:rsid w:val="69AAECF4"/>
+    <w:rsid w:val="69B160E7"/>
     <w:rsid w:val="69C8845B"/>
     <w:rsid w:val="6A364D93"/>
+    <w:rsid w:val="6A3BFAE2"/>
+    <w:rsid w:val="6A4CABA6"/>
+    <w:rsid w:val="6A512846"/>
+    <w:rsid w:val="6A7D1B00"/>
     <w:rsid w:val="6A7D7E4B"/>
     <w:rsid w:val="6AA6715A"/>
     <w:rsid w:val="6AFEDAE6"/>
     <w:rsid w:val="6B1BAD85"/>
     <w:rsid w:val="6B53D698"/>
     <w:rsid w:val="6BB61278"/>
     <w:rsid w:val="6BF89234"/>
     <w:rsid w:val="6C204374"/>
     <w:rsid w:val="6C2A948B"/>
-    <w:rsid w:val="6C3E4F59"/>
     <w:rsid w:val="6CAF3835"/>
     <w:rsid w:val="6CD6E5C2"/>
     <w:rsid w:val="6D623F31"/>
     <w:rsid w:val="6D62C15A"/>
-    <w:rsid w:val="6DAA1835"/>
     <w:rsid w:val="6E01D024"/>
     <w:rsid w:val="6E287117"/>
+    <w:rsid w:val="6E56F9B2"/>
+    <w:rsid w:val="6E9342D8"/>
     <w:rsid w:val="6E97372F"/>
     <w:rsid w:val="6EDD7B25"/>
+    <w:rsid w:val="6EE00B72"/>
     <w:rsid w:val="6EF4C269"/>
     <w:rsid w:val="6F417C89"/>
-    <w:rsid w:val="6F92B216"/>
-    <w:rsid w:val="6FA649BB"/>
+    <w:rsid w:val="6FA9FB25"/>
     <w:rsid w:val="6FBF8AC3"/>
-    <w:rsid w:val="6FCF9B49"/>
+    <w:rsid w:val="6FF3BD48"/>
+    <w:rsid w:val="6FF73EE6"/>
     <w:rsid w:val="701CA94C"/>
     <w:rsid w:val="708926CA"/>
+    <w:rsid w:val="70900CCE"/>
+    <w:rsid w:val="70ADFC4C"/>
     <w:rsid w:val="70BFF882"/>
     <w:rsid w:val="70F221A1"/>
     <w:rsid w:val="7139D5E3"/>
     <w:rsid w:val="715D6758"/>
-    <w:rsid w:val="71A99A22"/>
+    <w:rsid w:val="7170E53F"/>
     <w:rsid w:val="71B879AD"/>
     <w:rsid w:val="71C197C9"/>
     <w:rsid w:val="71FC6F1E"/>
     <w:rsid w:val="722966AC"/>
     <w:rsid w:val="727D8A86"/>
     <w:rsid w:val="72B2D169"/>
+    <w:rsid w:val="73023563"/>
+    <w:rsid w:val="7342C9C8"/>
+    <w:rsid w:val="73658537"/>
     <w:rsid w:val="7371E76D"/>
     <w:rsid w:val="73913F93"/>
-    <w:rsid w:val="73A531AD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="73B98F9B"/>
     <w:rsid w:val="73CDBBAD"/>
+    <w:rsid w:val="742F6FDC"/>
+    <w:rsid w:val="747636D6"/>
     <w:rsid w:val="74A63DE3"/>
     <w:rsid w:val="753FBAE3"/>
     <w:rsid w:val="756019AB"/>
     <w:rsid w:val="75D022DA"/>
     <w:rsid w:val="75E4B2C5"/>
     <w:rsid w:val="7643D7A4"/>
     <w:rsid w:val="76786172"/>
+    <w:rsid w:val="76A1722B"/>
     <w:rsid w:val="76A53A78"/>
     <w:rsid w:val="76B1F876"/>
     <w:rsid w:val="76C3960F"/>
     <w:rsid w:val="76E43C12"/>
     <w:rsid w:val="76EE53F0"/>
     <w:rsid w:val="76FCFBE4"/>
     <w:rsid w:val="770F15B1"/>
     <w:rsid w:val="77760440"/>
     <w:rsid w:val="778631E4"/>
+    <w:rsid w:val="77882954"/>
     <w:rsid w:val="779E4F9F"/>
     <w:rsid w:val="78017D71"/>
     <w:rsid w:val="7802C849"/>
     <w:rsid w:val="78070F2C"/>
     <w:rsid w:val="7810477B"/>
     <w:rsid w:val="78B1F42F"/>
     <w:rsid w:val="78F90D47"/>
+    <w:rsid w:val="78FAF630"/>
     <w:rsid w:val="7920809C"/>
     <w:rsid w:val="793CED0C"/>
+    <w:rsid w:val="79622317"/>
+    <w:rsid w:val="796A1CD5"/>
     <w:rsid w:val="7996D1F4"/>
     <w:rsid w:val="7A004F4E"/>
+    <w:rsid w:val="7A340A52"/>
     <w:rsid w:val="7A376F3A"/>
+    <w:rsid w:val="7A68C786"/>
+    <w:rsid w:val="7A86A018"/>
     <w:rsid w:val="7AB8D80D"/>
     <w:rsid w:val="7AFAA98F"/>
     <w:rsid w:val="7B0C7E2F"/>
     <w:rsid w:val="7B1A0DDE"/>
+    <w:rsid w:val="7B60CE1B"/>
     <w:rsid w:val="7B9BCF94"/>
     <w:rsid w:val="7BBF2D2C"/>
     <w:rsid w:val="7BF04800"/>
     <w:rsid w:val="7C02386D"/>
     <w:rsid w:val="7C034D1F"/>
     <w:rsid w:val="7C0D250D"/>
+    <w:rsid w:val="7C2086B2"/>
     <w:rsid w:val="7CE70146"/>
     <w:rsid w:val="7CFB2C54"/>
     <w:rsid w:val="7D0B09E8"/>
+    <w:rsid w:val="7D51CAA8"/>
     <w:rsid w:val="7D65DEA0"/>
+    <w:rsid w:val="7D952884"/>
     <w:rsid w:val="7DBC0C95"/>
     <w:rsid w:val="7DC3EB34"/>
+    <w:rsid w:val="7E263450"/>
     <w:rsid w:val="7E419DFF"/>
     <w:rsid w:val="7F205A4D"/>
     <w:rsid w:val="7F20D468"/>
     <w:rsid w:val="7FDC8525"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -3617,51 +3787,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="272136809">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/maps?&amp;mepi=101~~Unknown~Address_Link&amp;ty=18&amp;q=Contact%20Theatre&amp;ss=ypid.YN1063x260897577&amp;ppois=53.4630241394043_-2.2319540977478027_Contact%20Theatre_YN1063x260897577~&amp;cp=53.463024~-2.231954&amp;v=2&amp;sV=1&amp;FORM=MPSRPL" TargetMode="External" Id="Rb8f253ca683f42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R19b7eb973c0c46ee" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Rf55e2d0f956643ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bing.com/maps?&amp;mepi=101~~Unknown~Address_Link&amp;ty=18&amp;q=Contact%20Theatre&amp;ss=ypid.YN1063x260897577&amp;ppois=53.4630241394043_-2.2319540977478027_Contact%20Theatre_YN1063x260897577~&amp;cp=53.463024~-2.231954&amp;v=2&amp;sV=1&amp;FORM=MPSRPL" TargetMode="External" Id="R58c6a273ccff40c1" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3938,52 +4108,52 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee83905c960ef258107da6d47d3b0fb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -4106,109 +4276,112 @@
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B0977A5-66CD-4E73-B6EB-6F4739A9A47E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d1d95024-5f4f-4e75-ae17-86113fa1e536"/>
     <ds:schemaRef ds:uri="cf294be8-60d8-4b32-9868-2f1190881178"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9473602-CFFD-4241-96D3-414E8B28BF4C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{201DFBCE-11F4-4FE0-A72F-7A0304D38B79}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDB948D5-ADFA-45A7-9E62-5A954BE90E7A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB46F199-DC6A-4FE6-8454-5FE101567A3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Manchester</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dominic Claeys-Jackson</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Ekaterina Vyurkova</lastModifiedBy>
-  <revision>88</revision>
+  <lastModifiedBy>Suzi Edwards</lastModifiedBy>
+  <revision>96</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="SharedWithUsers">
     <vt:lpwstr>68;#Marta Cantijoch Cunill;#12;#Suzi Edwards</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>