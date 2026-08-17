--- v0 (2025-10-01)
+++ v1 (2026-08-17)
@@ -1,4186 +1,2730 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w:rsidR="001366D9" w:rsidP="76F04AF4" w:rsidRDefault="001366D9" w14:paraId="7602BB25" w14:textId="3C521504">
+    <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="5DD3CA57" w14:textId="282C8680">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-        <w:textAlignment w:val="baseline"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="76F04AF4" w:rsidR="001366D9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-          <w:b w:val="1"/>
-[...32 lines deleted...]
-          <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="04F0FAE2" w:rsidR="001366D9">
-[...24 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="7F20D468" w:rsidP="713A98E6" w:rsidRDefault="7F20D468" w14:paraId="5277C1D3" w14:textId="548F6D84">
+    <w:p w:rsidRPr="00995B8C" w:rsidR="1FA95977" w:rsidP="063F2254" w:rsidRDefault="1FA95977" w14:paraId="0597CCBC" w14:textId="6EE9FCB1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="713A98E6" w:rsidR="001366D9">
+      <w:r w:rsidRPr="063F2254" w:rsidR="001366D9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Welcome Week Timetable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="063F2254" w:rsidR="1D06DA9D">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="063F2254" w:rsidR="290119C8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>September 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="063F2254" w:rsidR="6FE69EB4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="063F2254" w:rsidR="729D8242">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="063F2254" w:rsidR="001366D9">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BA PPE</w:t>
       </w:r>
-      <w:r w:rsidRPr="713A98E6" w:rsidR="001366D9">
+      <w:r w:rsidRPr="063F2254" w:rsidR="001366D9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidRPr="063F2254" w:rsidR="186EDAA1">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="063F2254" w:rsidR="1FA95977">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...158 lines deleted...]
-        <w:t>s.</w:t>
+        <w:t xml:space="preserve">Year 1 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00995B8C" w:rsidR="7F20D468" w:rsidP="52717D00" w:rsidRDefault="7F20D468" w14:paraId="4D91CE1E" w14:textId="26C76C05">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="12960" w:type="dxa"/>
+        <w:tblW w:w="14010" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1830"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2430"/>
+        <w:gridCol w:w="2640"/>
+        <w:gridCol w:w="3195"/>
+        <w:gridCol w:w="3300"/>
+        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="2265"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00995B8C" w:rsidR="00E32B97" w:rsidTr="501BA24F" w14:paraId="5F6D8FA8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00995B8C" w:rsidR="00E32B97" w:rsidTr="063F2254" w14:paraId="5F6D8FA8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1830" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="726F3365" w:rsidP="2E92324F" w:rsidRDefault="726F3365" w14:paraId="5CF23167" w14:textId="7DEF01B3">
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="726F3365" w:rsidP="52717D00" w:rsidRDefault="726F3365" w14:paraId="5CF23167" w14:textId="7DEF01B3">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2E92324F" w:rsidR="726F3365">
+            <w:r w:rsidRPr="52717D00" w:rsidR="726F3365">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="726F3365" w:rsidP="2E92324F" w:rsidRDefault="726F3365" w14:paraId="1954B423" w14:textId="48C68310">
+            <w:tcW w:w="3195" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="726F3365" w:rsidP="52717D00" w:rsidRDefault="726F3365" w14:paraId="1954B423" w14:textId="48C68310">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2E92324F" w:rsidR="726F3365">
+            <w:r w:rsidRPr="52717D00" w:rsidR="726F3365">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6A1B9543" w:rsidP="52717D00" w:rsidRDefault="6A1B9543" w14:paraId="744F031E" w14:textId="576204F8">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2E92324F" w:rsidR="6A1B9543">
+            <w:r w:rsidRPr="52717D00" w:rsidR="6A1B9543">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Event</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="52717D00" w:rsidP="2E92324F" w:rsidRDefault="52717D00" w14:paraId="40CA7258" w14:textId="6E5CB4C9">
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="40CA7258" w14:textId="6E5CB4C9">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00995B8C" w:rsidR="00E32B97" w:rsidP="52717D00" w:rsidRDefault="00DA63F4" w14:paraId="5C664F8C" w14:textId="13D10957">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2E92324F" w:rsidR="00DA63F4">
+            <w:r w:rsidRPr="52717D00" w:rsidR="00DA63F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00995B8C" w:rsidR="00E32B97" w:rsidP="52717D00" w:rsidRDefault="00E32B97" w14:paraId="03CCB5F8" w14:textId="545BF6E8">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2E92324F" w:rsidR="6C9475EA">
+            <w:r w:rsidRPr="52717D00" w:rsidR="6C9475EA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00995B8C" w:rsidR="00654341" w:rsidTr="501BA24F" w14:paraId="60A2B2AA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00995B8C" w:rsidR="00654341" w:rsidTr="063F2254" w14:paraId="60A2B2AA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="52717D00" w:rsidP="2E92324F" w:rsidRDefault="52717D00" w14:paraId="5CB52133" w14:textId="21926E25">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="2E92324F" w:rsidR="52717D00">
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="5CB52133" w14:textId="7CC7E377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="3F074388">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Monday </w:t>
             </w:r>
-            <w:r w:rsidRPr="2E92324F" w:rsidR="6BAA72A7">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="2E92324F" w:rsidR="52717D00">
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="3E2BB654">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="57DF1090">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="3F074388">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcW w:w="3195" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="52717D00" w:rsidP="2E92324F" w:rsidRDefault="52717D00" w14:paraId="66FFFA2B" w14:textId="58184A3D">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="2E92324F" w:rsidR="52717D00">
+          <w:p w:rsidR="52717D00" w:rsidP="6EAE5C66" w:rsidRDefault="52717D00" w14:paraId="66FFFA2B" w14:textId="58184A3D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="52717D00">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">11:00 </w:t>
             </w:r>
-            <w:r w:rsidRPr="2E92324F" w:rsidR="52717D00">
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="52717D00">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="2E92324F" w:rsidR="52717D00">
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="52717D00">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="2E92324F" w:rsidR="09C6284F">
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="09C6284F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="2E92324F" w:rsidR="0FBC35F6">
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="0FBC35F6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="52717D00" w:rsidP="2E92324F" w:rsidRDefault="52717D00" w14:paraId="3D117EE1" w14:textId="6AF9419A">
-[...102 lines deleted...]
-            <w:tcW w:w="2625" w:type="dxa"/>
+          <w:p w:rsidR="52717D00" w:rsidP="5C0793F9" w:rsidRDefault="52717D00" w14:paraId="3D117EE1" w14:textId="2DFD7659">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5C0793F9" w:rsidR="5DDA7319">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BA PPE - PPE Welcome Meeting </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="2A5BCF12" w:rsidP="28206A0D" w:rsidRDefault="2A5BCF12" w14:paraId="62239900" w14:textId="3093F650">
+          <w:p w:rsidR="125A0B3F" w:rsidP="125A0B3F" w:rsidRDefault="125A0B3F" w14:paraId="69DE5E5C" w14:textId="7A6E0CED">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-              <w:jc w:val="left"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            </w:pPr>
+            <w:r w:rsidRPr="063F2254" w:rsidR="125A0B3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="28206A0D" w:rsidR="2A5BCF12">
+              <w:t>Simon_3.44A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00995B8C" w:rsidR="00654341" w:rsidP="52717D00" w:rsidRDefault="00654341" w14:paraId="04FFB3D5" w14:textId="34F9DD68">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="68A0262E" w:rsidTr="063F2254" w14:paraId="57EC0D3F">
+        <w:trPr>
+          <w:trHeight w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="7F2F09E2" w:rsidP="68A0262E" w:rsidRDefault="7F2F09E2" w14:paraId="0E50BB39" w14:textId="6FFD4FCD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="42B94AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Monday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="3191DB4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="42B94AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="68A0262E" w:rsidP="68A0262E" w:rsidRDefault="68A0262E" w14:paraId="792BBE9D" w14:textId="05FE35CF">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3195" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="5FABB50A" w:rsidP="76F04AF4" w:rsidRDefault="5FABB50A" w14:paraId="23CF4082" w14:textId="0FAA03B4">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="0D035AA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12.30 - 13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="5FABB50A" w:rsidP="76F04AF4" w:rsidRDefault="5FABB50A" w14:paraId="586BB954" w14:textId="08AEB297">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="715723D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="0D035AA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>unch</w:t>
+            </w:r>
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="715723D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="68A0262E" w:rsidP="68A0262E" w:rsidRDefault="68A0262E" w14:paraId="7481EDD6" w14:textId="3F78C9F4">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="68A0262E" w:rsidP="76F04AF4" w:rsidRDefault="68A0262E" w14:paraId="1F7A593D" w14:textId="6BE008F2">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="5017BBF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Refreshments will be provided </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="68A0262E" w:rsidTr="063F2254" w14:paraId="5D798A81">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="25B70E38" w:rsidP="68A0262E" w:rsidRDefault="25B70E38" w14:paraId="739D8AE9" w14:textId="7A3860A4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="34521963">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Monday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="473C861F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="34521963">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="68A0262E" w:rsidP="68A0262E" w:rsidRDefault="68A0262E" w14:paraId="43A12B0D" w14:textId="5C17E41E">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3195" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="5FABB50A" w:rsidP="76F04AF4" w:rsidRDefault="5FABB50A" w14:paraId="216FFD08" w14:textId="3AB2E17B">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="78D8C4E7" w:rsidR="6F5BD7B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.00 - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="78D8C4E7" w:rsidR="3BBF6741">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="6503C9DE" w:rsidP="5C0793F9" w:rsidRDefault="6503C9DE" w14:paraId="04A7138C" w14:textId="422FF44D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5C0793F9" w:rsidR="71521509">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BA PPE - PPE Welcome Meeting </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2A5BCF12" w:rsidP="5C0793F9" w:rsidRDefault="2A5BCF12" w14:paraId="1023F6FC" w14:textId="123E0669">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Alan Turing</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="68A0262E" w:rsidP="68A0262E" w:rsidRDefault="68A0262E" w14:paraId="350701AD" w14:textId="0B4F6624">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00995B8C" w:rsidR="00191308" w:rsidTr="063F2254" w14:paraId="470DB2DF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="3CF9C4C7" w14:textId="34F58A7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="3F074388">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tuesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="4ED5DC97">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="29607798">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="3F074388">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3195" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="166443B2" w14:textId="595B2C6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="74B1547F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="52717D00" w:rsidP="063F2254" w:rsidRDefault="52717D00" w14:paraId="0849FEEC" w14:textId="2FB33511">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="063F2254" w:rsidR="51640FCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLEASE NOTE:  This session is split across 4 groups lasting 30 minutes per session and you will be notified of the exact time to attend the meeting via email from </w:t>
+            </w:r>
+            <w:hyperlink r:id="Rb59bb55a2aa04a7e">
+              <w:r w:rsidRPr="063F2254" w:rsidR="51640FCF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>soss.hub@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="063F2254" w:rsidR="51640FCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="063F2254" w:rsidR="51640FCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in advance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="063F2254" w:rsidR="51640FCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="063F2254" w:rsidR="51640FCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>therefore please check your emails for updates</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="5FF8F241" w14:textId="3A89666A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="3CF05D33" w14:textId="399AA913">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52717D00" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>BA PPE - Meet your Programme Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="125A0B3F" w:rsidP="779C5501" w:rsidRDefault="125A0B3F" w14:paraId="1EBA41EF" w14:textId="6D123358">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Building</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            </w:pPr>
+            <w:r w:rsidRPr="779C5501" w:rsidR="125A0B3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:t>Stopford_2.823</w:t>
+            </w:r>
+            <w:r w:rsidRPr="779C5501" w:rsidR="4FC25931">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Room </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:t xml:space="preserve"> TBL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00995B8C" w:rsidR="00191308" w:rsidP="0AE0CD1A" w:rsidRDefault="00191308" w14:paraId="03008C29" w14:textId="2DA37653">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00995B8C" w:rsidR="1C1F6C8D" w:rsidTr="063F2254" w14:paraId="1E6C71B9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="0B485D7D" w14:textId="0C7C505D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="3F074388">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="68F76A7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="046DD39D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="3F074388">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="3F074388">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3195" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="06E47D2C" w14:textId="00A3167E">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52717D00" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9.30 - 10.30am</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="4C75AA82" w14:textId="0DA81FAF">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E896738" w:rsidR="69978BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UG general course unit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0E896738" w:rsidR="69978BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>selection</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0E896738" w:rsidR="69978BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0E896738" w:rsidR="69978BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>drop</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0E896738" w:rsidR="69978BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0E896738" w:rsidR="69978BA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> session for queries</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00995B8C" w:rsidR="1C1F6C8D" w:rsidP="063F2254" w:rsidRDefault="1D4C50DD" w14:paraId="35629E82" w14:textId="14A162CB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="063F2254" w:rsidR="5CCB54D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:strike w:val="0"/>
-[...11 lines deleted...]
-            <w:tcW w:w="2430" w:type="dxa"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Simon Building  - Computer Cluster Room 6.004</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00995B8C" w:rsidR="1C1F6C8D" w:rsidP="76F04AF4" w:rsidRDefault="1D4C50DD" w14:paraId="575C78F5" w14:textId="6BC65CAE">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00995B8C" w:rsidR="1C1F6C8D" w:rsidP="52717D00" w:rsidRDefault="1C1F6C8D" w14:paraId="1B50AA7B" w14:textId="722F4B53">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="1C1F6C8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This </w:t>
+            </w:r>
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="0CD9014B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="1C1F6C8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>drop</w:t>
+            </w:r>
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="39656A26">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="1C1F6C8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in session is to support students with course unit selection queries and does not need to be attended by all students</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00995B8C" w:rsidR="005E1934" w:rsidTr="063F2254" w14:paraId="1C66A261" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00995B8C" w:rsidR="00654341" w:rsidP="2E92324F" w:rsidRDefault="00654341" w14:paraId="04FFB3D5" w14:textId="34F9DD68">
+          <w:p w:rsidR="52717D00" w:rsidP="76F04AF4" w:rsidRDefault="52717D00" w14:paraId="1428D164" w14:textId="7C5F3B1B">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="3F074388">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="466EA1A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="6ECE7FFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="3F074388">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="3F074388">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="52717D00" w:rsidP="76F04AF4" w:rsidRDefault="52717D00" w14:paraId="11F47EEA" w14:textId="15F4A7A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3195" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="52717D00" w:rsidP="20F26F3A" w:rsidRDefault="52717D00" w14:paraId="1EA724AE" w14:textId="7A6D3946">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...133 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20F26F3A" w:rsidR="3AF8A47E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:strike w:val="0"/>
-[...55 lines deleted...]
-            <w:tcW w:w="2430" w:type="dxa"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>10:30 – 11:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="52717D00" w:rsidP="76F04AF4" w:rsidRDefault="52717D00" w14:paraId="609C0C03" w14:textId="385F9D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="68A0262E" w:rsidP="76F04AF4" w:rsidRDefault="68A0262E" w14:paraId="1F7A593D" w14:textId="33AFC9DE">
-[...44 lines deleted...]
-            <w:tcW w:w="1830" w:type="dxa"/>
+          <w:p w:rsidR="52717D00" w:rsidP="76F04AF4" w:rsidRDefault="52717D00" w14:paraId="55D17610" w14:textId="7ED65E7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>How to Succeed in your Philosophy Degree</w:t>
+            </w:r>
+            <w:r w:rsidRPr="76F04AF4" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="68A0262E" w:rsidP="2E92324F" w:rsidRDefault="68A0262E" w14:paraId="43A12B0D" w14:textId="726E2BE6">
-[...181 lines deleted...]
-          <w:p w:rsidR="2A5BCF12" w:rsidP="2E92324F" w:rsidRDefault="2A5BCF12" w14:paraId="1023F6FC" w14:textId="4C351687">
+          <w:p w:rsidRPr="007557FF" w:rsidR="005E1934" w:rsidP="20F26F3A" w:rsidRDefault="007557FF" w14:paraId="5654A6E8" w14:textId="73A2BDA0">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...985 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="20F26F3A" w:rsidR="1B109558">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="501BA24F" w:rsidR="04D510B5">
+              <w:t>Simon Building, Room 4.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="007557FF" w:rsidR="005E1934" w:rsidP="76F04AF4" w:rsidRDefault="007557FF" w14:paraId="4A6CEEEA" w14:textId="6017FEC5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00995B8C" w:rsidR="005E1934" w:rsidP="76F04AF4" w:rsidRDefault="005E1934" w14:paraId="4380C73A" w14:textId="2ADB3656">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="501BA24F" w:rsidR="763A348F">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="61F103E8" w:rsidR="0F96A7B6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="501BA24F" w:rsidR="795BFC09">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This session will NOT appear on the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="61F103E8" w:rsidR="4C87CA8D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:i w:val="0"/>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="501BA24F" w:rsidR="763A348F">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">online timetable, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="61F103E8" w:rsidR="0F96A7B6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:i w:val="0"/>
-[...18 lines deleted...]
-              <w:jc w:val="left"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">however PPE students are welcome to attend. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="61F103E8" w:rsidP="61F103E8" w:rsidRDefault="61F103E8" w14:paraId="6FFAFF12" w14:textId="5A131263">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:i w:val="0"/>
-[...159 lines deleted...]
-          <w:p w:rsidRPr="00995B8C" w:rsidR="005E1934" w:rsidP="76F04AF4" w:rsidRDefault="005E1934" w14:paraId="04ED3DC0" w14:textId="155CC77C">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00995B8C" w:rsidR="005E1934" w:rsidP="76F04AF4" w:rsidRDefault="005E1934" w14:paraId="04ED3DC0" w14:textId="76376A45">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:suppressLineNumbers w:val="0"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2E92324F" w:rsidR="1ABBFF6A">
+            <w:r w:rsidRPr="5DDFCE4A" w:rsidR="1ABBFF6A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The session will be recorded.</w:t>
             </w:r>
-            <w:r w:rsidRPr="2E92324F" w:rsidR="1ABBFF6A">
+            <w:r w:rsidRPr="5DDFCE4A" w:rsidR="1ABBFF6A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00995B8C" w:rsidR="005E1934" w:rsidTr="501BA24F" w14:paraId="1719A6F6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00995B8C" w:rsidR="00F440D4" w:rsidTr="063F2254" w14:paraId="126B1560" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="2520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcW w:w="2640" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="52717D00" w:rsidP="2E92324F" w:rsidRDefault="52717D00" w14:paraId="01FACC41" w14:textId="3B8EA7F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="762C3E8A" w14:textId="1BA136B8">
+            <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="2E92324F" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="3F074388">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Wednesday </w:t>
             </w:r>
-            <w:r w:rsidRPr="2E92324F" w:rsidR="324D3D00">
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="71F1251A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>24</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="2E92324F" w:rsidR="52717D00">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="5CF22AD0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="3F074388">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="2E92324F" w:rsidR="52717D00">
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="3F074388">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="3450" w:type="dxa"/>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="093774EA" w14:textId="1198991C">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="326532B6" w14:textId="7EE356CB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3195" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="52717D00" w:rsidP="2E92324F" w:rsidRDefault="52717D00" w14:paraId="2B888CB8" w14:textId="280285A7">
-[...28 lines deleted...]
-            <w:tcW w:w="2625" w:type="dxa"/>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="391FE464">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52717D00" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="52717D00" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="0B55C1B1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="52717D00" w:rsidP="063F2254" w:rsidRDefault="52717D00" w14:paraId="4A1B6870" w14:textId="2FB33511">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="063F2254" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PLEASE NOTE:  This session is split across 4 groups lasting 30 minutes per session and you will be notified of the exact time to attend the meeting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="063F2254" w:rsidR="59D7E7D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> via email from </w:t>
+            </w:r>
+            <w:hyperlink r:id="Ra3265052c44642fa">
+              <w:r w:rsidRPr="063F2254" w:rsidR="59D7E7D7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>soss.hub@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="063F2254" w:rsidR="59D7E7D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="063F2254" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="063F2254" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>advance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="063F2254" w:rsidR="237A7C7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="063F2254" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="063F2254" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>therefore</w:t>
+            </w:r>
+            <w:r w:rsidRPr="063F2254" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please check your emails for updates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="52717D00" w:rsidP="2E92324F" w:rsidRDefault="52717D00" w14:paraId="75BA0648" w14:textId="2C7DCE60">
-[...52 lines deleted...]
-            <w:tcW w:w="2625" w:type="dxa"/>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="01FE15C6" w14:textId="1B025216">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52717D00" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>BA PPE - Meet your Programme Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="2A5BCF12" w:rsidP="2E92324F" w:rsidRDefault="2A5BCF12" w14:paraId="6603662C" w14:textId="694EE7E0">
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w:rsidR="0A6026F6" w:rsidP="125A0B3F" w:rsidRDefault="0A6026F6" w14:paraId="60FA6374" w14:textId="09CD351E">
+            <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-              <w:jc w:val="left"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            </w:pPr>
+            <w:r w:rsidRPr="125A0B3F" w:rsidR="0A6026F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:t>University</w:t>
+            </w:r>
+            <w:r w:rsidRPr="125A0B3F" w:rsidR="0A6026F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Alan Turing Building</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:t xml:space="preserve"> Place </w:t>
+            </w:r>
+            <w:r w:rsidRPr="125A0B3F" w:rsidR="125A0B3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:t>- 3.211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00995B8C" w:rsidR="00F440D4" w:rsidP="52717D00" w:rsidRDefault="00F440D4" w14:paraId="5275F5FF" w14:textId="08D348BF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5DDFCE4A" w:rsidTr="063F2254" w14:paraId="7F796B02">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="75DD2FBF" w:rsidP="5DDFCE4A" w:rsidRDefault="75DD2FBF" w14:paraId="594BE034" w14:textId="05A67BE3">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="063F2254" w:rsidR="75DD2FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Thursday 24 September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="5DDFCE4A" w:rsidP="5DDFCE4A" w:rsidRDefault="5DDFCE4A" w14:paraId="62D84FF9" w14:textId="71B8A602">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3195" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="75DD2FBF" w:rsidP="5DDFCE4A" w:rsidRDefault="75DD2FBF" w14:paraId="3B88DBA5" w14:textId="41E317AE">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="063F2254" w:rsidR="7937CB24">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10:30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="063F2254" w:rsidR="75DD2FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –13:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="063F2254" w:rsidR="3958ABF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="5DDFCE4A" w:rsidP="063F2254" w:rsidRDefault="5DDFCE4A" w14:paraId="69CB36AD" w14:textId="2237D735">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="063F2254" w:rsidR="5DDFCE4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BA PPE - Session on understanding Assessment and marking  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="125A0B3F" w:rsidP="063F2254" w:rsidRDefault="125A0B3F" w14:paraId="1468A863" w14:textId="5FB982B2">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Room G.107</w:t>
-[...360 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            </w:pPr>
+            <w:r w:rsidRPr="063F2254" w:rsidR="125A0B3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:t>Simon_3.44A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="46F1D012" w:rsidP="5DDFCE4A" w:rsidRDefault="46F1D012" w14:paraId="209E8F1A" w14:textId="75FF6E3E">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00995B8C" w:rsidR="00252D59" w:rsidTr="063F2254" w14:paraId="0956C310" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="52717D00" w:rsidP="0AE0CD1A" w:rsidRDefault="52717D00" w14:paraId="60166DF4" w14:textId="05A67BE3">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="7938F2BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Thursday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="62B3950C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="7938F2BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="3C6D56C2" w14:textId="76447291">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3195" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="61F2F76E" w14:textId="7DC92CAD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52717D00" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00 – 16:00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="28CAA555" w14:textId="74265F5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52717D00" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BA PPE - PPE Peer Mentor/ PPE Society Session with course unit selection help and advice </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="125A0B3F" w:rsidP="125A0B3F" w:rsidRDefault="125A0B3F" w14:paraId="4E806E44" w14:textId="0D4FEFEA">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+            </w:pPr>
+            <w:r w:rsidRPr="125A0B3F" w:rsidR="125A0B3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Univ</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:t>Simon_3.44A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="13DACCA9" w:rsidP="063F2254" w:rsidRDefault="13DACCA9" w14:paraId="5483EDDA" w14:textId="3F23F614">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>ersity</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00995B8C" w:rsidR="00252D59" w:rsidP="063F2254" w:rsidRDefault="00252D59" w14:paraId="3F751295" w14:textId="3F8C112B">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="063F2254" w:rsidR="76345B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Get to know the PPE Society and speak to them about course unit selection advice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5DEFA1E6" w:rsidTr="063F2254" w14:paraId="71FCA80E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="48BA746B" w14:textId="4D6D9A19">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="45FE2716">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Friday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="110F4494">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0289DEC4" w:rsidR="45FE2716">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3195" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="44FB35F2" w14:textId="1D63356C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52717D00" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10:00 – 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="52717D00" w:rsidP="063F2254" w:rsidRDefault="52717D00" w14:paraId="59A11F99" w14:textId="73F7E32D">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="063F2254" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact time you will attend this session via </w:t>
+            </w:r>
+            <w:r w:rsidRPr="063F2254" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">email </w:t>
+            </w:r>
+            <w:r w:rsidRPr="063F2254" w:rsidR="7D5A95BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from</w:t>
+            </w:r>
+            <w:r w:rsidRPr="063F2254" w:rsidR="7D5A95BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="Rebd38c428bff4005">
+              <w:r w:rsidRPr="063F2254" w:rsidR="7D5A95BE">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>soss.hub@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="063F2254" w:rsidR="7D5A95BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="063F2254" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prior to the event</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="3D2D54E5" w14:textId="05427B50">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="720E4D0A" w14:textId="7068F571">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="52717D00" w:rsidR="52717D00">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Meet with your Academic Advisor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="52717D00" w:rsidP="52717D00" w:rsidRDefault="52717D00" w14:paraId="79147E93" w14:textId="38DEE98D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="125A0B3F" w:rsidP="125A0B3F" w:rsidRDefault="125A0B3F" w14:paraId="1A8005C9" w14:textId="203D29A7">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+            </w:pPr>
+            <w:r w:rsidRPr="125A0B3F" w:rsidR="125A0B3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:t>Uni</w:t>
+            </w:r>
+            <w:r w:rsidRPr="125A0B3F" w:rsidR="1F2B1D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Pla</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+              <w:t xml:space="preserve">versity </w:t>
+            </w:r>
+            <w:r w:rsidRPr="125A0B3F" w:rsidR="125A0B3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>ce</w:t>
-[...903 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:t>Place_3.209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="5DEFA1E6" w:rsidP="52717D00" w:rsidRDefault="5DEFA1E6" w14:paraId="46AB11BB" w14:textId="6F2753BC">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00995B8C" w:rsidR="00E32B97" w:rsidP="76F04AF4" w:rsidRDefault="00E32B97" w14:paraId="42AAF0CE" w14:textId="77777777">
+    <w:p w:rsidRPr="00995B8C" w:rsidR="7F20D468" w:rsidP="063F2254" w:rsidRDefault="7F20D468" w14:paraId="2401538B" w14:textId="7622830B">
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00995B8C" w:rsidR="7F20D468" w:rsidSect="00C910FF">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -4469,50 +3013,54 @@
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E32B97"/>
     <w:rsid w:val="00005789"/>
     <w:rsid w:val="0004706F"/>
     <w:rsid w:val="00051819"/>
     <w:rsid w:val="00060458"/>
     <w:rsid w:val="0009258D"/>
     <w:rsid w:val="000B364E"/>
     <w:rsid w:val="000C6A93"/>
     <w:rsid w:val="000D2668"/>
     <w:rsid w:val="000E09EB"/>
@@ -4537,50 +3085,51 @@
     <w:rsid w:val="003E4EEB"/>
     <w:rsid w:val="003E6BEF"/>
     <w:rsid w:val="00412E8A"/>
     <w:rsid w:val="004147C0"/>
     <w:rsid w:val="00431A31"/>
     <w:rsid w:val="00450BFC"/>
     <w:rsid w:val="00453C4D"/>
     <w:rsid w:val="00472CD7"/>
     <w:rsid w:val="004734FB"/>
     <w:rsid w:val="004B1364"/>
     <w:rsid w:val="004E4763"/>
     <w:rsid w:val="00560A78"/>
     <w:rsid w:val="0058688C"/>
     <w:rsid w:val="0059697D"/>
     <w:rsid w:val="005D24F6"/>
     <w:rsid w:val="005E1934"/>
     <w:rsid w:val="005F1CBB"/>
     <w:rsid w:val="0062035D"/>
     <w:rsid w:val="00621708"/>
     <w:rsid w:val="00643F22"/>
     <w:rsid w:val="0064705C"/>
     <w:rsid w:val="00654341"/>
     <w:rsid w:val="0066663D"/>
     <w:rsid w:val="006749FF"/>
     <w:rsid w:val="006C02B4"/>
+    <w:rsid w:val="006DED2B"/>
     <w:rsid w:val="00704FA8"/>
     <w:rsid w:val="00713F84"/>
     <w:rsid w:val="007300A6"/>
     <w:rsid w:val="007557FF"/>
     <w:rsid w:val="007643A3"/>
     <w:rsid w:val="007A3157"/>
     <w:rsid w:val="007A77E0"/>
     <w:rsid w:val="007B4564"/>
     <w:rsid w:val="007C04BA"/>
     <w:rsid w:val="007D260D"/>
     <w:rsid w:val="00856551"/>
     <w:rsid w:val="008642B4"/>
     <w:rsid w:val="0088205E"/>
     <w:rsid w:val="00884584"/>
     <w:rsid w:val="008A07B1"/>
     <w:rsid w:val="008C679B"/>
     <w:rsid w:val="008E7C65"/>
     <w:rsid w:val="008F2081"/>
     <w:rsid w:val="008F75A7"/>
     <w:rsid w:val="009321E0"/>
     <w:rsid w:val="00937CD1"/>
     <w:rsid w:val="00962802"/>
     <w:rsid w:val="0097673F"/>
     <w:rsid w:val="00995B8C"/>
     <w:rsid w:val="009B44E0"/>
@@ -4589,517 +3138,576 @@
     <w:rsid w:val="00A24B36"/>
     <w:rsid w:val="00A420F6"/>
     <w:rsid w:val="00A46B82"/>
     <w:rsid w:val="00A73947"/>
     <w:rsid w:val="00A91063"/>
     <w:rsid w:val="00A92A88"/>
     <w:rsid w:val="00AC37B6"/>
     <w:rsid w:val="00AC5CA0"/>
     <w:rsid w:val="00AF4244"/>
     <w:rsid w:val="00B056DC"/>
     <w:rsid w:val="00B42978"/>
     <w:rsid w:val="00B53856"/>
     <w:rsid w:val="00B544AC"/>
     <w:rsid w:val="00B83F7C"/>
     <w:rsid w:val="00B86D1B"/>
     <w:rsid w:val="00BC6F3C"/>
     <w:rsid w:val="00BE5ED4"/>
     <w:rsid w:val="00BE5FEB"/>
     <w:rsid w:val="00BF5A70"/>
     <w:rsid w:val="00C3612B"/>
     <w:rsid w:val="00C5389E"/>
     <w:rsid w:val="00C61097"/>
     <w:rsid w:val="00C82D7E"/>
     <w:rsid w:val="00C910FF"/>
     <w:rsid w:val="00CA165B"/>
+    <w:rsid w:val="00CB2011"/>
     <w:rsid w:val="00CB6088"/>
     <w:rsid w:val="00CC3D80"/>
     <w:rsid w:val="00D009F0"/>
     <w:rsid w:val="00D04DAA"/>
     <w:rsid w:val="00D25FBA"/>
-    <w:rsid w:val="00D4252A"/>
     <w:rsid w:val="00D4581D"/>
     <w:rsid w:val="00D516F0"/>
     <w:rsid w:val="00D96A59"/>
     <w:rsid w:val="00DA63F4"/>
     <w:rsid w:val="00DA69A0"/>
     <w:rsid w:val="00DE151E"/>
     <w:rsid w:val="00E024C6"/>
     <w:rsid w:val="00E02551"/>
     <w:rsid w:val="00E32B97"/>
     <w:rsid w:val="00E66D56"/>
     <w:rsid w:val="00EB363E"/>
     <w:rsid w:val="00F440D4"/>
     <w:rsid w:val="00F469B5"/>
     <w:rsid w:val="00F538A6"/>
     <w:rsid w:val="00F8045E"/>
     <w:rsid w:val="00F923CC"/>
     <w:rsid w:val="00F9677F"/>
     <w:rsid w:val="00FE5934"/>
-    <w:rsid w:val="019CD30F"/>
+    <w:rsid w:val="011091A2"/>
     <w:rsid w:val="01DF53BD"/>
-    <w:rsid w:val="023180CF"/>
+    <w:rsid w:val="02217252"/>
     <w:rsid w:val="025CC250"/>
-    <w:rsid w:val="02925B6E"/>
+    <w:rsid w:val="0289DEC4"/>
     <w:rsid w:val="02F4ADDD"/>
     <w:rsid w:val="031D7434"/>
-    <w:rsid w:val="03F3BD9E"/>
+    <w:rsid w:val="035DA769"/>
+    <w:rsid w:val="03659AE2"/>
     <w:rsid w:val="03F4D57A"/>
     <w:rsid w:val="04296A5C"/>
+    <w:rsid w:val="046DD39D"/>
     <w:rsid w:val="046ED1CE"/>
+    <w:rsid w:val="04771D86"/>
     <w:rsid w:val="049D7FA0"/>
     <w:rsid w:val="04D510B5"/>
-    <w:rsid w:val="04D934AF"/>
     <w:rsid w:val="04F0FAE2"/>
+    <w:rsid w:val="058B3537"/>
     <w:rsid w:val="05A1E10E"/>
+    <w:rsid w:val="05FB5DB4"/>
+    <w:rsid w:val="063F2254"/>
     <w:rsid w:val="06AF42CB"/>
     <w:rsid w:val="074176F1"/>
     <w:rsid w:val="074498D0"/>
-    <w:rsid w:val="0815E57E"/>
+    <w:rsid w:val="0809978C"/>
     <w:rsid w:val="08368DC0"/>
     <w:rsid w:val="083FA871"/>
     <w:rsid w:val="08C5C613"/>
     <w:rsid w:val="0928E76F"/>
     <w:rsid w:val="09319DF7"/>
     <w:rsid w:val="093F98E2"/>
     <w:rsid w:val="096DE2CD"/>
     <w:rsid w:val="09C6284F"/>
     <w:rsid w:val="09CA203F"/>
     <w:rsid w:val="09E005B9"/>
-    <w:rsid w:val="09E7E4CD"/>
+    <w:rsid w:val="0A6026F6"/>
     <w:rsid w:val="0AE0CD1A"/>
     <w:rsid w:val="0AFFC891"/>
     <w:rsid w:val="0B2D1438"/>
     <w:rsid w:val="0B62C36C"/>
     <w:rsid w:val="0BAA1335"/>
     <w:rsid w:val="0C6942B1"/>
     <w:rsid w:val="0CD9014B"/>
     <w:rsid w:val="0D035AA5"/>
-    <w:rsid w:val="0D123571"/>
-    <w:rsid w:val="0D63634F"/>
     <w:rsid w:val="0D876340"/>
     <w:rsid w:val="0E1119F3"/>
+    <w:rsid w:val="0E896738"/>
     <w:rsid w:val="0EF2AF1A"/>
-    <w:rsid w:val="0F069F63"/>
     <w:rsid w:val="0F7BFDF0"/>
     <w:rsid w:val="0F87BB16"/>
     <w:rsid w:val="0F96A7B6"/>
     <w:rsid w:val="0F9C316B"/>
     <w:rsid w:val="0FA24FD1"/>
     <w:rsid w:val="0FBC35F6"/>
     <w:rsid w:val="0FFB589F"/>
-    <w:rsid w:val="1052ECE5"/>
+    <w:rsid w:val="105BC50E"/>
+    <w:rsid w:val="105BC50E"/>
     <w:rsid w:val="10CA75D1"/>
+    <w:rsid w:val="1100473B"/>
+    <w:rsid w:val="110F4494"/>
     <w:rsid w:val="11BA2429"/>
     <w:rsid w:val="11BA90E0"/>
     <w:rsid w:val="1202E4A7"/>
     <w:rsid w:val="122E8170"/>
+    <w:rsid w:val="125A0B3F"/>
     <w:rsid w:val="12D77C12"/>
+    <w:rsid w:val="12E8C057"/>
     <w:rsid w:val="12FD11D5"/>
     <w:rsid w:val="132D1D76"/>
+    <w:rsid w:val="134B49D9"/>
+    <w:rsid w:val="1373C007"/>
     <w:rsid w:val="13851D12"/>
+    <w:rsid w:val="13DACCA9"/>
     <w:rsid w:val="1456210E"/>
     <w:rsid w:val="145B2C39"/>
     <w:rsid w:val="1471E517"/>
+    <w:rsid w:val="1517207B"/>
+    <w:rsid w:val="152B0BE5"/>
     <w:rsid w:val="15423345"/>
+    <w:rsid w:val="1545F31E"/>
     <w:rsid w:val="158C8C19"/>
+    <w:rsid w:val="15EF21FD"/>
     <w:rsid w:val="15FAE764"/>
-    <w:rsid w:val="161552D4"/>
     <w:rsid w:val="16195825"/>
     <w:rsid w:val="1621A473"/>
     <w:rsid w:val="1649DC4B"/>
     <w:rsid w:val="1664D842"/>
+    <w:rsid w:val="167C1A9D"/>
     <w:rsid w:val="1743E7CF"/>
     <w:rsid w:val="1784FE5B"/>
     <w:rsid w:val="17BFBF7B"/>
-    <w:rsid w:val="17E7C410"/>
+    <w:rsid w:val="18240E43"/>
     <w:rsid w:val="183E37D2"/>
     <w:rsid w:val="18573E44"/>
-    <w:rsid w:val="189B0337"/>
+    <w:rsid w:val="186EDAA1"/>
     <w:rsid w:val="18AD5CE3"/>
     <w:rsid w:val="18B59ACA"/>
+    <w:rsid w:val="18DDB69E"/>
     <w:rsid w:val="18E1A3B7"/>
     <w:rsid w:val="192EACA5"/>
     <w:rsid w:val="197CCC41"/>
     <w:rsid w:val="19900C0A"/>
     <w:rsid w:val="19BB47B6"/>
     <w:rsid w:val="1A0794F4"/>
     <w:rsid w:val="1A3A0EBC"/>
     <w:rsid w:val="1A7425CC"/>
     <w:rsid w:val="1A9EF9AA"/>
     <w:rsid w:val="1ABBFF6A"/>
     <w:rsid w:val="1B015365"/>
-    <w:rsid w:val="1B2C4010"/>
+    <w:rsid w:val="1B109558"/>
     <w:rsid w:val="1BAD2833"/>
-    <w:rsid w:val="1BC4AB11"/>
     <w:rsid w:val="1C1F6C8D"/>
     <w:rsid w:val="1C66C8CC"/>
+    <w:rsid w:val="1C68F449"/>
     <w:rsid w:val="1C6E2BA4"/>
     <w:rsid w:val="1C6EF1B8"/>
     <w:rsid w:val="1D06DA9D"/>
     <w:rsid w:val="1D0F18FF"/>
     <w:rsid w:val="1D38638A"/>
     <w:rsid w:val="1D4570F7"/>
     <w:rsid w:val="1D4C50DD"/>
+    <w:rsid w:val="1DA6CC29"/>
     <w:rsid w:val="1DB514DA"/>
     <w:rsid w:val="1F17240E"/>
-    <w:rsid w:val="1F499B27"/>
+    <w:rsid w:val="1F2B1D41"/>
     <w:rsid w:val="1F75A0A1"/>
-    <w:rsid w:val="1F8640F2"/>
     <w:rsid w:val="1FA95977"/>
     <w:rsid w:val="20272C84"/>
     <w:rsid w:val="2052EB86"/>
     <w:rsid w:val="206AE16A"/>
+    <w:rsid w:val="2078E9D5"/>
     <w:rsid w:val="20E9F315"/>
+    <w:rsid w:val="20F26F3A"/>
     <w:rsid w:val="2130DD74"/>
-    <w:rsid w:val="2195E135"/>
     <w:rsid w:val="21F04A19"/>
     <w:rsid w:val="21F04A19"/>
     <w:rsid w:val="21F1ADDE"/>
-    <w:rsid w:val="227ED82A"/>
     <w:rsid w:val="2293BD21"/>
-    <w:rsid w:val="22B82D0A"/>
     <w:rsid w:val="22C68F43"/>
     <w:rsid w:val="236307DD"/>
     <w:rsid w:val="236643EC"/>
     <w:rsid w:val="2379429C"/>
     <w:rsid w:val="237A7C7B"/>
     <w:rsid w:val="23967A2D"/>
     <w:rsid w:val="239A6737"/>
     <w:rsid w:val="23AC44EB"/>
     <w:rsid w:val="23DDB8EA"/>
+    <w:rsid w:val="23F32458"/>
+    <w:rsid w:val="241660F7"/>
     <w:rsid w:val="241D6450"/>
     <w:rsid w:val="2472D420"/>
-    <w:rsid w:val="24BF4156"/>
     <w:rsid w:val="24BFB103"/>
     <w:rsid w:val="24E527C5"/>
+    <w:rsid w:val="24FE0244"/>
     <w:rsid w:val="25081678"/>
     <w:rsid w:val="2511B7B8"/>
+    <w:rsid w:val="252B2E73"/>
     <w:rsid w:val="254BEA99"/>
-    <w:rsid w:val="256C2F7C"/>
     <w:rsid w:val="25B70E38"/>
     <w:rsid w:val="25FBE58D"/>
     <w:rsid w:val="26150DEA"/>
     <w:rsid w:val="26288C03"/>
-    <w:rsid w:val="26867E53"/>
+    <w:rsid w:val="265C86CF"/>
+    <w:rsid w:val="26EE8D35"/>
     <w:rsid w:val="26F073E6"/>
     <w:rsid w:val="27C554A0"/>
-    <w:rsid w:val="28206A0D"/>
     <w:rsid w:val="287319A3"/>
     <w:rsid w:val="2891D334"/>
     <w:rsid w:val="28B8F6BB"/>
-    <w:rsid w:val="28F4A737"/>
+    <w:rsid w:val="290119C8"/>
     <w:rsid w:val="2925E98F"/>
+    <w:rsid w:val="29387AB0"/>
+    <w:rsid w:val="29607798"/>
     <w:rsid w:val="29B3D8F2"/>
-    <w:rsid w:val="29D1BEB2"/>
+    <w:rsid w:val="29FF93BE"/>
+    <w:rsid w:val="29FF93BE"/>
     <w:rsid w:val="2A5BCF12"/>
     <w:rsid w:val="2A7DEAE6"/>
     <w:rsid w:val="2A83D3FC"/>
     <w:rsid w:val="2A9B8568"/>
-    <w:rsid w:val="2AE23818"/>
-[...3 lines deleted...]
-    <w:rsid w:val="2B2E2568"/>
+    <w:rsid w:val="2BC9E396"/>
     <w:rsid w:val="2BEBD315"/>
     <w:rsid w:val="2C3755C9"/>
     <w:rsid w:val="2C3E26FE"/>
     <w:rsid w:val="2C59E28B"/>
     <w:rsid w:val="2C5F3683"/>
     <w:rsid w:val="2CA385A6"/>
     <w:rsid w:val="2CCA9406"/>
     <w:rsid w:val="2CEF02FC"/>
     <w:rsid w:val="2D0D7F47"/>
-    <w:rsid w:val="2D63CCEB"/>
+    <w:rsid w:val="2DA3046D"/>
     <w:rsid w:val="2DA4A7B2"/>
     <w:rsid w:val="2DB51746"/>
     <w:rsid w:val="2DB64AD3"/>
     <w:rsid w:val="2DC761B8"/>
     <w:rsid w:val="2E631D85"/>
-    <w:rsid w:val="2E92324F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="30AD4673"/>
     <w:rsid w:val="30CF942B"/>
-    <w:rsid w:val="30EA6A8E"/>
+    <w:rsid w:val="30D04B2C"/>
     <w:rsid w:val="310178A0"/>
     <w:rsid w:val="31196261"/>
     <w:rsid w:val="31405764"/>
     <w:rsid w:val="3157B69B"/>
+    <w:rsid w:val="3191DB4D"/>
     <w:rsid w:val="31B4C607"/>
+    <w:rsid w:val="31C6C860"/>
     <w:rsid w:val="31D3BBC9"/>
-    <w:rsid w:val="3247A4C4"/>
     <w:rsid w:val="324D3D00"/>
+    <w:rsid w:val="3259FB63"/>
+    <w:rsid w:val="3259FB63"/>
     <w:rsid w:val="32B56CBA"/>
+    <w:rsid w:val="32D18DE8"/>
+    <w:rsid w:val="3307B453"/>
     <w:rsid w:val="331E386E"/>
     <w:rsid w:val="331E386E"/>
     <w:rsid w:val="333F4563"/>
+    <w:rsid w:val="3398C78A"/>
     <w:rsid w:val="33CA8E33"/>
-    <w:rsid w:val="3407DCC9"/>
+    <w:rsid w:val="3422B701"/>
+    <w:rsid w:val="344A5452"/>
+    <w:rsid w:val="34521963"/>
     <w:rsid w:val="3456BD9D"/>
     <w:rsid w:val="346C2A8A"/>
-    <w:rsid w:val="34A7DBF7"/>
     <w:rsid w:val="34B37317"/>
     <w:rsid w:val="35859644"/>
     <w:rsid w:val="360B191A"/>
     <w:rsid w:val="363B8BF7"/>
     <w:rsid w:val="3686093C"/>
     <w:rsid w:val="37661E58"/>
     <w:rsid w:val="388F0F81"/>
     <w:rsid w:val="388F6014"/>
     <w:rsid w:val="391889E3"/>
+    <w:rsid w:val="3958ABF9"/>
     <w:rsid w:val="39656A26"/>
     <w:rsid w:val="39EE40CE"/>
     <w:rsid w:val="3A2181C1"/>
     <w:rsid w:val="3A585A1D"/>
     <w:rsid w:val="3A6E487E"/>
+    <w:rsid w:val="3AF8A47E"/>
+    <w:rsid w:val="3BBF6741"/>
     <w:rsid w:val="3C7DE0EA"/>
     <w:rsid w:val="3CE189A3"/>
     <w:rsid w:val="3D413D60"/>
+    <w:rsid w:val="3D725F77"/>
     <w:rsid w:val="3DCCF95A"/>
-    <w:rsid w:val="3E9CD2B6"/>
+    <w:rsid w:val="3E073428"/>
+    <w:rsid w:val="3E1D692D"/>
+    <w:rsid w:val="3E2BB654"/>
+    <w:rsid w:val="3F074388"/>
     <w:rsid w:val="3F087E43"/>
     <w:rsid w:val="3FBDCAD2"/>
+    <w:rsid w:val="3FCE2C5E"/>
     <w:rsid w:val="3FDA0E5B"/>
+    <w:rsid w:val="4004243B"/>
     <w:rsid w:val="400B8085"/>
     <w:rsid w:val="40192A65"/>
-    <w:rsid w:val="404BE4C6"/>
     <w:rsid w:val="408B7BF3"/>
     <w:rsid w:val="40ACAE90"/>
     <w:rsid w:val="40F2893E"/>
     <w:rsid w:val="41273825"/>
+    <w:rsid w:val="412A2A16"/>
     <w:rsid w:val="417DD58A"/>
     <w:rsid w:val="41B4FAC6"/>
     <w:rsid w:val="41CA7A14"/>
+    <w:rsid w:val="41EA2867"/>
     <w:rsid w:val="420EAC4C"/>
+    <w:rsid w:val="422E9FAB"/>
+    <w:rsid w:val="42B94AEB"/>
+    <w:rsid w:val="42D485AD"/>
     <w:rsid w:val="4350CB27"/>
-    <w:rsid w:val="4503DCFC"/>
     <w:rsid w:val="454DD8B1"/>
     <w:rsid w:val="4568A08B"/>
     <w:rsid w:val="45694881"/>
-    <w:rsid w:val="45929D08"/>
     <w:rsid w:val="459C0079"/>
+    <w:rsid w:val="459DEDDB"/>
     <w:rsid w:val="45B9FE37"/>
     <w:rsid w:val="45D4D500"/>
     <w:rsid w:val="45DB9B1B"/>
+    <w:rsid w:val="45FE2716"/>
+    <w:rsid w:val="466EA1A1"/>
+    <w:rsid w:val="468ED601"/>
     <w:rsid w:val="46BE73FE"/>
     <w:rsid w:val="46C12946"/>
+    <w:rsid w:val="46F1D012"/>
     <w:rsid w:val="46FC869D"/>
     <w:rsid w:val="47113FFC"/>
     <w:rsid w:val="4723F3BD"/>
+    <w:rsid w:val="473C861F"/>
+    <w:rsid w:val="4773B523"/>
     <w:rsid w:val="481ED628"/>
-    <w:rsid w:val="4899C935"/>
+    <w:rsid w:val="4842DE19"/>
     <w:rsid w:val="48D6DC24"/>
     <w:rsid w:val="49012733"/>
-    <w:rsid w:val="494737A6"/>
     <w:rsid w:val="49BB6146"/>
     <w:rsid w:val="49C00CAB"/>
     <w:rsid w:val="49EA18EF"/>
     <w:rsid w:val="4A1B39FB"/>
     <w:rsid w:val="4A6DF24D"/>
     <w:rsid w:val="4A6DF24D"/>
     <w:rsid w:val="4A72AC85"/>
     <w:rsid w:val="4B16075B"/>
     <w:rsid w:val="4B40AA4F"/>
     <w:rsid w:val="4B9B42D3"/>
+    <w:rsid w:val="4BB59F19"/>
     <w:rsid w:val="4C01925C"/>
-    <w:rsid w:val="4C0E5C78"/>
     <w:rsid w:val="4C0E7CE6"/>
+    <w:rsid w:val="4C2B39A4"/>
     <w:rsid w:val="4C2CB28D"/>
     <w:rsid w:val="4C87CA8D"/>
-    <w:rsid w:val="4CE3DD16"/>
     <w:rsid w:val="4D867F90"/>
     <w:rsid w:val="4DD7FD09"/>
     <w:rsid w:val="4E013A6A"/>
+    <w:rsid w:val="4E5C5C46"/>
     <w:rsid w:val="4E755D43"/>
     <w:rsid w:val="4E76949F"/>
     <w:rsid w:val="4E7BD151"/>
-    <w:rsid w:val="4E87F7AF"/>
     <w:rsid w:val="4EBBC441"/>
-    <w:rsid w:val="4EC7FF51"/>
+    <w:rsid w:val="4ED5DC97"/>
     <w:rsid w:val="4F2D7EDB"/>
     <w:rsid w:val="4F586021"/>
+    <w:rsid w:val="4FC25931"/>
     <w:rsid w:val="4FC4CB12"/>
     <w:rsid w:val="4FDFEDCC"/>
     <w:rsid w:val="4FF3BDE3"/>
-    <w:rsid w:val="4FFEF92A"/>
     <w:rsid w:val="5017BBF5"/>
-    <w:rsid w:val="501BA24F"/>
     <w:rsid w:val="50228331"/>
+    <w:rsid w:val="50414178"/>
+    <w:rsid w:val="50443B89"/>
     <w:rsid w:val="50A65919"/>
+    <w:rsid w:val="50B551BF"/>
     <w:rsid w:val="50D30135"/>
+    <w:rsid w:val="51640FCF"/>
     <w:rsid w:val="52377E71"/>
     <w:rsid w:val="52717D00"/>
     <w:rsid w:val="5271F881"/>
     <w:rsid w:val="5278EBBA"/>
     <w:rsid w:val="52E35ACE"/>
-    <w:rsid w:val="53595050"/>
     <w:rsid w:val="5369610A"/>
+    <w:rsid w:val="536B6FE7"/>
     <w:rsid w:val="5394511A"/>
     <w:rsid w:val="53B3C12F"/>
-    <w:rsid w:val="53BB2C28"/>
     <w:rsid w:val="53C61C69"/>
     <w:rsid w:val="54C8F56E"/>
     <w:rsid w:val="54D50DB2"/>
-    <w:rsid w:val="553A2987"/>
-[...2 lines deleted...]
-    <w:rsid w:val="5566D237"/>
     <w:rsid w:val="5633F504"/>
-    <w:rsid w:val="5668EA99"/>
-    <w:rsid w:val="566A9E7B"/>
     <w:rsid w:val="57196AE6"/>
+    <w:rsid w:val="571E0BEB"/>
     <w:rsid w:val="5777DF0A"/>
     <w:rsid w:val="57792A49"/>
+    <w:rsid w:val="57CF4E32"/>
+    <w:rsid w:val="57DF1090"/>
     <w:rsid w:val="57F7BEC0"/>
     <w:rsid w:val="5867C23D"/>
+    <w:rsid w:val="591A5066"/>
     <w:rsid w:val="597F564E"/>
     <w:rsid w:val="59D7E7D7"/>
     <w:rsid w:val="59FFA098"/>
     <w:rsid w:val="5A000AFF"/>
     <w:rsid w:val="5A03929E"/>
     <w:rsid w:val="5A939905"/>
     <w:rsid w:val="5B1B9EE4"/>
     <w:rsid w:val="5B850D33"/>
     <w:rsid w:val="5B9307F8"/>
     <w:rsid w:val="5BFF36C7"/>
+    <w:rsid w:val="5C0793F9"/>
     <w:rsid w:val="5C22E408"/>
-    <w:rsid w:val="5C38D4A9"/>
+    <w:rsid w:val="5C59AE9B"/>
     <w:rsid w:val="5CC1EFB0"/>
+    <w:rsid w:val="5CCB54D7"/>
+    <w:rsid w:val="5CF22AD0"/>
     <w:rsid w:val="5D079874"/>
-    <w:rsid w:val="5DA91FC2"/>
     <w:rsid w:val="5DBD5615"/>
+    <w:rsid w:val="5DDA7319"/>
+    <w:rsid w:val="5DDFCE4A"/>
     <w:rsid w:val="5DE8019E"/>
     <w:rsid w:val="5DEFA1E6"/>
+    <w:rsid w:val="5DFB5EFE"/>
     <w:rsid w:val="5E475236"/>
     <w:rsid w:val="5EB6FB5D"/>
     <w:rsid w:val="5F843C2E"/>
     <w:rsid w:val="5FABB50A"/>
+    <w:rsid w:val="5FC37416"/>
     <w:rsid w:val="5FDBB0E4"/>
     <w:rsid w:val="5FE7FFCF"/>
     <w:rsid w:val="60459B09"/>
     <w:rsid w:val="60934B38"/>
     <w:rsid w:val="609A61F8"/>
     <w:rsid w:val="61609B3E"/>
     <w:rsid w:val="61794954"/>
-    <w:rsid w:val="618757CE"/>
     <w:rsid w:val="61CD66B5"/>
     <w:rsid w:val="61E455E4"/>
+    <w:rsid w:val="61F103E8"/>
     <w:rsid w:val="61F88198"/>
     <w:rsid w:val="6280A823"/>
     <w:rsid w:val="629BCFBA"/>
+    <w:rsid w:val="62B3950C"/>
     <w:rsid w:val="631E36D8"/>
     <w:rsid w:val="63806977"/>
-    <w:rsid w:val="63A4640D"/>
+    <w:rsid w:val="63A64F41"/>
     <w:rsid w:val="63ACFBA9"/>
     <w:rsid w:val="63EEBEB6"/>
     <w:rsid w:val="6419EB64"/>
     <w:rsid w:val="6437A01B"/>
     <w:rsid w:val="645F893E"/>
-    <w:rsid w:val="64691E01"/>
-[...1 lines deleted...]
-    <w:rsid w:val="64ED1843"/>
+    <w:rsid w:val="649F5C59"/>
     <w:rsid w:val="6503C9DE"/>
     <w:rsid w:val="65396A0F"/>
+    <w:rsid w:val="6592829C"/>
     <w:rsid w:val="65C104F1"/>
-    <w:rsid w:val="66132A36"/>
     <w:rsid w:val="677743DE"/>
     <w:rsid w:val="67A4C854"/>
-    <w:rsid w:val="67C41D97"/>
     <w:rsid w:val="6836D6ED"/>
     <w:rsid w:val="68A0262E"/>
+    <w:rsid w:val="68F76A7B"/>
     <w:rsid w:val="6938A522"/>
-    <w:rsid w:val="6949D49B"/>
+    <w:rsid w:val="69978BA9"/>
     <w:rsid w:val="69C8845B"/>
     <w:rsid w:val="6A1B9543"/>
-    <w:rsid w:val="6A51754E"/>
-    <w:rsid w:val="6ADFACC8"/>
+    <w:rsid w:val="6A54983C"/>
     <w:rsid w:val="6B26B459"/>
-    <w:rsid w:val="6B78D829"/>
     <w:rsid w:val="6BAA72A7"/>
     <w:rsid w:val="6BDE6269"/>
+    <w:rsid w:val="6BF7A52B"/>
     <w:rsid w:val="6BF89234"/>
     <w:rsid w:val="6C3E754E"/>
     <w:rsid w:val="6C428C21"/>
     <w:rsid w:val="6C45795E"/>
     <w:rsid w:val="6C7ACC33"/>
     <w:rsid w:val="6C87C49E"/>
     <w:rsid w:val="6C9475EA"/>
     <w:rsid w:val="6CAF3835"/>
     <w:rsid w:val="6D348E39"/>
     <w:rsid w:val="6D494D5A"/>
     <w:rsid w:val="6D8A2BFB"/>
-    <w:rsid w:val="6DB50869"/>
     <w:rsid w:val="6DE6CEFF"/>
     <w:rsid w:val="6E1ABD95"/>
+    <w:rsid w:val="6E37ABB1"/>
     <w:rsid w:val="6E88ADB4"/>
     <w:rsid w:val="6EAE5C66"/>
+    <w:rsid w:val="6ECE7FFB"/>
     <w:rsid w:val="6EF4C269"/>
-    <w:rsid w:val="6F08D932"/>
+    <w:rsid w:val="6F4A49CC"/>
+    <w:rsid w:val="6F5BD7B7"/>
     <w:rsid w:val="6F7EC894"/>
+    <w:rsid w:val="6F81820F"/>
+    <w:rsid w:val="6FE69EB4"/>
+    <w:rsid w:val="6FEE2DAE"/>
     <w:rsid w:val="701CA94C"/>
     <w:rsid w:val="70BA6C71"/>
     <w:rsid w:val="712D86FC"/>
     <w:rsid w:val="7135B036"/>
-    <w:rsid w:val="713A98E6"/>
+    <w:rsid w:val="71521509"/>
     <w:rsid w:val="715723D4"/>
+    <w:rsid w:val="716C1B62"/>
+    <w:rsid w:val="716C1B62"/>
     <w:rsid w:val="71B879AD"/>
-    <w:rsid w:val="71E10353"/>
+    <w:rsid w:val="71F1251A"/>
     <w:rsid w:val="72011283"/>
     <w:rsid w:val="72035EE7"/>
     <w:rsid w:val="72137D6A"/>
     <w:rsid w:val="725CC173"/>
     <w:rsid w:val="726F3365"/>
+    <w:rsid w:val="729D8242"/>
     <w:rsid w:val="72B2D169"/>
     <w:rsid w:val="72E402B0"/>
     <w:rsid w:val="7312C23A"/>
-    <w:rsid w:val="732D829D"/>
     <w:rsid w:val="73EE14CC"/>
+    <w:rsid w:val="7471DA7D"/>
+    <w:rsid w:val="74F68A21"/>
     <w:rsid w:val="7580BB92"/>
     <w:rsid w:val="75D9B21B"/>
+    <w:rsid w:val="75DD2FBF"/>
+    <w:rsid w:val="75FE706B"/>
+    <w:rsid w:val="76345B84"/>
     <w:rsid w:val="763A348F"/>
+    <w:rsid w:val="766176E0"/>
     <w:rsid w:val="7674AA86"/>
     <w:rsid w:val="76E43C12"/>
     <w:rsid w:val="76F04AF4"/>
     <w:rsid w:val="7712DEB0"/>
     <w:rsid w:val="7765D405"/>
     <w:rsid w:val="77760440"/>
-    <w:rsid w:val="77ABF0AB"/>
-    <w:rsid w:val="77B529A7"/>
+    <w:rsid w:val="779C5501"/>
     <w:rsid w:val="7876C4DB"/>
-    <w:rsid w:val="795BFC09"/>
+    <w:rsid w:val="78D8C4E7"/>
+    <w:rsid w:val="7937CB24"/>
+    <w:rsid w:val="7938F2BA"/>
     <w:rsid w:val="7A98F550"/>
     <w:rsid w:val="7B3D2D37"/>
     <w:rsid w:val="7BC89C6A"/>
     <w:rsid w:val="7BD816DB"/>
     <w:rsid w:val="7BEA0FBC"/>
     <w:rsid w:val="7BF781FF"/>
     <w:rsid w:val="7C02386D"/>
+    <w:rsid w:val="7C3AE18E"/>
     <w:rsid w:val="7C729449"/>
     <w:rsid w:val="7CFB2C54"/>
     <w:rsid w:val="7CFE9D43"/>
+    <w:rsid w:val="7D564310"/>
     <w:rsid w:val="7D5A95BE"/>
+    <w:rsid w:val="7E37B6A5"/>
     <w:rsid w:val="7F20D468"/>
+    <w:rsid w:val="7F229F37"/>
     <w:rsid w:val="7F2F09E2"/>
     <w:rsid w:val="7F485056"/>
     <w:rsid w:val="7FBAEE2C"/>
     <w:rsid w:val="7FDC8525"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -5692,51 +4300,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2120098938">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R2dbf5ec4f166461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Rf9e2858b4fba47e7" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R3ff0fad418b74614" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R4fe98fe0f8b14ac0" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="Rf9ee9a1c1f61424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Rb59bb55a2aa04a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Ra3265052c44642fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Rebd38c428bff4005" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6022,52 +4630,52 @@
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee83905c960ef258107da6d47d3b0fb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -6189,101 +4797,104 @@
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B0977A5-66CD-4E73-B6EB-6F4739A9A47E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d1d95024-5f4f-4e75-ae17-86113fa1e536"/>
     <ds:schemaRef ds:uri="cf294be8-60d8-4b32-9868-2f1190881178"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDB948D5-ADFA-45A7-9E62-5A954BE90E7A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B4E7C1C-6D7F-4566-A9FB-F74BB4A714B5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{723F4E52-222C-479E-AF70-1E01C496C185}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB46F199-DC6A-4FE6-8454-5FE101567A3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Manchester</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dominic Claeys-Jackson</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Ekaterina Vyurkova</lastModifiedBy>
-  <revision>28</revision>
+  <lastModifiedBy>Suzi Edwards</lastModifiedBy>
+  <revision>37</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="SharedWithUsers">
     <vt:lpwstr>91;#Stephen Ingram;#12;#Suzi Edwards;#180;#Chloe Slater</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>