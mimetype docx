--- v0 (2025-10-01)
+++ v1 (2026-08-17)
@@ -1,1532 +1,1380 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w:rsidR="5968CAEA" w:rsidP="7A3BDA70" w:rsidRDefault="5968CAEA" w14:paraId="6AED8AFB" w14:textId="20EA023A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00546C7D" w:rsidP="640A4E14" w:rsidRDefault="00546C7D" w14:paraId="22784C66" w14:textId="4DB8447C">
+    <w:p w:rsidR="00546C7D" w:rsidP="68349927" w:rsidRDefault="00546C7D" w14:paraId="22784C66" w14:textId="0E2821AE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="640A4E14" w:rsidR="00546C7D">
+      <w:r w:rsidRPr="68349927" w:rsidR="00546C7D">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>Welcome Week Timetable</w:t>
       </w:r>
-      <w:r w:rsidRPr="640A4E14" w:rsidR="00546C7D">
+      <w:r w:rsidRPr="68349927" w:rsidR="00546C7D">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00546C7D" w:rsidP="7A3BDA70" w:rsidRDefault="00546C7D" w14:paraId="7C17BA9F" w14:textId="15033A25">
+    <w:p w:rsidR="00546C7D" w:rsidP="34BF18B5" w:rsidRDefault="00546C7D" w14:paraId="7C17BA9F" w14:textId="64FB3C66">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A3BDA70" w:rsidR="00546C7D">
+      <w:r w:rsidRPr="34BF18B5" w:rsidR="719BA623">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>September 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="7A3BDA70" w:rsidR="4375AF2E">
+      <w:r w:rsidRPr="34BF18B5" w:rsidR="11F62103">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...6 lines deleted...]
-        <w:t> </w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00546C7D" w:rsidP="7A3BDA70" w:rsidRDefault="00546C7D" w14:paraId="355F503C" w14:textId="013CD9B9">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7A3BDA70" w:rsidR="00546C7D">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="7A3BDA70" w:rsidR="781E65BF">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="7A3BDA70" w:rsidR="00546C7D">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="7A3BDA70" w:rsidR="00546C7D">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Economics</w:t>
       </w:r>
       <w:r w:rsidRPr="7A3BDA70" w:rsidR="00546C7D">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1FA95977" w:rsidP="640A4E14" w:rsidRDefault="1FA95977" w14:paraId="0597CCBC" w14:textId="7FBF2822">
+    <w:p w:rsidR="00546C7D" w:rsidP="7A3BDA70" w:rsidRDefault="00546C7D" w14:paraId="0B57D32C" w14:textId="77777777" w14:noSpellErr="1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="1FA95977" w:rsidP="7A3BDA70" w:rsidRDefault="1FA95977" w14:paraId="0597CCBC" w14:textId="61E4DA52">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="640A4E14" w:rsidR="1FA95977">
+      <w:r w:rsidRPr="7A3BDA70" w:rsidR="1FA95977">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Year 1 – Welcome Week </w:t>
       </w:r>
-      <w:r w:rsidRPr="640A4E14" w:rsidR="30F5C408">
+      <w:r w:rsidRPr="7A3BDA70" w:rsidR="30F5C408">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="640A4E14" w:rsidR="1F75A0A1">
+      <w:r w:rsidRPr="7A3BDA70" w:rsidR="1F75A0A1">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>imetable</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="41D990E9" w:rsidP="7A3BDA70" w:rsidRDefault="41D990E9" w14:paraId="12C9210E" w14:textId="1481F8B7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="13158" w:type="dxa"/>
+        <w:tblW w:w="14058" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2370"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2445"/>
+        <w:gridCol w:w="2595"/>
+        <w:gridCol w:w="3105"/>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="2958"/>
+        <w:gridCol w:w="3060"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00072882" w:rsidR="00E32B97" w:rsidTr="14A02D63" w14:paraId="5F6D8FA8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00072882" w:rsidR="00E32B97" w:rsidTr="68349927" w14:paraId="5F6D8FA8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2370" w:type="dxa"/>
+            <w:tcW w:w="2595" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="7A3BDA70" w:rsidP="640A4E14" w:rsidRDefault="7A3BDA70" w14:paraId="0A9219E2" w14:textId="0B0B611D">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidR="7A3BDA70" w:rsidP="7A3BDA70" w:rsidRDefault="7A3BDA70" w14:paraId="0A9219E2" w14:textId="0B0B611D">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="640A4E14" w:rsidR="7A3BDA70">
+            <w:r w:rsidRPr="7A3BDA70" w:rsidR="7A3BDA70">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2895" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="7A3BDA70" w:rsidP="640A4E14" w:rsidRDefault="7A3BDA70" w14:paraId="0148ADD0" w14:textId="1E5F5EC0">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidR="7A3BDA70" w:rsidP="7A3BDA70" w:rsidRDefault="7A3BDA70" w14:paraId="0148ADD0" w14:textId="1E5F5EC0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="640A4E14" w:rsidR="7A3BDA70">
+            <w:r w:rsidRPr="7A3BDA70" w:rsidR="7A3BDA70">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072882" w:rsidR="00E32B97" w:rsidP="640A4E14" w:rsidRDefault="114AC512" w14:paraId="2D7D30CC" w14:textId="1B1F2031">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00072882" w:rsidR="00E32B97" w:rsidP="7A3BDA70" w:rsidRDefault="114AC512" w14:paraId="2D7D30CC" w14:textId="1B1F2031">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="640A4E14" w:rsidR="114AC512">
+            <w:r w:rsidRPr="7A3BDA70" w:rsidR="114AC512">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2913" w:type="dxa"/>
+            <w:tcW w:w="2958" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072882" w:rsidR="00E32B97" w:rsidP="640A4E14" w:rsidRDefault="114AC512" w14:paraId="5C664F8C" w14:textId="1668E0C2">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00072882" w:rsidR="00E32B97" w:rsidP="7A3BDA70" w:rsidRDefault="114AC512" w14:paraId="5C664F8C" w14:textId="1668E0C2">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="640A4E14" w:rsidR="114AC512">
+            <w:r w:rsidRPr="7A3BDA70" w:rsidR="114AC512">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072882" w:rsidR="00E32B97" w:rsidP="640A4E14" w:rsidRDefault="3A8B8A08" w14:paraId="03CCB5F8" w14:textId="35C7E256">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00072882" w:rsidR="00E32B97" w:rsidP="7A3BDA70" w:rsidRDefault="3A8B8A08" w14:paraId="03CCB5F8" w14:textId="35C7E256">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="640A4E14" w:rsidR="3A8B8A08">
+            <w:r w:rsidRPr="7A3BDA70" w:rsidR="3A8B8A08">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00072882" w:rsidR="005E588C" w:rsidTr="14A02D63" w14:paraId="1B16C5C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00072882" w:rsidR="005E588C" w:rsidTr="68349927" w14:paraId="1B16C5C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2370" w:type="dxa"/>
-[...566 lines deleted...]
-            <w:tcW w:w="2913" w:type="dxa"/>
+            <w:tcW w:w="2595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072882" w:rsidR="00B05E25" w:rsidP="640A4E14" w:rsidRDefault="2B643BDF" w14:paraId="394F48A6" w14:textId="3FC21FE7">
-[...26 lines deleted...]
-              <w:t>Common Room</w:t>
+          <w:p w:rsidR="7A3BDA70" w:rsidP="35D21E2F" w:rsidRDefault="7A3BDA70" w14:paraId="4EB141EF" w14:textId="3743A850">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidR="07225FE7">
+              <w:rPr/>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+            <w:r w:rsidR="7947BC4C">
+              <w:rPr/>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="7BBE5750">
+              <w:rPr/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="07225FE7">
+              <w:rPr/>
+              <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2445" w:type="dxa"/>
-[...457 lines deleted...]
-            <w:tcW w:w="2913" w:type="dxa"/>
+            <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072882" w:rsidR="004039BD" w:rsidP="14A02D63" w:rsidRDefault="762C707B" w14:paraId="35109619" w14:textId="104EF547">
-            <w:pPr>
+          <w:p w:rsidR="7A3BDA70" w:rsidP="57CF4F93" w:rsidRDefault="7A3BDA70" w14:paraId="25627DB8" w14:textId="50C6012B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidR="465F2649">
+              <w:rPr/>
+              <w:t>14.00 - 16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00072882" w:rsidR="00A8509F" w:rsidP="7A3BDA70" w:rsidRDefault="00A8509F" w14:paraId="092D1273" w14:textId="314CD20F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidR="4E85CCBE">
+              <w:rPr/>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="00A8509F">
+              <w:rPr/>
+              <w:t xml:space="preserve">elcome </w:t>
+            </w:r>
+            <w:r w:rsidR="367C1404">
+              <w:rPr/>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="00A8509F">
+              <w:rPr/>
+              <w:t>eeting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="1207C81E" w:rsidP="1207C81E" w:rsidRDefault="1207C81E" w14:paraId="73B419B1" w14:textId="29C6E295">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+            </w:pPr>
+            <w:r w:rsidRPr="1207C81E" w:rsidR="1207C81E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Stopford Building</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1207C81E" w:rsidR="1207C81E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>, T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1207C81E" w:rsidR="7AF5EC24">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>heatre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1207C81E" w:rsidR="1207C81E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00072882" w:rsidR="00A8509F" w:rsidP="0D642103" w:rsidRDefault="00A8509F" w14:paraId="4808F7C9" w14:textId="606979AD">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00072882" w:rsidR="00B05E25" w:rsidTr="68349927" w14:paraId="4503A5EA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2595" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="7A3BDA70" w:rsidP="7A3BDA70" w:rsidRDefault="7A3BDA70" w14:paraId="322009DB" w14:textId="49F5C466">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="7A3BDA70" w:rsidP="7A3BDA70" w:rsidRDefault="7A3BDA70" w14:paraId="6DD65E8A" w14:textId="1C0A100B">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidR="07225FE7">
+              <w:rPr/>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+            <w:r w:rsidR="77B1AF03">
+              <w:rPr/>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="269A5BAC">
+              <w:rPr/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="07225FE7">
+              <w:rPr/>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7A3BDA70" w:rsidP="7A3BDA70" w:rsidRDefault="7A3BDA70" w14:paraId="05853739" w14:textId="4C88576A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="7A3BDA70" w:rsidP="7A3BDA70" w:rsidRDefault="7A3BDA70" w14:paraId="2B3365CB" w14:textId="76DF2004">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidR="3B0A164F">
+              <w:rPr/>
+              <w:t>16:</w:t>
+            </w:r>
+            <w:r w:rsidR="7ACA67CD">
+              <w:rPr/>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidR="3B0A164F">
+              <w:rPr/>
+              <w:t xml:space="preserve"> – 18:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00072882" w:rsidR="00B05E25" w:rsidP="7A3BDA70" w:rsidRDefault="114AC512" w14:paraId="40C6B123" w14:textId="02C882A4">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidR="114AC512">
+              <w:rPr/>
+              <w:t xml:space="preserve">Social </w:t>
+            </w:r>
+            <w:r w:rsidR="5FE41242">
+              <w:rPr/>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="114AC512">
+              <w:rPr/>
+              <w:t>vent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="5B734F3C" w:rsidP="7A3BDA70" w:rsidRDefault="5B734F3C" w14:paraId="2D610F88" w14:textId="4924BEFD">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00072882" w:rsidR="00B05E25" w:rsidP="1B120092" w:rsidRDefault="2B643BDF" w14:paraId="35C3D4D6" w14:textId="710FBD08">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidR="2B643BDF">
+              <w:rPr/>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="3B92A24A">
+              <w:rPr/>
+              <w:t>rthur Lewis Building</w:t>
+            </w:r>
+            <w:r w:rsidR="2B643BDF">
+              <w:rPr/>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="0C8D0623">
+              <w:rPr/>
+              <w:t xml:space="preserve"> Ground Floor</w:t>
+            </w:r>
+            <w:r w:rsidR="2B643BDF">
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="2B643BDF">
+              <w:rPr/>
+              <w:t>Common Room</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00072882" w:rsidR="00B05E25" w:rsidP="7A3BDA70" w:rsidRDefault="2B643BDF" w14:paraId="394F48A6" w14:textId="4014D51C">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00072882" w:rsidR="00B05E25" w:rsidP="68349927" w:rsidRDefault="00B05E25" w14:paraId="522087B9" w14:textId="1E555BDA">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidR="2AE67AC3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Refreshments</w:t>
+            </w:r>
+            <w:r w:rsidR="2AE67AC3">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will be provided at this event</w:t>
+            </w:r>
+            <w:r w:rsidR="1AB27DE4">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="52C069E0">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00072882" w:rsidR="6199CBD2" w:rsidTr="68349927" w14:paraId="06D12699" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2595" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="7A3BDA70" w:rsidP="7A3BDA70" w:rsidRDefault="7A3BDA70" w14:paraId="7CFFF08C" w14:textId="7BA225DF">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidR="07225FE7">
+              <w:rPr/>
+              <w:t xml:space="preserve">Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidR="5965BED9">
+              <w:rPr/>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F36924">
+              <w:rPr/>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="07225FE7">
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="07225FE7">
+              <w:rPr/>
+              <w:t>September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="7A3BDA70" w:rsidP="7A3BDA70" w:rsidRDefault="7A3BDA70" w14:paraId="3B39A26B" w14:textId="19C74564">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidR="7A3BDA70">
+              <w:rPr/>
+              <w:t>14:00 – 16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00072882" w:rsidR="6199CBD2" w:rsidP="7A3BDA70" w:rsidRDefault="5F88E471" w14:paraId="02F7E1AE" w14:textId="66FAEBA4">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidR="5F88E471">
+              <w:rPr/>
+              <w:t xml:space="preserve">UG general course unit </w:t>
+            </w:r>
+            <w:r w:rsidR="5F88E471">
+              <w:rPr/>
+              <w:t>selection</w:t>
+            </w:r>
+            <w:r w:rsidR="5F88E471">
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0BD7E657">
+              <w:rPr/>
+              <w:t>drop</w:t>
+            </w:r>
+            <w:r w:rsidR="0BD7E657">
+              <w:rPr/>
+              <w:t>-in</w:t>
+            </w:r>
+            <w:r w:rsidR="5F88E471">
+              <w:rPr/>
+              <w:t xml:space="preserve"> session for queries</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="531F9B37" w:rsidP="7A3BDA70" w:rsidRDefault="531F9B37" w14:paraId="47103079" w14:textId="7847BC18">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="531F9B37" w:rsidP="7A3BDA70" w:rsidRDefault="531F9B37" w14:paraId="3CAD3D21" w14:textId="30980C74">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="1207C81E" w:rsidR="11F75D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+              <w:t xml:space="preserve">Humanities Bridgeford Street </w:t>
+            </w:r>
+            <w:r w:rsidR="11F75D6C">
+              <w:rPr/>
+              <w:t>_2.1/2.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="531F9B37" w:rsidP="1B120092" w:rsidRDefault="531F9B37" w14:paraId="712E3002" w14:textId="06B98A8C">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00072882" w:rsidR="6199CBD2" w:rsidP="7A3BDA70" w:rsidRDefault="5F88E471" w14:paraId="788F7D0A" w14:textId="4EA7F706">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidR="5F88E471">
+              <w:rPr/>
+              <w:t xml:space="preserve">This </w:t>
+            </w:r>
+            <w:r w:rsidR="28B292C6">
+              <w:rPr/>
+              <w:t>drop-in</w:t>
+            </w:r>
+            <w:r w:rsidR="5F88E471">
+              <w:rPr/>
+              <w:t xml:space="preserve"> session is to support students with course unit selection queries and does not need to be attended by all students</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00072882" w:rsidR="004039BD" w:rsidTr="68349927" w14:paraId="689E8F2E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2595" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="7A3BDA70" w:rsidP="7A3BDA70" w:rsidRDefault="7A3BDA70" w14:paraId="72CB69A9" w14:textId="7043796D">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidR="07225FE7">
+              <w:rPr/>
+              <w:t>Friday 2</w:t>
+            </w:r>
+            <w:r w:rsidR="4D29B99B">
+              <w:rPr/>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="07225FE7">
+              <w:rPr/>
+              <w:t xml:space="preserve"> September</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="7A3BDA70" w:rsidP="7A3BDA70" w:rsidRDefault="7A3BDA70" w14:paraId="2053D911" w14:textId="1EA94754">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="7A3BDA70" w:rsidP="7A3BDA70" w:rsidRDefault="7A3BDA70" w14:paraId="00C74705" w14:textId="40033CC1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidR="7A3BDA70">
+              <w:rPr/>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="7A3BDA70">
+              <w:rPr/>
+              <w:t>9:30-1</w:t>
+            </w:r>
+            <w:r w:rsidR="7A3BDA70">
+              <w:rPr/>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="7A3BDA70">
+              <w:rPr/>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7A3BDA70" w:rsidP="7A3BDA70" w:rsidRDefault="7A3BDA70" w14:paraId="46C8EADC" w14:textId="603E0AF5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="7A3BDA70" w:rsidP="1B120092" w:rsidRDefault="7A3BDA70" w14:paraId="39B0DB1C" w14:textId="1A18BA3C">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B120092" w:rsidR="7A3BDA70">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>PLEASE Note: You will be notified about the exact time to attend this session via email</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B120092" w:rsidR="23333258">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from </w:t>
+            </w:r>
+            <w:hyperlink r:id="Ra44f69f45b174f1e">
+              <w:r w:rsidRPr="1B120092" w:rsidR="23333258">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                </w:rPr>
+                <w:t>soss.hub@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="1B120092" w:rsidR="23333258">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1B120092" w:rsidR="7A3BDA70">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prior to the event</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00072882" w:rsidR="004039BD" w:rsidP="7A3BDA70" w:rsidRDefault="2781E8DD" w14:paraId="08AACC92" w14:textId="361954D0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidR="69AB5938">
+              <w:rPr/>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="2781E8DD">
+              <w:rPr/>
+              <w:t xml:space="preserve">eet </w:t>
+            </w:r>
+            <w:r w:rsidR="37F60D76">
+              <w:rPr/>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidR="2781E8DD">
+              <w:rPr/>
+              <w:t xml:space="preserve">our </w:t>
+            </w:r>
+            <w:r w:rsidR="71616EEC">
+              <w:rPr/>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="2781E8DD">
+              <w:rPr/>
+              <w:t xml:space="preserve">cademic </w:t>
+            </w:r>
+            <w:r w:rsidR="7FA5944F">
+              <w:rPr/>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="2781E8DD">
+              <w:rPr/>
+              <w:t>dvisor</w:t>
+            </w:r>
+            <w:r w:rsidR="629E4B96">
+              <w:rPr/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="066F38FD">
+              <w:rPr/>
+              <w:t>Se</w:t>
+            </w:r>
+            <w:r w:rsidR="629E4B96">
+              <w:rPr/>
+              <w:t>ssion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="1207C81E" w:rsidP="1207C81E" w:rsidRDefault="1207C81E" w14:paraId="18DD0EBF" w14:textId="3F44BDD0">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:caps w:val="0"/>
-[...7 lines deleted...]
-              <w:t>Coupland 3 Building, Room LG.122</w:t>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="1207C81E" w:rsidP="1207C81E" w:rsidRDefault="1207C81E" w14:paraId="2E323843" w14:textId="68234C22">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="1207C81E" w:rsidP="1207C81E" w:rsidRDefault="1207C81E" w14:paraId="6BF0AC13" w14:textId="20DF66AC">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="1207C81E" w:rsidP="1207C81E" w:rsidRDefault="1207C81E" w14:paraId="09C32B1E" w14:textId="511DA810">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+            </w:pPr>
+            <w:r w:rsidRPr="1207C81E" w:rsidR="1207C81E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Uni</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1207C81E" w:rsidR="4559D197">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>versity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1207C81E" w:rsidR="1207C81E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Place_4.213</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072882" w:rsidR="004039BD" w:rsidP="640A4E14" w:rsidRDefault="004039BD" w14:paraId="38351CCC" w14:textId="06776D38">
-[...2 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00072882" w:rsidR="004039BD" w:rsidP="7A3BDA70" w:rsidRDefault="004039BD" w14:paraId="38351CCC" w14:textId="06776D38">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="5F69AF4F" w:rsidP="640A4E14" w:rsidRDefault="5F69AF4F" w14:paraId="1A1A562C" w14:textId="435C3477">
+    <w:p w:rsidR="41D990E9" w:rsidP="7A3BDA70" w:rsidRDefault="41D990E9" w14:paraId="4B5A14CA" w14:textId="5BBC181A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="5F69AF4F" w:rsidP="68349927" w:rsidRDefault="5F69AF4F" w14:paraId="1A1A562C" w14:textId="34ECD41C">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="7F20D468" w:rsidSect="00E32B97">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1538,50 +1386,54 @@
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E32B97"/>
     <w:rsid w:val="00072882"/>
     <w:rsid w:val="00161F0A"/>
     <w:rsid w:val="001B1A95"/>
     <w:rsid w:val="001B3FFD"/>
     <w:rsid w:val="00252D59"/>
     <w:rsid w:val="002A567E"/>
     <w:rsid w:val="002D1391"/>
@@ -1600,379 +1452,464 @@
     <w:rsid w:val="00617B3E"/>
     <w:rsid w:val="006711C1"/>
     <w:rsid w:val="006D44C8"/>
     <w:rsid w:val="00726ACF"/>
     <w:rsid w:val="0073612A"/>
     <w:rsid w:val="007E15E7"/>
     <w:rsid w:val="00937CD1"/>
     <w:rsid w:val="009F58FB"/>
     <w:rsid w:val="00A24B36"/>
     <w:rsid w:val="00A778CF"/>
     <w:rsid w:val="00A8509F"/>
     <w:rsid w:val="00B05E25"/>
     <w:rsid w:val="00B408B5"/>
     <w:rsid w:val="00B51144"/>
     <w:rsid w:val="00B87660"/>
     <w:rsid w:val="00C763AF"/>
     <w:rsid w:val="00CB2404"/>
     <w:rsid w:val="00CE079C"/>
     <w:rsid w:val="00D009F0"/>
     <w:rsid w:val="00D20B98"/>
     <w:rsid w:val="00D51100"/>
     <w:rsid w:val="00E32B97"/>
     <w:rsid w:val="00E46B45"/>
     <w:rsid w:val="00EB363E"/>
     <w:rsid w:val="00F02BDD"/>
+    <w:rsid w:val="00F36924"/>
     <w:rsid w:val="00F71215"/>
     <w:rsid w:val="00F91F16"/>
     <w:rsid w:val="00FF6ADC"/>
-    <w:rsid w:val="010DDE82"/>
-    <w:rsid w:val="019F1B2F"/>
+    <w:rsid w:val="015F0F59"/>
+    <w:rsid w:val="018F1F04"/>
     <w:rsid w:val="01F420E6"/>
     <w:rsid w:val="021195B7"/>
     <w:rsid w:val="021C880C"/>
     <w:rsid w:val="025AD988"/>
     <w:rsid w:val="025AD988"/>
     <w:rsid w:val="02779404"/>
     <w:rsid w:val="02BA4312"/>
     <w:rsid w:val="031D7434"/>
     <w:rsid w:val="03568974"/>
+    <w:rsid w:val="036EB2F9"/>
+    <w:rsid w:val="03843BEC"/>
     <w:rsid w:val="04F7AE2E"/>
     <w:rsid w:val="04F979DB"/>
     <w:rsid w:val="0504A0F4"/>
     <w:rsid w:val="0535B02A"/>
-    <w:rsid w:val="05BC8EB3"/>
     <w:rsid w:val="05DF69D5"/>
     <w:rsid w:val="05F8404C"/>
     <w:rsid w:val="05FD24E9"/>
     <w:rsid w:val="066F38FD"/>
     <w:rsid w:val="0671D655"/>
     <w:rsid w:val="06AF42CB"/>
-    <w:rsid w:val="06EF80BB"/>
+    <w:rsid w:val="07225FE7"/>
     <w:rsid w:val="07AD71E9"/>
+    <w:rsid w:val="083F3831"/>
     <w:rsid w:val="094B5125"/>
     <w:rsid w:val="098D3D1B"/>
     <w:rsid w:val="09C0DC5D"/>
     <w:rsid w:val="09DCA4D8"/>
-    <w:rsid w:val="0ADD0E8D"/>
     <w:rsid w:val="0B28F8EF"/>
     <w:rsid w:val="0B36A857"/>
-    <w:rsid w:val="0BD2A34B"/>
     <w:rsid w:val="0BD7E657"/>
     <w:rsid w:val="0C6942B1"/>
     <w:rsid w:val="0C8D0623"/>
+    <w:rsid w:val="0CBA93BC"/>
     <w:rsid w:val="0D642103"/>
+    <w:rsid w:val="0D6C3A4A"/>
     <w:rsid w:val="0DEE5A6A"/>
     <w:rsid w:val="0DEF02E3"/>
     <w:rsid w:val="0EEE7A45"/>
     <w:rsid w:val="0F07A14A"/>
     <w:rsid w:val="0F87BB16"/>
     <w:rsid w:val="0FA24FD1"/>
     <w:rsid w:val="0FFC73C8"/>
+    <w:rsid w:val="10BC30F3"/>
     <w:rsid w:val="10E0C934"/>
+    <w:rsid w:val="10E744A0"/>
     <w:rsid w:val="114AC512"/>
-    <w:rsid w:val="11545C3B"/>
     <w:rsid w:val="11C9D386"/>
+    <w:rsid w:val="11F62103"/>
+    <w:rsid w:val="11F75D6C"/>
+    <w:rsid w:val="1207C81E"/>
     <w:rsid w:val="122C8DAC"/>
-    <w:rsid w:val="1281A207"/>
     <w:rsid w:val="13E50E87"/>
     <w:rsid w:val="145B2C39"/>
-    <w:rsid w:val="14A02D63"/>
+    <w:rsid w:val="14A37B4C"/>
     <w:rsid w:val="157165D8"/>
+    <w:rsid w:val="1580D92E"/>
     <w:rsid w:val="16195825"/>
+    <w:rsid w:val="16AE70F4"/>
+    <w:rsid w:val="16B26A19"/>
     <w:rsid w:val="17576B42"/>
     <w:rsid w:val="1784FE5B"/>
+    <w:rsid w:val="17C06B46"/>
+    <w:rsid w:val="17F5DB86"/>
+    <w:rsid w:val="1820DB32"/>
     <w:rsid w:val="18AD5CE3"/>
     <w:rsid w:val="18E1A3B7"/>
+    <w:rsid w:val="19F510B3"/>
     <w:rsid w:val="1A0794F4"/>
     <w:rsid w:val="1A181E3B"/>
     <w:rsid w:val="1A3A0EBC"/>
     <w:rsid w:val="1A7425CC"/>
-    <w:rsid w:val="1A8AC5E6"/>
     <w:rsid w:val="1A970022"/>
+    <w:rsid w:val="1AB27DE4"/>
     <w:rsid w:val="1B015365"/>
     <w:rsid w:val="1B120092"/>
+    <w:rsid w:val="1BEEAF9B"/>
     <w:rsid w:val="1C29F02B"/>
+    <w:rsid w:val="1C32C2E7"/>
     <w:rsid w:val="1C4A0687"/>
     <w:rsid w:val="1C6E2BA4"/>
     <w:rsid w:val="1C6EF1B8"/>
     <w:rsid w:val="1C738D1B"/>
     <w:rsid w:val="1D28F355"/>
     <w:rsid w:val="1DB514DA"/>
+    <w:rsid w:val="1E1EEE86"/>
     <w:rsid w:val="1E4A2444"/>
     <w:rsid w:val="1E734A51"/>
+    <w:rsid w:val="1EF268C5"/>
     <w:rsid w:val="1F366D16"/>
     <w:rsid w:val="1F75A0A1"/>
     <w:rsid w:val="1F933F64"/>
     <w:rsid w:val="1FA95977"/>
-    <w:rsid w:val="1FB81353"/>
+    <w:rsid w:val="1FBDA5FD"/>
     <w:rsid w:val="20E9F315"/>
     <w:rsid w:val="210118CA"/>
     <w:rsid w:val="21138A64"/>
     <w:rsid w:val="21226D77"/>
     <w:rsid w:val="212827CC"/>
     <w:rsid w:val="2166B553"/>
     <w:rsid w:val="2182BF0D"/>
     <w:rsid w:val="21F08E8F"/>
     <w:rsid w:val="223D2B12"/>
     <w:rsid w:val="22ADA7CE"/>
     <w:rsid w:val="22B1E932"/>
+    <w:rsid w:val="22E2C063"/>
     <w:rsid w:val="23333258"/>
     <w:rsid w:val="239A6737"/>
     <w:rsid w:val="243AA9C8"/>
     <w:rsid w:val="24BFB103"/>
     <w:rsid w:val="24DC7AFE"/>
     <w:rsid w:val="25021F52"/>
     <w:rsid w:val="25081678"/>
     <w:rsid w:val="250D6692"/>
     <w:rsid w:val="254BEA99"/>
     <w:rsid w:val="25FBE58D"/>
     <w:rsid w:val="26150DEA"/>
     <w:rsid w:val="26643E21"/>
+    <w:rsid w:val="269A5BAC"/>
     <w:rsid w:val="26B4391A"/>
     <w:rsid w:val="26E3148E"/>
     <w:rsid w:val="27470021"/>
     <w:rsid w:val="2781E8DD"/>
     <w:rsid w:val="28784536"/>
     <w:rsid w:val="2891D334"/>
     <w:rsid w:val="28B292C6"/>
+    <w:rsid w:val="298F5873"/>
     <w:rsid w:val="2A795C0B"/>
     <w:rsid w:val="2A7DEAE6"/>
     <w:rsid w:val="2A83D3FC"/>
+    <w:rsid w:val="2A94B9EB"/>
     <w:rsid w:val="2A9B8568"/>
     <w:rsid w:val="2AAFE552"/>
+    <w:rsid w:val="2ACFEF08"/>
+    <w:rsid w:val="2AE67AC3"/>
+    <w:rsid w:val="2B44C5F7"/>
     <w:rsid w:val="2B643BDF"/>
     <w:rsid w:val="2BEBD315"/>
     <w:rsid w:val="2C3755C9"/>
-    <w:rsid w:val="2CAE0ED2"/>
-    <w:rsid w:val="2D1CDD8C"/>
     <w:rsid w:val="2DC49AC9"/>
+    <w:rsid w:val="2DF45A73"/>
     <w:rsid w:val="2E631D85"/>
     <w:rsid w:val="2E6C946B"/>
     <w:rsid w:val="2F9FA1FD"/>
     <w:rsid w:val="2FCE40F5"/>
-    <w:rsid w:val="3047EFB8"/>
     <w:rsid w:val="30C1DDAE"/>
+    <w:rsid w:val="30C6326A"/>
     <w:rsid w:val="30F5C408"/>
     <w:rsid w:val="310178A0"/>
     <w:rsid w:val="3157B69B"/>
+    <w:rsid w:val="31660F72"/>
     <w:rsid w:val="31E9C885"/>
+    <w:rsid w:val="3211384C"/>
     <w:rsid w:val="3246B93B"/>
+    <w:rsid w:val="32E93202"/>
     <w:rsid w:val="330B3C87"/>
-    <w:rsid w:val="3310588F"/>
     <w:rsid w:val="33A2DCBE"/>
     <w:rsid w:val="33CA8E33"/>
     <w:rsid w:val="33DBEEAD"/>
     <w:rsid w:val="346FACB3"/>
+    <w:rsid w:val="3480BD16"/>
+    <w:rsid w:val="34BF18B5"/>
     <w:rsid w:val="359405A9"/>
     <w:rsid w:val="35D21E2F"/>
     <w:rsid w:val="367C1404"/>
     <w:rsid w:val="36D7E3B2"/>
+    <w:rsid w:val="36E51152"/>
+    <w:rsid w:val="36FE93E2"/>
     <w:rsid w:val="37F60D76"/>
     <w:rsid w:val="38227436"/>
     <w:rsid w:val="386FB2E4"/>
     <w:rsid w:val="388F9E30"/>
     <w:rsid w:val="390AC935"/>
     <w:rsid w:val="3A585A1D"/>
     <w:rsid w:val="3A6E487E"/>
     <w:rsid w:val="3A8B8A08"/>
+    <w:rsid w:val="3B0A164F"/>
     <w:rsid w:val="3B92A24A"/>
     <w:rsid w:val="3C6F8732"/>
     <w:rsid w:val="3CE189A3"/>
     <w:rsid w:val="3CE55E14"/>
-    <w:rsid w:val="3D13B960"/>
-    <w:rsid w:val="3D204A6E"/>
+    <w:rsid w:val="3D5604CC"/>
     <w:rsid w:val="3DE7FD96"/>
+    <w:rsid w:val="3E0F355A"/>
+    <w:rsid w:val="3E0F355A"/>
+    <w:rsid w:val="3E3C5372"/>
+    <w:rsid w:val="3E4E4D30"/>
+    <w:rsid w:val="3E613B18"/>
+    <w:rsid w:val="3E6644CB"/>
     <w:rsid w:val="3EFF8016"/>
     <w:rsid w:val="3F01AE47"/>
     <w:rsid w:val="3F087E43"/>
     <w:rsid w:val="3F57BCCA"/>
     <w:rsid w:val="3FA18469"/>
     <w:rsid w:val="3FF79089"/>
     <w:rsid w:val="40192A65"/>
     <w:rsid w:val="40611716"/>
+    <w:rsid w:val="4094A80B"/>
     <w:rsid w:val="409C9454"/>
-    <w:rsid w:val="40A05401"/>
     <w:rsid w:val="40ACAE90"/>
+    <w:rsid w:val="40B33597"/>
+    <w:rsid w:val="40E6C844"/>
     <w:rsid w:val="40F72F17"/>
     <w:rsid w:val="4185A3EF"/>
     <w:rsid w:val="418B3CC5"/>
     <w:rsid w:val="41B4FAC6"/>
     <w:rsid w:val="41D990E9"/>
     <w:rsid w:val="41F0D28D"/>
     <w:rsid w:val="420EAC4C"/>
+    <w:rsid w:val="4212738B"/>
     <w:rsid w:val="4234FFEB"/>
+    <w:rsid w:val="424B15C5"/>
     <w:rsid w:val="42ECBB63"/>
     <w:rsid w:val="42F069C7"/>
     <w:rsid w:val="433D9C19"/>
     <w:rsid w:val="4350CB27"/>
     <w:rsid w:val="4375AF2E"/>
     <w:rsid w:val="444748C8"/>
     <w:rsid w:val="44567299"/>
+    <w:rsid w:val="4559D197"/>
     <w:rsid w:val="4568A08B"/>
     <w:rsid w:val="456DDD29"/>
+    <w:rsid w:val="465F2649"/>
     <w:rsid w:val="46A54006"/>
     <w:rsid w:val="46A82E7A"/>
     <w:rsid w:val="46C09929"/>
-    <w:rsid w:val="47579BC8"/>
+    <w:rsid w:val="47383E2D"/>
+    <w:rsid w:val="47731028"/>
     <w:rsid w:val="47873524"/>
     <w:rsid w:val="47A7BADC"/>
     <w:rsid w:val="48122B31"/>
     <w:rsid w:val="481ED628"/>
     <w:rsid w:val="48D6DC24"/>
     <w:rsid w:val="491C0A2E"/>
     <w:rsid w:val="4978E05F"/>
     <w:rsid w:val="49BE26ED"/>
     <w:rsid w:val="49C00CAB"/>
+    <w:rsid w:val="4A113275"/>
     <w:rsid w:val="4A72AC85"/>
     <w:rsid w:val="4A7EDD86"/>
-    <w:rsid w:val="4A8844DB"/>
+    <w:rsid w:val="4B59F4DA"/>
     <w:rsid w:val="4C0E7CE6"/>
     <w:rsid w:val="4C923CDD"/>
     <w:rsid w:val="4C939C36"/>
+    <w:rsid w:val="4D29B99B"/>
     <w:rsid w:val="4D7A03F2"/>
+    <w:rsid w:val="4DB4B4AC"/>
     <w:rsid w:val="4DF216AF"/>
     <w:rsid w:val="4E013A6A"/>
+    <w:rsid w:val="4E15AC10"/>
+    <w:rsid w:val="4E6BAC90"/>
     <w:rsid w:val="4E755D43"/>
     <w:rsid w:val="4E76949F"/>
     <w:rsid w:val="4E7BD151"/>
     <w:rsid w:val="4E85CCBE"/>
     <w:rsid w:val="4E9708CD"/>
     <w:rsid w:val="4EC43B6D"/>
+    <w:rsid w:val="4F223EB5"/>
     <w:rsid w:val="502A14AC"/>
     <w:rsid w:val="507F88B4"/>
     <w:rsid w:val="50FD6710"/>
+    <w:rsid w:val="5133F805"/>
+    <w:rsid w:val="5145EA89"/>
     <w:rsid w:val="515E0FFE"/>
     <w:rsid w:val="5173C46E"/>
     <w:rsid w:val="517BE860"/>
     <w:rsid w:val="51BCF8AE"/>
+    <w:rsid w:val="525402F3"/>
+    <w:rsid w:val="52BC68F9"/>
+    <w:rsid w:val="52C069E0"/>
     <w:rsid w:val="531F9B37"/>
     <w:rsid w:val="5394511A"/>
     <w:rsid w:val="540A907B"/>
     <w:rsid w:val="5444869D"/>
     <w:rsid w:val="54BA841E"/>
     <w:rsid w:val="54D50DB2"/>
     <w:rsid w:val="55186430"/>
     <w:rsid w:val="55302FF2"/>
     <w:rsid w:val="56325A0C"/>
+    <w:rsid w:val="56952474"/>
     <w:rsid w:val="56B426DE"/>
     <w:rsid w:val="56B7FBB4"/>
     <w:rsid w:val="572EBD41"/>
     <w:rsid w:val="57792A49"/>
+    <w:rsid w:val="57CF4F93"/>
     <w:rsid w:val="57D03FFE"/>
     <w:rsid w:val="57D2A0C7"/>
     <w:rsid w:val="5867C23D"/>
+    <w:rsid w:val="59138206"/>
+    <w:rsid w:val="5932E785"/>
+    <w:rsid w:val="5965BED9"/>
     <w:rsid w:val="5968CAEA"/>
     <w:rsid w:val="5972D9AC"/>
     <w:rsid w:val="59E57BE2"/>
     <w:rsid w:val="5A03929E"/>
     <w:rsid w:val="5A1245F4"/>
     <w:rsid w:val="5B098867"/>
     <w:rsid w:val="5B734F3C"/>
     <w:rsid w:val="5B850D33"/>
     <w:rsid w:val="5BDCB0B5"/>
     <w:rsid w:val="5BFF36C7"/>
+    <w:rsid w:val="5C0F56A1"/>
     <w:rsid w:val="5C4B4BBD"/>
     <w:rsid w:val="5CA0DE58"/>
+    <w:rsid w:val="5CB3DE3B"/>
+    <w:rsid w:val="5D82BB95"/>
     <w:rsid w:val="5DC208B6"/>
     <w:rsid w:val="5DEF1451"/>
+    <w:rsid w:val="5E285B02"/>
     <w:rsid w:val="5E598942"/>
+    <w:rsid w:val="5F5055FC"/>
     <w:rsid w:val="5F69AF4F"/>
     <w:rsid w:val="5F843C2E"/>
     <w:rsid w:val="5F88E471"/>
     <w:rsid w:val="5F899B25"/>
     <w:rsid w:val="5FE41242"/>
     <w:rsid w:val="609C0113"/>
     <w:rsid w:val="60BD6113"/>
     <w:rsid w:val="611412BB"/>
     <w:rsid w:val="618A24BA"/>
     <w:rsid w:val="6199CBD2"/>
     <w:rsid w:val="61B82E0C"/>
     <w:rsid w:val="61BD9286"/>
+    <w:rsid w:val="61C8F040"/>
     <w:rsid w:val="61F88198"/>
     <w:rsid w:val="6201C757"/>
     <w:rsid w:val="620D002D"/>
     <w:rsid w:val="62489FD8"/>
     <w:rsid w:val="62705526"/>
     <w:rsid w:val="629BCFBA"/>
     <w:rsid w:val="629E4B96"/>
+    <w:rsid w:val="62A7A1C4"/>
+    <w:rsid w:val="63074F26"/>
+    <w:rsid w:val="6323F151"/>
+    <w:rsid w:val="63451265"/>
     <w:rsid w:val="63ACFBA9"/>
     <w:rsid w:val="63EA48CC"/>
-    <w:rsid w:val="640A4E14"/>
     <w:rsid w:val="6437A01B"/>
-    <w:rsid w:val="650BB748"/>
+    <w:rsid w:val="6552FB7F"/>
     <w:rsid w:val="6559B313"/>
     <w:rsid w:val="65C5D693"/>
+    <w:rsid w:val="65E4D963"/>
     <w:rsid w:val="66822492"/>
+    <w:rsid w:val="67C7BB72"/>
+    <w:rsid w:val="68349927"/>
     <w:rsid w:val="685AE4BF"/>
     <w:rsid w:val="690FE608"/>
     <w:rsid w:val="6982A539"/>
     <w:rsid w:val="69AB5938"/>
     <w:rsid w:val="69C8845B"/>
+    <w:rsid w:val="6A911428"/>
     <w:rsid w:val="6AA78ED7"/>
     <w:rsid w:val="6AC855B4"/>
+    <w:rsid w:val="6AFAEFA9"/>
     <w:rsid w:val="6B99676C"/>
     <w:rsid w:val="6BF89234"/>
     <w:rsid w:val="6C028E71"/>
     <w:rsid w:val="6CAF3835"/>
     <w:rsid w:val="6CB76DEA"/>
     <w:rsid w:val="6CE17D46"/>
     <w:rsid w:val="6D23B395"/>
     <w:rsid w:val="6D49488B"/>
     <w:rsid w:val="6D9259F0"/>
+    <w:rsid w:val="6D9BA6E7"/>
+    <w:rsid w:val="6DBF8DB6"/>
     <w:rsid w:val="6DCBEC22"/>
     <w:rsid w:val="6DDA67AB"/>
+    <w:rsid w:val="6EA91EF0"/>
     <w:rsid w:val="6ECC3D40"/>
     <w:rsid w:val="6EF4C269"/>
     <w:rsid w:val="6F7014D1"/>
     <w:rsid w:val="6FE95CA0"/>
     <w:rsid w:val="701CA94C"/>
+    <w:rsid w:val="70959F41"/>
     <w:rsid w:val="70F2497B"/>
     <w:rsid w:val="71616EEC"/>
+    <w:rsid w:val="719BA623"/>
     <w:rsid w:val="71B879AD"/>
     <w:rsid w:val="72202731"/>
     <w:rsid w:val="72202731"/>
     <w:rsid w:val="72B2D169"/>
-    <w:rsid w:val="733F067D"/>
+    <w:rsid w:val="72D356C9"/>
     <w:rsid w:val="7419B8DE"/>
     <w:rsid w:val="74319FBE"/>
+    <w:rsid w:val="7464D8C4"/>
     <w:rsid w:val="74983BE5"/>
-    <w:rsid w:val="74FD9873"/>
+    <w:rsid w:val="75E100A7"/>
     <w:rsid w:val="762C707B"/>
     <w:rsid w:val="7647AB23"/>
     <w:rsid w:val="7651A6F5"/>
     <w:rsid w:val="769225E9"/>
     <w:rsid w:val="76E43C12"/>
+    <w:rsid w:val="7767A55A"/>
     <w:rsid w:val="77760440"/>
-    <w:rsid w:val="77E6DB1C"/>
+    <w:rsid w:val="77B1AF03"/>
     <w:rsid w:val="781E65BF"/>
     <w:rsid w:val="787DA6AA"/>
+    <w:rsid w:val="7947BC4C"/>
     <w:rsid w:val="7A3BDA70"/>
     <w:rsid w:val="7ABE9E85"/>
+    <w:rsid w:val="7ACA67CD"/>
     <w:rsid w:val="7AE035AD"/>
+    <w:rsid w:val="7AF5EC24"/>
     <w:rsid w:val="7B5993E2"/>
+    <w:rsid w:val="7BBE5750"/>
     <w:rsid w:val="7C02386D"/>
+    <w:rsid w:val="7C462AFF"/>
+    <w:rsid w:val="7CB5A561"/>
     <w:rsid w:val="7CFB2C54"/>
     <w:rsid w:val="7CFEF2B2"/>
     <w:rsid w:val="7E93BDCD"/>
     <w:rsid w:val="7F07223A"/>
     <w:rsid w:val="7F20D468"/>
     <w:rsid w:val="7F8F18AC"/>
     <w:rsid w:val="7FA5944F"/>
     <w:rsid w:val="7FB7E161"/>
     <w:rsid w:val="7FDC8525"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -2519,51 +2456,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1709983887">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R68786cea1a6844e4" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Ra44f69f45b174f1e" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R1de928119a3c4e73" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R8e53951761e54275" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="Rff115482609f4365" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2834,52 +2771,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee83905c960ef258107da6d47d3b0fb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -2997,120 +2934,123 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D72201D3-C7E1-4737-9950-0848AC04E99F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42C4EBA1-1E1E-4362-BE24-8E23078525EB}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB46F199-DC6A-4FE6-8454-5FE101567A3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B0977A5-66CD-4E73-B6EB-6F4739A9A47E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d1d95024-5f4f-4e75-ae17-86113fa1e536"/>
     <ds:schemaRef ds:uri="cf294be8-60d8-4b32-9868-2f1190881178"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDB948D5-ADFA-45A7-9E62-5A954BE90E7A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Manchester</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dominic Claeys-Jackson</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Mollie Brown</lastModifiedBy>
-  <revision>72</revision>
+  <lastModifiedBy>Suzi Edwards</lastModifiedBy>
+  <revision>80</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="SharedWithUsers">
     <vt:lpwstr>127;#Samrudhi Sharma;#85;#Alex Squires;#12;#Suzi Edwards;#152;#Victoria Jotham</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>