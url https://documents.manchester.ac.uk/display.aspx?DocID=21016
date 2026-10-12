--- v1 (2026-08-17)
+++ v2 (2026-10-12)
@@ -176,51 +176,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>imetable</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="41D990E9" w:rsidP="7A3BDA70" w:rsidRDefault="41D990E9" w14:paraId="12C9210E" w14:textId="1481F8B7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="14058" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2595"/>
         <w:gridCol w:w="3105"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="2958"/>
         <w:gridCol w:w="3060"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00072882" w:rsidR="00E32B97" w:rsidTr="68349927" w14:paraId="5F6D8FA8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00072882" w:rsidR="00E32B97" w:rsidTr="4EE90C9A" w14:paraId="5F6D8FA8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="7A3BDA70" w:rsidP="7A3BDA70" w:rsidRDefault="7A3BDA70" w14:paraId="0A9219E2" w14:textId="0B0B611D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A3BDA70" w:rsidR="7A3BDA70">
               <w:rPr>
@@ -323,51 +323,51 @@
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00072882" w:rsidR="00E32B97" w:rsidP="7A3BDA70" w:rsidRDefault="3A8B8A08" w14:paraId="03CCB5F8" w14:textId="35C7E256">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A3BDA70" w:rsidR="3A8B8A08">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00072882" w:rsidR="005E588C" w:rsidTr="68349927" w14:paraId="1B16C5C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00072882" w:rsidR="005E588C" w:rsidTr="4EE90C9A" w14:paraId="1B16C5C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="7A3BDA70" w:rsidP="35D21E2F" w:rsidRDefault="7A3BDA70" w14:paraId="4EB141EF" w14:textId="3743A850">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
             <w:r w:rsidR="07225FE7">
               <w:rPr/>
               <w:t xml:space="preserve">Monday </w:t>
             </w:r>
             <w:r w:rsidR="7947BC4C">
               <w:rPr/>
@@ -526,51 +526,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00072882" w:rsidR="00A8509F" w:rsidP="0D642103" w:rsidRDefault="00A8509F" w14:paraId="4808F7C9" w14:textId="606979AD">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00072882" w:rsidR="00B05E25" w:rsidTr="68349927" w14:paraId="4503A5EA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00072882" w:rsidR="00B05E25" w:rsidTr="4EE90C9A" w14:paraId="4503A5EA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="7A3BDA70" w:rsidP="7A3BDA70" w:rsidRDefault="7A3BDA70" w14:paraId="322009DB" w14:textId="49F5C466">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="7A3BDA70" w:rsidP="7A3BDA70" w:rsidRDefault="7A3BDA70" w14:paraId="6DD65E8A" w14:textId="1C0A100B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
@@ -755,51 +755,51 @@
             </w:r>
             <w:r w:rsidR="2AE67AC3">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> will be provided at this event</w:t>
             </w:r>
             <w:r w:rsidR="1AB27DE4">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="52C069E0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00072882" w:rsidR="6199CBD2" w:rsidTr="68349927" w14:paraId="06D12699" w14:textId="77777777">
+      <w:tr w:rsidRPr="00072882" w:rsidR="6199CBD2" w:rsidTr="4EE90C9A" w14:paraId="06D12699" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="7A3BDA70" w:rsidP="7A3BDA70" w:rsidRDefault="7A3BDA70" w14:paraId="7CFFF08C" w14:textId="7BA225DF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -957,51 +957,51 @@
           <w:p w:rsidRPr="00072882" w:rsidR="6199CBD2" w:rsidP="7A3BDA70" w:rsidRDefault="5F88E471" w14:paraId="788F7D0A" w14:textId="4EA7F706">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidR="5F88E471">
               <w:rPr/>
               <w:t xml:space="preserve">This </w:t>
             </w:r>
             <w:r w:rsidR="28B292C6">
               <w:rPr/>
               <w:t>drop-in</w:t>
             </w:r>
             <w:r w:rsidR="5F88E471">
               <w:rPr/>
               <w:t xml:space="preserve"> session is to support students with course unit selection queries and does not need to be attended by all students</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00072882" w:rsidR="004039BD" w:rsidTr="68349927" w14:paraId="689E8F2E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00072882" w:rsidR="004039BD" w:rsidTr="4EE90C9A" w14:paraId="689E8F2E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2595" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="7A3BDA70" w:rsidP="7A3BDA70" w:rsidRDefault="7A3BDA70" w14:paraId="72CB69A9" w14:textId="7043796D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -1228,99 +1228,150 @@
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="1207C81E" w:rsidP="1207C81E" w:rsidRDefault="1207C81E" w14:paraId="6BF0AC13" w14:textId="20DF66AC">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="1207C81E" w:rsidP="1207C81E" w:rsidRDefault="1207C81E" w14:paraId="09C32B1E" w14:textId="511DA810">
+          <w:p w:rsidR="1207C81E" w:rsidP="4EE90C9A" w:rsidRDefault="1207C81E" w14:paraId="51488BEE" w14:textId="52059785">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4EE90C9A" w:rsidR="5350CE3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact location for this session via email from </w:t>
+            </w:r>
+            <w:hyperlink r:id="R1effe8f285ae4121">
+              <w:r w:rsidRPr="4EE90C9A" w:rsidR="5350CE3E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:noProof w:val="0"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>soss.hub@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="4EE90C9A" w:rsidR="5350CE3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4EE90C9A" w:rsidR="5350CE3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prior to the event</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1207C81E" w:rsidP="4EE90C9A" w:rsidRDefault="1207C81E" w14:paraId="09C32B1E" w14:textId="3504938B">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-            </w:pPr>
-            <w:r w:rsidRPr="1207C81E" w:rsidR="1207C81E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Uni</w:t>
-[...30 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00072882" w:rsidR="004039BD" w:rsidP="7A3BDA70" w:rsidRDefault="004039BD" w14:paraId="38351CCC" w14:textId="06776D38">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="41D990E9" w:rsidP="7A3BDA70" w:rsidRDefault="41D990E9" w14:paraId="4B5A14CA" w14:textId="5BBC181A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1715,64 +1766,66 @@
     <w:rsid w:val="48D6DC24"/>
     <w:rsid w:val="491C0A2E"/>
     <w:rsid w:val="4978E05F"/>
     <w:rsid w:val="49BE26ED"/>
     <w:rsid w:val="49C00CAB"/>
     <w:rsid w:val="4A113275"/>
     <w:rsid w:val="4A72AC85"/>
     <w:rsid w:val="4A7EDD86"/>
     <w:rsid w:val="4B59F4DA"/>
     <w:rsid w:val="4C0E7CE6"/>
     <w:rsid w:val="4C923CDD"/>
     <w:rsid w:val="4C939C36"/>
     <w:rsid w:val="4D29B99B"/>
     <w:rsid w:val="4D7A03F2"/>
     <w:rsid w:val="4DB4B4AC"/>
     <w:rsid w:val="4DF216AF"/>
     <w:rsid w:val="4E013A6A"/>
     <w:rsid w:val="4E15AC10"/>
     <w:rsid w:val="4E6BAC90"/>
     <w:rsid w:val="4E755D43"/>
     <w:rsid w:val="4E76949F"/>
     <w:rsid w:val="4E7BD151"/>
     <w:rsid w:val="4E85CCBE"/>
     <w:rsid w:val="4E9708CD"/>
     <w:rsid w:val="4EC43B6D"/>
+    <w:rsid w:val="4EE90C9A"/>
     <w:rsid w:val="4F223EB5"/>
     <w:rsid w:val="502A14AC"/>
     <w:rsid w:val="507F88B4"/>
     <w:rsid w:val="50FD6710"/>
     <w:rsid w:val="5133F805"/>
     <w:rsid w:val="5145EA89"/>
     <w:rsid w:val="515E0FFE"/>
     <w:rsid w:val="5173C46E"/>
     <w:rsid w:val="517BE860"/>
     <w:rsid w:val="51BCF8AE"/>
     <w:rsid w:val="525402F3"/>
     <w:rsid w:val="52BC68F9"/>
     <w:rsid w:val="52C069E0"/>
     <w:rsid w:val="531F9B37"/>
+    <w:rsid w:val="5350CE3E"/>
     <w:rsid w:val="5394511A"/>
     <w:rsid w:val="540A907B"/>
     <w:rsid w:val="5444869D"/>
     <w:rsid w:val="54BA841E"/>
     <w:rsid w:val="54D50DB2"/>
     <w:rsid w:val="55186430"/>
     <w:rsid w:val="55302FF2"/>
     <w:rsid w:val="56325A0C"/>
     <w:rsid w:val="56952474"/>
     <w:rsid w:val="56B426DE"/>
     <w:rsid w:val="56B7FBB4"/>
     <w:rsid w:val="572EBD41"/>
     <w:rsid w:val="57792A49"/>
     <w:rsid w:val="57CF4F93"/>
     <w:rsid w:val="57D03FFE"/>
     <w:rsid w:val="57D2A0C7"/>
     <w:rsid w:val="5867C23D"/>
     <w:rsid w:val="59138206"/>
     <w:rsid w:val="5932E785"/>
     <w:rsid w:val="5965BED9"/>
     <w:rsid w:val="5968CAEA"/>
     <w:rsid w:val="5972D9AC"/>
     <w:rsid w:val="59E57BE2"/>
     <w:rsid w:val="5A03929E"/>
     <w:rsid w:val="5A1245F4"/>
@@ -2456,51 +2509,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1709983887">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Ra44f69f45b174f1e" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R1de928119a3c4e73" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R8e53951761e54275" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="Rff115482609f4365" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Ra44f69f45b174f1e" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R1de928119a3c4e73" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R8e53951761e54275" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="Rff115482609f4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R1effe8f285ae4121" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2986,51 +3039,51 @@
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Manchester</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dominic Claeys-Jackson</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Suzi Edwards</lastModifiedBy>
-  <revision>80</revision>
+  <revision>81</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>