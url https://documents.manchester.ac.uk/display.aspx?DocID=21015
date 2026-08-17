--- v0 (2025-10-01)
+++ v1 (2026-08-17)
@@ -1,2986 +1,2527 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidP="711CA470" w:rsidRDefault="007909A6" w14:paraId="75479C16" w14:textId="5CAD952B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="711CA470" w:rsidR="007909A6">
+      <w:r w:rsidRPr="711CA470">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Welcome Week Timetable </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidP="506CC4C6" w:rsidRDefault="007909A6" w14:paraId="573BDE7E" w14:textId="2FE85FCE">
+    <w:p w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidP="506CC4C6" w:rsidRDefault="155C8207" w14:paraId="573BDE7E" w14:textId="5D13F651">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5AA6670B">
+      <w:r w:rsidRPr="30AA290E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>September 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="5AA6670B" w:rsidR="2C0CFC25">
+      <w:r w:rsidRPr="30AA290E" w:rsidR="042A63E5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="5AA6670B">
+      <w:r w:rsidRPr="30AA290E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidP="5AA6670B" w:rsidRDefault="007909A6" w14:paraId="2ED37432" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5AA6670B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>BA (Economics and Social Studies) All Pathways  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="711CA470" w:rsidP="711CA470" w:rsidRDefault="711CA470" w14:paraId="4CC07B18" w14:textId="5404F2D3">
+    <w:p w:rsidR="711CA470" w:rsidP="711CA470" w:rsidRDefault="67EA1964" w14:paraId="4CC07B18" w14:textId="5404F2D3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7F57F032" w:rsidR="007909A6">
+      <w:r w:rsidRPr="2DFC3939" w:rsidR="6278C115">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>Year 1 – Welcome Week timetable </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7F57F032" w:rsidP="7F57F032" w:rsidRDefault="7F57F032" w14:paraId="0E891F26" w14:textId="6F4E8EBE">
+    <w:p w:rsidR="007909A6" w:rsidP="60D453CD" w:rsidRDefault="007909A6" w14:paraId="10320411" w14:textId="08A3EB49">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="60D453CD" w:rsidP="60D453CD" w:rsidRDefault="60D453CD" w14:paraId="401F869E" w14:textId="3EA8075F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...53 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13836" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-          <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
-          <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+          <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2760"/>
-        <w:gridCol w:w="3270"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1971"/>
+        <w:gridCol w:w="3130"/>
+        <w:gridCol w:w="2865"/>
+        <w:gridCol w:w="2700"/>
+        <w:gridCol w:w="2381"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidTr="4A4904B9" w14:paraId="6BD828CB" w14:textId="77777777">
+      <w:tr w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidTr="2DFC3939" w14:paraId="6BD828CB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="1095FFB9" w:rsidP="5436BE03" w:rsidRDefault="1095FFB9" w14:paraId="73C05613" w14:textId="5F51DD0B">
+          <w:p w:rsidR="1095FFB9" w:rsidP="5436BE03" w:rsidRDefault="14D67394" w14:paraId="73C05613" w14:textId="5F51DD0B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5436BE03" w:rsidR="14D67394">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="5436BE03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3270" w:type="dxa"/>
+            <w:tcW w:w="3130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="71471679" w:rsidP="5436BE03" w:rsidRDefault="71471679" w14:paraId="33D60A7A" w14:textId="4B589DE5">
+          <w:p w:rsidR="71471679" w:rsidP="5436BE03" w:rsidRDefault="2E95599F" w14:paraId="33D60A7A" w14:textId="4B589DE5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5436BE03" w:rsidR="2E95599F">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="5436BE03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3015" w:type="dxa"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4A6AC40E" w:rsidP="5436BE03" w:rsidRDefault="4A6AC40E" w14:paraId="61F4D467" w14:textId="7FE08984">
+          <w:p w:rsidR="4A6AC40E" w:rsidP="5436BE03" w:rsidRDefault="4A93CB43" w14:paraId="61F4D467" w14:textId="7FE08984">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5436BE03" w:rsidR="4A93CB43">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="5436BE03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidP="5436BE03" w:rsidRDefault="007909A6" w14:paraId="74879027" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5436BE03" w:rsidR="007909A6">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="5436BE03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Location </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1971" w:type="dxa"/>
+            <w:tcW w:w="2381" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidP="5436BE03" w:rsidRDefault="007909A6" w14:paraId="3E0BF58E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5436BE03" w:rsidR="007909A6">
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="5436BE03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Details </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidTr="4A4904B9" w14:paraId="2D7D79DC" w14:textId="77777777">
+      <w:tr w:rsidR="60D453CD" w:rsidTr="2DFC3939" w14:paraId="5AF1E053" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
-            <w:tcBorders/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="506CC4C6" w:rsidP="5436BE03" w:rsidRDefault="506CC4C6" w14:paraId="21E111A8" w14:textId="3E4E80DD">
+          <w:p w:rsidR="60D453CD" w:rsidP="60D453CD" w:rsidRDefault="60D453CD" w14:paraId="1C9744B6" w14:textId="4995B3FE">
             <w:pPr>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7804C4C9" w:rsidR="5B4D2E07">
+            <w:r w:rsidRPr="60D453CD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuesday </w:t>
             </w:r>
-            <w:r w:rsidRPr="7804C4C9" w:rsidR="032F4BF3">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> September</w:t>
+            <w:r w:rsidRPr="60D453CD" w:rsidR="6F7AE649">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22 September </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3270" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5224AC5F" w:rsidP="5436BE03" w:rsidRDefault="3A73EE9D" w14:paraId="6017E9DC" w14:textId="4FBEF65D">
+          <w:p w:rsidR="60D453CD" w:rsidP="60D453CD" w:rsidRDefault="60D453CD" w14:paraId="0611404D" w14:textId="426BE6E9">
             <w:pPr>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5436BE03" w:rsidR="4212D1F9">
-[...34 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="47D156AB" w:rsidR="7D9C25DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9:30 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="47D156AB" w:rsidR="31333EF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="60D453CD" w:rsidP="60D453CD" w:rsidRDefault="60D453CD" w14:paraId="0FA9DEF5" w14:textId="0F661C2A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="60D453CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact time to attend this session via email prior to the event via email from </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8">
+              <w:r w:rsidRPr="60D453CD">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>soss.hub@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="60D453CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="60D453CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="60D453CD" w:rsidP="60D453CD" w:rsidRDefault="60D453CD" w14:paraId="6961B486" w14:textId="2093F567">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3015" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="1C8D33C7" w:rsidP="5436BE03" w:rsidRDefault="427088C1" w14:paraId="6E384DC2" w14:textId="6C802C59">
+          <w:p w:rsidR="60D453CD" w:rsidP="60D453CD" w:rsidRDefault="60D453CD" w14:paraId="50283967" w14:textId="4C142B64">
             <w:pPr>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:bCs w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7F57F032" w:rsidR="0360C749">
-[...37 lines deleted...]
-              <w:t>&amp; Networking</w:t>
+            <w:r w:rsidRPr="60D453CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>BA Econ - ALL PATHWAYS Academic Advisor meetings  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidP="5436BE03" w:rsidRDefault="63B21CA2" w14:paraId="7F7030F0" w14:textId="79AAC194">
+          <w:p w:rsidR="60D453CD" w:rsidP="34D2EAD9" w:rsidRDefault="60D453CD" w14:paraId="3B48681E" w14:textId="7CBB9513">
             <w:pPr>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7804C4C9" w:rsidR="4EABAC17">
-[...54 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="34D2EAD9" w:rsidR="3EC53F1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You will be notified of the exact location prior to the meeting via email from </w:t>
+            </w:r>
+            <w:hyperlink r:id="Rd2a489f703eb4063">
+              <w:r w:rsidRPr="34D2EAD9" w:rsidR="3EC53F1D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                </w:rPr>
+                <w:t>soss.hub@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1971" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidP="5436BE03" w:rsidRDefault="7F822F8F" w14:paraId="74C465AC" w14:textId="423646E7">
+          <w:p w:rsidR="60D453CD" w:rsidP="34D2EAD9" w:rsidRDefault="60D453CD" w14:paraId="0FA7B28C" w14:textId="2D2CB071">
             <w:pPr>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-                <w:highlight w:val="yellow"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="34D2EAD9" w:rsidR="3D63C3C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="34D2EAD9" w:rsidR="4342BED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="60D453CD" w:rsidP="60D453CD" w:rsidRDefault="60D453CD" w14:paraId="61F48D2F" w14:textId="51AC9C3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidTr="4A4904B9" w14:paraId="78DA09AA" w14:textId="77777777">
+      <w:tr w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidTr="2DFC3939" w14:paraId="78DA09AA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
-            <w:tcBorders/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="506CC4C6" w:rsidP="7804C4C9" w:rsidRDefault="506CC4C6" w14:paraId="26B1FC06" w14:textId="44EC26C3">
+          <w:p w:rsidR="506CC4C6" w:rsidP="5436BE03" w:rsidRDefault="506CC4C6" w14:paraId="56A34845" w14:textId="69B8DCE2">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7804C4C9" w:rsidR="7FB59E1E">
+          </w:p>
+          <w:p w:rsidR="01374D2D" w:rsidP="5436BE03" w:rsidRDefault="39D551FB" w14:paraId="4DEA564C" w14:textId="2AC24DD8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="60D453CD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Wednesday </w:t>
             </w:r>
-            <w:r w:rsidRPr="7804C4C9" w:rsidR="2501E20E">
-[...10 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="60D453CD" w:rsidR="52CB19B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="60D453CD" w:rsidR="64C6C1F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="60D453CD" w:rsidR="52CB19B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="60D453CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>September </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="506CC4C6" w:rsidP="5436BE03" w:rsidRDefault="506CC4C6" w14:paraId="26B1FC06" w14:textId="1F85071F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3270" w:type="dxa"/>
+            <w:tcW w:w="3130" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="3A8F0185" w:rsidP="5436BE03" w:rsidRDefault="3A8F0185" w14:paraId="4CE31A8B" w14:textId="73132D53">
+          <w:p w:rsidR="3A8F0185" w:rsidP="5436BE03" w:rsidRDefault="2CC0AFF9" w14:paraId="4CE31A8B" w14:textId="66DF7535">
             <w:pPr>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7804C4C9" w:rsidR="2CC0AFF9">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="5436BE03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="7804C4C9" w:rsidR="38554AFD">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="5436BE03" w:rsidR="38554AFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="7804C4C9" w:rsidR="2CC0AFF9">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="5436BE03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="7804C4C9" w:rsidR="7AA9A8E3">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="5436BE03" w:rsidR="7AA9A8E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="7804C4C9" w:rsidR="2CC0AFF9">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="5436BE03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0 – 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="7804C4C9" w:rsidR="7FC4AF2D">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="5436BE03" w:rsidR="7FC4AF2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="7804C4C9" w:rsidR="2CC0AFF9">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="5436BE03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="7804C4C9" w:rsidR="2B2FB6AE">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="5436BE03" w:rsidR="2B2FB6AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="7804C4C9" w:rsidR="2CC0AFF9">
-[...4 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidRPr="5436BE03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3015" w:type="dxa"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="326786EA" w:rsidP="7F57F032" w:rsidRDefault="326786EA" w14:paraId="0CC793F9" w14:textId="687858D4">
+          <w:p w:rsidR="326786EA" w:rsidP="5436BE03" w:rsidRDefault="59ABB528" w14:paraId="29837372" w14:textId="2A7EA76D">
             <w:pPr>
-              <w:jc w:val="left"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7F57F032" w:rsidR="59ABB528">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="5436BE03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">How to Succeed in your Philosophy Degree </w:t>
             </w:r>
-          </w:p>
-[...35 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="5436BE03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Joint honours Philosophy students only</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5436BE03" w:rsidR="75B863C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="5436BE03" w:rsidP="1E3F92BA" w:rsidRDefault="5436BE03" w14:paraId="5B9782AC" w14:textId="57C422F9">
+          <w:p w:rsidR="34D2EAD9" w:rsidP="34D2EAD9" w:rsidRDefault="34D2EAD9" w14:paraId="086DB44F" w14:textId="0A5793E3">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-              <w:jc w:val="left"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            </w:pPr>
+            <w:r w:rsidRPr="34D2EAD9" w:rsidR="34D2EAD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:t>Simon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="34D2EAD9" w:rsidR="14C57610">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Simon</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:t xml:space="preserve"> Building </w:t>
+            </w:r>
+            <w:r w:rsidRPr="34D2EAD9" w:rsidR="34D2EAD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Building</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:t>4.38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2381" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FF620C" w:rsidR="007909A6" w:rsidP="5436BE03" w:rsidRDefault="4301565A" w14:paraId="1947F6F6" w14:textId="485ABE6D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5436BE03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optional session for </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="5436BE03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>BAEcon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="5436BE03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> students</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidTr="2DFC3939" w14:paraId="5FC756C6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="222E7272" w:rsidP="60D453CD" w:rsidRDefault="5B9FA2F4" w14:paraId="5DD04D07" w14:textId="2CC8B35B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="60D453CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Wednesday 23 September </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="222E7272" w:rsidP="60D453CD" w:rsidRDefault="222E7272" w14:paraId="7752943A" w14:textId="737E40B1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="506CC4C6" w:rsidP="5436BE03" w:rsidRDefault="506CC4C6" w14:paraId="61BF771B" w14:textId="69757745">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="3A18F858" w:rsidP="5436BE03" w:rsidRDefault="1561D114" w14:paraId="7AF1BA1F" w14:textId="095E9CC8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5436BE03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5436BE03" w:rsidR="50E5DA55">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5436BE03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>:00 – 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5436BE03" w:rsidR="536E88CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5436BE03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>:00 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="506CC4C6" w:rsidP="5436BE03" w:rsidRDefault="506CC4C6" w14:paraId="181433A2" w14:textId="12CF07EA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="506CC4C6" w:rsidP="5436BE03" w:rsidRDefault="36E6B14E" w14:paraId="4D62330B" w14:textId="6A5893D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5436BE03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BA Econ – ALL PATHWAYS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5436BE03" w:rsidR="5188F4B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Course unit </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="5436BE03" w:rsidR="5188F4B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>drop in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="5436BE03" w:rsidR="5188F4B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> session</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="34D2EAD9" w:rsidP="34D2EAD9" w:rsidRDefault="34D2EAD9" w14:paraId="069386DD" w14:textId="736F6FC0">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+            </w:pPr>
+            <w:r w:rsidRPr="34D2EAD9" w:rsidR="34D2EAD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:t>Simon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="34D2EAD9" w:rsidR="2DD248C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Room </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:t xml:space="preserve"> Building </w:t>
+            </w:r>
+            <w:r w:rsidRPr="34D2EAD9" w:rsidR="34D2EAD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>4.63</w:t>
-[...240 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:t>6.004 Comp</w:t>
+            </w:r>
+            <w:r w:rsidRPr="34D2EAD9" w:rsidR="3C7B3B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:t>uter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="34D2EAD9" w:rsidR="34D2EAD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Kilburn</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve"> 1.1</w:t>
+              <w:t xml:space="preserve"> Cluster</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1971" w:type="dxa"/>
+            <w:tcW w:w="2381" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="009620FD" w:rsidR="007909A6" w:rsidP="5436BE03" w:rsidRDefault="007909A6" w14:paraId="606792A2" w14:textId="0562EE5F">
+          <w:p w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidP="5436BE03" w:rsidRDefault="3B6C5FB3" w14:paraId="71A4F13B" w14:textId="0768D92A">
             <w:pPr>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5436BE03" w:rsidR="007909A6">
-[...3 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="2547F513">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optional but useful session for </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="2547F513">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>BAEcon</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="2547F513">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> students </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2547F513" w:rsidR="07CDDDFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>who are having difficulties with Course Unit Selection</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidTr="4A4904B9" w14:paraId="5FC756C6" w14:textId="77777777">
+      <w:tr w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidTr="2DFC3939" w14:paraId="29FF27B1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
-            <w:tcBorders/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="506CC4C6" w:rsidP="7804C4C9" w:rsidRDefault="506CC4C6" w14:paraId="61BF771B" w14:textId="3FAC9ABD">
+          <w:p w:rsidR="440C7F70" w:rsidP="5436BE03" w:rsidRDefault="440C7F70" w14:paraId="79E88657" w14:textId="54DC2CF9">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7804C4C9" w:rsidR="12CB5826">
-[...16 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w:rsidR="148B54F4" w:rsidP="5436BE03" w:rsidRDefault="4259C1ED" w14:paraId="02126423" w14:textId="0C9D2F62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="30AA290E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thursday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="30AA290E" w:rsidR="097A47BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="30AA290E" w:rsidR="27ABD31B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="30AA290E" w:rsidR="097A47BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="30AA290E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>September </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="506CC4C6" w:rsidP="5436BE03" w:rsidRDefault="506CC4C6" w14:paraId="272F74BC" w14:textId="47E284D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3270" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3130" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="506CC4C6" w:rsidP="5436BE03" w:rsidRDefault="506CC4C6" w14:paraId="181433A2" w14:textId="2CB049F5">
+          <w:p w:rsidR="4DB91912" w:rsidP="5436BE03" w:rsidRDefault="170085B8" w14:paraId="64D022FD" w14:textId="77777777">
             <w:pPr>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7804C4C9" w:rsidR="1561D114">
-[...28 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="2547F513">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>9:30 – 17:00 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4DB91912" w:rsidP="2547F513" w:rsidRDefault="489E5218" w14:paraId="2254CB34" w14:textId="27FB8BFD">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2547F513">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact time to attend this session via email prior to the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2547F513" w:rsidR="1FF4FC8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>meeting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2547F513">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> via email from </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10">
+              <w:r w:rsidRPr="2547F513">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>soss.hub@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="2547F513">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2547F513">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4DB91912" w:rsidP="5436BE03" w:rsidRDefault="4DB91912" w14:paraId="702000C7" w14:textId="7BF84D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3015" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="506CC4C6" w:rsidP="5436BE03" w:rsidRDefault="506CC4C6" w14:paraId="4D62330B" w14:textId="4060A11A">
+          <w:p w:rsidR="506CC4C6" w:rsidP="5436BE03" w:rsidRDefault="36E6B14E" w14:paraId="1638DADD" w14:textId="0FC824A2">
             <w:pPr>
-              <w:jc w:val="left"/>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7F57F032" w:rsidR="36E6B14E">
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> unit drop in session</w:t>
+            <w:r w:rsidRPr="5436BE03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>BA Econ - ALL PATHWAYS Academic Advisor meetings </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="506CC4C6" w:rsidP="5436BE03" w:rsidRDefault="36E6B14E" w14:paraId="30E06FAB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5436BE03">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="5436BE03" w:rsidP="7F57F032" w:rsidRDefault="5436BE03" w14:paraId="6DFCD3D2" w14:textId="6EDC7A69">
+          <w:p w:rsidR="5436BE03" w:rsidP="60357E56" w:rsidRDefault="2DC1E127" w14:paraId="604A9604" w14:textId="6E90954E">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...11 lines deleted...]
-                <w:u w:val="none"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7F57F032" w:rsidR="3565DA45">
-[...72 lines deleted...]
-              <w:t xml:space="preserve"> Cluster</w:t>
+            <w:r w:rsidRPr="60357E56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>You will be notified of the exact location prior</w:t>
+            </w:r>
+            <w:r w:rsidRPr="60357E56" w:rsidR="6DA55F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="60357E56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the meeting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="60357E56" w:rsidR="79E3809B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> via email from </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidRPr="60357E56" w:rsidR="79E3809B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>soss.hub@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="60357E56" w:rsidR="79E3809B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="60357E56" w:rsidR="79E3809B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="60357E56">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1971" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2381" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidP="5436BE03" w:rsidRDefault="007909A6" w14:paraId="71A4F13B" w14:textId="6829F60E">
+          <w:p w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidP="34D2EAD9" w:rsidRDefault="007909A6" w14:paraId="2743E606" w14:textId="0AB8D544">
             <w:pPr>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7F57F032" w:rsidR="3B6C5FB3">
-[...64 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="34D2EAD9" w:rsidR="2C1D66EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="34D2EAD9" w:rsidR="0523B6EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidP="5436BE03" w:rsidRDefault="007909A6" w14:paraId="68AF593B" w14:textId="44938AAC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidTr="4A4904B9" w14:paraId="29FF27B1" w14:textId="77777777">
+      <w:tr w:rsidR="60D453CD" w:rsidTr="2DFC3939" w14:paraId="33BD39D2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
-            <w:tcBorders/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="506CC4C6" w:rsidP="7804C4C9" w:rsidRDefault="506CC4C6" w14:paraId="272F74BC" w14:textId="0470ED92">
+          <w:p w:rsidR="60D453CD" w:rsidP="60D453CD" w:rsidRDefault="60D453CD" w14:paraId="1FB3A9D1" w14:textId="6E8C6935">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7804C4C9" w:rsidR="3BB739CC">
-[...15 lines deleted...]
-              <w:t>September</w:t>
+            <w:r w:rsidRPr="2DFC3939" w:rsidR="6A41BEB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Frida</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2DFC3939" w:rsidR="6A41BEB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">y </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2DFC3939" w:rsidR="5F53A6D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>25 September</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2DFC3939" w:rsidR="5F53A6D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3270" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3130" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="7804C4C9" w:rsidP="7804C4C9" w:rsidRDefault="7804C4C9" w14:paraId="15EA779C" w14:textId="59D70C8C">
+          <w:p w:rsidR="60D453CD" w:rsidP="60D453CD" w:rsidRDefault="60D453CD" w14:paraId="4E9885D3" w14:textId="19A2E0CA">
             <w:pPr>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="4EBE33BF" w:rsidR="3EAC6829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4EBE33BF" w:rsidR="0FB0A314">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>.30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4EBE33BF" w:rsidR="3EAC6829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>pm-3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4EBE33BF" w:rsidR="3061919D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>.30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4EBE33BF" w:rsidR="3EAC6829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="4DB91912" w:rsidP="5436BE03" w:rsidRDefault="4DB91912" w14:paraId="64D022FD" w14:textId="77777777">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="60D453CD" w:rsidP="60D453CD" w:rsidRDefault="60D453CD" w14:paraId="5648F81A" w14:textId="4AADE8CF">
             <w:pPr>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2547F513" w:rsidR="170085B8">
-[...3 lines deleted...]
-              <w:t>9:30 – 17:00 </w:t>
+            <w:r w:rsidRPr="60D453CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>BA Econ - Welcome talk</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4DB91912" w:rsidP="7804C4C9" w:rsidRDefault="4DB91912" w14:paraId="79671153" w14:textId="0B94AA09">
+          <w:p w:rsidR="60D453CD" w:rsidP="60D453CD" w:rsidRDefault="60D453CD" w14:paraId="29214BA1" w14:textId="1F293271">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...7 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7804C4C9" w:rsidR="489E5218">
-[...120 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="60D453CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMBS talk </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="4DB91912" w:rsidP="7804C4C9" w:rsidRDefault="4DB91912" w14:paraId="702000C7" w14:textId="57F92420">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="385C4DBE" w:rsidP="34D2EAD9" w:rsidRDefault="385C4DBE" w14:paraId="7CEC8AB5" w14:textId="5BDF9712">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...14 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="34D2EAD9" w:rsidR="576495C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>University Place Theatre B</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="385C4DBE" w:rsidP="60D453CD" w:rsidRDefault="385C4DBE" w14:paraId="4294BA4C" w14:textId="1769C724">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3015" w:type="dxa"/>
-[...52 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2381" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="5436BE03" w:rsidP="7804C4C9" w:rsidRDefault="5436BE03" w14:paraId="604A9604" w14:textId="7B8633F2">
+          <w:p w:rsidR="60D453CD" w:rsidP="60D453CD" w:rsidRDefault="60D453CD" w14:paraId="64A381DB" w14:textId="5D57D886">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...136 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidTr="4A4904B9" w14:paraId="1FB15961" w14:textId="77777777">
+      <w:tr w:rsidR="60D453CD" w:rsidTr="2DFC3939" w14:paraId="15C35F51" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
-            <w:tcBorders/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5D258727" w:rsidP="5436BE03" w:rsidRDefault="5D258727" w14:paraId="11A59E78" w14:textId="2441D75E">
+          <w:p w:rsidR="60D453CD" w:rsidP="60D453CD" w:rsidRDefault="60D453CD" w14:paraId="738B4D13" w14:textId="3D8F362D">
             <w:pPr>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5436BE03" w:rsidR="2A9981C8">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="5436BE03" w:rsidR="2A9981C8">
+            <w:r w:rsidRPr="2DFC3939" w:rsidR="0022202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Friday</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2DFC3939" w:rsidR="71CB3C95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2DFC3939" w:rsidR="6AAADA45">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2DFC3939" w:rsidR="6AAADA45">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3270" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3130" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="72CEA8A0" w:rsidP="7804C4C9" w:rsidRDefault="72CEA8A0" w14:paraId="6B8C7CEE" w14:textId="30E3481F">
+          <w:p w:rsidR="60D453CD" w:rsidP="60D453CD" w:rsidRDefault="60D453CD" w14:paraId="44512FAB" w14:textId="785A7095">
             <w:pPr>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7804C4C9" w:rsidR="13FEF640">
-[...96 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="4EBE33BF" w:rsidR="3EAC6829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4EBE33BF" w:rsidR="0E9B9562">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>.30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4EBE33BF" w:rsidR="3EAC6829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>pm-5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4EBE33BF" w:rsidR="2E6DA313">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>.30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4EBE33BF" w:rsidR="3EAC6829">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pm </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3015" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="506CC4C6" w:rsidP="5436BE03" w:rsidRDefault="506CC4C6" w14:paraId="28FF34B5" w14:textId="4BD54985">
+          <w:p w:rsidR="60D453CD" w:rsidP="60D453CD" w:rsidRDefault="60D453CD" w14:paraId="0E941779" w14:textId="28A2EA0E">
             <w:pPr>
-              <w:jc w:val="left"/>
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7F57F032" w:rsidR="36E6B14E">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="47D156AB" w:rsidR="0A24CD83">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>BA Econ</w:t>
             </w:r>
-            <w:r w:rsidRPr="7F57F032" w:rsidR="5EAE1433">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="47D156AB" w:rsidR="7D9C25DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="7F57F032" w:rsidR="18C5FDF8">
-[...17 lines deleted...]
-              <w:t>ALL PATHWAYS Academic Advisor meetings</w:t>
+            <w:r w:rsidRPr="47D156AB" w:rsidR="67950066">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="47D156AB" w:rsidR="7D9C25DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eception </w:t>
+            </w:r>
+            <w:r w:rsidRPr="47D156AB" w:rsidR="6668FE2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and Networking </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2820" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="5436BE03" w:rsidP="7804C4C9" w:rsidRDefault="5436BE03" w14:paraId="5C924969" w14:textId="5F288787">
+          <w:p w:rsidR="60D453CD" w:rsidP="60D453CD" w:rsidRDefault="60D453CD" w14:paraId="4F8F0355" w14:textId="4FA6C51E">
             <w:pPr>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...11 lines deleted...]
-                <w:u w:val="none"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7804C4C9" w:rsidR="0CB11287">
-[...55 lines deleted...]
-                <w:u w:val="none"/>
+            <w:r w:rsidRPr="073FF200" w:rsidR="2A4015EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Whitworth Hall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="073FF200" w:rsidR="6D4793D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="7804C4C9" w:rsidR="0CB11287">
-[...30 lines deleted...]
-            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1971" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2381" w:type="dxa"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007909A6" w:rsidR="007909A6" w:rsidP="5436BE03" w:rsidRDefault="007909A6" w14:paraId="14C33412" w14:textId="77777777">
+          <w:p w:rsidR="60D453CD" w:rsidP="2DFC3939" w:rsidRDefault="60D453CD" w14:paraId="57F723AA" w14:textId="3357D873">
             <w:pPr>
-              <w:jc w:val="left"/>
+              <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5436BE03" w:rsidR="007909A6">
-[...3 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="2DFC3939" w:rsidR="3BAD577B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Refreshments will be provided </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="5436BE03" w:rsidP="5436BE03" w:rsidRDefault="5436BE03" w14:paraId="45BB3BFA" w14:textId="33C5C27A">
+    <w:p w:rsidR="5436BE03" w:rsidP="5436BE03" w:rsidRDefault="5436BE03" w14:paraId="45BB3BFA" w14:textId="33C5C27A"/>
+    <w:p w:rsidR="60D453CD" w:rsidP="60D453CD" w:rsidRDefault="60D453CD" w14:paraId="5BAFDFE6" w14:textId="06269D9D"/>
+    <w:p w:rsidR="60D453CD" w:rsidP="60D453CD" w:rsidRDefault="60D453CD" w14:paraId="31D2ED08" w14:textId="2DB4D9BF"/>
+    <w:p w:rsidR="60D453CD" w:rsidP="2DFC3939" w:rsidRDefault="60D453CD" w14:paraId="18083D92" w14:textId="42C710E0">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="475BEAB8" w:rsidSect="007909A6">
+    <w:sectPr w:rsidR="5AC90EE5" w:rsidSect="007909A6">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</int2:intelligence>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A936F43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="93C8E9EC"/>
+    <w:lvl w:ilvl="0" w:tplc="801C33FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C60C4B10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2282625E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20769758">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="757EDD58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="106C5F86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="ED52E7CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="091CCA46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8056C4BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="740253630">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="142"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007909A6"/>
     <w:rsid w:val="0003695B"/>
     <w:rsid w:val="00067D58"/>
     <w:rsid w:val="001A3312"/>
     <w:rsid w:val="001B5A3D"/>
     <w:rsid w:val="001D0C42"/>
     <w:rsid w:val="00207954"/>
+    <w:rsid w:val="0022202A"/>
+    <w:rsid w:val="0022219B"/>
     <w:rsid w:val="00255DEE"/>
+    <w:rsid w:val="002F522B"/>
     <w:rsid w:val="00434865"/>
     <w:rsid w:val="005A67A3"/>
     <w:rsid w:val="005B14BC"/>
+    <w:rsid w:val="00624592"/>
     <w:rsid w:val="00707CD0"/>
     <w:rsid w:val="0070B55D"/>
     <w:rsid w:val="00764B90"/>
+    <w:rsid w:val="0077AB24"/>
     <w:rsid w:val="007876B0"/>
     <w:rsid w:val="007909A6"/>
     <w:rsid w:val="007C679A"/>
     <w:rsid w:val="008246A6"/>
+    <w:rsid w:val="0094797B"/>
     <w:rsid w:val="009620FD"/>
     <w:rsid w:val="00969F5E"/>
     <w:rsid w:val="00AC1348"/>
+    <w:rsid w:val="00AF3FDB"/>
     <w:rsid w:val="00B53E1D"/>
     <w:rsid w:val="00B66037"/>
     <w:rsid w:val="00B85F8F"/>
     <w:rsid w:val="00C21335"/>
     <w:rsid w:val="00C2432B"/>
     <w:rsid w:val="00C360C1"/>
+    <w:rsid w:val="00C763C3"/>
     <w:rsid w:val="00C9763A"/>
     <w:rsid w:val="00CB48A8"/>
     <w:rsid w:val="00CC7477"/>
     <w:rsid w:val="00CF2AE8"/>
     <w:rsid w:val="00E2C7FD"/>
     <w:rsid w:val="00E58794"/>
     <w:rsid w:val="00E67409"/>
     <w:rsid w:val="00ECF8C8"/>
     <w:rsid w:val="00F225C2"/>
     <w:rsid w:val="00F34A95"/>
     <w:rsid w:val="00F82497"/>
     <w:rsid w:val="00FF620C"/>
     <w:rsid w:val="01374D2D"/>
     <w:rsid w:val="015BEDB8"/>
     <w:rsid w:val="0197ADBB"/>
+    <w:rsid w:val="020AE3CC"/>
     <w:rsid w:val="02184171"/>
-    <w:rsid w:val="023C540C"/>
     <w:rsid w:val="02CF9C40"/>
-    <w:rsid w:val="02D72A85"/>
+    <w:rsid w:val="02FC30B6"/>
     <w:rsid w:val="031098D1"/>
+    <w:rsid w:val="031381F7"/>
+    <w:rsid w:val="031A7F2B"/>
     <w:rsid w:val="032F4BF3"/>
     <w:rsid w:val="0360C749"/>
     <w:rsid w:val="038D9150"/>
     <w:rsid w:val="03988448"/>
     <w:rsid w:val="03F8ABD1"/>
     <w:rsid w:val="0411E256"/>
+    <w:rsid w:val="042A63E5"/>
     <w:rsid w:val="047B73A7"/>
     <w:rsid w:val="04B78A99"/>
+    <w:rsid w:val="0523B6EE"/>
     <w:rsid w:val="05694BAC"/>
     <w:rsid w:val="0577F2C3"/>
     <w:rsid w:val="059F92C3"/>
+    <w:rsid w:val="05DEE499"/>
+    <w:rsid w:val="068FE088"/>
     <w:rsid w:val="06DBA606"/>
+    <w:rsid w:val="070EB0C9"/>
     <w:rsid w:val="072723BF"/>
+    <w:rsid w:val="073FF200"/>
+    <w:rsid w:val="079BF8D6"/>
+    <w:rsid w:val="07AAFBE4"/>
     <w:rsid w:val="07CDDDFB"/>
-    <w:rsid w:val="08150AD1"/>
     <w:rsid w:val="08150AD1"/>
     <w:rsid w:val="081AB02C"/>
     <w:rsid w:val="08DA6A7C"/>
     <w:rsid w:val="08FC1678"/>
     <w:rsid w:val="091C450C"/>
     <w:rsid w:val="095D23A6"/>
+    <w:rsid w:val="097A47BD"/>
+    <w:rsid w:val="09919E38"/>
     <w:rsid w:val="0991A684"/>
     <w:rsid w:val="09E692CA"/>
     <w:rsid w:val="09F1756B"/>
-    <w:rsid w:val="0A23FA3E"/>
-    <w:rsid w:val="0A861767"/>
+    <w:rsid w:val="0A24CD83"/>
     <w:rsid w:val="0B4E49B9"/>
     <w:rsid w:val="0BCC0D1A"/>
     <w:rsid w:val="0C8AEB69"/>
     <w:rsid w:val="0CAC8B52"/>
+    <w:rsid w:val="0CAD69DF"/>
     <w:rsid w:val="0CB1085F"/>
     <w:rsid w:val="0CB11287"/>
     <w:rsid w:val="0D213911"/>
     <w:rsid w:val="0D4C56C4"/>
     <w:rsid w:val="0D6AACC3"/>
     <w:rsid w:val="0DC2CBFC"/>
     <w:rsid w:val="0E2FE3A7"/>
+    <w:rsid w:val="0E9B9562"/>
     <w:rsid w:val="0ED556B3"/>
     <w:rsid w:val="0F362EBD"/>
     <w:rsid w:val="0F42D158"/>
     <w:rsid w:val="0F59CA76"/>
-    <w:rsid w:val="0F59CA76"/>
     <w:rsid w:val="0FADABBF"/>
+    <w:rsid w:val="0FB0A314"/>
     <w:rsid w:val="0FF250D8"/>
     <w:rsid w:val="103AC1A2"/>
     <w:rsid w:val="1094188C"/>
     <w:rsid w:val="1095FFB9"/>
-    <w:rsid w:val="10A11519"/>
     <w:rsid w:val="10FBB854"/>
-    <w:rsid w:val="115D6A2E"/>
     <w:rsid w:val="115D6A2E"/>
     <w:rsid w:val="1198B92A"/>
     <w:rsid w:val="11A963A8"/>
     <w:rsid w:val="11B312C7"/>
     <w:rsid w:val="12260B37"/>
+    <w:rsid w:val="12909DFB"/>
+    <w:rsid w:val="12A6206E"/>
     <w:rsid w:val="12CB5826"/>
     <w:rsid w:val="1328323B"/>
     <w:rsid w:val="134EE4DD"/>
     <w:rsid w:val="135DFBD7"/>
     <w:rsid w:val="13C7C764"/>
     <w:rsid w:val="13CE47E7"/>
     <w:rsid w:val="13F54C33"/>
     <w:rsid w:val="13FEF640"/>
     <w:rsid w:val="148B54F4"/>
+    <w:rsid w:val="14C57610"/>
     <w:rsid w:val="14D67394"/>
     <w:rsid w:val="14DC779D"/>
     <w:rsid w:val="14DDB615"/>
+    <w:rsid w:val="150471CF"/>
+    <w:rsid w:val="155C8207"/>
     <w:rsid w:val="1561D114"/>
     <w:rsid w:val="158ECE94"/>
     <w:rsid w:val="15D301AC"/>
     <w:rsid w:val="15F267EF"/>
-    <w:rsid w:val="167BF496"/>
+    <w:rsid w:val="1622B504"/>
     <w:rsid w:val="167BF496"/>
     <w:rsid w:val="16A168A3"/>
     <w:rsid w:val="170085B8"/>
+    <w:rsid w:val="17068F35"/>
     <w:rsid w:val="179E6C96"/>
     <w:rsid w:val="1857A92B"/>
     <w:rsid w:val="188B96A8"/>
-    <w:rsid w:val="18C5FDF8"/>
+    <w:rsid w:val="18945358"/>
     <w:rsid w:val="18FBCE34"/>
     <w:rsid w:val="193F94A0"/>
     <w:rsid w:val="19702AFF"/>
+    <w:rsid w:val="1A3D313F"/>
     <w:rsid w:val="1AC66844"/>
     <w:rsid w:val="1B43F208"/>
     <w:rsid w:val="1B4AA838"/>
     <w:rsid w:val="1B4BCB76"/>
     <w:rsid w:val="1BD8B1C9"/>
+    <w:rsid w:val="1BE22676"/>
     <w:rsid w:val="1C0385C5"/>
     <w:rsid w:val="1C0DA45E"/>
-    <w:rsid w:val="1C70D79C"/>
     <w:rsid w:val="1C8D33C7"/>
+    <w:rsid w:val="1D02A8BF"/>
+    <w:rsid w:val="1D05339C"/>
     <w:rsid w:val="1E2D2AAB"/>
-    <w:rsid w:val="1E3D6D38"/>
-    <w:rsid w:val="1E3F92BA"/>
+    <w:rsid w:val="1E37C5A5"/>
     <w:rsid w:val="1F4A1DB1"/>
     <w:rsid w:val="1F6B0CF2"/>
+    <w:rsid w:val="1F82B614"/>
     <w:rsid w:val="1FEA172A"/>
     <w:rsid w:val="1FF4FC8D"/>
     <w:rsid w:val="201B5B83"/>
-    <w:rsid w:val="201DE588"/>
     <w:rsid w:val="2034F7D9"/>
     <w:rsid w:val="20786DE8"/>
-    <w:rsid w:val="20900ED9"/>
+    <w:rsid w:val="2086EA35"/>
     <w:rsid w:val="20AAC56E"/>
     <w:rsid w:val="20CA8986"/>
+    <w:rsid w:val="21481628"/>
     <w:rsid w:val="21A51F3D"/>
     <w:rsid w:val="21B2E3A8"/>
     <w:rsid w:val="22163FBE"/>
     <w:rsid w:val="222E7272"/>
     <w:rsid w:val="2254DDE8"/>
     <w:rsid w:val="22940B40"/>
     <w:rsid w:val="22B97620"/>
+    <w:rsid w:val="22BC48D9"/>
     <w:rsid w:val="22CA14FB"/>
-    <w:rsid w:val="2317F5E7"/>
     <w:rsid w:val="23670640"/>
+    <w:rsid w:val="23DE2589"/>
     <w:rsid w:val="244FD9BA"/>
     <w:rsid w:val="2501E20E"/>
     <w:rsid w:val="2536E715"/>
     <w:rsid w:val="2547F513"/>
     <w:rsid w:val="256A1265"/>
+    <w:rsid w:val="25DF1D46"/>
     <w:rsid w:val="25FCB365"/>
     <w:rsid w:val="2620382A"/>
     <w:rsid w:val="26420208"/>
+    <w:rsid w:val="26451DDD"/>
     <w:rsid w:val="26DEB23C"/>
     <w:rsid w:val="26EF4AC5"/>
     <w:rsid w:val="26F11C14"/>
     <w:rsid w:val="27565794"/>
+    <w:rsid w:val="27ABD31B"/>
     <w:rsid w:val="286A313F"/>
     <w:rsid w:val="2910D46E"/>
     <w:rsid w:val="29195E04"/>
     <w:rsid w:val="29D65F80"/>
+    <w:rsid w:val="2A183E7E"/>
     <w:rsid w:val="2A1DD3E9"/>
     <w:rsid w:val="2A24E44C"/>
     <w:rsid w:val="2A25CB11"/>
+    <w:rsid w:val="2A4015EB"/>
     <w:rsid w:val="2A5152C9"/>
+    <w:rsid w:val="2A71566A"/>
     <w:rsid w:val="2A9981C8"/>
     <w:rsid w:val="2AA75B69"/>
-    <w:rsid w:val="2B1B07E7"/>
     <w:rsid w:val="2B2FB6AE"/>
     <w:rsid w:val="2B9F31D1"/>
     <w:rsid w:val="2BA2B484"/>
     <w:rsid w:val="2C0CFC25"/>
+    <w:rsid w:val="2C1D66EF"/>
     <w:rsid w:val="2C51AAA7"/>
     <w:rsid w:val="2C7CDEE6"/>
+    <w:rsid w:val="2C937A18"/>
     <w:rsid w:val="2C9C8401"/>
+    <w:rsid w:val="2CBA62DF"/>
     <w:rsid w:val="2CC0AFF9"/>
     <w:rsid w:val="2D694A83"/>
     <w:rsid w:val="2DC1E127"/>
+    <w:rsid w:val="2DC80AF8"/>
+    <w:rsid w:val="2DD248C6"/>
+    <w:rsid w:val="2DFC3939"/>
     <w:rsid w:val="2E117D75"/>
+    <w:rsid w:val="2E6DA313"/>
+    <w:rsid w:val="2E75DE11"/>
+    <w:rsid w:val="2E8AF6D5"/>
     <w:rsid w:val="2E8EFA43"/>
     <w:rsid w:val="2E95599F"/>
     <w:rsid w:val="2F112301"/>
     <w:rsid w:val="2F8F8C5B"/>
-    <w:rsid w:val="2F9EB01C"/>
+    <w:rsid w:val="3060DADD"/>
+    <w:rsid w:val="3061919D"/>
     <w:rsid w:val="30709D71"/>
+    <w:rsid w:val="30A2D218"/>
+    <w:rsid w:val="30AA290E"/>
     <w:rsid w:val="30D89995"/>
     <w:rsid w:val="30DB0D6F"/>
     <w:rsid w:val="30E4473C"/>
+    <w:rsid w:val="30F08109"/>
+    <w:rsid w:val="31333EF5"/>
     <w:rsid w:val="322404F6"/>
     <w:rsid w:val="3226DC6A"/>
     <w:rsid w:val="32456B17"/>
     <w:rsid w:val="326786EA"/>
     <w:rsid w:val="32B31EA1"/>
     <w:rsid w:val="32C4C86D"/>
+    <w:rsid w:val="32DB1FD6"/>
+    <w:rsid w:val="32FBB227"/>
     <w:rsid w:val="33E4571A"/>
     <w:rsid w:val="33E47204"/>
     <w:rsid w:val="33E95563"/>
     <w:rsid w:val="33EB18DC"/>
     <w:rsid w:val="34116C14"/>
     <w:rsid w:val="349EB583"/>
     <w:rsid w:val="34BCC79D"/>
+    <w:rsid w:val="34D2EAD9"/>
     <w:rsid w:val="3547918B"/>
     <w:rsid w:val="3561E027"/>
     <w:rsid w:val="3565DA45"/>
     <w:rsid w:val="356DA1EF"/>
+    <w:rsid w:val="36703B34"/>
     <w:rsid w:val="36DF170B"/>
     <w:rsid w:val="36E6B14E"/>
     <w:rsid w:val="3735ABFE"/>
     <w:rsid w:val="38554AFD"/>
+    <w:rsid w:val="385C4DBE"/>
     <w:rsid w:val="38C2CF0D"/>
     <w:rsid w:val="390252D2"/>
     <w:rsid w:val="392146A6"/>
-    <w:rsid w:val="392146A6"/>
     <w:rsid w:val="394EB80E"/>
+    <w:rsid w:val="3964A0AC"/>
     <w:rsid w:val="39BBE41B"/>
-    <w:rsid w:val="39D797A8"/>
+    <w:rsid w:val="39D551FB"/>
     <w:rsid w:val="39D797A8"/>
     <w:rsid w:val="39EDADE2"/>
     <w:rsid w:val="3A18F858"/>
     <w:rsid w:val="3A73EE9D"/>
     <w:rsid w:val="3A8F0185"/>
+    <w:rsid w:val="3B0EC723"/>
+    <w:rsid w:val="3B0EC723"/>
     <w:rsid w:val="3B6C5FB3"/>
+    <w:rsid w:val="3B9EB583"/>
+    <w:rsid w:val="3BAD577B"/>
     <w:rsid w:val="3BB739CC"/>
-    <w:rsid w:val="3C32F8E6"/>
+    <w:rsid w:val="3C0392FC"/>
+    <w:rsid w:val="3C0FEC77"/>
+    <w:rsid w:val="3C7B3B2B"/>
+    <w:rsid w:val="3C7FA7BE"/>
     <w:rsid w:val="3CC0A405"/>
+    <w:rsid w:val="3D02190D"/>
+    <w:rsid w:val="3D484220"/>
+    <w:rsid w:val="3D63C3C5"/>
+    <w:rsid w:val="3D9EE63F"/>
     <w:rsid w:val="3DAA4AA9"/>
+    <w:rsid w:val="3E3EA5FB"/>
+    <w:rsid w:val="3E51CA01"/>
     <w:rsid w:val="3E6D84B3"/>
     <w:rsid w:val="3E7CBAB5"/>
+    <w:rsid w:val="3E9B209F"/>
+    <w:rsid w:val="3EAC6829"/>
+    <w:rsid w:val="3EC53F1D"/>
     <w:rsid w:val="3EE669A1"/>
+    <w:rsid w:val="3EF7F5B4"/>
     <w:rsid w:val="3F29214A"/>
     <w:rsid w:val="3F724EC1"/>
     <w:rsid w:val="3FD8036F"/>
     <w:rsid w:val="409FE2A3"/>
     <w:rsid w:val="40E8CF58"/>
     <w:rsid w:val="40FED7D8"/>
     <w:rsid w:val="411410D2"/>
     <w:rsid w:val="4115CEC0"/>
     <w:rsid w:val="4130BC78"/>
     <w:rsid w:val="414CA495"/>
     <w:rsid w:val="41A68B2D"/>
-    <w:rsid w:val="41B6CF21"/>
+    <w:rsid w:val="41AD49DE"/>
     <w:rsid w:val="4212D1F9"/>
+    <w:rsid w:val="4259C1ED"/>
     <w:rsid w:val="427088C1"/>
+    <w:rsid w:val="42B4C04F"/>
+    <w:rsid w:val="42E21020"/>
     <w:rsid w:val="4301565A"/>
+    <w:rsid w:val="4342BED8"/>
     <w:rsid w:val="4358CD86"/>
     <w:rsid w:val="4360C327"/>
     <w:rsid w:val="43AF59DB"/>
+    <w:rsid w:val="44047641"/>
     <w:rsid w:val="440C7F70"/>
     <w:rsid w:val="4417A9BB"/>
     <w:rsid w:val="44489E2D"/>
+    <w:rsid w:val="4484C8E0"/>
     <w:rsid w:val="456F0108"/>
     <w:rsid w:val="45A2D214"/>
     <w:rsid w:val="45A61BE8"/>
-    <w:rsid w:val="4618FF69"/>
     <w:rsid w:val="467DE59B"/>
+    <w:rsid w:val="467F76C8"/>
+    <w:rsid w:val="4698348F"/>
     <w:rsid w:val="46E9ABE8"/>
+    <w:rsid w:val="47486324"/>
     <w:rsid w:val="475BEAB8"/>
     <w:rsid w:val="4769B740"/>
     <w:rsid w:val="47771FFC"/>
-    <w:rsid w:val="47978807"/>
+    <w:rsid w:val="47BF2996"/>
+    <w:rsid w:val="47D156AB"/>
+    <w:rsid w:val="47FDBC51"/>
+    <w:rsid w:val="48332EC1"/>
     <w:rsid w:val="48873ECF"/>
     <w:rsid w:val="489444FE"/>
     <w:rsid w:val="489E5218"/>
     <w:rsid w:val="489F2430"/>
     <w:rsid w:val="48A862F0"/>
     <w:rsid w:val="494D049E"/>
     <w:rsid w:val="496F7837"/>
-    <w:rsid w:val="4A4904B9"/>
     <w:rsid w:val="4A6342F8"/>
     <w:rsid w:val="4A6AC40E"/>
-    <w:rsid w:val="4A8DF693"/>
+    <w:rsid w:val="4A8F07FA"/>
     <w:rsid w:val="4A93CB43"/>
     <w:rsid w:val="4AA54D17"/>
-    <w:rsid w:val="4B25E641"/>
+    <w:rsid w:val="4B0B548F"/>
     <w:rsid w:val="4B25E641"/>
     <w:rsid w:val="4B3890F3"/>
-    <w:rsid w:val="4B854E51"/>
     <w:rsid w:val="4B91DF8D"/>
-    <w:rsid w:val="4C7E33DB"/>
+    <w:rsid w:val="4BF83710"/>
+    <w:rsid w:val="4BF8C05C"/>
+    <w:rsid w:val="4C478107"/>
     <w:rsid w:val="4CF1A93E"/>
     <w:rsid w:val="4DB91912"/>
     <w:rsid w:val="4DB93BAC"/>
+    <w:rsid w:val="4DC88CBF"/>
     <w:rsid w:val="4E5EADCE"/>
-    <w:rsid w:val="4E7BF198"/>
     <w:rsid w:val="4EABAC17"/>
+    <w:rsid w:val="4EBE33BF"/>
     <w:rsid w:val="4ECA23A2"/>
     <w:rsid w:val="4EF60EE0"/>
     <w:rsid w:val="4F0A9CB7"/>
     <w:rsid w:val="4F12CE3E"/>
+    <w:rsid w:val="4F2CAE9B"/>
     <w:rsid w:val="4F665CC7"/>
+    <w:rsid w:val="4F898F90"/>
+    <w:rsid w:val="5015E8B6"/>
     <w:rsid w:val="506CC4C6"/>
     <w:rsid w:val="508F2D7F"/>
     <w:rsid w:val="50CE96A4"/>
     <w:rsid w:val="50E5DA55"/>
     <w:rsid w:val="5114FEA8"/>
     <w:rsid w:val="51634BB9"/>
     <w:rsid w:val="517781A6"/>
     <w:rsid w:val="5188F4B1"/>
     <w:rsid w:val="51C12762"/>
     <w:rsid w:val="51D507CE"/>
     <w:rsid w:val="51DA9C73"/>
     <w:rsid w:val="5224AC5F"/>
-    <w:rsid w:val="5296BAAF"/>
+    <w:rsid w:val="528BD585"/>
+    <w:rsid w:val="52CB19B7"/>
     <w:rsid w:val="535DF997"/>
     <w:rsid w:val="5362591B"/>
     <w:rsid w:val="536C5206"/>
     <w:rsid w:val="536E88CD"/>
+    <w:rsid w:val="536FD39D"/>
     <w:rsid w:val="5416E201"/>
     <w:rsid w:val="5436BE03"/>
     <w:rsid w:val="54B5EEDC"/>
+    <w:rsid w:val="54EBE1AD"/>
     <w:rsid w:val="551C86F7"/>
+    <w:rsid w:val="555EFADA"/>
     <w:rsid w:val="55AC2C6F"/>
-    <w:rsid w:val="55B772C5"/>
-    <w:rsid w:val="55BCB3DB"/>
     <w:rsid w:val="55DB5DF5"/>
     <w:rsid w:val="5632B288"/>
     <w:rsid w:val="572B7EE5"/>
+    <w:rsid w:val="576495C7"/>
     <w:rsid w:val="576A6170"/>
     <w:rsid w:val="57EB3DD9"/>
     <w:rsid w:val="58802635"/>
-    <w:rsid w:val="58802635"/>
     <w:rsid w:val="58D64DCE"/>
     <w:rsid w:val="5967C15C"/>
-    <w:rsid w:val="59726AF7"/>
+    <w:rsid w:val="597202AE"/>
+    <w:rsid w:val="597C2ECA"/>
+    <w:rsid w:val="598BC2FB"/>
     <w:rsid w:val="59ABB528"/>
     <w:rsid w:val="59ACDFC0"/>
     <w:rsid w:val="59B79B50"/>
     <w:rsid w:val="5A18BC49"/>
     <w:rsid w:val="5A307E5E"/>
     <w:rsid w:val="5AA6670B"/>
+    <w:rsid w:val="5AC90EE5"/>
     <w:rsid w:val="5AF38340"/>
     <w:rsid w:val="5B2ED4A5"/>
     <w:rsid w:val="5B2F0384"/>
     <w:rsid w:val="5B4D2E07"/>
-    <w:rsid w:val="5C9A36AB"/>
-    <w:rsid w:val="5CCEE506"/>
+    <w:rsid w:val="5B9FA2F4"/>
+    <w:rsid w:val="5C907D88"/>
     <w:rsid w:val="5D258727"/>
+    <w:rsid w:val="5DA49E70"/>
     <w:rsid w:val="5E2D4656"/>
     <w:rsid w:val="5E7D5CF1"/>
+    <w:rsid w:val="5E8C6D2C"/>
+    <w:rsid w:val="5E9EF65C"/>
     <w:rsid w:val="5EAE1433"/>
     <w:rsid w:val="5EE993E5"/>
-    <w:rsid w:val="5EF9EFB7"/>
+    <w:rsid w:val="5F53A6D2"/>
     <w:rsid w:val="602BB2BC"/>
+    <w:rsid w:val="60357E56"/>
+    <w:rsid w:val="60D453CD"/>
     <w:rsid w:val="6135D38D"/>
-    <w:rsid w:val="61A8914F"/>
+    <w:rsid w:val="6278C115"/>
+    <w:rsid w:val="630E7F7D"/>
     <w:rsid w:val="63247E3A"/>
     <w:rsid w:val="63251090"/>
     <w:rsid w:val="638D399D"/>
     <w:rsid w:val="63B21CA2"/>
     <w:rsid w:val="63E9E5FF"/>
     <w:rsid w:val="643F0D79"/>
+    <w:rsid w:val="644DA81E"/>
     <w:rsid w:val="6476B5F1"/>
+    <w:rsid w:val="648B62C0"/>
     <w:rsid w:val="648FC9D4"/>
+    <w:rsid w:val="64C6C1F7"/>
     <w:rsid w:val="64CFBF6B"/>
     <w:rsid w:val="64D29994"/>
     <w:rsid w:val="6592332C"/>
     <w:rsid w:val="6593A3DF"/>
     <w:rsid w:val="65CF0BB1"/>
     <w:rsid w:val="65DB6ECD"/>
+    <w:rsid w:val="65E723FB"/>
     <w:rsid w:val="661B6344"/>
     <w:rsid w:val="6632356E"/>
+    <w:rsid w:val="66604B7F"/>
+    <w:rsid w:val="6668FE2B"/>
     <w:rsid w:val="66787BEF"/>
     <w:rsid w:val="66BF4BAD"/>
+    <w:rsid w:val="67950066"/>
+    <w:rsid w:val="67EA1964"/>
     <w:rsid w:val="67F9A10B"/>
     <w:rsid w:val="6857C7F4"/>
     <w:rsid w:val="68CAE3BB"/>
+    <w:rsid w:val="69D629C5"/>
+    <w:rsid w:val="6A41BEB8"/>
     <w:rsid w:val="6A58E8BA"/>
     <w:rsid w:val="6AA76C3D"/>
+    <w:rsid w:val="6AAADA45"/>
     <w:rsid w:val="6AE0ACF6"/>
     <w:rsid w:val="6AFD404F"/>
     <w:rsid w:val="6B2905F6"/>
-    <w:rsid w:val="6B4BE3BE"/>
     <w:rsid w:val="6BC1BB28"/>
     <w:rsid w:val="6C27F600"/>
     <w:rsid w:val="6C3A476B"/>
+    <w:rsid w:val="6C3B441A"/>
     <w:rsid w:val="6C6E6E1E"/>
+    <w:rsid w:val="6CAB68C9"/>
     <w:rsid w:val="6D2588A0"/>
-    <w:rsid w:val="6D50F5D7"/>
+    <w:rsid w:val="6D4793D6"/>
+    <w:rsid w:val="6DA55F5A"/>
     <w:rsid w:val="6DB8DA6F"/>
     <w:rsid w:val="6DBAE057"/>
     <w:rsid w:val="6DF0B292"/>
-    <w:rsid w:val="6DF78014"/>
     <w:rsid w:val="6E11EE56"/>
     <w:rsid w:val="6E8556B7"/>
-    <w:rsid w:val="6E8B1F1E"/>
     <w:rsid w:val="6F366ECE"/>
     <w:rsid w:val="6F3A9F13"/>
+    <w:rsid w:val="6F7AE649"/>
     <w:rsid w:val="7034DE9E"/>
     <w:rsid w:val="7069287C"/>
     <w:rsid w:val="70F3F8CC"/>
     <w:rsid w:val="70FB9CDB"/>
     <w:rsid w:val="711CA470"/>
     <w:rsid w:val="71471679"/>
     <w:rsid w:val="71AA02FE"/>
+    <w:rsid w:val="71CB3C95"/>
     <w:rsid w:val="721A4BFF"/>
     <w:rsid w:val="72AE4815"/>
     <w:rsid w:val="72CEA8A0"/>
     <w:rsid w:val="72DBE491"/>
     <w:rsid w:val="72FCAE97"/>
     <w:rsid w:val="73018EA0"/>
     <w:rsid w:val="739B1204"/>
-    <w:rsid w:val="74336DBD"/>
+    <w:rsid w:val="7438203E"/>
     <w:rsid w:val="74507143"/>
     <w:rsid w:val="74739D9B"/>
     <w:rsid w:val="74E75725"/>
     <w:rsid w:val="75115158"/>
     <w:rsid w:val="75400339"/>
     <w:rsid w:val="75983B82"/>
     <w:rsid w:val="75B863C2"/>
+    <w:rsid w:val="76348528"/>
     <w:rsid w:val="7638151C"/>
     <w:rsid w:val="76664B03"/>
+    <w:rsid w:val="76A8D1F6"/>
     <w:rsid w:val="76FB7B4E"/>
     <w:rsid w:val="7714DC48"/>
     <w:rsid w:val="7716E90E"/>
     <w:rsid w:val="7752C432"/>
+    <w:rsid w:val="775B9491"/>
     <w:rsid w:val="77AFD068"/>
+    <w:rsid w:val="77E4942F"/>
     <w:rsid w:val="7802BA3E"/>
-    <w:rsid w:val="7802BA3E"/>
-    <w:rsid w:val="7804C4C9"/>
+    <w:rsid w:val="780F380B"/>
     <w:rsid w:val="7834A04A"/>
     <w:rsid w:val="783D8A41"/>
     <w:rsid w:val="78D470C4"/>
     <w:rsid w:val="79E3809B"/>
     <w:rsid w:val="79EC5E3C"/>
     <w:rsid w:val="79F9C10D"/>
-    <w:rsid w:val="7A10A19A"/>
+    <w:rsid w:val="7A3A2400"/>
     <w:rsid w:val="7AA9A8E3"/>
     <w:rsid w:val="7AB11D01"/>
     <w:rsid w:val="7ABCA493"/>
     <w:rsid w:val="7ACE7A1F"/>
     <w:rsid w:val="7B00829B"/>
     <w:rsid w:val="7BBA9353"/>
+    <w:rsid w:val="7BFC7D72"/>
     <w:rsid w:val="7C1F4B25"/>
+    <w:rsid w:val="7CC405D0"/>
     <w:rsid w:val="7CF191B4"/>
     <w:rsid w:val="7D0D084C"/>
     <w:rsid w:val="7D279FB3"/>
+    <w:rsid w:val="7D5987D7"/>
+    <w:rsid w:val="7D9C25DC"/>
     <w:rsid w:val="7E0A46FD"/>
     <w:rsid w:val="7EF0A081"/>
-    <w:rsid w:val="7F57F032"/>
     <w:rsid w:val="7F59CDA6"/>
     <w:rsid w:val="7F822F8F"/>
     <w:rsid w:val="7FB59E1E"/>
     <w:rsid w:val="7FC4AF2D"/>
     <w:rsid w:val="7FFDEA46"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -8297,51 +7838,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2129810410">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="Rf044aeca5fbc4e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R3db7827c2a03487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R9bc268a5d31d48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Rc6b8d2837e2747fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Rc18fc59da15f4fad" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Rd2a489f703eb4063" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8608,52 +8149,67 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee83905c960ef258107da6d47d3b0fb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -8751,123 +8307,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5B587B5-0413-42D0-8462-5874229488BE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{724A73B6-D612-448E-BC94-95C7A93CB4F8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71A269C4-5EC6-4670-8436-D8501B7E371C}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B08BDD42-09C9-44B3-89E0-B209B4BCF5CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Manchester</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Suzi Edwards</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Suzi Edwards</lastModifiedBy>
-  <revision>54</revision>
+  <revision>63</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>