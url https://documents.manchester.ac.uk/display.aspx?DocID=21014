--- v0 (2025-10-16)
+++ v1 (2026-08-18)
@@ -1,3129 +1,2286 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="1D463B8C" w:rsidP="3BE7AC37" w:rsidRDefault="1D463B8C" w14:paraId="036CB695" w14:textId="2C1AF7D2">
+    <w:p w:rsidRPr="00FB59B3" w:rsidR="00FB59B3" w:rsidP="035FB453" w:rsidRDefault="00FB59B3" w14:paraId="2CB3D8C1" w14:textId="7918B8F4">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
-        <w:suppressLineNumbers w:val="0"/>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3BE7AC37" w:rsidR="1D463B8C">
+      <w:r w:rsidRPr="035FB453" w:rsidR="00FB59B3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Welcome Week Timetable</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="3BE7AC37" w:rsidR="1D463B8C">
+      <w:r w:rsidRPr="035FB453" w:rsidR="00FB59B3">
         <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>September 2025</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB59B3" w:rsidR="00FB59B3" w:rsidP="3BE7AC37" w:rsidRDefault="00FB59B3" w14:paraId="318E0ABD" w14:textId="08D6A859">
+    <w:p w:rsidRPr="00FB59B3" w:rsidR="00FB59B3" w:rsidP="0807B2AF" w:rsidRDefault="00FB59B3" w14:paraId="0A8F2BC0" w14:textId="508D82DF">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0807B2AF" w:rsidR="49C22A8D">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>September 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0807B2AF" w:rsidR="0BBE5756">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FB59B3" w:rsidR="00FB59B3" w:rsidP="2831D936" w:rsidRDefault="00FB59B3" w14:paraId="318E0ABD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3BE7AC37" w:rsidR="00FB59B3">
+      <w:r w:rsidRPr="2831D936" w:rsidR="00FB59B3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BA Social Sciences</w:t>
       </w:r>
-      <w:r w:rsidRPr="3BE7AC37" w:rsidR="00FB59B3">
+      <w:r w:rsidRPr="2831D936" w:rsidR="00FB59B3">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="3BE7AC37" w:rsidR="589F7C75">
-[...11 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB59B3" w:rsidR="1FA95977" w:rsidP="05C2A3BF" w:rsidRDefault="1FA95977" w14:paraId="0597CCBC" w14:textId="5FEF7296">
-[...50 lines deleted...]
-    <w:p w:rsidR="3BE7AC37" w:rsidP="3BE7AC37" w:rsidRDefault="3BE7AC37" w14:paraId="34AE3146" w14:textId="02677423">
+    <w:p w:rsidRPr="00FB59B3" w:rsidR="00FB59B3" w:rsidP="62C5170F" w:rsidRDefault="00FB59B3" w14:paraId="63DB1653" w14:textId="17BDB396">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="3E5F1CEB" w:rsidP="3BE7AC37" w:rsidRDefault="3E5F1CEB" w14:paraId="798F3401" w14:textId="6E23A256">
+    <w:p w:rsidRPr="00FB59B3" w:rsidR="1FA95977" w:rsidP="2831D936" w:rsidRDefault="1FA95977" w14:paraId="0597CCBC" w14:textId="6335CF11">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="3BE7AC37" w:rsidR="3E5F1CEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please note: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="3BE7AC37" w:rsidR="3E5F1CEB">
+      </w:pPr>
+      <w:r w:rsidRPr="2831D936" w:rsidR="1FA95977">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This timetable continues on the second page.</w:t>
+        <w:t xml:space="preserve">Year 1 – Welcome Week </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2831D936" w:rsidR="535363C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2831D936" w:rsidR="1F75A0A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>metable</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="72189EAD" w:rsidP="62C5170F" w:rsidRDefault="72189EAD" w14:paraId="69B3E07A" w14:textId="1439A684">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="13399" w:type="dxa"/>
+        <w:tblW w:w="14101" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2697"/>
-        <w:gridCol w:w="3090"/>
+        <w:gridCol w:w="2715"/>
+        <w:gridCol w:w="3072"/>
         <w:gridCol w:w="2742"/>
-        <w:gridCol w:w="2865"/>
-        <w:gridCol w:w="2005"/>
+        <w:gridCol w:w="3570"/>
+        <w:gridCol w:w="2002"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00FB59B3" w:rsidR="00E32B97" w:rsidTr="3BE7AC37" w14:paraId="5F6D8FA8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FB59B3" w:rsidR="00E32B97" w:rsidTr="4221EF4E" w14:paraId="5F6D8FA8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2697" w:type="dxa"/>
+            <w:tcW w:w="2715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5226CECF" w:rsidP="132FF954" w:rsidRDefault="5226CECF" w14:paraId="78ECDF0A" w14:textId="14525D51">
+          <w:p w:rsidR="5226CECF" w:rsidP="2831D936" w:rsidRDefault="5226CECF" w14:paraId="78ECDF0A" w14:textId="14525D51">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="132FF954" w:rsidR="5226CECF">
+            <w:r w:rsidRPr="2831D936" w:rsidR="5226CECF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcW w:w="3072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="5226CECF" w:rsidP="132FF954" w:rsidRDefault="5226CECF" w14:paraId="218AF14B" w14:textId="03166A9A">
+          <w:p w:rsidR="5226CECF" w:rsidP="2831D936" w:rsidRDefault="5226CECF" w14:paraId="218AF14B" w14:textId="03166A9A">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:jc w:val="left"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="132FF954" w:rsidR="5226CECF">
+            <w:r w:rsidRPr="2831D936" w:rsidR="5226CECF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB59B3" w:rsidR="00E32B97" w:rsidP="132FF954" w:rsidRDefault="00E31460" w14:paraId="2D7D30CC" w14:textId="692F6767">
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00FB59B3" w:rsidR="00E32B97" w:rsidP="2831D936" w:rsidRDefault="00E31460" w14:paraId="2D7D30CC" w14:textId="692F6767">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="132FF954" w:rsidR="00E31460">
+            <w:r w:rsidRPr="2831D936" w:rsidR="00E31460">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcW w:w="3570" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB59B3" w:rsidR="00E32B97" w:rsidP="2831D936" w:rsidRDefault="00184935" w14:paraId="5C664F8C" w14:textId="47787B46">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2831D936" w:rsidR="00184935">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB59B3" w:rsidR="00E32B97" w:rsidP="2831D936" w:rsidRDefault="00E32B97" w14:paraId="03CCB5F8" w14:textId="35C7E256">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2831D936" w:rsidR="00E32B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FB59B3" w:rsidR="00072A6B" w:rsidTr="4221EF4E" w14:paraId="0517CF32" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="705"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB59B3" w:rsidR="00E32B97" w:rsidP="132FF954" w:rsidRDefault="00184935" w14:paraId="5C664F8C" w14:textId="47787B46">
+          <w:p w:rsidR="2831D936" w:rsidP="1156B325" w:rsidRDefault="2831D936" w14:paraId="0F2CF613" w14:textId="68C99058">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-                <w:b w:val="1"/>
-[...13 lines deleted...]
-              <w:t>Location</w:t>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1156B325" w:rsidR="64CA2ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1156B325" w:rsidR="38952B78">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1156B325" w:rsidR="69F23574">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1156B325" w:rsidR="38952B78">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1156B325" w:rsidR="64CA2ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2005" w:type="dxa"/>
+            <w:tcW w:w="3072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB59B3" w:rsidR="00E32B97" w:rsidP="132FF954" w:rsidRDefault="00E32B97" w14:paraId="03CCB5F8" w14:textId="35C7E256">
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidR="2831D936" w:rsidP="1156B325" w:rsidRDefault="2831D936" w14:paraId="34AE925B" w14:textId="7BBD4E52">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-[...98 lines deleted...]
-              <w:t>11:00 – 12:30</w:t>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4C7A26AD" w:rsidR="2188FA08">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C7A26AD" w:rsidR="1B4F693E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C7A26AD" w:rsidR="2188FA08">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 12:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB59B3" w:rsidR="00072A6B" w:rsidP="132FF954" w:rsidRDefault="00072A6B" w14:paraId="0A069D7A" w14:textId="0D329B36">
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidRPr="00FB59B3" w:rsidR="00072A6B" w:rsidP="1156B325" w:rsidRDefault="00072A6B" w14:paraId="0A069D7A" w14:textId="66310FDF">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1156B325" w:rsidR="410DBF3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Welcome </w:t>
             </w:r>
-            <w:r w:rsidRPr="3BE7AC37" w:rsidR="380B8F7C">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="1156B325" w:rsidR="5270A854">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1156B325" w:rsidR="410DBF3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>eeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcW w:w="3570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4BBCF81C" w:rsidP="3BE7AC37" w:rsidRDefault="4BBCF81C" w14:paraId="10F33AB6" w14:textId="7A8E07A1">
+          <w:p w:rsidR="73B335A0" w:rsidP="73B335A0" w:rsidRDefault="73B335A0" w14:paraId="355EFE79" w14:textId="794DE479">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-              <w:jc w:val="left"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            </w:pPr>
+            <w:r w:rsidRPr="73B335A0" w:rsidR="73B335A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
-[...88 lines deleted...]
-              <w:t>1.1</w:t>
+              <w:t>Crawford House_TH 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2005" w:type="dxa"/>
+            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB59B3" w:rsidR="00072A6B" w:rsidP="7B3B4E21" w:rsidRDefault="46FBDAA0" w14:paraId="1CFBDB46" w14:textId="7CE3E23B">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FB59B3" w:rsidR="00521E9B" w:rsidTr="4221EF4E" w14:paraId="1B16C5C5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="780"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB59B3" w:rsidR="00072A6B" w:rsidP="7B3B4E21" w:rsidRDefault="46FBDAA0" w14:paraId="1CFBDB46" w14:textId="464D8775">
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w:rsidR="2831D936" w:rsidP="6BD76B31" w:rsidRDefault="2831D936" w14:paraId="1A01FF6A" w14:textId="3DE1860A">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-                <w:b w:val="1"/>
-[...4 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="2831D936" w:rsidP="6BD76B31" w:rsidRDefault="2831D936" w14:paraId="3FF7ECF7" w14:textId="68C99058">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6BD76B31" w:rsidR="15D3ECA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Monday 21 September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="2831D936" w:rsidP="1156B325" w:rsidRDefault="2831D936" w14:paraId="3BA5B6CA" w14:textId="46376750">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2697" w:type="dxa"/>
+            <w:tcW w:w="3072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="2831D936" w:rsidP="2831D936" w:rsidRDefault="2831D936" w14:paraId="3BA5B6CA" w14:textId="7436B2E2">
-[...78 lines deleted...]
-              <w:t>– 14:00</w:t>
+          <w:p w:rsidR="2831D936" w:rsidP="1156B325" w:rsidRDefault="2831D936" w14:paraId="47ABD3B4" w14:textId="3C2B5F2E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4221EF4E" w:rsidR="6DB1D849">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12.30 - 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4221EF4E" w:rsidR="6DC89AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4221EF4E" w:rsidR="6DB1D849">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB59B3" w:rsidR="00521E9B" w:rsidP="132FF954" w:rsidRDefault="00521E9B" w14:paraId="092D1273" w14:textId="60D80303">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">our Peer Mentor </w:t>
+          <w:p w:rsidRPr="00FB59B3" w:rsidR="00521E9B" w:rsidP="6BD76B31" w:rsidRDefault="00521E9B" w14:paraId="092D1273" w14:textId="7CCCC78A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidR="15D3ECA1">
+              <w:rPr/>
+              <w:t xml:space="preserve">Social Event </w:t>
+            </w:r>
+            <w:r w:rsidR="6C710FA0">
+              <w:rPr/>
+              <w:t xml:space="preserve">(meet and greet) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcW w:w="3570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4BBCF81C" w:rsidP="132FF954" w:rsidRDefault="4BBCF81C" w14:paraId="240D54C0" w14:textId="75EE06E5">
+          <w:p w:rsidR="73B335A0" w:rsidP="73B335A0" w:rsidRDefault="73B335A0" w14:paraId="6C99D179" w14:textId="5464C7CC">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-              <w:jc w:val="left"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            </w:pPr>
+            <w:r w:rsidRPr="73B335A0" w:rsidR="73B335A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
-[...88 lines deleted...]
-              <w:t>G.51</w:t>
+              <w:t>Alan Turing_Foyer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2005" w:type="dxa"/>
+            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB59B3" w:rsidR="00521E9B" w:rsidP="2831D936" w:rsidRDefault="00521E9B" w14:paraId="4808F7C9" w14:textId="189A7202">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="4221EF4E" w:rsidR="3B9A2D0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Refreshments will be provided</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FB59B3" w:rsidR="00C57841" w:rsidTr="4221EF4E" w14:paraId="1A3575CE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1725"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB59B3" w:rsidR="00521E9B" w:rsidP="132FF954" w:rsidRDefault="00521E9B" w14:paraId="4808F7C9" w14:textId="77777777">
+          <w:p w:rsidR="2831D936" w:rsidP="2831D936" w:rsidRDefault="2831D936" w14:paraId="5E5866A2" w14:textId="077EBAD4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0807B2AF" w:rsidR="75E76682">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tuesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0807B2AF" w:rsidR="376C4AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0807B2AF" w:rsidR="55DDB9E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0807B2AF" w:rsidR="75E76682">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0807B2AF" w:rsidR="75E76682">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>September</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2697" w:type="dxa"/>
+            <w:tcW w:w="3072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="2831D936" w:rsidP="2831D936" w:rsidRDefault="2831D936" w14:paraId="5E5866A2" w14:textId="568EF54F">
-[...74 lines deleted...]
-            <w:r w:rsidRPr="132FF954" w:rsidR="2831D936">
+          <w:p w:rsidR="2831D936" w:rsidP="4221EF4E" w:rsidRDefault="2831D936" w14:paraId="1B8CC5B0" w14:textId="574CC6BA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="2831D936" w:rsidP="4221EF4E" w:rsidRDefault="2831D936" w14:paraId="36272FA2" w14:textId="1312E9C1">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4221EF4E" w:rsidR="2831D936">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9:30</w:t>
             </w:r>
-            <w:r w:rsidRPr="132FF954" w:rsidR="2831D936">
+            <w:r w:rsidRPr="4221EF4E" w:rsidR="2831D936">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r w:rsidRPr="132FF954" w:rsidR="2831D936">
+            <w:r w:rsidRPr="4221EF4E" w:rsidR="2831D936">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16:30</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2831D936" w:rsidP="132FF954" w:rsidRDefault="2831D936" w14:paraId="2C47F8B1" w14:textId="31D3F43C">
-[...19 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          <w:p w:rsidR="2831D936" w:rsidP="2831D936" w:rsidRDefault="2831D936" w14:paraId="2C47F8B1" w14:textId="31D3F43C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001E98A6" w:rsidP="62C5170F" w:rsidRDefault="001E98A6" w14:paraId="75E4E25B" w14:textId="2DC1056F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:noProof w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="132FF954" w:rsidR="001E98A6">
+            <w:r w:rsidRPr="13B8E5F0" w:rsidR="208CDC22">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>PLEASE N</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="132FF954" w:rsidR="0A81F014">
+              <w:t xml:space="preserve">PLEASE Note: You will be notified about the exact time to attend this session via email prior to the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="13B8E5F0" w:rsidR="208CDC22">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>OTE</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="132FF954" w:rsidR="001E98A6">
+              <w:t>event</w:t>
+            </w:r>
+            <w:r w:rsidRPr="13B8E5F0" w:rsidR="208CDC22">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> from</w:t>
+            </w:r>
+            <w:r w:rsidRPr="13B8E5F0" w:rsidR="208CDC22">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="R6844b6024bad435d">
+              <w:r w:rsidRPr="13B8E5F0" w:rsidR="208CDC22">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:noProof w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>SoSS.Hub@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="13B8E5F0" w:rsidR="208CDC22">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="13B8E5F0" w:rsidR="208CDC22">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="2831D936" w:rsidP="4221EF4E" w:rsidRDefault="2831D936" w14:paraId="1860D74C" w14:textId="3528F0BD">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-                <w:sz w:val="22"/>
-[...106 lines deleted...]
-                <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB59B3" w:rsidR="00C57841" w:rsidP="2831D936" w:rsidRDefault="00C57841" w14:paraId="1C0DC795" w14:textId="05CDCF8F">
+          <w:p w:rsidRPr="00FB59B3" w:rsidR="00C57841" w:rsidP="2831D936" w:rsidRDefault="00C57841" w14:paraId="1C0DC795" w14:textId="330D7D99">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3BE7AC37" w:rsidR="2EB81684">
+            <w:r w:rsidRPr="2831D936" w:rsidR="7782D571">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Meet </w:t>
             </w:r>
-            <w:r w:rsidRPr="3BE7AC37" w:rsidR="4D3008C5">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="3BE7AC37" w:rsidR="2EB81684">
+            <w:r w:rsidRPr="2831D936" w:rsidR="1F0A32E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2831D936" w:rsidR="7782D571">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">our Academic Advisor </w:t>
             </w:r>
-            <w:r w:rsidRPr="3BE7AC37" w:rsidR="6260F4E8">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="3BE7AC37" w:rsidR="2EB81684">
+            <w:r w:rsidRPr="2831D936" w:rsidR="4E24837A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2831D936" w:rsidR="7782D571">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>eetin</w:t>
             </w:r>
-            <w:r w:rsidRPr="3BE7AC37" w:rsidR="00FB59B3">
+            <w:r w:rsidRPr="2831D936" w:rsidR="00FB59B3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcW w:w="3570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="6F8B0040" w:rsidP="132FF954" w:rsidRDefault="6F8B0040" w14:paraId="5CA889E5" w14:textId="1A83EECA">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w:rsidR="6F8B0040" w:rsidP="4221EF4E" w:rsidRDefault="6F8B0040" w14:paraId="56D77C2E" w14:textId="1BE8849A">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="132FF954" w:rsidR="7A94C91D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            <w:r w:rsidRPr="4221EF4E" w:rsidR="6D74AEB8">
+              <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
-                <w:i w:val="0"/>
-[...2 lines deleted...]
-                <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>PLEASE N</w:t>
-[...9 lines deleted...]
-                <w:smallCaps w:val="0"/>
+              <w:t>PLEASE Note: You will be notified about the exact location via email prior to the event from</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4221EF4E" w:rsidR="6D74AEB8">
+              <w:rPr>
                 <w:noProof w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>OTE</w:t>
-[...19 lines deleted...]
-              <w:r w:rsidRPr="132FF954" w:rsidR="7A94C91D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="R9a5d05eb3e524c43">
+              <w:r w:rsidRPr="4221EF4E" w:rsidR="6D74AEB8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...5 lines deleted...]
-                  <w:smallCaps w:val="0"/>
                   <w:noProof w:val="0"/>
-                  <w:sz w:val="22"/>
-                  <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>soss.hub@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
+          <w:p w:rsidR="6F8B0040" w:rsidP="73B335A0" w:rsidRDefault="6F8B0040" w14:paraId="5CA889E5" w14:textId="4B14144A">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2005" w:type="dxa"/>
+            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB59B3" w:rsidR="00C57841" w:rsidP="2831D936" w:rsidRDefault="00C57841" w14:paraId="62BA254A" w14:textId="3FF577BB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="56E4A5E2" w:rsidTr="4221EF4E" w14:paraId="4EDBF504">
+        <w:trPr>
+          <w:trHeight w:val="1170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB59B3" w:rsidR="00C57841" w:rsidP="132FF954" w:rsidRDefault="00C57841" w14:paraId="62BA254A" w14:textId="3FF577BB">
+          <w:p w:rsidR="2831D936" w:rsidP="62C5170F" w:rsidRDefault="2831D936" w14:paraId="5A24C80D" w14:textId="5121778D">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:color w:val="FF0000"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0807B2AF" w:rsidR="75E76682">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0807B2AF" w:rsidR="7A7FDE60">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0807B2AF" w:rsidR="0FFEBBCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0807B2AF" w:rsidR="7A7FDE60">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0807B2AF" w:rsidR="75E76682">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>September</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="2831D936" w:rsidP="62C5170F" w:rsidRDefault="2831D936" w14:paraId="6EFC7D1D" w14:textId="69716E9F">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2697" w:type="dxa"/>
+            <w:tcW w:w="3072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="2831D936" w:rsidP="132FF954" w:rsidRDefault="2831D936" w14:paraId="6EFC7D1D" w14:textId="30B5B8B5">
-[...75 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="2831D936" w:rsidP="62C5170F" w:rsidRDefault="2831D936" w14:paraId="36C2E731" w14:textId="22ECDB7C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1849F415" w:rsidR="2831D936">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1849F415" w:rsidR="6A776F0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1849F415" w:rsidR="2831D936">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1849F415" w:rsidR="75D34310">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1849F415" w:rsidR="2831D936">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0 – 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1849F415" w:rsidR="685E3AE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1849F415" w:rsidR="2831D936">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1849F415" w:rsidR="0F7C88AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1849F415" w:rsidR="2831D936">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="2831D936" w:rsidP="62C5170F" w:rsidRDefault="2831D936" w14:paraId="53AC1712" w14:textId="0EEACB70">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="56E4A5E2" w:rsidP="3BE7AC37" w:rsidRDefault="56E4A5E2" w14:paraId="36FAB2A3" w14:textId="50C7AC2F">
+          <w:p w:rsidR="61620139" w:rsidP="62C5170F" w:rsidRDefault="61620139" w14:paraId="66B5A420" w14:textId="5E7CAC35">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3BE7AC37" w:rsidR="3218A8FC">
+            <w:r w:rsidRPr="62C5170F" w:rsidR="61620139">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">How to </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="3BE7AC37" w:rsidR="5A40BBFF">
+              <w:t>How to Succeed in your Philosophy Degree</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62C5170F" w:rsidR="5E55B52B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...125 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> (Joint honours Philosophy students only)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="56E4A5E2" w:rsidP="62C5170F" w:rsidRDefault="56E4A5E2" w14:paraId="75F5CFF6" w14:textId="21E2AD04">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcW w:w="3570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="56E4A5E2" w:rsidP="132FF954" w:rsidRDefault="56E4A5E2" w14:paraId="4DFB3482" w14:textId="415715EE">
+          <w:p w:rsidR="73B335A0" w:rsidP="1849F415" w:rsidRDefault="73B335A0" w14:paraId="200CF2DF" w14:textId="661C74A7">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:noProof w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="132FF954" w:rsidR="190E9016">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="1849F415" w:rsidR="7FB792CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Simon</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              <w:t>Simon Building, Room 4.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="73B335A0" w:rsidP="1849F415" w:rsidRDefault="73B335A0" w14:paraId="3D1A56CF" w14:textId="386BED2A">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:caps w:val="0"/>
-                <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
-                <w:noProof w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
-                <w:lang w:val="en-GB"/>
-[...82 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2005" w:type="dxa"/>
+            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="61620139" w:rsidP="62C5170F" w:rsidRDefault="61620139" w14:paraId="285608E3" w14:textId="3D2ED664">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4221EF4E" w:rsidR="3BDFAA3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This session will </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4221EF4E" w:rsidR="3BDFAA3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOT </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4221EF4E" w:rsidR="3BDFAA3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">appear on the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4221EF4E" w:rsidR="424B14F0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>online</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4221EF4E" w:rsidR="3BDFAA3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> timetable </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4221EF4E" w:rsidR="3BDFAA3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="61620139" w:rsidP="62C5170F" w:rsidRDefault="61620139" w14:paraId="00E86B2C" w14:textId="422F17B6">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="61620139" w:rsidP="62C5170F" w:rsidRDefault="61620139" w14:paraId="39DA7553" w14:textId="2E2EF228">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="035FB453" w:rsidR="15111C9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>BASS students are welcome to attend</w:t>
+            </w:r>
+            <w:r w:rsidRPr="035FB453" w:rsidR="15DE8FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if they have a philosophy pathway </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="61620139" w:rsidP="62C5170F" w:rsidRDefault="61620139" w14:paraId="136627F0" w14:textId="168E9F57">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="61620139" w:rsidP="62C5170F" w:rsidRDefault="61620139" w14:paraId="6D317C9F" w14:textId="011DD137">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62C5170F" w:rsidR="7AFE57C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This session will be recorded. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="51D9D750" w:rsidTr="4221EF4E" w14:paraId="50B2479D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="61620139" w:rsidP="62C5170F" w:rsidRDefault="61620139" w14:paraId="285608E3" w14:textId="11A7FE31">
-[...1 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          <w:p w:rsidR="51D9D750" w:rsidP="51D9D750" w:rsidRDefault="51D9D750" w14:paraId="2951C643" w14:textId="78F4DABE">
+            <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="132FF954" w:rsidR="3BDFAA3E">
-[...178 lines deleted...]
-              <w:t xml:space="preserve">This session will be recorded. </w:t>
+            <w:r w:rsidRPr="0807B2AF" w:rsidR="7642FD17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Thursday</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0807B2AF" w:rsidR="7642FD17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0807B2AF" w:rsidR="7642FD17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0807B2AF" w:rsidR="560DA0B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0807B2AF" w:rsidR="7642FD17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0807B2AF" w:rsidR="7642FD17">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>September</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2697" w:type="dxa"/>
+            <w:tcW w:w="3072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="51D9D750" w:rsidP="51D9D750" w:rsidRDefault="51D9D750" w14:paraId="2951C643" w14:textId="6E598CBD">
-[...81 lines deleted...]
-          <w:p w:rsidR="5EF903F7" w:rsidP="132FF954" w:rsidRDefault="5EF903F7" w14:paraId="1F0A875B" w14:textId="454A181E">
+          <w:p w:rsidR="5EF903F7" w:rsidP="51D9D750" w:rsidRDefault="5EF903F7" w14:paraId="1F0A875B" w14:textId="454A181E">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:suppressLineNumbers w:val="0"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:jc w:val="left"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="132FF954" w:rsidR="5EF903F7">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="51D9D750" w:rsidR="5EF903F7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14:00 – 16:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="33FAE792" w:rsidP="132FF954" w:rsidRDefault="33FAE792" w14:paraId="19DB3EB4" w14:textId="08E390CB">
+          <w:p w:rsidR="33FAE792" w:rsidP="62C5170F" w:rsidRDefault="33FAE792" w14:paraId="19DB3EB4" w14:textId="08E390CB">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:after="0"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="132FF954" w:rsidR="33FAE792">
+            <w:r w:rsidRPr="62C5170F" w:rsidR="33FAE792">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UG general course unit selection drop-in session for queries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcW w:w="3570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4BBCF81C" w:rsidP="132FF954" w:rsidRDefault="4BBCF81C" w14:paraId="600F3D73" w14:textId="528DCAD9">
+          <w:p w:rsidR="4BBCF81C" w:rsidP="73B335A0" w:rsidRDefault="4BBCF81C" w14:paraId="6E52DFC4" w14:textId="0E64267A">
             <w:pPr>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-              <w:jc w:val="left"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+            </w:pPr>
+            <w:r w:rsidRPr="73B335A0" w:rsidR="11583FF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="132FF954" w:rsidR="4C42DFB9">
+              <w:t>Simon_6.004 Computer Cluster</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4BBCF81C" w:rsidP="73B335A0" w:rsidRDefault="4BBCF81C" w14:paraId="600F3D73" w14:textId="312E9C71">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Simon</w:t>
-[...105 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2005" w:type="dxa"/>
+            <w:tcW w:w="2002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4"/>
             </w:tcBorders>
             <w:tcMar/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="33FAE792" w:rsidP="132FF954" w:rsidRDefault="33FAE792" w14:paraId="224E2111" w14:textId="68607D97">
+          <w:p w:rsidR="33FAE792" w:rsidP="62C5170F" w:rsidRDefault="33FAE792" w14:paraId="224E2111" w14:textId="16951C31">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:after="0"/>
-              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="132FF954" w:rsidR="33FAE792">
+            <w:r w:rsidRPr="62C5170F" w:rsidR="33FAE792">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>This drop</w:t>
             </w:r>
-            <w:r w:rsidRPr="132FF954" w:rsidR="33FAE792">
+            <w:r w:rsidRPr="62C5170F" w:rsidR="33FAE792">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>-in session is to support students with course unit selection queries and does not need to be attended by all students</w:t>
             </w:r>
-            <w:r w:rsidRPr="132FF954" w:rsidR="4530ED28">
-[...407 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="1852F534" w:rsidP="62C5170F" w:rsidRDefault="1852F534" w14:paraId="40639328" w14:textId="302D670B">
+    <w:p w:rsidR="6BD76B31" w:rsidRDefault="6BD76B31" w14:paraId="25B3FFC1" w14:textId="4EFE2F15"/>
+    <w:p w:rsidR="1852F534" w:rsidP="6BD76B31" w:rsidRDefault="1852F534" w14:paraId="40639328" w14:textId="302D670B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="6BD76B31" w:rsidP="6BD76B31" w:rsidRDefault="6BD76B31" w14:paraId="5E6C377D" w14:textId="7530AEC4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="1852F534" w:rsidP="62C5170F" w:rsidRDefault="1852F534" w14:paraId="7114D5DB" w14:textId="5CCE039E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="1852F534" w:rsidP="62C5170F" w:rsidRDefault="1852F534" w14:paraId="468D7BF5" w14:textId="6E0BC608">
-[...58 lines deleted...]
-    </w:p>
     <w:p w:rsidR="4BBCF81C" w:rsidP="62C5170F" w:rsidRDefault="4BBCF81C" w14:paraId="3C4F684B" w14:textId="67A6D362">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="1852F534" w:rsidP="2831D936" w:rsidRDefault="1852F534" w14:paraId="7B37A306" w14:textId="382A7273">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:sectPr w:rsidRPr="00FB59B3" w:rsidR="7F20D468" w:rsidSect="00226F49">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -3135,637 +2292,674 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</int2:intelligence>
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E32B97"/>
     <w:rsid w:val="00046619"/>
     <w:rsid w:val="0004731D"/>
     <w:rsid w:val="00072A6B"/>
     <w:rsid w:val="0009271B"/>
     <w:rsid w:val="001220A0"/>
     <w:rsid w:val="00184935"/>
     <w:rsid w:val="00194D1C"/>
     <w:rsid w:val="001E98A6"/>
     <w:rsid w:val="001F13EF"/>
     <w:rsid w:val="00226F49"/>
     <w:rsid w:val="00252D59"/>
     <w:rsid w:val="00272507"/>
     <w:rsid w:val="003114FA"/>
     <w:rsid w:val="0032CD17"/>
     <w:rsid w:val="00397573"/>
     <w:rsid w:val="003A1E8C"/>
     <w:rsid w:val="003C0564"/>
     <w:rsid w:val="003E6BAE"/>
     <w:rsid w:val="00436344"/>
     <w:rsid w:val="00519141"/>
     <w:rsid w:val="00521E9B"/>
     <w:rsid w:val="0054403E"/>
     <w:rsid w:val="005D24F6"/>
     <w:rsid w:val="00612144"/>
     <w:rsid w:val="0062472F"/>
+    <w:rsid w:val="006AA38E"/>
     <w:rsid w:val="006D7B20"/>
     <w:rsid w:val="006E6B97"/>
     <w:rsid w:val="007E1757"/>
     <w:rsid w:val="00832529"/>
     <w:rsid w:val="009762C0"/>
     <w:rsid w:val="0098D31D"/>
     <w:rsid w:val="009B292D"/>
     <w:rsid w:val="009E1530"/>
     <w:rsid w:val="00A52B86"/>
     <w:rsid w:val="00A8534E"/>
     <w:rsid w:val="00AB1534"/>
     <w:rsid w:val="00B21AC3"/>
     <w:rsid w:val="00B67E92"/>
     <w:rsid w:val="00B90F65"/>
     <w:rsid w:val="00BB59A3"/>
     <w:rsid w:val="00BB6A4B"/>
     <w:rsid w:val="00BD7627"/>
     <w:rsid w:val="00C57841"/>
     <w:rsid w:val="00C62D0F"/>
     <w:rsid w:val="00C7711B"/>
     <w:rsid w:val="00CD18CD"/>
     <w:rsid w:val="00D009F0"/>
     <w:rsid w:val="00D6446F"/>
     <w:rsid w:val="00DA6770"/>
     <w:rsid w:val="00E31460"/>
     <w:rsid w:val="00E32B97"/>
     <w:rsid w:val="00E9577F"/>
     <w:rsid w:val="00EA5228"/>
     <w:rsid w:val="00EB363E"/>
     <w:rsid w:val="00FB59B3"/>
     <w:rsid w:val="00FE279E"/>
     <w:rsid w:val="00FE619A"/>
     <w:rsid w:val="00FF20AC"/>
     <w:rsid w:val="01BC1EBB"/>
-    <w:rsid w:val="01C65D14"/>
+    <w:rsid w:val="01D23F47"/>
     <w:rsid w:val="01E6F7DF"/>
+    <w:rsid w:val="021D2986"/>
     <w:rsid w:val="02640A24"/>
     <w:rsid w:val="028FD61A"/>
     <w:rsid w:val="02C7ADBC"/>
     <w:rsid w:val="02FC594C"/>
     <w:rsid w:val="0312CBAE"/>
     <w:rsid w:val="031D7434"/>
     <w:rsid w:val="034116F3"/>
     <w:rsid w:val="035FB453"/>
     <w:rsid w:val="0382C840"/>
     <w:rsid w:val="03A511BC"/>
     <w:rsid w:val="03D4C998"/>
     <w:rsid w:val="03F34BD3"/>
     <w:rsid w:val="04D385C3"/>
     <w:rsid w:val="04EA693A"/>
     <w:rsid w:val="04F7F5F3"/>
-    <w:rsid w:val="05C2A3BF"/>
+    <w:rsid w:val="05577966"/>
     <w:rsid w:val="05EE8252"/>
     <w:rsid w:val="0623779F"/>
     <w:rsid w:val="06AF42CB"/>
     <w:rsid w:val="06BA6902"/>
     <w:rsid w:val="06CDE79D"/>
     <w:rsid w:val="07394104"/>
-    <w:rsid w:val="079367C0"/>
     <w:rsid w:val="07B7D4C7"/>
     <w:rsid w:val="07C9DA96"/>
+    <w:rsid w:val="07EEDCF5"/>
+    <w:rsid w:val="0807B2AF"/>
     <w:rsid w:val="0837EAAF"/>
     <w:rsid w:val="090E39F0"/>
     <w:rsid w:val="092ACAD6"/>
     <w:rsid w:val="099756EE"/>
+    <w:rsid w:val="0A17AF82"/>
     <w:rsid w:val="0A4DF3C3"/>
     <w:rsid w:val="0A738F55"/>
-    <w:rsid w:val="0A81F014"/>
     <w:rsid w:val="0B2484AC"/>
     <w:rsid w:val="0B881B56"/>
     <w:rsid w:val="0B8AD07D"/>
+    <w:rsid w:val="0BBE5756"/>
     <w:rsid w:val="0BF3F8AD"/>
     <w:rsid w:val="0C6942B1"/>
+    <w:rsid w:val="0CE6B314"/>
     <w:rsid w:val="0D9FA621"/>
     <w:rsid w:val="0DDD1175"/>
     <w:rsid w:val="0E7F3D40"/>
     <w:rsid w:val="0EBD322B"/>
     <w:rsid w:val="0F515294"/>
     <w:rsid w:val="0F6E14BE"/>
+    <w:rsid w:val="0F7C88AD"/>
     <w:rsid w:val="0F826CBB"/>
     <w:rsid w:val="0F87BB16"/>
     <w:rsid w:val="0FA24FD1"/>
+    <w:rsid w:val="0FFEBBCA"/>
+    <w:rsid w:val="10675D00"/>
     <w:rsid w:val="109C4F06"/>
     <w:rsid w:val="10DBF919"/>
     <w:rsid w:val="113FAFBE"/>
+    <w:rsid w:val="1141004A"/>
     <w:rsid w:val="114EEBD9"/>
+    <w:rsid w:val="1156B325"/>
+    <w:rsid w:val="11583FF5"/>
     <w:rsid w:val="1184B7EC"/>
     <w:rsid w:val="11877834"/>
     <w:rsid w:val="1253808F"/>
-    <w:rsid w:val="125635BC"/>
     <w:rsid w:val="12A91EBC"/>
     <w:rsid w:val="12E70A70"/>
     <w:rsid w:val="12ED3D86"/>
-    <w:rsid w:val="132FF954"/>
+    <w:rsid w:val="13B8E5F0"/>
     <w:rsid w:val="13C8AA61"/>
     <w:rsid w:val="13E676E2"/>
     <w:rsid w:val="141842C3"/>
     <w:rsid w:val="145B2C39"/>
+    <w:rsid w:val="14E14EEF"/>
     <w:rsid w:val="14E8345E"/>
     <w:rsid w:val="15111C9C"/>
     <w:rsid w:val="152CDE02"/>
     <w:rsid w:val="1555CDFE"/>
     <w:rsid w:val="15C09BE0"/>
-    <w:rsid w:val="15DCE136"/>
+    <w:rsid w:val="15D3ECA1"/>
     <w:rsid w:val="15DE8FA7"/>
     <w:rsid w:val="15EFE061"/>
     <w:rsid w:val="16195825"/>
-    <w:rsid w:val="1682CEFC"/>
     <w:rsid w:val="16CEAE92"/>
     <w:rsid w:val="16E80A8D"/>
     <w:rsid w:val="1784FE5B"/>
     <w:rsid w:val="17B861B9"/>
     <w:rsid w:val="17DB90C8"/>
+    <w:rsid w:val="1849F415"/>
     <w:rsid w:val="1852F534"/>
     <w:rsid w:val="18AD5CE3"/>
     <w:rsid w:val="18DBEFB0"/>
     <w:rsid w:val="18E1A3B7"/>
     <w:rsid w:val="190E9016"/>
+    <w:rsid w:val="192835FE"/>
     <w:rsid w:val="197864E3"/>
     <w:rsid w:val="198E3937"/>
     <w:rsid w:val="1A0794F4"/>
     <w:rsid w:val="1A0D6C8F"/>
     <w:rsid w:val="1A3A0EBC"/>
     <w:rsid w:val="1A450BA9"/>
     <w:rsid w:val="1A7425CC"/>
     <w:rsid w:val="1AA36930"/>
     <w:rsid w:val="1AF13B04"/>
     <w:rsid w:val="1B015365"/>
-    <w:rsid w:val="1B1425E8"/>
     <w:rsid w:val="1B17C07D"/>
     <w:rsid w:val="1B256035"/>
     <w:rsid w:val="1B260123"/>
     <w:rsid w:val="1B3506BC"/>
     <w:rsid w:val="1B4717B0"/>
+    <w:rsid w:val="1B4F693E"/>
     <w:rsid w:val="1B552EC9"/>
+    <w:rsid w:val="1BA7EBD7"/>
     <w:rsid w:val="1BB91FAA"/>
     <w:rsid w:val="1BE35B1A"/>
+    <w:rsid w:val="1C093CB0"/>
     <w:rsid w:val="1C6E2BA4"/>
     <w:rsid w:val="1C6EF1B8"/>
     <w:rsid w:val="1D0BCEAD"/>
-    <w:rsid w:val="1D463B8C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="1D6ACA87"/>
     <w:rsid w:val="1D8BA59A"/>
     <w:rsid w:val="1DB514DA"/>
     <w:rsid w:val="1E0AA073"/>
-    <w:rsid w:val="1E398E68"/>
-    <w:rsid w:val="1E45B841"/>
+    <w:rsid w:val="1E366CD0"/>
     <w:rsid w:val="1F0A32E1"/>
-    <w:rsid w:val="1F24F95E"/>
+    <w:rsid w:val="1F2C9616"/>
+    <w:rsid w:val="1F5CF94F"/>
     <w:rsid w:val="1F75A0A1"/>
     <w:rsid w:val="1F76A0D3"/>
     <w:rsid w:val="1FA95977"/>
     <w:rsid w:val="1FD645E3"/>
     <w:rsid w:val="2057EEA3"/>
+    <w:rsid w:val="208CDC22"/>
     <w:rsid w:val="20E9F315"/>
+    <w:rsid w:val="2114AF49"/>
     <w:rsid w:val="214B10FB"/>
     <w:rsid w:val="214B3279"/>
     <w:rsid w:val="216DA7BD"/>
+    <w:rsid w:val="2188FA08"/>
     <w:rsid w:val="21C020D4"/>
     <w:rsid w:val="21DCF5AC"/>
     <w:rsid w:val="22485C2B"/>
     <w:rsid w:val="228230BE"/>
-    <w:rsid w:val="229AD3EC"/>
     <w:rsid w:val="22B3B7D0"/>
     <w:rsid w:val="232D55B7"/>
     <w:rsid w:val="239A6737"/>
     <w:rsid w:val="23D96705"/>
-    <w:rsid w:val="240DA204"/>
+    <w:rsid w:val="23E89FE5"/>
     <w:rsid w:val="24B0885C"/>
     <w:rsid w:val="24BFB103"/>
     <w:rsid w:val="25081678"/>
     <w:rsid w:val="254BEA99"/>
     <w:rsid w:val="254C94E2"/>
     <w:rsid w:val="255803B4"/>
     <w:rsid w:val="25A4685B"/>
-    <w:rsid w:val="25E5BF12"/>
     <w:rsid w:val="25FBE58D"/>
     <w:rsid w:val="2614E781"/>
     <w:rsid w:val="26150DEA"/>
     <w:rsid w:val="2631ADF5"/>
     <w:rsid w:val="263580F1"/>
     <w:rsid w:val="266A5B44"/>
     <w:rsid w:val="2676CF8C"/>
+    <w:rsid w:val="267E461C"/>
     <w:rsid w:val="26812D42"/>
     <w:rsid w:val="26C1C691"/>
     <w:rsid w:val="273FAB32"/>
     <w:rsid w:val="27481016"/>
     <w:rsid w:val="279EE2EF"/>
     <w:rsid w:val="27E1333A"/>
     <w:rsid w:val="2831D936"/>
-    <w:rsid w:val="283F9855"/>
     <w:rsid w:val="287767FD"/>
     <w:rsid w:val="2891D334"/>
     <w:rsid w:val="28BED77B"/>
+    <w:rsid w:val="28ECEDE3"/>
     <w:rsid w:val="28F21778"/>
     <w:rsid w:val="28FDE943"/>
     <w:rsid w:val="29145B31"/>
     <w:rsid w:val="292BCC70"/>
     <w:rsid w:val="29642596"/>
     <w:rsid w:val="29A2B92D"/>
+    <w:rsid w:val="2A2AB50F"/>
     <w:rsid w:val="2A3C50CE"/>
     <w:rsid w:val="2A4F51D8"/>
     <w:rsid w:val="2A7DEAE6"/>
     <w:rsid w:val="2A83D3FC"/>
     <w:rsid w:val="2A9B8568"/>
     <w:rsid w:val="2ACFEF4F"/>
     <w:rsid w:val="2B16E66D"/>
     <w:rsid w:val="2B1A9FD1"/>
     <w:rsid w:val="2B649BD1"/>
     <w:rsid w:val="2B904FD1"/>
     <w:rsid w:val="2BEBD315"/>
     <w:rsid w:val="2C01EBDC"/>
     <w:rsid w:val="2C3755C9"/>
     <w:rsid w:val="2C832BF0"/>
     <w:rsid w:val="2D00A603"/>
-    <w:rsid w:val="2DB90524"/>
+    <w:rsid w:val="2DAE13EF"/>
     <w:rsid w:val="2DBA648C"/>
     <w:rsid w:val="2E631D85"/>
-    <w:rsid w:val="2EB81684"/>
     <w:rsid w:val="2EFF3ADA"/>
     <w:rsid w:val="2F047032"/>
-    <w:rsid w:val="2F3CA200"/>
-    <w:rsid w:val="2F3EB751"/>
     <w:rsid w:val="2F3FDE56"/>
     <w:rsid w:val="2F4B7D72"/>
     <w:rsid w:val="2F5C0AFD"/>
     <w:rsid w:val="2F89BFEA"/>
     <w:rsid w:val="2FA781C1"/>
+    <w:rsid w:val="2FAB8391"/>
     <w:rsid w:val="2FBA8D04"/>
-    <w:rsid w:val="2FEE25E3"/>
     <w:rsid w:val="300BF410"/>
     <w:rsid w:val="304F1822"/>
     <w:rsid w:val="3059848B"/>
     <w:rsid w:val="30DEED2F"/>
     <w:rsid w:val="310178A0"/>
     <w:rsid w:val="3157B69B"/>
     <w:rsid w:val="319498BD"/>
     <w:rsid w:val="31F7562F"/>
-    <w:rsid w:val="3218A8FC"/>
     <w:rsid w:val="323347EB"/>
     <w:rsid w:val="32684270"/>
-    <w:rsid w:val="32793340"/>
     <w:rsid w:val="32A4C817"/>
     <w:rsid w:val="33208F79"/>
     <w:rsid w:val="3320F5C0"/>
+    <w:rsid w:val="3335AD1C"/>
     <w:rsid w:val="33CA8E33"/>
     <w:rsid w:val="33FAE792"/>
-    <w:rsid w:val="343B81C3"/>
     <w:rsid w:val="344D7940"/>
-    <w:rsid w:val="34971AC6"/>
+    <w:rsid w:val="34C9DA48"/>
     <w:rsid w:val="354A52E4"/>
-    <w:rsid w:val="35CB4EA2"/>
+    <w:rsid w:val="357DF418"/>
     <w:rsid w:val="364EB16E"/>
     <w:rsid w:val="372F286D"/>
+    <w:rsid w:val="376C4AFC"/>
     <w:rsid w:val="377EACEA"/>
+    <w:rsid w:val="37B02625"/>
+    <w:rsid w:val="37B46FD5"/>
     <w:rsid w:val="37BF2989"/>
-    <w:rsid w:val="380B8F7C"/>
     <w:rsid w:val="3883C779"/>
+    <w:rsid w:val="38952B78"/>
     <w:rsid w:val="38D42741"/>
+    <w:rsid w:val="394E8378"/>
     <w:rsid w:val="39C6A0D4"/>
     <w:rsid w:val="39D03EA1"/>
+    <w:rsid w:val="39DD2352"/>
     <w:rsid w:val="3A2C0099"/>
     <w:rsid w:val="3A3DF071"/>
     <w:rsid w:val="3A585A1D"/>
     <w:rsid w:val="3A6E487E"/>
     <w:rsid w:val="3A8C6F42"/>
     <w:rsid w:val="3AC1C699"/>
     <w:rsid w:val="3B202DAF"/>
     <w:rsid w:val="3B3EBE22"/>
-    <w:rsid w:val="3B942132"/>
+    <w:rsid w:val="3B9A2D0D"/>
+    <w:rsid w:val="3BA947D4"/>
     <w:rsid w:val="3BDFAA3E"/>
+    <w:rsid w:val="3BE41EE4"/>
     <w:rsid w:val="3BE61F9D"/>
-    <w:rsid w:val="3BE7AC37"/>
-    <w:rsid w:val="3BF02397"/>
     <w:rsid w:val="3C0310D8"/>
     <w:rsid w:val="3C2C7B30"/>
     <w:rsid w:val="3C4C033E"/>
     <w:rsid w:val="3C85BCC5"/>
-    <w:rsid w:val="3C8A89EC"/>
     <w:rsid w:val="3CE189A3"/>
     <w:rsid w:val="3CF5E93B"/>
     <w:rsid w:val="3DEF16EC"/>
     <w:rsid w:val="3E072619"/>
-    <w:rsid w:val="3E5F1CEB"/>
     <w:rsid w:val="3EDB204D"/>
     <w:rsid w:val="3F087E43"/>
     <w:rsid w:val="3F0CFFD0"/>
+    <w:rsid w:val="3F3AD636"/>
     <w:rsid w:val="3F41BD34"/>
     <w:rsid w:val="40192A65"/>
+    <w:rsid w:val="40267907"/>
     <w:rsid w:val="404EB30A"/>
     <w:rsid w:val="40ACAE90"/>
     <w:rsid w:val="40C676D4"/>
+    <w:rsid w:val="410DBF3B"/>
+    <w:rsid w:val="411C840B"/>
     <w:rsid w:val="41216070"/>
     <w:rsid w:val="4122FC08"/>
     <w:rsid w:val="41357285"/>
     <w:rsid w:val="4156933E"/>
     <w:rsid w:val="41B4FAC6"/>
-    <w:rsid w:val="420768E6"/>
     <w:rsid w:val="420EAC4C"/>
+    <w:rsid w:val="4221EF4E"/>
     <w:rsid w:val="424B14F0"/>
     <w:rsid w:val="42B6FA57"/>
     <w:rsid w:val="4350CB27"/>
-    <w:rsid w:val="438A45A9"/>
     <w:rsid w:val="43CBCB63"/>
     <w:rsid w:val="43D552B5"/>
     <w:rsid w:val="44CE9094"/>
     <w:rsid w:val="44E87F26"/>
-    <w:rsid w:val="4530ED28"/>
     <w:rsid w:val="4553FA91"/>
     <w:rsid w:val="4568A08B"/>
     <w:rsid w:val="45AE05D5"/>
     <w:rsid w:val="45EDCC98"/>
     <w:rsid w:val="466699CF"/>
     <w:rsid w:val="466EBFC7"/>
     <w:rsid w:val="46FBDAA0"/>
     <w:rsid w:val="4733C447"/>
     <w:rsid w:val="481ED628"/>
     <w:rsid w:val="48D6DC24"/>
     <w:rsid w:val="48E43A28"/>
     <w:rsid w:val="48FEACD7"/>
     <w:rsid w:val="498EB6DB"/>
     <w:rsid w:val="49C00CAB"/>
+    <w:rsid w:val="49C22A8D"/>
     <w:rsid w:val="49D52AC9"/>
-    <w:rsid w:val="49F6A0E6"/>
     <w:rsid w:val="4A17F030"/>
     <w:rsid w:val="4A72AC85"/>
     <w:rsid w:val="4ABE1A8A"/>
     <w:rsid w:val="4BA1748A"/>
     <w:rsid w:val="4BBCF81C"/>
     <w:rsid w:val="4BC10755"/>
     <w:rsid w:val="4C0E7CE6"/>
     <w:rsid w:val="4C42DFB9"/>
-    <w:rsid w:val="4CEB2E24"/>
-    <w:rsid w:val="4D3008C5"/>
+    <w:rsid w:val="4C7A26AD"/>
     <w:rsid w:val="4D86299F"/>
+    <w:rsid w:val="4D8CAA9B"/>
     <w:rsid w:val="4DEC93A0"/>
     <w:rsid w:val="4DEC93A0"/>
     <w:rsid w:val="4E013A6A"/>
     <w:rsid w:val="4E24837A"/>
     <w:rsid w:val="4E545E5F"/>
     <w:rsid w:val="4E755D43"/>
     <w:rsid w:val="4E76949F"/>
     <w:rsid w:val="4E7BD151"/>
+    <w:rsid w:val="4E9758A7"/>
     <w:rsid w:val="4E9CDD90"/>
+    <w:rsid w:val="4EFB65D2"/>
     <w:rsid w:val="4F1772BB"/>
     <w:rsid w:val="4F3D4D37"/>
     <w:rsid w:val="4F9749D1"/>
     <w:rsid w:val="4FCC942C"/>
     <w:rsid w:val="4FE79D38"/>
     <w:rsid w:val="5035F38C"/>
     <w:rsid w:val="50CDDB81"/>
     <w:rsid w:val="5141912B"/>
+    <w:rsid w:val="5195F130"/>
+    <w:rsid w:val="519FB82E"/>
     <w:rsid w:val="51D9D750"/>
-    <w:rsid w:val="51DC9BCC"/>
     <w:rsid w:val="5226CECF"/>
+    <w:rsid w:val="5270A854"/>
     <w:rsid w:val="52EE91DC"/>
     <w:rsid w:val="5345CA7D"/>
     <w:rsid w:val="535363C0"/>
     <w:rsid w:val="535DD31C"/>
     <w:rsid w:val="538777D5"/>
     <w:rsid w:val="5394511A"/>
     <w:rsid w:val="5463ECB7"/>
-    <w:rsid w:val="5468173A"/>
+    <w:rsid w:val="546AF2B7"/>
     <w:rsid w:val="548C8714"/>
+    <w:rsid w:val="54C417F7"/>
     <w:rsid w:val="54D50DB2"/>
     <w:rsid w:val="55AB7053"/>
     <w:rsid w:val="55CC362B"/>
+    <w:rsid w:val="55DDB9E8"/>
+    <w:rsid w:val="560DA0B8"/>
     <w:rsid w:val="564AE135"/>
     <w:rsid w:val="5656FCAD"/>
     <w:rsid w:val="5661F04F"/>
     <w:rsid w:val="568BF6A4"/>
     <w:rsid w:val="568FB363"/>
     <w:rsid w:val="56DBA50D"/>
     <w:rsid w:val="56DF5A3B"/>
     <w:rsid w:val="56E4A5E2"/>
     <w:rsid w:val="57137BCB"/>
+    <w:rsid w:val="57563EB7"/>
     <w:rsid w:val="576CD7F0"/>
     <w:rsid w:val="57792A49"/>
     <w:rsid w:val="581C72C6"/>
     <w:rsid w:val="58486858"/>
     <w:rsid w:val="5867C23D"/>
     <w:rsid w:val="5882F826"/>
-    <w:rsid w:val="589F7C75"/>
     <w:rsid w:val="58AE6BFF"/>
     <w:rsid w:val="5919EED4"/>
+    <w:rsid w:val="5926746E"/>
     <w:rsid w:val="595D27FB"/>
     <w:rsid w:val="597B0150"/>
     <w:rsid w:val="5A03929E"/>
-    <w:rsid w:val="5A40BBFF"/>
     <w:rsid w:val="5A638333"/>
-    <w:rsid w:val="5A87B855"/>
+    <w:rsid w:val="5B3FEDA5"/>
     <w:rsid w:val="5B850D33"/>
     <w:rsid w:val="5BFF36C7"/>
     <w:rsid w:val="5C0DC727"/>
     <w:rsid w:val="5C134645"/>
     <w:rsid w:val="5CBE4885"/>
+    <w:rsid w:val="5CE308E4"/>
     <w:rsid w:val="5CF97EA8"/>
     <w:rsid w:val="5D0A4669"/>
+    <w:rsid w:val="5D0CD303"/>
     <w:rsid w:val="5D99BF0C"/>
     <w:rsid w:val="5DC2FD73"/>
     <w:rsid w:val="5E056D59"/>
-    <w:rsid w:val="5E534DAF"/>
+    <w:rsid w:val="5E33406C"/>
     <w:rsid w:val="5E55B52B"/>
     <w:rsid w:val="5E5C036B"/>
     <w:rsid w:val="5EF903F7"/>
+    <w:rsid w:val="5F05DF6B"/>
     <w:rsid w:val="5F1436C4"/>
     <w:rsid w:val="5F516990"/>
     <w:rsid w:val="5F5A4587"/>
-    <w:rsid w:val="5F69A1C4"/>
     <w:rsid w:val="5F843C2E"/>
+    <w:rsid w:val="60189410"/>
     <w:rsid w:val="60964619"/>
     <w:rsid w:val="60AF375E"/>
     <w:rsid w:val="61320CAE"/>
     <w:rsid w:val="6147763D"/>
     <w:rsid w:val="6148832C"/>
     <w:rsid w:val="61620139"/>
     <w:rsid w:val="616CC436"/>
     <w:rsid w:val="617DC176"/>
     <w:rsid w:val="6192997A"/>
     <w:rsid w:val="619B29A1"/>
     <w:rsid w:val="61F88198"/>
+    <w:rsid w:val="61FF56CD"/>
     <w:rsid w:val="620F1F11"/>
-    <w:rsid w:val="6229E3FA"/>
     <w:rsid w:val="62585ED8"/>
-    <w:rsid w:val="6260F4E8"/>
     <w:rsid w:val="629BCFBA"/>
     <w:rsid w:val="62AE6D85"/>
     <w:rsid w:val="62B68614"/>
     <w:rsid w:val="62C5170F"/>
+    <w:rsid w:val="62E53283"/>
     <w:rsid w:val="62F1B5A5"/>
+    <w:rsid w:val="63097E4E"/>
+    <w:rsid w:val="63316E52"/>
     <w:rsid w:val="634C2AAD"/>
     <w:rsid w:val="636107C2"/>
     <w:rsid w:val="63ACFBA9"/>
     <w:rsid w:val="6437A01B"/>
     <w:rsid w:val="649E1CFD"/>
     <w:rsid w:val="64C2718E"/>
+    <w:rsid w:val="64CA2ED4"/>
     <w:rsid w:val="64CD1D57"/>
     <w:rsid w:val="64DDBC09"/>
-    <w:rsid w:val="65459A4F"/>
+    <w:rsid w:val="65E82104"/>
     <w:rsid w:val="65F74E44"/>
     <w:rsid w:val="66393D73"/>
     <w:rsid w:val="66453F1B"/>
     <w:rsid w:val="667AB4B0"/>
     <w:rsid w:val="672C926C"/>
-    <w:rsid w:val="6790F2F5"/>
-    <w:rsid w:val="68E7A995"/>
+    <w:rsid w:val="685E3AE7"/>
+    <w:rsid w:val="68A46704"/>
     <w:rsid w:val="69115185"/>
     <w:rsid w:val="6959153E"/>
     <w:rsid w:val="697E3E64"/>
     <w:rsid w:val="69C43D74"/>
     <w:rsid w:val="69C8845B"/>
+    <w:rsid w:val="69F23574"/>
     <w:rsid w:val="6A3A58CF"/>
-    <w:rsid w:val="6A44BF00"/>
     <w:rsid w:val="6A612820"/>
+    <w:rsid w:val="6A776F0B"/>
     <w:rsid w:val="6AD78246"/>
     <w:rsid w:val="6AF2F343"/>
     <w:rsid w:val="6BAD8348"/>
+    <w:rsid w:val="6BD2DF19"/>
+    <w:rsid w:val="6BD76B31"/>
     <w:rsid w:val="6BF89234"/>
     <w:rsid w:val="6C4113C9"/>
-    <w:rsid w:val="6C7CF25B"/>
+    <w:rsid w:val="6C710FA0"/>
     <w:rsid w:val="6CAF3835"/>
     <w:rsid w:val="6CC8D6DA"/>
     <w:rsid w:val="6D263F9D"/>
     <w:rsid w:val="6D40A75C"/>
+    <w:rsid w:val="6D74AEB8"/>
     <w:rsid w:val="6D771389"/>
     <w:rsid w:val="6D8CF690"/>
     <w:rsid w:val="6D901627"/>
-    <w:rsid w:val="6DF313F3"/>
+    <w:rsid w:val="6DB1D849"/>
+    <w:rsid w:val="6DC89AE3"/>
     <w:rsid w:val="6DF75E09"/>
     <w:rsid w:val="6E547FD7"/>
     <w:rsid w:val="6EF3BEDA"/>
     <w:rsid w:val="6EF4C269"/>
     <w:rsid w:val="6F70A6D1"/>
     <w:rsid w:val="6F8B0040"/>
+    <w:rsid w:val="6F9F8753"/>
     <w:rsid w:val="6FBA7032"/>
+    <w:rsid w:val="6FC3FEAB"/>
+    <w:rsid w:val="701A38CC"/>
     <w:rsid w:val="701CA94C"/>
     <w:rsid w:val="7138444A"/>
     <w:rsid w:val="7156C090"/>
     <w:rsid w:val="71A95798"/>
     <w:rsid w:val="71ACDCDE"/>
     <w:rsid w:val="71B879AD"/>
     <w:rsid w:val="72189EAD"/>
     <w:rsid w:val="7260DC8A"/>
-    <w:rsid w:val="727AF300"/>
     <w:rsid w:val="72B2D169"/>
+    <w:rsid w:val="72F8DC1F"/>
     <w:rsid w:val="7354EE7C"/>
     <w:rsid w:val="73A53EF3"/>
+    <w:rsid w:val="73B335A0"/>
     <w:rsid w:val="7434D42C"/>
     <w:rsid w:val="749FC1A5"/>
     <w:rsid w:val="74CF770D"/>
     <w:rsid w:val="74FD915E"/>
     <w:rsid w:val="75217A09"/>
     <w:rsid w:val="75799CA4"/>
+    <w:rsid w:val="75D34310"/>
+    <w:rsid w:val="75E76682"/>
     <w:rsid w:val="75F97548"/>
-    <w:rsid w:val="76155763"/>
     <w:rsid w:val="76405D1D"/>
+    <w:rsid w:val="7642FD17"/>
     <w:rsid w:val="76BEB120"/>
     <w:rsid w:val="76E43C12"/>
     <w:rsid w:val="7775DF1B"/>
     <w:rsid w:val="77760440"/>
     <w:rsid w:val="7782D571"/>
     <w:rsid w:val="77976301"/>
     <w:rsid w:val="7846D4E1"/>
     <w:rsid w:val="790E8883"/>
     <w:rsid w:val="79250394"/>
     <w:rsid w:val="792DCB81"/>
     <w:rsid w:val="794B20EA"/>
     <w:rsid w:val="7A3850D7"/>
+    <w:rsid w:val="7A600FE6"/>
+    <w:rsid w:val="7A7FDE60"/>
     <w:rsid w:val="7A94C91D"/>
     <w:rsid w:val="7AB38E86"/>
     <w:rsid w:val="7AB5FAB9"/>
     <w:rsid w:val="7AFE57C0"/>
     <w:rsid w:val="7B34F8DD"/>
     <w:rsid w:val="7B34F8DD"/>
     <w:rsid w:val="7B3B4E21"/>
     <w:rsid w:val="7BA9C729"/>
     <w:rsid w:val="7C02386D"/>
     <w:rsid w:val="7C5C74BC"/>
     <w:rsid w:val="7C6E3F95"/>
+    <w:rsid w:val="7C9958BB"/>
     <w:rsid w:val="7CA7932C"/>
     <w:rsid w:val="7CED06E6"/>
     <w:rsid w:val="7CFB2C54"/>
     <w:rsid w:val="7D1E70DA"/>
     <w:rsid w:val="7D53F893"/>
     <w:rsid w:val="7D662AC7"/>
     <w:rsid w:val="7DCBB49F"/>
     <w:rsid w:val="7DD85DA1"/>
     <w:rsid w:val="7E51E132"/>
     <w:rsid w:val="7E8C9250"/>
     <w:rsid w:val="7ED1C770"/>
     <w:rsid w:val="7F20D468"/>
+    <w:rsid w:val="7F24E8E2"/>
     <w:rsid w:val="7F479A20"/>
-    <w:rsid w:val="7F490FE6"/>
+    <w:rsid w:val="7F7E48E8"/>
+    <w:rsid w:val="7FB792CA"/>
     <w:rsid w:val="7FDC8525"/>
+    <w:rsid w:val="7FF1516F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6800950B"/>
@@ -4329,51 +3523,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="286276037">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="Rae2e843fc2f54ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="Rfb56c4b3c05748d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R1679de2f33eb4fef" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SoSS.Hub@manchester.ac.uk" TargetMode="External" Id="R6844b6024bad435d" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R36c0e705c6174982" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R759feb1e7a994b4b" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="Rd1ce41f7eaf14f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soss.hub@manchester.ac.uk" TargetMode="External" Id="R9a5d05eb3e524c43" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4650,52 +3844,52 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee83905c960ef258107da6d47d3b0fb5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="173c94a7547977aec7a8aa69e989d9b1" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100254A0BD255C8884D911C01BFAA70D2D1" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1e8af757962d86b63743c113a7c2865">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce02cfbb4a51a0f7b16091aaa2c330f6" ns2:_="">
     <xsd:import namespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1be2b4fa-acc2-41a5-b840-0c56b2e902c9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -4818,109 +4012,112 @@
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B0977A5-66CD-4E73-B6EB-6F4739A9A47E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d1d95024-5f4f-4e75-ae17-86113fa1e536"/>
     <ds:schemaRef ds:uri="cf294be8-60d8-4b32-9868-2f1190881178"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29F0FA2C-E608-4EDA-B921-36F68F2CF815}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABAA813C-6BD7-48C8-AE00-1160D980563D}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDB948D5-ADFA-45A7-9E62-5A954BE90E7A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB46F199-DC6A-4FE6-8454-5FE101567A3D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>University of Manchester</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dominic Claeys-Jackson</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Ekaterina Vyurkova</lastModifiedBy>
-  <revision>64</revision>
+  <lastModifiedBy>Suzi Edwards</lastModifiedBy>
+  <revision>76</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254A0BD255C8884D911C01BFAA70D2D1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="SharedWithUsers">
     <vt:lpwstr>87;#Tatjana Kecojevic;#12;#Suzi Edwards</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>