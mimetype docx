--- v0 (2025-10-17)
+++ v1 (2026-09-01)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4C3C502F" w14:textId="77777777" w:rsidR="005F5DC7" w:rsidRPr="00B1676E" w:rsidRDefault="005F5DC7" w:rsidP="00E871D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B1676E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14E6A245" wp14:editId="6EEBF686">
             <wp:extent cx="1533525" cy="589817"/>
@@ -128,51 +128,51 @@
         </w:rPr>
         <w:t>Record of Probationary Review Meeting</w:t>
       </w:r>
       <w:r w:rsidR="00477E13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> Forms </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42191FA3" w14:textId="77777777" w:rsidR="00913652" w:rsidRDefault="00913652" w:rsidP="0066779C">
       <w:pPr>
         <w:spacing w:after="216" w:line="208" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk93489552"/>
     </w:p>
-    <w:p w14:paraId="5CCF8818" w14:textId="64E4849F" w:rsidR="004F2C3E" w:rsidRDefault="00A82BCD" w:rsidP="004F2C3E">
+    <w:p w14:paraId="4ABF4D4F" w14:textId="77777777" w:rsidR="00BF3B4A" w:rsidRDefault="00A82BCD" w:rsidP="00BF3B4A">
       <w:pPr>
         <w:spacing w:after="216" w:line="208" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A82BCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Before you complete the probationary review forms you </w:t>
       </w:r>
       <w:r w:rsidR="00477E13" w:rsidRPr="00A82BCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -227,268 +227,119 @@
       </w:r>
       <w:r w:rsidR="004F2C3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="004F2C3E" w:rsidRPr="00143960">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">robationary review forms </w:t>
       </w:r>
       <w:r w:rsidR="004F2C3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">should be </w:t>
       </w:r>
-      <w:r w:rsidR="004F2C3E" w:rsidRPr="00143960">
+      <w:r w:rsidR="00BF3B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>emailed to Employment Services once completed</w:t>
+        <w:t>sent</w:t>
       </w:r>
-      <w:r w:rsidR="004F2C3E">
+      <w:r w:rsidR="004F2C3E" w:rsidRPr="00143960">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve"> to Employment Services once completed</w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="00BF3B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00DD0471">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C49B333" w14:textId="2805AD10" w:rsidR="005857F3" w:rsidRPr="00BF3B4A" w:rsidRDefault="00BF3B4A" w:rsidP="00BF3B4A">
+      <w:pPr>
+        <w:spacing w:after="216" w:line="208" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Humanities</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005C4576" w:rsidRPr="00DD0471">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Colleagues: </w:t>
+        <w:t xml:space="preserve">Please send copies via Connect using the general form </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00DD0471">
-[...44 lines deleted...]
-        <w:r w:rsidR="004F2C3E" w:rsidRPr="00DD0471">
+        <w:r w:rsidRPr="005B4C68">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:spacing w:val="-9"/>
+            <w:w w:val="105"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>People.EmploymentServicesFBMH@manchester.ac.uk</w:t>
+          <w:t>People Services - General Request Form - Connect</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t>FSE Colleagues</w:t>
+        <w:t xml:space="preserve"> and in the request details options select ‘Joining the University’ and then select ‘Probation’. </w:t>
       </w:r>
-      <w:r w:rsidR="005857F3" w:rsidRPr="00DD0471">
-[...69 lines deleted...]
-      <w:r w:rsidR="008A525E">
+      <w:r w:rsidR="008A525E" w:rsidRPr="00BF3B4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10496" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5594"/>
         <w:gridCol w:w="4902"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D95703" w:rsidRPr="001F0CEE" w14:paraId="4BEB2100" w14:textId="77777777" w:rsidTr="00477E13">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
@@ -1298,51 +1149,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Probation objectives clarify expectations for the new employee and will help both parties have a mutual understanding of expectations and any immediate training needs/support required to succeed.    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25DC0E07" w14:textId="612C8072" w:rsidR="008D3156" w:rsidRPr="00CB6016" w:rsidRDefault="008D3156" w:rsidP="00D95703">
       <w:pPr>
         <w:spacing w:after="216" w:line="208" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D3156">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please review </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00F747A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>"How to set objectives guidance"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F747A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D3156">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to support you completing this effectively</w:t>
@@ -1529,51 +1380,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D36C0" w14:paraId="359BA498" w14:textId="77777777" w:rsidTr="001F1CDB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10642" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="298F6692" w14:textId="2DFF0AF8" w:rsidR="000D36C0" w:rsidRPr="00DD07DA" w:rsidRDefault="000D36C0" w:rsidP="00DD07DA">
             <w:pPr>
               <w:spacing w:after="216" w:line="208" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD07DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Clarify with the employee if they require any </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00DD07DA">
                 <w:t>reasonable adjustments</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DD07DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> or accessibility support to help them succeed during the probationary period and beyond.     If yes, consider if you need to schedule another meeting with a member of the People and OD Directorate to support. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D5ECA60" w14:textId="77777777" w:rsidR="000D36C0" w:rsidRPr="00DD07DA" w:rsidRDefault="000D36C0" w:rsidP="00DD07DA">
             <w:pPr>
               <w:spacing w:after="216" w:line="208" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C0E8C91" w14:textId="77777777" w:rsidR="000D36C0" w:rsidRPr="00DD07DA" w:rsidRDefault="000D36C0" w:rsidP="00DD07DA">
             <w:pPr>
@@ -1628,51 +1479,50 @@
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47644FD0" w14:textId="77777777" w:rsidR="00391F4A" w:rsidRPr="00D2314F" w:rsidRDefault="00391F4A" w:rsidP="00391F4A">
             <w:pPr>
               <w:ind w:right="936"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:spacing w:val="-9"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D2314F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:spacing w:val="-9"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Manager’s signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E56BA33" w14:textId="77777777" w:rsidR="00391F4A" w:rsidRPr="00174F61" w:rsidRDefault="00391F4A" w:rsidP="00391F4A">
             <w:pPr>
               <w:spacing w:before="432"/>
               <w:ind w:right="936"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:spacing w:val="-9"/>
                 <w:w w:val="105"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00391F4A" w:rsidRPr="00174F61" w14:paraId="7D535092" w14:textId="77777777" w:rsidTr="00391F4A">
         <w:trPr>
           <w:cantSplit/>
@@ -1846,106 +1696,134 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15CC842D" w14:textId="13D2A978" w:rsidR="00C13D8F" w:rsidRDefault="000311F8" w:rsidP="000311F8">
       <w:pPr>
         <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F351CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This should be completed in </w:t>
       </w:r>
       <w:r w:rsidR="00460CC0" w:rsidRPr="00F351CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>discussion with the employee with a view to explore all necessary support required</w:t>
+        <w:t xml:space="preserve">discussion with the employee with a view to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00460CC0" w:rsidRPr="00F351CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>explore</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00460CC0" w:rsidRPr="00F351CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all necessary support required</w:t>
       </w:r>
       <w:r w:rsidR="00BA507E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the initial period of their probationary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D107FA6" w14:textId="13C086E2" w:rsidR="00BE2950" w:rsidRPr="00F351CB" w:rsidRDefault="00BE2950" w:rsidP="00BA507E">
       <w:pPr>
         <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11199" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4097"/>
         <w:gridCol w:w="1731"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="2820"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BA507E" w14:paraId="12C4676D" w14:textId="77777777" w:rsidTr="000F2BA8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D4F178D" w14:textId="432A69FC" w:rsidR="00BA507E" w:rsidRPr="00241BD1" w:rsidRDefault="00BA507E" w:rsidP="00241BD1">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Date Meeting Held: </w:t>
+              <w:t>Date Meeting</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Held: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7102" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="39D3F0A9" w14:textId="77777777" w:rsidR="00BA507E" w:rsidRPr="00241BD1" w:rsidRDefault="00BA507E" w:rsidP="00241BD1">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E21687" w14:paraId="3A943273" w14:textId="7CD82CBE" w:rsidTr="000F2BA8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4097" w:type="dxa"/>
@@ -2680,51 +2558,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F351CB" w14:paraId="3E924F4F" w14:textId="7ECE3C20" w:rsidTr="000F2BA8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11199" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="494B40BD" w14:textId="2FB50283" w:rsidR="00F351CB" w:rsidRDefault="00F351CB" w:rsidP="00C13D8F">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">If any concerns have been </w:t>
             </w:r>
             <w:r w:rsidR="00EB6B72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>identified,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> please detail a relevant improvement plan as to how they will be addressed and what training or support is required</w:t>
             </w:r>
             <w:r w:rsidR="009F41CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (indicating any target dates for completion).</w:t>
@@ -2792,50 +2669,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E21687" w14:paraId="24BE798A" w14:textId="0911F3AD" w:rsidTr="000F2BA8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11199" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="0C8DE17E" w14:textId="01BE1013" w:rsidR="00E21687" w:rsidRDefault="00E21687" w:rsidP="00C13D8F">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Summarise</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> feedback regarding the </w:t>
             </w:r>
             <w:r w:rsidR="00EB6B72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>employees’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3160,51 +3038,69 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E21687" w14:paraId="11E7E7A6" w14:textId="77777777" w:rsidTr="000F2BA8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11199" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="46749CF1" w14:textId="77777777" w:rsidR="006F5899" w:rsidRDefault="006F5899" w:rsidP="006F5899">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Employees Comments/Feedback on probationary experience to date:  any specific comments/feedback on role/working environment and conditions can be shared here</w:t>
+              <w:t>Employees Comments/Feedback on probationary experience to date</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:  any</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> specific comments/feedback on role/working environment and conditions can be shared here</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13E38D23" w14:textId="77777777" w:rsidR="00E21687" w:rsidRDefault="00E21687" w:rsidP="00C13D8F">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="747D029E" w14:textId="77777777" w:rsidR="00E21687" w:rsidRDefault="00E21687" w:rsidP="00C13D8F">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2410BB5F" w14:textId="77777777" w:rsidR="002F0FB2" w:rsidRDefault="002F0FB2" w:rsidP="00C13D8F">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
@@ -3226,51 +3122,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E21687" w14:paraId="4CB9E9D9" w14:textId="77777777" w:rsidTr="000F2BA8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11199" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="1B19ED86" w14:textId="58A792E3" w:rsidR="00E21687" w:rsidRDefault="00E21687" w:rsidP="00C13D8F">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Managers Signature </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E21687" w14:paraId="594F1C7C" w14:textId="77777777" w:rsidTr="000F2BA8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11199" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="334781E6" w14:textId="04F47757" w:rsidR="00E21687" w:rsidRDefault="00E21687" w:rsidP="00C13D8F">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3412,57 +3307,67 @@
         <w:tblW w:w="10631" w:type="dxa"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3529"/>
         <w:gridCol w:w="1731"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="2820"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BA507E" w14:paraId="2C82566C" w14:textId="77777777" w:rsidTr="00477E13">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31478BFE" w14:textId="06DC77C1" w:rsidR="00BA507E" w:rsidRPr="00241BD1" w:rsidRDefault="00BA507E" w:rsidP="00130994">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Date Meeting Held: </w:t>
+              <w:t>Date Meeting</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Held: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7102" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="1BB29171" w14:textId="77777777" w:rsidR="00BA507E" w:rsidRPr="00241BD1" w:rsidRDefault="00BA507E" w:rsidP="00130994">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB46D1" w14:paraId="7FFBD2A9" w14:textId="77777777" w:rsidTr="00477E13">
         <w:trPr>
           <w:trHeight w:val="944"/>
         </w:trPr>
@@ -4212,134 +4117,144 @@
       <w:tr w:rsidR="00DB46D1" w14:paraId="5A3ED796" w14:textId="77777777" w:rsidTr="00477E13">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="32F4DC5B" w14:textId="77777777" w:rsidR="00D309CF" w:rsidRPr="00D309CF" w:rsidRDefault="00D309CF" w:rsidP="00D309CF">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D309CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">Training and Support </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57B2B6D2" w14:textId="77777777" w:rsidR="000819F8" w:rsidRDefault="000819F8" w:rsidP="00130994">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="701F1F29" w14:textId="3D517607" w:rsidR="00D52C3B" w:rsidRDefault="00D52C3B" w:rsidP="00130994">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Training and Support </w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="701F1F29" w14:textId="3D517607" w:rsidR="00D52C3B" w:rsidRDefault="00D52C3B" w:rsidP="00130994">
+              <w:t>Have any previous training needs/support identified in the first review meeting been met/on target to be met</w:t>
+            </w:r>
+            <w:r w:rsidR="00D309CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EEF5DE4" w14:textId="0C6D67D4" w:rsidR="00D52C3B" w:rsidRDefault="00D52C3B" w:rsidP="00130994">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EE50C0A" w14:textId="77777777" w:rsidR="00D309CF" w:rsidRDefault="00D309CF" w:rsidP="00130994">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C34DF85" w14:textId="540B98B3" w:rsidR="00D52C3B" w:rsidRDefault="00D52C3B" w:rsidP="00130994">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Have any previous training needs/support identified in the first review meeting been met/on target to be met</w:t>
-[...44 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00124242">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>no,</w:t>
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00124242">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B24B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">please </w:t>
             </w:r>
             <w:r w:rsidR="00E96DF6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>detail reasons and updated training/support plan</w:t>
             </w:r>
@@ -4498,50 +4413,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB46D1" w14:paraId="15E223C9" w14:textId="77777777" w:rsidTr="00477E13">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="37E18848" w14:textId="7174BA28" w:rsidR="00DB46D1" w:rsidRDefault="00DB46D1" w:rsidP="00130994">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Summarise</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> feedback regarding the </w:t>
             </w:r>
             <w:r w:rsidR="00124242">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>employees’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -4778,97 +4694,114 @@
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="64B6BA61" w14:textId="5ED9017B" w:rsidR="0086157A" w:rsidRDefault="00DB46D1" w:rsidP="00130994">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Employees Comments/Feedback </w:t>
             </w:r>
             <w:r w:rsidR="0086157A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>on probationary experience to date:  any specific comments/feedback on role/working environment and conditions can be shared here</w:t>
+              <w:t>on probationary experience to date</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0086157A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:  any</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0086157A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> specific comments/feedback on role/working environment and conditions can be shared here</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B59A5DA" w14:textId="77777777" w:rsidR="00DB46D1" w:rsidRDefault="00DB46D1" w:rsidP="00130994">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="693C908F" w14:textId="77777777" w:rsidR="00DB46D1" w:rsidRDefault="00DB46D1" w:rsidP="00130994">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB46D1" w14:paraId="53CAE372" w14:textId="77777777" w:rsidTr="00477E13">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="548A2C1B" w14:textId="77777777" w:rsidR="00DB46D1" w:rsidRDefault="00DB46D1" w:rsidP="00130994">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Managers Signature </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB46D1" w14:paraId="582B3396" w14:textId="77777777" w:rsidTr="00477E13">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="29846BE0" w14:textId="77777777" w:rsidR="00DB46D1" w:rsidRDefault="00DB46D1" w:rsidP="00130994">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4961,51 +4894,69 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="62691841" w14:textId="3DCC39E2" w:rsidR="00C47BDC" w:rsidRDefault="00C47BDC" w:rsidP="00C47BDC">
       <w:pPr>
         <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F351CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This should be completed in discussion with the employee with a view to </w:t>
       </w:r>
       <w:r w:rsidR="003F61DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>confirming the outcome to the probationary period</w:t>
+        <w:t xml:space="preserve">confirming the outcome </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003F61DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003F61DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the probationary period</w:t>
       </w:r>
       <w:r w:rsidR="00477E13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED56765" w14:textId="77777777" w:rsidR="00477E13" w:rsidRDefault="00477E13" w:rsidP="00C47BDC">
       <w:pPr>
         <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
@@ -5602,51 +5553,71 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="717D10C1" w14:textId="77777777" w:rsidR="00CF379E" w:rsidRDefault="00CF379E" w:rsidP="00130994">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">If no: please provide details </w:t>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: please provide details </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F21666C" w14:textId="77777777" w:rsidR="002F0FB2" w:rsidRDefault="002F0FB2" w:rsidP="00130994">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="625760AD" w14:textId="77777777" w:rsidR="002F0FB2" w:rsidRDefault="002F0FB2" w:rsidP="00130994">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72051271" w14:textId="0F62F4D6" w:rsidR="002F0FB2" w:rsidRDefault="002F0FB2" w:rsidP="00130994">
@@ -5711,51 +5682,71 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="12915A4F" w14:textId="77777777" w:rsidR="00CF379E" w:rsidRDefault="0060393E" w:rsidP="00130994">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">If no: please provide details </w:t>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: please provide details </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2466D55A" w14:textId="77777777" w:rsidR="002F0FB2" w:rsidRDefault="002F0FB2" w:rsidP="00130994">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46B71CFA" w14:textId="77777777" w:rsidR="002F0FB2" w:rsidRDefault="002F0FB2" w:rsidP="00130994">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E43C522" w14:textId="1813B298" w:rsidR="002F0FB2" w:rsidRDefault="002F0FB2" w:rsidP="00130994">
@@ -5836,51 +5827,71 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4E965ED0" w14:textId="77777777" w:rsidR="00224DC6" w:rsidRDefault="00224DC6" w:rsidP="00130994">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">If no: please provide details </w:t>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: please provide details </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AB89253" w14:textId="77777777" w:rsidR="00F61CB9" w:rsidRDefault="00F61CB9" w:rsidP="00130994">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B0FAA87" w14:textId="79C020D5" w:rsidR="00F61CB9" w:rsidRDefault="00F61CB9" w:rsidP="00130994">
             <w:pPr>
               <w:spacing w:after="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7176,50 +7187,51 @@
           <w:tcPr>
             <w:tcW w:w="5957" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="5DC10483" w14:textId="77777777" w:rsidR="00477E13" w:rsidRPr="00477E13" w:rsidRDefault="00477E13" w:rsidP="00130994">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8266"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00477E13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Consideration that the Probationary Period </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="639D3EBF" w14:textId="77777777" w:rsidR="00477E13" w:rsidRPr="00477E13" w:rsidRDefault="00477E13" w:rsidP="00130994">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8266"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00477E13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
               </w:rPr>
               <w:t xml:space="preserve">has not been successful and employment </w:t>
@@ -7650,51 +7662,73 @@
                 <w:w w:val="105"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A565205" w14:textId="77777777" w:rsidR="00477E13" w:rsidRPr="00625AA3" w:rsidRDefault="00477E13" w:rsidP="00477E13">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8266"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00625AA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confirm employee will receive decision in writing and if employment is terminated the right to appeal within 10 working days of receipt of the letter </w:t>
+              <w:t xml:space="preserve">Confirm </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00625AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>employee</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00625AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will receive decision in writing and if employment is terminated the right to appeal within 10 working days of receipt of the letter </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C954DC7" w14:textId="77777777" w:rsidR="00477E13" w:rsidRPr="00625AA3" w:rsidRDefault="00477E13" w:rsidP="00477E13">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8266"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2AD941E7" w14:textId="77777777" w:rsidR="00477E13" w:rsidRPr="00477E13" w:rsidRDefault="00477E13" w:rsidP="00130994">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8266"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
@@ -8077,82 +8111,82 @@
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79AF69D5" w14:textId="77777777" w:rsidR="00AB4753" w:rsidRPr="00174F61" w:rsidRDefault="00AB4753" w:rsidP="00130994">
             <w:pPr>
               <w:spacing w:before="432"/>
               <w:ind w:right="936"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:spacing w:val="-9"/>
                 <w:w w:val="105"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="434B57E2" w14:textId="77777777" w:rsidR="007B52DB" w:rsidRPr="00174F61" w:rsidRDefault="007B52DB" w:rsidP="007B52DB"/>
     <w:sectPr w:rsidR="007B52DB" w:rsidRPr="00174F61" w:rsidSect="00743097">
-      <w:headerReference w:type="default" r:id="rId16"/>
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="851" w:right="794" w:bottom="1021" w:left="794" w:header="284" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4902572F" w14:textId="77777777" w:rsidR="00743097" w:rsidRDefault="00743097">
+    <w:p w14:paraId="3D5463BF" w14:textId="77777777" w:rsidR="00D23DE5" w:rsidRDefault="00D23DE5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="591F9F07" w14:textId="77777777" w:rsidR="00743097" w:rsidRDefault="00743097">
+    <w:p w14:paraId="6F700C88" w14:textId="77777777" w:rsidR="00D23DE5" w:rsidRDefault="00D23DE5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -8171,57 +8205,57 @@
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A7FF903" w14:textId="77777777" w:rsidR="00C30688" w:rsidRDefault="004E7F9E" w:rsidP="00B51FD6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="435CB885" w14:textId="77777777" w:rsidR="00C30688" w:rsidRDefault="00C30688" w:rsidP="00B51FD6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
@@ -8372,95 +8406,95 @@
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00EF4A4F" w:rsidRPr="00E00311">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="75096D5A" w14:textId="77777777" w:rsidR="00CE75CD" w:rsidRDefault="00CE75CD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45ED497D" w14:textId="77777777" w:rsidR="00743097" w:rsidRDefault="00743097">
+    <w:p w14:paraId="46B82717" w14:textId="77777777" w:rsidR="00D23DE5" w:rsidRDefault="00D23DE5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3439CB67" w14:textId="77777777" w:rsidR="00743097" w:rsidRDefault="00743097">
+    <w:p w14:paraId="71A933D0" w14:textId="77777777" w:rsidR="00D23DE5" w:rsidRDefault="00D23DE5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="437C40A5" w14:textId="77777777" w:rsidR="005F5DC7" w:rsidRDefault="005F5DC7" w:rsidP="00FA34FB">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="05B33756" w14:textId="02A8FACF" w:rsidR="00CE75CD" w:rsidRPr="00FA34FB" w:rsidRDefault="00CE75CD" w:rsidP="007B52DB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="039A5A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C84F9AA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13486,53 +13520,53 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="778455342">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1381443514">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="2129200499">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1870950369">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="99956997">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="799301679">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E479AC"/>
     <w:rsid w:val="00000E04"/>
@@ -13546,50 +13580,51 @@
     <w:rsid w:val="00020DA0"/>
     <w:rsid w:val="0003073E"/>
     <w:rsid w:val="000311F8"/>
     <w:rsid w:val="00032E13"/>
     <w:rsid w:val="00033F9B"/>
     <w:rsid w:val="000371C8"/>
     <w:rsid w:val="00041F46"/>
     <w:rsid w:val="000438AC"/>
     <w:rsid w:val="00043A4D"/>
     <w:rsid w:val="00044A17"/>
     <w:rsid w:val="00046770"/>
     <w:rsid w:val="000477AF"/>
     <w:rsid w:val="00050B92"/>
     <w:rsid w:val="0005173A"/>
     <w:rsid w:val="000517D7"/>
     <w:rsid w:val="00052A8E"/>
     <w:rsid w:val="00052BE9"/>
     <w:rsid w:val="00052D72"/>
     <w:rsid w:val="00053460"/>
     <w:rsid w:val="0005448B"/>
     <w:rsid w:val="000611F6"/>
     <w:rsid w:val="00061D05"/>
     <w:rsid w:val="00063D1D"/>
     <w:rsid w:val="00065656"/>
     <w:rsid w:val="00072AE4"/>
+    <w:rsid w:val="000731AE"/>
     <w:rsid w:val="0007394C"/>
     <w:rsid w:val="00074471"/>
     <w:rsid w:val="00074CA2"/>
     <w:rsid w:val="00075070"/>
     <w:rsid w:val="000764CC"/>
     <w:rsid w:val="0008014D"/>
     <w:rsid w:val="000819F8"/>
     <w:rsid w:val="000837F8"/>
     <w:rsid w:val="00087062"/>
     <w:rsid w:val="00087CBF"/>
     <w:rsid w:val="00091C12"/>
     <w:rsid w:val="00091EF4"/>
     <w:rsid w:val="0009220B"/>
     <w:rsid w:val="000922A2"/>
     <w:rsid w:val="00092887"/>
     <w:rsid w:val="0009450A"/>
     <w:rsid w:val="000A04FC"/>
     <w:rsid w:val="000A124D"/>
     <w:rsid w:val="000A1D3E"/>
     <w:rsid w:val="000A2DF2"/>
     <w:rsid w:val="000A3F41"/>
     <w:rsid w:val="000A5770"/>
     <w:rsid w:val="000A645E"/>
     <w:rsid w:val="000A66C8"/>
     <w:rsid w:val="000A672D"/>
@@ -14722,50 +14757,51 @@
     <w:rsid w:val="00BB6E3D"/>
     <w:rsid w:val="00BB7E9E"/>
     <w:rsid w:val="00BC1CBE"/>
     <w:rsid w:val="00BC2D34"/>
     <w:rsid w:val="00BC36E8"/>
     <w:rsid w:val="00BC3A92"/>
     <w:rsid w:val="00BC6821"/>
     <w:rsid w:val="00BD0C6D"/>
     <w:rsid w:val="00BD1B73"/>
     <w:rsid w:val="00BD1B93"/>
     <w:rsid w:val="00BD582A"/>
     <w:rsid w:val="00BD6D25"/>
     <w:rsid w:val="00BE164F"/>
     <w:rsid w:val="00BE24F3"/>
     <w:rsid w:val="00BE2950"/>
     <w:rsid w:val="00BE2F1D"/>
     <w:rsid w:val="00BE501A"/>
     <w:rsid w:val="00BE574C"/>
     <w:rsid w:val="00BE6259"/>
     <w:rsid w:val="00BE75E3"/>
     <w:rsid w:val="00BF0A3A"/>
     <w:rsid w:val="00BF0C7D"/>
     <w:rsid w:val="00BF1B5C"/>
     <w:rsid w:val="00BF2827"/>
     <w:rsid w:val="00BF3445"/>
+    <w:rsid w:val="00BF3B4A"/>
     <w:rsid w:val="00BF48F8"/>
     <w:rsid w:val="00BF5077"/>
     <w:rsid w:val="00BF5339"/>
     <w:rsid w:val="00BF5820"/>
     <w:rsid w:val="00BF5C6B"/>
     <w:rsid w:val="00C01BCE"/>
     <w:rsid w:val="00C0339A"/>
     <w:rsid w:val="00C035E6"/>
     <w:rsid w:val="00C06FC9"/>
     <w:rsid w:val="00C07D26"/>
     <w:rsid w:val="00C10041"/>
     <w:rsid w:val="00C120C4"/>
     <w:rsid w:val="00C13736"/>
     <w:rsid w:val="00C13D8F"/>
     <w:rsid w:val="00C149EB"/>
     <w:rsid w:val="00C14E28"/>
     <w:rsid w:val="00C14F87"/>
     <w:rsid w:val="00C17A43"/>
     <w:rsid w:val="00C21320"/>
     <w:rsid w:val="00C214A5"/>
     <w:rsid w:val="00C2448B"/>
     <w:rsid w:val="00C25A32"/>
     <w:rsid w:val="00C25CE0"/>
     <w:rsid w:val="00C262F6"/>
     <w:rsid w:val="00C303A2"/>
@@ -14860,50 +14896,51 @@
     <w:rsid w:val="00CF4BD5"/>
     <w:rsid w:val="00CF50A5"/>
     <w:rsid w:val="00CF540E"/>
     <w:rsid w:val="00CF7087"/>
     <w:rsid w:val="00CF7335"/>
     <w:rsid w:val="00D00A47"/>
     <w:rsid w:val="00D01442"/>
     <w:rsid w:val="00D015D8"/>
     <w:rsid w:val="00D02335"/>
     <w:rsid w:val="00D028D9"/>
     <w:rsid w:val="00D0298E"/>
     <w:rsid w:val="00D0448C"/>
     <w:rsid w:val="00D062A0"/>
     <w:rsid w:val="00D06A59"/>
     <w:rsid w:val="00D070D8"/>
     <w:rsid w:val="00D07616"/>
     <w:rsid w:val="00D10669"/>
     <w:rsid w:val="00D114F5"/>
     <w:rsid w:val="00D140C7"/>
     <w:rsid w:val="00D154A9"/>
     <w:rsid w:val="00D15AEE"/>
     <w:rsid w:val="00D212D0"/>
     <w:rsid w:val="00D22028"/>
     <w:rsid w:val="00D2257C"/>
     <w:rsid w:val="00D2314F"/>
+    <w:rsid w:val="00D23DE5"/>
     <w:rsid w:val="00D24270"/>
     <w:rsid w:val="00D2521B"/>
     <w:rsid w:val="00D309CF"/>
     <w:rsid w:val="00D33C03"/>
     <w:rsid w:val="00D357F1"/>
     <w:rsid w:val="00D3598A"/>
     <w:rsid w:val="00D43594"/>
     <w:rsid w:val="00D45710"/>
     <w:rsid w:val="00D46174"/>
     <w:rsid w:val="00D50667"/>
     <w:rsid w:val="00D52C3B"/>
     <w:rsid w:val="00D53B5A"/>
     <w:rsid w:val="00D54494"/>
     <w:rsid w:val="00D551CE"/>
     <w:rsid w:val="00D5641C"/>
     <w:rsid w:val="00D5668C"/>
     <w:rsid w:val="00D56AF9"/>
     <w:rsid w:val="00D56FB9"/>
     <w:rsid w:val="00D573A1"/>
     <w:rsid w:val="00D606D9"/>
     <w:rsid w:val="00D63B56"/>
     <w:rsid w:val="00D63E94"/>
     <w:rsid w:val="00D64DF4"/>
     <w:rsid w:val="00D65BAA"/>
     <w:rsid w:val="00D65EB6"/>
@@ -15158,51 +15195,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2EAAC2FC"/>
   <w15:docId w15:val="{8077C681-4A79-4940-9C1F-7AC455C72C5F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15942,85 +15979,85 @@
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0066779C"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F747A6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1010060025">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1558128023">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:People.EmploymentServicesPSCI@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:People.EmploymentServicesFSE@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:People.EmploymentServicesFBMH@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucl.ac.uk/equality-diversity-inclusion/equality-areas-and-support/disability-equality/defining-disability-and-reasonable-adjustments" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:People.EmploymentServicesFHUM@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=20638" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=36787" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucl.ac.uk/equality-diversity-inclusion/equality-areas-and-support/disability-equality/defining-disability-and-reasonable-adjustments" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=36787" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://connect.manchester.ac.uk/esc?id=sc_cat_item&amp;sys_id=fcd95c711bb9661002ea404cd34bcb64" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=20638" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16283,66 +16320,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F456D5BF-2A9F-4ECC-88E9-76D81FD6A8F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1244</Words>
-  <Characters>7097</Characters>
+  <Words>1149</Words>
+  <Characters>6957</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>535</Lines>
+  <Paragraphs>184</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8325</CharactersWithSpaces>
+  <CharactersWithSpaces>7922</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Karen Scoresby</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>