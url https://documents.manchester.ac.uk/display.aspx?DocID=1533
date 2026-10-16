--- v0 (2025-12-08)
+++ v1 (2026-10-16)
@@ -115,198 +115,198 @@
         <w:t>INTERVIEW EXPENSES – PR8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CBE5A39" w14:textId="77777777" w:rsidR="00EF5CE2" w:rsidRPr="00664CD1" w:rsidRDefault="00EF5CE2" w:rsidP="00C10134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3103"/>
         <w:gridCol w:w="7206"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C10134" w:rsidRPr="00664CD1" w14:paraId="60CC2237" w14:textId="77777777" w:rsidTr="005572D9">
+      <w:tr w:rsidR="00C10134" w:rsidRPr="00664CD1" w14:paraId="60CC2237" w14:textId="77777777" w:rsidTr="0AC4B7E2">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D9818B8" w14:textId="77777777" w:rsidR="00C10134" w:rsidRPr="00664CD1" w:rsidRDefault="00C10134" w:rsidP="00C10134">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EF926C9" w14:textId="77777777" w:rsidR="00C10134" w:rsidRPr="00664CD1" w:rsidRDefault="00C10134" w:rsidP="00C10134">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7206" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07519BA1" w14:textId="10223C3A" w:rsidR="00C10134" w:rsidRPr="00664CD1" w:rsidRDefault="00C10134" w:rsidP="00C10134">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10134" w:rsidRPr="00664CD1" w14:paraId="0925D1AA" w14:textId="77777777" w:rsidTr="005572D9">
+      <w:tr w:rsidR="00C10134" w:rsidRPr="00664CD1" w14:paraId="0925D1AA" w14:textId="77777777" w:rsidTr="0AC4B7E2">
         <w:trPr>
-          <w:trHeight w:val="464"/>
+          <w:trHeight w:val="645"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="124970B3" w14:textId="77777777" w:rsidR="00C10134" w:rsidRPr="00664CD1" w:rsidRDefault="00C10134" w:rsidP="00C10134">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Surname</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="267538E7" w14:textId="77777777" w:rsidR="00C10134" w:rsidRPr="00664CD1" w:rsidRDefault="00C10134" w:rsidP="00C10134">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7206" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A14C065" w14:textId="0C6D289B" w:rsidR="00C10134" w:rsidRPr="00664CD1" w:rsidRDefault="00C10134" w:rsidP="00C10134">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089152C" w:rsidRPr="00664CD1" w14:paraId="2C777FFD" w14:textId="77777777" w:rsidTr="005572D9">
+      <w:tr w:rsidR="0089152C" w:rsidRPr="00664CD1" w14:paraId="2C777FFD" w14:textId="77777777" w:rsidTr="0AC4B7E2">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AE91AB0" w14:textId="77777777" w:rsidR="0089152C" w:rsidRPr="00664CD1" w:rsidRDefault="0089152C" w:rsidP="0089152C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Forename(s) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BB180B2" w14:textId="77777777" w:rsidR="0089152C" w:rsidRPr="00664CD1" w:rsidRDefault="0089152C" w:rsidP="0089152C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7206" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53A2ED54" w14:textId="52BB8A3D" w:rsidR="0089152C" w:rsidRPr="00664CD1" w:rsidRDefault="0089152C" w:rsidP="0089152C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089152C" w:rsidRPr="00664CD1" w14:paraId="6DD04718" w14:textId="77777777" w:rsidTr="005572D9">
+      <w:tr w:rsidR="0089152C" w:rsidRPr="00664CD1" w14:paraId="6DD04718" w14:textId="77777777" w:rsidTr="0AC4B7E2">
         <w:trPr>
           <w:trHeight w:val="696"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F75E9E5" w14:textId="77777777" w:rsidR="0089152C" w:rsidRPr="00664CD1" w:rsidRDefault="0089152C" w:rsidP="0089152C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="699ADFFD" w14:textId="77777777" w:rsidR="0089152C" w:rsidRPr="00664CD1" w:rsidRDefault="0089152C" w:rsidP="0089152C">
@@ -320,140 +320,140 @@
           </w:p>
           <w:p w14:paraId="758FD907" w14:textId="77777777" w:rsidR="0089152C" w:rsidRPr="00664CD1" w:rsidRDefault="0089152C" w:rsidP="0089152C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7206" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A85E5DE" w14:textId="7FB32E62" w:rsidR="0089152C" w:rsidRPr="00664CD1" w:rsidRDefault="0089152C" w:rsidP="0089152C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089152C" w:rsidRPr="00664CD1" w14:paraId="28021A13" w14:textId="77777777" w:rsidTr="005572D9">
+      <w:tr w:rsidR="0089152C" w:rsidRPr="00664CD1" w14:paraId="28021A13" w14:textId="77777777" w:rsidTr="0AC4B7E2">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A444E90" w14:textId="77777777" w:rsidR="0089152C" w:rsidRPr="00664CD1" w:rsidRDefault="0089152C" w:rsidP="0089152C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Postcode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7206" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5986EB6A" w14:textId="180758D8" w:rsidR="0089152C" w:rsidRPr="00664CD1" w:rsidRDefault="0089152C" w:rsidP="0089152C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089152C" w:rsidRPr="00664CD1" w14:paraId="21FF2416" w14:textId="77777777" w:rsidTr="005572D9">
+      <w:tr w:rsidR="0089152C" w:rsidRPr="00664CD1" w14:paraId="21FF2416" w14:textId="77777777" w:rsidTr="0AC4B7E2">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73AF1933" w14:textId="77777777" w:rsidR="0089152C" w:rsidRPr="00664CD1" w:rsidRDefault="0089152C" w:rsidP="0089152C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Contact Telephone No.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F66B29D" w14:textId="77777777" w:rsidR="0089152C" w:rsidRPr="00664CD1" w:rsidRDefault="0089152C" w:rsidP="0089152C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7206" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41DEF8E4" w14:textId="6CE81807" w:rsidR="0089152C" w:rsidRPr="00664CD1" w:rsidRDefault="0089152C" w:rsidP="0089152C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089152C" w:rsidRPr="00664CD1" w14:paraId="3A026704" w14:textId="77777777" w:rsidTr="005572D9">
+      <w:tr w:rsidR="0089152C" w:rsidRPr="00664CD1" w14:paraId="3A026704" w14:textId="77777777" w:rsidTr="0AC4B7E2">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="541830FD" w14:textId="77777777" w:rsidR="0089152C" w:rsidRPr="00664CD1" w:rsidRDefault="0089152C" w:rsidP="0089152C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1025,51 +1025,69 @@
             <w:tcW w:w="4607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54568F4B" w14:textId="77777777" w:rsidR="005761DB" w:rsidRPr="00664CD1" w:rsidRDefault="005761DB" w:rsidP="00916951">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17C412A1" w14:textId="77777777" w:rsidR="005761DB" w:rsidRPr="00664CD1" w:rsidRDefault="005761DB" w:rsidP="00916951">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Mileage claim costs</w:t>
+              <w:t xml:space="preserve">Mileage </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00664CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>claim</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00664CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> costs</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="580B70EB" w14:textId="77777777" w:rsidR="005761DB" w:rsidRPr="00664CD1" w:rsidRDefault="005761DB" w:rsidP="005761DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(25p per mile up to the equivalent saver rail fare, whichever is the cheaper)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45005525" w14:textId="77777777" w:rsidR="00224B73" w:rsidRPr="00664CD1" w:rsidRDefault="00224B73" w:rsidP="005761DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
@@ -1101,63 +1119,72 @@
           <w:p w14:paraId="4DDC0136" w14:textId="6B2C1259" w:rsidR="005761DB" w:rsidRPr="00664CD1" w:rsidRDefault="00AC46B5" w:rsidP="00916951">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>_____</w:t>
             </w:r>
             <w:r w:rsidR="001F51E7" w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="001F51E7" w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">miles </w:t>
             </w:r>
             <w:r w:rsidR="005761DB" w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">@ 25p per mile </w:t>
+              <w:t>@</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="005761DB" w:rsidRPr="00664CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 25p per mile </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C275F9E" w14:textId="77777777" w:rsidR="005761DB" w:rsidRPr="00664CD1" w:rsidRDefault="005761DB" w:rsidP="00916951">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D8BF28F" w14:textId="77777777" w:rsidR="005761DB" w:rsidRPr="00664CD1" w:rsidRDefault="005761DB" w:rsidP="00137B1A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5CE540B3" w14:textId="71768729" w:rsidR="001F51E7" w:rsidRPr="00664CD1" w:rsidRDefault="001F51E7" w:rsidP="00137B1A">
@@ -1604,51 +1631,69 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="348AE70C" w14:textId="77777777" w:rsidR="0001605D" w:rsidRPr="00664CD1" w:rsidRDefault="0001605D" w:rsidP="00BB7415">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00664CD1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>If your bank is outside the UK please provide your details below:</w:t>
+        <w:t xml:space="preserve">If your bank is outside the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00664CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>UK</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00664CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please provide your details below:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10415" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4780"/>
         <w:gridCol w:w="5635"/>
       </w:tblGrid>
       <w:tr w:rsidR="0001605D" w:rsidRPr="00664CD1" w14:paraId="52AD2A55" w14:textId="77777777" w:rsidTr="0001605D">
         <w:trPr>
           <w:trHeight w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4780" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FCE79D2" w14:textId="77777777" w:rsidR="0001605D" w:rsidRPr="00664CD1" w:rsidRDefault="0001605D" w:rsidP="0001605D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
@@ -2208,95 +2253,138 @@
         <w:t>FOR OFFICE USE ONLY</w:t>
       </w:r>
       <w:r w:rsidR="00DC6ADD" w:rsidRPr="00664CD1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (People Services)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4342"/>
         <w:gridCol w:w="3352"/>
         <w:gridCol w:w="459"/>
         <w:gridCol w:w="901"/>
         <w:gridCol w:w="1360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E40D3" w:rsidRPr="00664CD1" w14:paraId="6867AB1C" w14:textId="77777777" w:rsidTr="00635698">
+      <w:tr w:rsidR="009E40D3" w:rsidRPr="00664CD1" w14:paraId="6867AB1C" w14:textId="77777777" w:rsidTr="3ECFBAB4">
         <w:trPr>
           <w:trHeight w:val="178"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5A80AA2D" w14:textId="3AD09296" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
-[...18 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="5A80AA2D" w14:textId="551255AF" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="3ECFBAB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3ECFBAB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signature </w:t>
+            </w:r>
+            <w:r w:rsidR="45BAFAFD" w:rsidRPr="3ECFBAB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3ECFBAB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="3ECFBAB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Authorised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3ECFBAB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005125BA" w:rsidRPr="3ECFBAB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">People </w:t>
             </w:r>
-            <w:r w:rsidR="00DC6ADD" w:rsidRPr="00664CD1">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00DC6ADD" w:rsidRPr="3ECFBAB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Services</w:t>
             </w:r>
-            <w:r w:rsidRPr="00664CD1">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="3ECFBAB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="150D6C5C" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
@@ -2308,212 +2396,414 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="3F02C5B6" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E40D3" w:rsidRPr="00664CD1" w14:paraId="05F2BB03" w14:textId="77777777" w:rsidTr="00635698">
+      <w:tr w:rsidR="009E40D3" w:rsidRPr="00664CD1" w14:paraId="05F2BB03" w14:textId="77777777" w:rsidTr="3ECFBAB4">
         <w:trPr>
-          <w:trHeight w:val="557"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6C1C42C3" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="133A1AC5" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="3721A8A5" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="214F9ACF" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="391EC829" w14:textId="3C7895E8" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="3ECFBAB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="214F9ACF" w14:textId="785F20E6" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="3ECFBAB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E40D3" w:rsidRPr="00664CD1" w14:paraId="2734A761" w14:textId="77777777" w:rsidTr="00635698">
+      <w:tr w:rsidR="3ECFBAB4" w14:paraId="7B5EBFB5" w14:textId="77777777" w:rsidTr="3ECFBAB4">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4BFD2453" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="00676940">
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> for excess payments</w:t>
+          <w:p w14:paraId="10A962C1" w14:textId="3DA0D24F" w:rsidR="3ECFBAB4" w:rsidRDefault="270FEA2B" w:rsidP="3ECFBAB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3ECFBAB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Signature 2 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="3ECFBAB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Authorised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3ECFBAB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> People Services)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3811" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="496773DF" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
-[...10 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="15197DE8" w14:textId="3E36068B" w:rsidR="3ECFBAB4" w:rsidRDefault="00310185" w:rsidP="3ECFBAB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00310185">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Print Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
+          <w:p w14:paraId="5369FC6D" w14:textId="28577143" w:rsidR="3ECFBAB4" w:rsidRDefault="00310185" w:rsidP="3ECFBAB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00664CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3ECFBAB4" w14:paraId="21C3E4D4" w14:textId="77777777" w:rsidTr="3ECFBAB4">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4342" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E19DFEA" w14:textId="3E6C5EAA" w:rsidR="3ECFBAB4" w:rsidRDefault="3ECFBAB4" w:rsidP="3ECFBAB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E3C7488" w14:textId="48E74506" w:rsidR="3ECFBAB4" w:rsidRDefault="3ECFBAB4" w:rsidP="3ECFBAB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3811" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D6F50A" w14:textId="3B42C35C" w:rsidR="3ECFBAB4" w:rsidRDefault="3ECFBAB4" w:rsidP="3ECFBAB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E90F70" w14:textId="538AFBAB" w:rsidR="3ECFBAB4" w:rsidRDefault="3ECFBAB4" w:rsidP="3ECFBAB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E40D3" w:rsidRPr="00664CD1" w14:paraId="2734A761" w14:textId="77777777" w:rsidTr="3ECFBAB4">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4342" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BFD2453" w14:textId="56629FAB" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="3ECFBAB4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="3ECFBAB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Authorised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="3ECFBAB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00676940" w:rsidRPr="3ECFBAB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School/Directorate </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3ECFBAB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Signatory</w:t>
+            </w:r>
+            <w:r w:rsidR="00676940" w:rsidRPr="3ECFBAB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for excess payments</w:t>
+            </w:r>
+            <w:r w:rsidR="19A18432" w:rsidRPr="3ECFBAB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3811" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="496773DF" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00664CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Print Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2261" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
           <w:p w14:paraId="20D5052F" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E40D3" w:rsidRPr="00664CD1" w14:paraId="104D82CB" w14:textId="77777777" w:rsidTr="00635698">
+      <w:tr w:rsidR="009E40D3" w:rsidRPr="00664CD1" w14:paraId="104D82CB" w14:textId="77777777" w:rsidTr="3ECFBAB4">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4342" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2A05FCC5" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42BEE4D0" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -2530,335 +2820,336 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="73EAC326" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E40D3" w:rsidRPr="00664CD1" w14:paraId="13FB1D77" w14:textId="77777777" w:rsidTr="00635698">
+      <w:tr w:rsidR="009E40D3" w:rsidRPr="00664CD1" w14:paraId="13FB1D77" w14:textId="77777777" w:rsidTr="3ECFBAB4">
         <w:trPr>
           <w:trHeight w:val="852"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="089F4E23" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCOUNTS TO DEBIT: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62854484" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>NB: ENSURE ALL PARTS ARE OPEN BEFORE SUBMISSION TO PAYROLL, OR CLAIM WILL BE REJECTED AND PAYMENT WILL BE DELAYED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2DA277D0" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4CDB23B4" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Amount</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DF592A0" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(£) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2106BCA0" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A7EF7F4" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Office Use Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E40D3" w:rsidRPr="00664CD1" w14:paraId="2C1860A3" w14:textId="77777777" w:rsidTr="00635698">
+      <w:tr w:rsidR="009E40D3" w:rsidRPr="00664CD1" w14:paraId="2C1860A3" w14:textId="77777777" w:rsidTr="3ECFBAB4">
         <w:trPr>
           <w:trHeight w:val="490"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="23A61F32" w14:textId="3BB7FCE2" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="37078726" w14:textId="1C6D46CA" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="36D8894F" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E40D3" w:rsidRPr="00664CD1" w14:paraId="248C126A" w14:textId="77777777" w:rsidTr="00635698">
+      <w:tr w:rsidR="009E40D3" w:rsidRPr="00664CD1" w14:paraId="248C126A" w14:textId="77777777" w:rsidTr="3ECFBAB4">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3E4004E3" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="390850BB" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0F0DEEBA" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E40D3" w:rsidRPr="00664CD1" w14:paraId="06B4B6F7" w14:textId="77777777" w:rsidTr="00635698">
+      <w:tr w:rsidR="009E40D3" w:rsidRPr="00664CD1" w14:paraId="06B4B6F7" w14:textId="77777777" w:rsidTr="3ECFBAB4">
         <w:trPr>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="15BBD06C" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="00DC6ADD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00664CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>TOTAL OF ALL CLAIMS SECTIONS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61377DB9" w14:textId="77777777" w:rsidR="00730A2B" w:rsidRPr="00664CD1" w:rsidRDefault="00730A2B" w:rsidP="009E40D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="28DF0EC8" w14:textId="2741814F" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1046C9B4" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00664CD1" w:rsidRDefault="009E40D3" w:rsidP="009E40D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7ED3E55A" w14:textId="77777777" w:rsidR="005D65D2" w:rsidRPr="00664CD1" w:rsidRDefault="005D65D2" w:rsidP="00915A67">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8445"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
@@ -3120,52 +3411,65 @@
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00664CD1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>What can be claimed</w:t>
       </w:r>
       <w:r w:rsidR="00754787" w:rsidRPr="00664CD1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by external candidates only:-</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> by external candidates </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00754787" w:rsidRPr="00664CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>only:-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4C9CFB4B" w14:textId="77777777" w:rsidR="008340B7" w:rsidRPr="00664CD1" w:rsidRDefault="008340B7" w:rsidP="008340B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D614E67" w14:textId="77777777" w:rsidR="00CD3B7D" w:rsidRPr="00664CD1" w:rsidRDefault="00CD3B7D" w:rsidP="00CD3B7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00664CD1">
@@ -3489,51 +3793,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Meals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="510232F6" w14:textId="77777777" w:rsidR="00CD3B7D" w:rsidRPr="00664CD1" w:rsidRDefault="00CD3B7D" w:rsidP="00CD3B7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00664CD1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Cost of meals will be only be reimbursed where a candidate is required to travel outside of the times below:</w:t>
+        <w:t xml:space="preserve">Cost of meals </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00664CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>will be only be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00664CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reimbursed where a candidate is required to travel outside of the times below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C69D7FD" w14:textId="77777777" w:rsidR="00CD3B7D" w:rsidRPr="00664CD1" w:rsidRDefault="00CD3B7D" w:rsidP="00CD3B7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00664CD1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Before 7.30 am - up to £5 for breakfast</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="638FEFD5" w14:textId="77777777" w:rsidR="00CD3B7D" w:rsidRPr="00664CD1" w:rsidRDefault="00CD3B7D" w:rsidP="00CD3B7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -3597,51 +3919,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Limits</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AA83994" w14:textId="61027E5D" w:rsidR="000E3ED5" w:rsidRPr="00664CD1" w:rsidRDefault="000E3ED5" w:rsidP="00CD3B7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00664CD1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Claims in excess of £250 will only be paid if </w:t>
+        <w:t xml:space="preserve">Claims </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00664CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00664CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> £250 will only be paid if </w:t>
       </w:r>
       <w:r w:rsidR="00DC6ADD" w:rsidRPr="00391770">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">prior </w:t>
       </w:r>
       <w:r w:rsidRPr="00391770">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>approved in advance</w:t>
       </w:r>
       <w:r w:rsidRPr="00664CD1">
         <w:rPr>
@@ -3698,336 +4038,378 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>How to claim repayment</w:t>
       </w:r>
       <w:r w:rsidRPr="00664CD1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52F48514" w14:textId="77777777" w:rsidR="008340B7" w:rsidRPr="00664CD1" w:rsidRDefault="008340B7" w:rsidP="008340B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09A234D3" w14:textId="045CA355" w:rsidR="008340B7" w:rsidRPr="00664CD1" w:rsidRDefault="008340B7" w:rsidP="008340B7">
+    <w:p w14:paraId="09A234D3" w14:textId="0C6070A9" w:rsidR="008340B7" w:rsidRPr="00664CD1" w:rsidRDefault="008340B7" w:rsidP="008340B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00664CD1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>You must submit your completed claim form within 28 days of the interview date</w:t>
+        <w:t xml:space="preserve">You must submit your completed claim form within </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1763">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days of the interview date</w:t>
       </w:r>
       <w:r w:rsidR="00DC6ADD" w:rsidRPr="00664CD1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> via </w:t>
       </w:r>
       <w:r w:rsidR="00F236A3" w:rsidRPr="00664CD1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">email </w:t>
       </w:r>
       <w:r w:rsidR="002E7C7D" w:rsidRPr="00664CD1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>with original receipts attached to:</w:t>
+        <w:t xml:space="preserve">with original receipts attached </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002E7C7D" w:rsidRPr="00664CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to:</w:t>
       </w:r>
       <w:r w:rsidR="00695A82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2ED12CFD" w14:textId="77777777" w:rsidR="002E7C7D" w:rsidRPr="00664CD1" w:rsidRDefault="002E7C7D" w:rsidP="008340B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29B7B171" w14:textId="07E6CB44" w:rsidR="002E7C7D" w:rsidRPr="00664CD1" w:rsidRDefault="00F236A3" w:rsidP="008340B7">
+    <w:p w14:paraId="29B7B171" w14:textId="65A849C0" w:rsidR="002E7C7D" w:rsidRPr="00664CD1" w:rsidRDefault="00F236A3" w:rsidP="4B25C326">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00664CD1">
+      <w:r w:rsidRPr="4B25C326">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>People Services</w:t>
       </w:r>
-      <w:r w:rsidR="005125BA" w:rsidRPr="00664CD1">
+      <w:r w:rsidR="005125BA" w:rsidRPr="4B25C326">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="005D65D2" w:rsidRPr="00664CD1">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="5B4FDC78" w:rsidRPr="4B25C326">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>peopleservices@manchester.ac.uk</w:t>
+          <w:t>recruitmentservices.people@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E461B9" w:rsidRPr="00664CD1">
+      <w:r w:rsidRPr="4B25C326">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4223DD4F" w14:textId="26D36F7D" w:rsidR="00DC6ADD" w:rsidRPr="00664CD1" w:rsidRDefault="00DC6ADD" w:rsidP="008340B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Directorate Support Team</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071EF320" w14:textId="780DBD4B" w:rsidR="002E7C7D" w:rsidRPr="00664CD1" w:rsidRDefault="00DC6ADD" w:rsidP="008340B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="002E7C7D" w:rsidRPr="00664CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Floor, Simon Building</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4961D982" w14:textId="6978AF49" w:rsidR="002E7C7D" w:rsidRPr="00664CD1" w:rsidRDefault="002E7C7D" w:rsidP="008340B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00664CD1">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4223DD4F" w14:textId="26D36F7D" w:rsidR="00DC6ADD" w:rsidRPr="00664CD1" w:rsidRDefault="00DC6ADD" w:rsidP="008340B7">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Brunswick Street</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E2239F" w14:textId="55E973D6" w:rsidR="002E7C7D" w:rsidRPr="00664CD1" w:rsidRDefault="002E7C7D" w:rsidP="008340B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00664CD1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Directorate Support Team</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="071EF320" w14:textId="780DBD4B" w:rsidR="002E7C7D" w:rsidRPr="00664CD1" w:rsidRDefault="00DC6ADD" w:rsidP="008340B7">
+        <w:t>Manchester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037D6AF9" w14:textId="77777777" w:rsidR="002E7C7D" w:rsidRPr="00664CD1" w:rsidRDefault="00CD3B7D" w:rsidP="008340B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00664CD1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...86 lines deleted...]
-        </w:rPr>
         <w:t>M13 9PL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7D8E9F" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRPr="00785ABA" w:rsidRDefault="009E40D3" w:rsidP="00C10134">
+    <w:p w14:paraId="7D7D8E9F" w14:textId="77777777" w:rsidR="009E40D3" w:rsidRDefault="009E40D3" w:rsidP="00C10134">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009E40D3" w:rsidRPr="00785ABA" w:rsidSect="00C10134">
+    <w:p w14:paraId="5525EF41" w14:textId="2B5864AF" w:rsidR="009F412D" w:rsidRPr="009F412D" w:rsidRDefault="009F412D" w:rsidP="009F412D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9540"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="009F412D" w:rsidRPr="009F412D" w:rsidSect="00C10134">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01354B9D" w14:textId="77777777" w:rsidR="005F7EE9" w:rsidRDefault="005F7EE9" w:rsidP="00EF5CE2">
+    <w:p w14:paraId="0B77C890" w14:textId="77777777" w:rsidR="0011776F" w:rsidRDefault="0011776F" w:rsidP="00EF5CE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18E87F15" w14:textId="77777777" w:rsidR="005F7EE9" w:rsidRDefault="005F7EE9" w:rsidP="00EF5CE2">
+    <w:p w14:paraId="35CB7F52" w14:textId="77777777" w:rsidR="0011776F" w:rsidRDefault="0011776F" w:rsidP="00EF5CE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4047,137 +4429,143 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C912DCD" w14:textId="5EFDAF40" w:rsidR="00EF5CE2" w:rsidRPr="00695A82" w:rsidRDefault="00571EA9" w:rsidP="00EF5CE2">
+  <w:p w14:paraId="05886284" w14:textId="567B224E" w:rsidR="00D82DB2" w:rsidRPr="00695A82" w:rsidRDefault="009F412D" w:rsidP="009F412D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00695A82">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">People </w:t>
+      <w:t xml:space="preserve">Talent Attraction </w:t>
     </w:r>
-    <w:r w:rsidR="00915A67" w:rsidRPr="00695A82">
+    <w:r w:rsidR="00D82DB2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Services</w:t>
-[...15 lines deleted...]
-      <w:t>April</w:t>
+      <w:t>–</w:t>
     </w:r>
     <w:r w:rsidR="00EB627B" w:rsidRPr="00695A82">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2025</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00D82DB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">September </w:t>
+    </w:r>
+    <w:r w:rsidR="00EB627B" w:rsidRPr="00695A82">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00D82DB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7828D942" w14:textId="77777777" w:rsidR="005F7EE9" w:rsidRDefault="005F7EE9" w:rsidP="00EF5CE2">
+    <w:p w14:paraId="1D868ABA" w14:textId="77777777" w:rsidR="0011776F" w:rsidRDefault="0011776F" w:rsidP="00EF5CE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B8A593D" w14:textId="77777777" w:rsidR="005F7EE9" w:rsidRDefault="005F7EE9" w:rsidP="00EF5CE2">
+    <w:p w14:paraId="77561CB3" w14:textId="77777777" w:rsidR="0011776F" w:rsidRDefault="0011776F" w:rsidP="00EF5CE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="047C3589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E470338A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
@@ -4531,219 +4919,245 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1500803881">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="130557768">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1143808604">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C10134"/>
     <w:rsid w:val="00013DD3"/>
     <w:rsid w:val="0001605D"/>
     <w:rsid w:val="0004478A"/>
     <w:rsid w:val="000717C7"/>
     <w:rsid w:val="000B1FF1"/>
     <w:rsid w:val="000E3ED5"/>
     <w:rsid w:val="000F77E0"/>
+    <w:rsid w:val="0011776F"/>
     <w:rsid w:val="00120C67"/>
     <w:rsid w:val="00124BDC"/>
+    <w:rsid w:val="001354C5"/>
     <w:rsid w:val="00137B1A"/>
     <w:rsid w:val="00155EC3"/>
+    <w:rsid w:val="00181D99"/>
     <w:rsid w:val="001F51E7"/>
     <w:rsid w:val="001F6778"/>
     <w:rsid w:val="002058CF"/>
     <w:rsid w:val="00216C31"/>
     <w:rsid w:val="002249F1"/>
     <w:rsid w:val="00224B73"/>
     <w:rsid w:val="00277D3C"/>
     <w:rsid w:val="0028355D"/>
     <w:rsid w:val="00286039"/>
     <w:rsid w:val="00295BB3"/>
     <w:rsid w:val="002A33CC"/>
     <w:rsid w:val="002B2482"/>
+    <w:rsid w:val="002C3017"/>
     <w:rsid w:val="002E4F3E"/>
     <w:rsid w:val="002E7C7D"/>
     <w:rsid w:val="00301D96"/>
     <w:rsid w:val="00307311"/>
+    <w:rsid w:val="00310185"/>
     <w:rsid w:val="00314206"/>
     <w:rsid w:val="003326B9"/>
     <w:rsid w:val="00391770"/>
     <w:rsid w:val="00392F13"/>
     <w:rsid w:val="0039480B"/>
     <w:rsid w:val="00395976"/>
     <w:rsid w:val="003B1B46"/>
     <w:rsid w:val="003C2626"/>
     <w:rsid w:val="003C462A"/>
     <w:rsid w:val="003F3031"/>
     <w:rsid w:val="00416930"/>
     <w:rsid w:val="0046764D"/>
     <w:rsid w:val="004707D3"/>
+    <w:rsid w:val="00493CC5"/>
+    <w:rsid w:val="004A275F"/>
     <w:rsid w:val="004A64E8"/>
     <w:rsid w:val="004F7A13"/>
     <w:rsid w:val="00500542"/>
     <w:rsid w:val="00504404"/>
     <w:rsid w:val="005125BA"/>
+    <w:rsid w:val="00535A9F"/>
     <w:rsid w:val="005572D9"/>
     <w:rsid w:val="00571EA9"/>
     <w:rsid w:val="0057454F"/>
     <w:rsid w:val="005761DB"/>
     <w:rsid w:val="00581FA8"/>
     <w:rsid w:val="0059466C"/>
     <w:rsid w:val="005B0F73"/>
     <w:rsid w:val="005C5E38"/>
     <w:rsid w:val="005D099F"/>
     <w:rsid w:val="005D65D2"/>
     <w:rsid w:val="005F7EE9"/>
     <w:rsid w:val="00617D6B"/>
     <w:rsid w:val="0063325B"/>
     <w:rsid w:val="00635698"/>
     <w:rsid w:val="00642B84"/>
     <w:rsid w:val="00664CD1"/>
     <w:rsid w:val="00673C94"/>
     <w:rsid w:val="00676940"/>
     <w:rsid w:val="00685727"/>
     <w:rsid w:val="0069314E"/>
     <w:rsid w:val="006954A8"/>
     <w:rsid w:val="00695A82"/>
     <w:rsid w:val="00700378"/>
     <w:rsid w:val="0071147A"/>
     <w:rsid w:val="007130EA"/>
     <w:rsid w:val="00730A2B"/>
     <w:rsid w:val="00731946"/>
     <w:rsid w:val="00732E1C"/>
     <w:rsid w:val="007458E1"/>
     <w:rsid w:val="00754787"/>
     <w:rsid w:val="0075662C"/>
     <w:rsid w:val="0075703B"/>
     <w:rsid w:val="00775627"/>
     <w:rsid w:val="00785ABA"/>
+    <w:rsid w:val="00790BDB"/>
     <w:rsid w:val="007C72B9"/>
     <w:rsid w:val="007D1BA6"/>
     <w:rsid w:val="007D2487"/>
     <w:rsid w:val="007E7FA9"/>
+    <w:rsid w:val="00806302"/>
     <w:rsid w:val="0081368B"/>
     <w:rsid w:val="008338B3"/>
     <w:rsid w:val="008340B7"/>
     <w:rsid w:val="008348AA"/>
+    <w:rsid w:val="008377F2"/>
     <w:rsid w:val="00846713"/>
     <w:rsid w:val="008556C3"/>
     <w:rsid w:val="00856824"/>
     <w:rsid w:val="00874715"/>
     <w:rsid w:val="0089152C"/>
     <w:rsid w:val="008F401E"/>
     <w:rsid w:val="0090429E"/>
     <w:rsid w:val="00915A67"/>
     <w:rsid w:val="00916FDA"/>
     <w:rsid w:val="009D427A"/>
     <w:rsid w:val="009E1E96"/>
     <w:rsid w:val="009E40D3"/>
     <w:rsid w:val="009F294F"/>
+    <w:rsid w:val="009F412D"/>
     <w:rsid w:val="009F697D"/>
     <w:rsid w:val="00A40444"/>
+    <w:rsid w:val="00AA1763"/>
     <w:rsid w:val="00AC46B5"/>
     <w:rsid w:val="00AE3916"/>
     <w:rsid w:val="00B22C7E"/>
     <w:rsid w:val="00B51547"/>
     <w:rsid w:val="00B63A7A"/>
     <w:rsid w:val="00B712F8"/>
     <w:rsid w:val="00BA3A0F"/>
     <w:rsid w:val="00BB3A79"/>
     <w:rsid w:val="00BB7415"/>
     <w:rsid w:val="00BC300F"/>
+    <w:rsid w:val="00BD26B0"/>
     <w:rsid w:val="00BD65A6"/>
+    <w:rsid w:val="00BE2A6F"/>
     <w:rsid w:val="00BF15DE"/>
     <w:rsid w:val="00C10134"/>
     <w:rsid w:val="00C30F9C"/>
     <w:rsid w:val="00C557FE"/>
     <w:rsid w:val="00C578BE"/>
     <w:rsid w:val="00CD1029"/>
     <w:rsid w:val="00CD3B7D"/>
     <w:rsid w:val="00CF78F6"/>
     <w:rsid w:val="00D01D89"/>
     <w:rsid w:val="00D21DB1"/>
     <w:rsid w:val="00D24A89"/>
     <w:rsid w:val="00D252C8"/>
     <w:rsid w:val="00D4150A"/>
     <w:rsid w:val="00D4178A"/>
     <w:rsid w:val="00D563D6"/>
     <w:rsid w:val="00D57533"/>
+    <w:rsid w:val="00D82DB2"/>
     <w:rsid w:val="00DC6ADD"/>
     <w:rsid w:val="00DF7BD8"/>
     <w:rsid w:val="00E3014F"/>
     <w:rsid w:val="00E37E3F"/>
     <w:rsid w:val="00E37F62"/>
     <w:rsid w:val="00E40A22"/>
     <w:rsid w:val="00E4240E"/>
     <w:rsid w:val="00E461B9"/>
     <w:rsid w:val="00EB627B"/>
     <w:rsid w:val="00EC3A8D"/>
     <w:rsid w:val="00EF5CE2"/>
     <w:rsid w:val="00F14B50"/>
     <w:rsid w:val="00F16350"/>
     <w:rsid w:val="00F236A3"/>
     <w:rsid w:val="00F26D8C"/>
     <w:rsid w:val="00F5499E"/>
     <w:rsid w:val="00F85326"/>
     <w:rsid w:val="00FB56BB"/>
     <w:rsid w:val="00FB5730"/>
     <w:rsid w:val="00FF5728"/>
+    <w:rsid w:val="09F9D3FB"/>
+    <w:rsid w:val="0AC4B7E2"/>
+    <w:rsid w:val="19A18432"/>
+    <w:rsid w:val="270FEA2B"/>
+    <w:rsid w:val="3ECFBAB4"/>
+    <w:rsid w:val="45BAFAFD"/>
+    <w:rsid w:val="4B25C326"/>
+    <w:rsid w:val="5B4FDC78"/>
+    <w:rsid w:val="79B8A40B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="72B185E4"/>
@@ -5288,51 +5702,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005125BA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peopleservices@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:recruitmentservices.people@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5597,56 +6011,58 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="aaf479a1-5dc6-4a68-9267-889a37effafb" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b5845eb4-2e49-4b8a-95e9-e6df68672c39">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100800484D55ED9AF44876ABA255A90F133" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5d71359eaabb22bee8fccac4f88245cd">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b5845eb4-2e49-4b8a-95e9-e6df68672c39" xmlns:ns3="aaf479a1-5dc6-4a68-9267-889a37effafb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f37db7fb9b7934ab911b4e8bb5530b4a" ns2:_="" ns3:_="">
     <xsd:import namespace="b5845eb4-2e49-4b8a-95e9-e6df68672c39"/>
     <xsd:import namespace="aaf479a1-5dc6-4a68-9267-889a37effafb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -5841,142 +6257,119 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8E06FB0-8F35-48CE-A896-2B97D1619779}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0402630-453F-40F7-92CA-63F4F8FF748D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3642D77F-5F5E-456A-99B2-2ECDA8DB9C93}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="aaf479a1-5dc6-4a68-9267-889a37effafb"/>
+    <ds:schemaRef ds:uri="b5845eb4-2e49-4b8a-95e9-e6df68672c39"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EFDEDB2-56B4-4EAD-B159-19208009F49A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b5845eb4-2e49-4b8a-95e9-e6df68672c39"/>
     <ds:schemaRef ds:uri="aaf479a1-5dc6-4a68-9267-889a37effafb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3642D77F-5F5E-456A-99B2-2ECDA8DB9C93}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0402630-453F-40F7-92CA-63F4F8FF748D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3683</Characters>
+  <Pages>4</Pages>
+  <Words>644</Words>
+  <Characters>3418</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>8</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>219</Lines>
+  <Paragraphs>87</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4321</CharactersWithSpaces>
+  <CharactersWithSpaces>4109</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Karen Scoresby</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100800484D55ED9AF44876ABA255A90F133</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>10200</vt:r8>
   </property>